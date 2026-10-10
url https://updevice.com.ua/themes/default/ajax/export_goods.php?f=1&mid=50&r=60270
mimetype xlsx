--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132d0eaff8637928a3c1cf079985dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640735ee06810a591856f696dde675362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3336008f2024e877712d0eee257863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafebd6e847112c23ac471c49239e394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f98cf3821f5a8b315b86b38ee608e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77c9b6360ad0b3f64d34abd28457a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ef3b4e2afaced0b4801c8317949d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb36a62edd43150b9782f4b31405918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e493ad1b74c1b63a6d084cca5b24e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b72f8e5952bbe5a226f1c69a1a084410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ec63e1e193fbba57d5fdd1beeda611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160634f408a8f1ce2a54cba6bb84ac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396c95d24368cb47c90aeb85188e2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b984d107534b7000d6882ff704fb1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7c22b9fb88a9eaf823a06f1a70bf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9ea9b581ebd96bf03ec0c2cdc4c1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7d2da77ce3f2b34d41d624f670d2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f043a74944caae7daeb385da3a24f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79022336df1d3a91c1f7ac082eeb8a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6db43cb84183339688835c5790cc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262aefd1d92c6fcb2efa41f4fa63c3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb059606cfca226b5edc216463456d0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b139faa0b4383420e5530a3bd7ded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc11fe04d3223a7705fbbeca0e8262924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd0f3c3d50486bd72d8b866029fdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919c8988ab2b4a6590adcd2a93664b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b16ae9feacd3459b567e7ef92660327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c982caad9363707de46bdf4deb703d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e49fcbbd80688745c263dc0f93ae529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30fd7dca80d1cc7872cbc9d50d179c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03c6501eb7a68a18f3390657e5a3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d5752d0865407cfda7e18abd5972332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85578f1d782f01e2bb1a0aeb18fd3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590d10506b88794a6cc8aae713f470234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912522cc132e110cf605bcc6aa86edf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3d9f8d4048d0756179079e3b1fb7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67743832d200fc8455bbbe2dfb051e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8343cce7709603f04dc071ed077ef4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27264b3c6a160ba341182ad52cceef1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46b7df7af1da6360c996f8496927540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b76e3259ac762543e5e4c1684082d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e1e07f46218ea9c5140807df6b7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7662f6f1eef5661392029434d36343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4da9bdb830d4743873aff10c75f0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332453f34870597d56d4a807f2d7a1cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c06a18cfba203a0ad5714704c8eac146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b99c89421ef73acc2bbe5fb1bf15a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca6e0347532f25c63f37a207d5e4c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395da5d018665bb894ab9abbfbcd3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac747d41bf7172802093a7e92a110e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62d9ec84e8a0cfe3022d22b64d5e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a17fa555bf011ee159c9267b9abd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d56ddba8face3184f1eb80de99587b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14f716c915a05fd21cd0f0c95b9a8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693b869f6ee56f3927661720322c6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4868eadbc7579dde01e652c5759a4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e27affe0b4e3f89ccb5376fa1869857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419654ff0efc022ff0af5003456abb1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946560fd49d1884f8e9a7c7c3ffd9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5965f909d040c37ea71aded8677e8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbde6bdd15d50b4176ef83f02b309a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90585f17f3a280300c83f82269c78f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb61b5da5649178ee0c8389529b2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002327810766d77ea4883538e62c344764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e6726aa296ab98d0abc1185225ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8835867b306b4fb0ee5b4d89ee69066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca07d1d7a2283fc9d005cddad4e57467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c192f06ecde0d2f14d7dc66a27fee4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf64d0d1ec15dff03f3a9d180578e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388303b152f56b34eb27faafcb3469a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6b1fc7e1e0a9c883f793d8342cdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb86bea250aa42843c94f704b710a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682089a6c5eb3e1f2dc45568d906e99073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8643509daa9f0dab36736582ccfb3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be22b61de26b017f0f1f5faf9e59e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b961341f6a0c8b0d7db8d75371ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c94466f701aa9cae45ddd7490863d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b7a080700f97ea0ef2235a290886e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434540d5885ad7e97d54b9a09a9e08a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca6d38f37ddbcb06f2758ab0c625fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d300bd5df8677ccc92838312c38581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb76be0133a06586275d48027b8117482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023903bda9abc751a4bdb21ce61549b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e8e8be92053b36acce50bd10934d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ddf40bdc6153be704fd86f3b0900585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09eb0dc262220e0e23cd9b85359d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7221f6563137c0d7abdbed0cfc43cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a98ff06776f34f05b2897cf77ef8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5ea0ac7e4466d8a6ddaa4d0c3560989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc44c5c95f8b02d78caa4a1dd4979090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080afed77adcc691eb6e19c919030691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9d35ec1c171145aa901ef263f2dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21bddad8bb506349c46241d4f35ab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb2310ef89fc0e4a6f4f07f9d55f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47237de423b5fa4f71aad4ed7ca17295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d0b304034b582a1bb8f4d780ae9d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542466251e90873bfd1a3de4ed5eac4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb677beb530e87fe2a9fa23141ef098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c0706de0963d56cf15c164e5b76ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c28618fcee6614a446d6d346159c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f3e41edf0e07fba44f0e2065b0100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896958a7739e8ed69100282c675f964102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552e6d64c461b73cd93c29dde7a40f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307606399d4c31692193d93a5ac9a4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f70fd6f546dfb4d94bb4f2e1330af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fdd679a92dd0998a1ed2a524e15b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba1636a8b3668926155168b821127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccf81c4c7df2359e38d5d7f0637fdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b576e02a91e283aec7a9bb61ee4b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469baf396e6feb57e3c6656fadebb9e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fafac4a4c42f5fd6f43442e0f05218111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cb41365b148dd4508ff959d37d792112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f10d87f74a40e9a0131d77750ebd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579ebf4793baaa9011b04ed9f6f0d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0954fcbbff5555eed4ba3b67f03d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fa61b00ee4a970c13e6ee4c9f5651116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b74284b2522837e5d7f6de76513827117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540007fb342734dd36467810bb46468118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181cc40e2867a3a4d4a8c8324e82583119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf90eaef4afd3f7a2ad7d98fc2e9014120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976cb4d49e01609892d1ae11346ff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d827e5975fc543abe316bd81af4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1fd787c3761935f4863e8e31fa5d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f99c719df52b9e0341d9bb12d6af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfceaa93c1c7f7d14e07459ebbef55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb9dd1b510f11566b7892a204d672126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b0a02bcf814e44973b31e51c63138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955c9bf81885a52ae5d5e667d936af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08868731868be70a0e1253bf7dcf50fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a5b9dd5c40eb490ba6fbbab525a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20cc117c7545172f109d74ce52c9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ae7435d3a1413fbb63b4cb335832d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00bf8891a6ff1a3823747cb2e4674133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a92da4a378494e2ef72cee6c1c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88f16c5c9065371b7c03b6e7a9655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e217d0095ba12e93f2f02a14600213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f0853cae40c2edc073350ff52609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1a9b1c1683ba7b3c649cdd800cdd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257a59a38f5fe350d33affeb52fa3f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8bface12865faa9ba71748f126fd0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0436201982fe6da86d7861b083dd0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72f223bcafe1d7141aef3b387c703142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af22753e58f02477bb6a5780f28370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059320101f8504138214990a8f2e190144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97c63ca86ee64e576c23cb19d0ee48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd714ebf6ee6038170b2b55cb7a53b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff39926d4e598ec1e221d01acc38d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fe50b2f03bfa6fa84403cefc7899148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec928c97d1f2c1325951aee1f56f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89679ff107a19a6fdfa2d5e243a196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73fe385a326fef4197ca7e67e4658d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f5fd92414eac9e72693414d0cb09c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ae8887ef362203dd1fce2b2318a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74d99ffa9d9226a6cc7bf90afc21e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556489b5dea82f2c95b0dbbaa587771155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc4ea5e193a8773ce6dff9336e8d18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6c278e4c05d11e5e2838fc2b4df2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed2ccda991151563cdb6f691ea99a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337b238c7a507f634da95db8be8b3c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82b1cb2c9225d43259f91b8c64667a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446f14acdf4a86712575f632d351f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d75f3f70c1fd11f9c5e0b23628cb6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ddae257b6f51fbc360f6247b37e64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f61819df37fcc3beba59cc6e4c6d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e4b20024f565c5a4373f2a0664eef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff1ac7a7e136e6d66567f112d4dbac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f02c751c65a4d5ea537513c3b003167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594192a17361d130679600aa6b367349168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52872d84d6cafb34260adda649cef5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315d0374622d05e0e728bba51e2a20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf27bf184f059db3f5d8d98bc46c55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7f41c12b671a8a956f6f6ee39a0df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138ffe0398e5912c37adc1a55b79cbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358f021b9834d0626a3303848369bfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0481188a95a2494b265537bdd4e07c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3d31210fa3e4d08c05b84c4a5e769176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e124c47ecd590385c943e6042e8b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afe001a60d1bc608038ce4500870e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be2d05821f0fe801a570779147a882179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc40eacf4560b6093b890c4b06b1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff86bd38f913a5d8858e51c7f3734181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0fd7a3013688bf41da004c73ec035182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e886149c9faa55a15db369c862dc76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd94723d53db26c070b316305f7d27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918a2cfbaf96aaa2bcb3f3c6cffefd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84827f6e610b1249345dae90c5f5a05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d199cb59acd5513545ba89f5fe34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf376a651f1221eb2cfc098e1467de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee949fc619fcb7c070e9521206c3f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78853323171a9c228342a68206afe8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0bc67701c61b353e6d73e987a1c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e81210b0abf0de7b809ffb99dc4a19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c26a233dc3aaecda8d9547f9d38ec1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71ad18f6fd40097d7b24cc5700659194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6f205dfa2d9eec6ed16ea3b5fee0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54398812e263f0e5e3f643eb036f5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1e285e547e9d064edf9cf82c75435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7427d721089804d5cd97ef4ebd15c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b10172cd943f0eb59ec07c434e25f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997605c378c5560a97e78a56c2aba56e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cf5bc1337d45437a616ec497bc7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fcc9f6318dc897829223cb8aacca5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741a18849e1a076656b35bde058a105203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae508892348a9f136411e1bba6e00ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738135925505bee24df2fb7dde5a04d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cdacfe3b99abb45169124338a55d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eeaebcf49b3cbb1601fd5d8572f2bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1548d8f1ca9b81b2dc61ce4aa4b89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbe3e76fb6e4cfac362ec29c7a3afc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c56c0718632839fe55ab099604de8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e2c7073c0a00bc56572bc25b1c82e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b7d05649b2fdc49e3b40694a02bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6efc5a0a15dee52a77b7ba452ca59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410553982dfa7ffd9d6733bdb09e96e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bee069ea17966ea35093f3c1d69b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9239e492c66a03a034d5fbca6952e38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e98fc92be894e2e1d9e9b22796c38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d6a6851664f2d7017c27b4823e9e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d11c746c00ff60d9ea41c681c8fa45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340a1434dcb60fec544dc6aa58d58d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25db141f0dc644d26b975acfd03ef4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750579f86392ef8ccfdcf8c02c1fbc77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053c7b5d77cbadce5ebaf0dcf7aa2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534bb999bf7854a99b53694ceb75e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233aea701f356fd5265df4e0c6027c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4ccceda51839df005ea4dd65c5d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34fcb99e37a1ed9d1f4f916db4bb5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0e401a7ccbe39e5ab49a5e7c0ab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89681d41627897977e10a8af8caaac5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a40cbc54155aae99ec0b0deeeffc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc4215870ab1101437157f227a66f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f4eb45ab409d32ce64e7909ee4e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03668b376524f2bdcee444f0ed49ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cbcefe05d739eb0a9825be4c433dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1946216b7420bb17d728e9ee80ba2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b6eeb5abb37a5543f931ec380bd56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b1109176afc26e5f3c9fb07ac4d5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee535ad15107dd07606c887ef865e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909ca3faefd8a297162f303b2d22616239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af761ca1f5bf7d60119c3184165bc7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd80f49ba88e48e4329ecf816017417241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d922b9b90a0f8d2ead60b176201d29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b09e384766b3e38359db9eb8f2cef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf61892e347ef8a6def169eb3e43df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52998e23ae9fac145ff804c2e44d6cbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be999f94ecfcbfdd20a8723fee344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e0e061c9bd02714a431e93841c5d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab59c53a297cfb7ed6ca151d25fac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972287d122a513027e9ff5b4d9a86f34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368623f14dafef83338efa0680c73d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcedf7dc74ed529b01292d5d684a56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d7b981dff60c3e53b8b8d905d018a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b1411a30190786ceb3936930e36e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e929056697e19f9c2dc6959ba7f47d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdef1cd4e1858feb292e0a02307112255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11365692fbd14e7e76e400a572395e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c3f9d568f755c845fdeb68ab3c341257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1bfad81b974654555d2743e882548258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a860cb992ddf7510bd4febc38228259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0766e6073cf94829b782b2655485aee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd211f51956e6ff392c7b630cf81b84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b882ef9092e0a71de9605508608fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514fb056218a7f7eb6f0ce0eb1aa858263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede450693954d3e195d254c8d7439c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd0cfd06dbdb340e424ebc036e6c86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffec188000cc31491949595b5769db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2c058fa99599df99389e7ff411c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d4e226b623919b9db19ac7e5cc77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55c982cbdc48faaa6c659650df4d38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321aa180f256a7c0f694bdddd63b8bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab7ad960e8bf9e6d4bb3ae1283aa58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ace6163233d0edcf4907818b9a8126272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38ec0004e567664ee9bcc10fbfdc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f78d445a65394392bd520b5b3f1b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8f76579d1292976a48af877d47af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f94d3cad271268600b031a39a2b6a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bbe6aa3ccecf5c3a5ac0b0eaab95d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df799b53d00d01b3ac4f9d391626027278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2160d61aeee02623316911c9067177279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d931133372bc1a9fd14cbe853b0e3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e1d13642ed6cde818a422d7389efb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903145bce2c6805183a0c98def442b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f225cdec1dee7b2b1ed8382152959283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab2ed5c5e1019348c7f60e3621e07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c79d529762181d4220fc85efc69fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1331d01d1acc05545fce833fbb4a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d87136e0f906c72a8c4e14d53037a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765e74c903924e09aec5d97f732535f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85d15633bde0f8e51fda7ac362ba8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ddc2890289cc257d9a29ba2c8d356290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f0d960ed299c57ffde7a59a70cde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97790c166ec93439d3fc6f789ccbed4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237b5e97e45b896d59768193cbf7ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8a2b065d814caf4a14c8faae470e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d096bf8509f661ef112f4479009bcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da32891292641ea33764dad5c7ecd10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a02bbc6552a1e6ceb7b1fe07dbaa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129c87fd5e187d42b593eac59e14d62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c891ed2dfe8aaa85a8856019850e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46f05004fd796a61e031a726e7fb06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a1f17b9f8b413f2761d74b21b5bf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90966e35deacd289633168e482c3b786302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79527d7b04becb05a85c5d43bfd355da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c974c6accfcb049a305db558df4c87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837036d49f49c462b72637aaa9985b61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2277fa75e7a13f0e71adc1bb338bfd2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80c8475d0258ebde30f7d0b76cb2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff846205db692e8606c0c8f8bb633c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7f102d8ff4ef73e0e6007bd72cdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae7d5284b19ea198c4d55e2daef49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57d0a90bffb13d0d1d4cebb9cbc02a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183474316250011a81af949b43f84778312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c359667099ba533febf21f1f3bd9360313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77deb85f202883d2890019f2bf48e3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd03fdbfaf9b720fb866c9f176875c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2f7931a0194354c9751ee6d8d3fb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997685d18b97bc0923ecf8de3dfeef6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b181941dbd1f5f318c8464593c238318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753d617dcc79f46912dd2e67062ee6f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502424c93e551a3ef7ac94e6794367d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2ca9699bb7063fde8ebee39e4366321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f06d7794f8e70557526131aaeb26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca674527cb46f7c06523ba9ded163323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425cedbea7a55b4d188e9ef1ae1c971324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a78ed0206f07446573ec4fcd7f466e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234a6d95c1ac753a9145319961bf0a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a956fc241952165d34f1948871f90c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a241da1abd0894e7942b4d5f5be086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf10e0cfe9926a008ae4b46abbb8563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103ed6f205fb2d44f88bc2ccbddc7c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9fe367a9dd62b468d484b00270b74331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57766b94acf8af13d3a148b4449549c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657c4906d5726b2814cbb42578e441e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae8af425ef5d75c03caeb6cb1500ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d61097f4bc605f2adca5638e22fa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541c9851245e09e19d647dff416318a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7cbecad7e232dc3c05ab5292aea37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f71724dea5cca5c0afcfb153a56f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f114a8b4eae10374834ac324b3237e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76e6343ee19190a07374433811c78340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752fd35665e9705e72520c97bba28cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b9a0e4591449e114a4b472b85052342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc5ec114b6092b41e06994350ab65f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75887d9bc12775c2225da601efb9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c7e195ebbcc927f30d1ebe5997c09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e454b1ac589429257d3a433f0e0f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc723f2bae988aa58a624eb66ea94a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaeb6f82e783ae2e72ab33070733b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66586f5a36fafa93b938a480105214349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2f9b42a2196596ce3fc184bc91672350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590616100b2d969938d609c30c97fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7aa7907183fd1bc99d68db9d926d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede3b604a578e49b67dc8e5752d4d1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be83b88d1d74011f85932118f3989354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b8259f65eb6dd63f7d70810af6c63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91f7f1ced182f034b6fc178d07d03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ca1bd9c9598786848c31e5fd6cad4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951beace7b4ed6349fc6bd944f7eec6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece4c38eadd449fba635ada3a4f586d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cab2a13a550e0ccfab51bee437634360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10988855e1bd6333ed632d5759d4a89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbe95e00838a60466e69e22d2b627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d4c431aebc2526254d8bab468ee3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec27dbb05011df7071247950c886b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cf566af90f90c396593d0102d130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59268f16bfe866aa9ca850923a35fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb9f67c8ddb3555d35d526ca31186367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab282056f9b0e6857f94e6b3a4fe9ae0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91a35e4a78a03434578bd06585a641369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4140f129400d01771dcbed35cc13cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5be011394ede5ac7b088510a5614d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91911c4ec27378f9da146c99b095d53b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ebf52603954555bbf42127c140aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c952bc474ebd5aa6fe7e37ba3fcc93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e890df484843c389a241d25497e84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597b85ba788f6ea2beb1ac661a574c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d41c386d5279512f1e5ddb89182fae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763537183c64c80d25393f6ca596bed4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21da1610796462ef6d139ad96732c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df0ddadd64d16d7bd1c47edd1fdf9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d0872bfc641366849fa3cacd96427381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1560c66fe1d6ea92d38bd03168cffa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c8d4d0538841269057e19c0f6a12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003341a9f7522f19c87626a9ec04c5d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fba0500d29dd2629c6515d22dbecf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959c3b8c5bfba02bbe823672803fc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26f8d1d74e1e4504fc8d203e517fce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e452195ca16220974d2b1493d649f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7f330380ee6bc25b8d1384e0e06d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17116bf4e051e09e3482a39c7e95fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd74db5aa4ad0ff4aecf13f85d42189391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc16d7f9c5430b037fadaa2cbb62d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73582329a21963b90829cb3229fe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b3d08a19400029852f4c11cf37ac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56781e77dc47b8be6299ad12e80dabcf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17102f30b0a3e7884a05c928f39442396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80fe0b0328602d6531e396d563360397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1f3457729af1101f565498e85178e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89babaaeca7d3a8c6ce14a17939d43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a31d2d52a5d1a51b4c288d914484e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1a51e2e06093d0fbf03312e821a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76700edb9724fadf5278cfe77e9b3071402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4ddf50839b0dc41343a93d3f92017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca74da4bf01bc2c7ed9408068071282404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874ef00e9943d5d43563cc5a19c5eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de27a0fa33b18dd90ff4654fcb214bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3eb41b8283d6e442952d48d43a4dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6b604aac02b16387a4242132b6e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7bb32b44605240040dcc4643f58aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1181534e360a81dd641e86ccb5df08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bd7fed266829c96b32cc54f6858c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f89d8bbcdb7db867452767463a400412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3afabc0a7a93478d79b07090665d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b5be1d1398e23eb08a178b0b9f63414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a6640710ed3717b560b3d51bfe535415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed0c444beccf220306f80aa3e52c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ed4f2e26d93327b5d08204082d64417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc82c22ca5c6244015141234813898418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa3eb018272958600b635dbe00e47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1e9b35780986b51323c535314a1dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633b6b16cc285da96fc7b21b6857bf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14619c2385296b444ab475881efda3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c11596541c4c996467c21d502556f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02d082fde710040f89bf2b01d5576424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e37f2ffe53328c5e51cdda07e712425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf7524f8ba47b3d1d1d8f5f058aa62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183c2eb3c81c062433943eb673c5e32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659e55d7389badedef399c11da7fc14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672a8e78986ac8d233eabcd701106b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a2c4c4774f5361397ddc11207eeae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f7a54ec1a858192720ba6d4330b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548878f6445ecf3b87d5f5955573b34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643ff809982d3fcca05bff592f7463433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b004de33c8c0cd1f0a165dadb3445af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef60fd8605cfb92684a0fb613a5ef3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a745cb7dcaf8b02bd0746b6db6e4d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cd32047296e7db571c2369dd26b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d5da1bc88b3bb9212c4b668627eb9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c3ad3f0eec3641c985351123527b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539d22b203ebcacc8db2050df02240a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086fe1dac0b8c929bbda2b779d65c7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee14376bd473f881788f0b9973fe48a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b747e79bde74ab383dd3a320251b9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553d137e98782580722bfa88b0e3a9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330aa212e15b35b02dffd7bde44603445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404252b18d6f6107b15456e5762230e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fe2e1f447d70fa2a2e3e7ca93783447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe7af63644a48800cd174207b9469448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217334d59096a6e0b240563f0dc0073449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed260968a758b3a34244400fcad148450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004154d61c18ddcfa0defc9d95d82f6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e52bd15f791989ad3ed1d9150bfd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7d5f45c72b72ca5255711435feb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968c060b119f475de25c293720ced96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e448c0e484099038c3d90ce6053fe73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d269cb711a29cc59d97844bcb54b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a6bf8344a879fa832888cd6224877457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae01b844827e1020736fcd59b80f61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ef9dccca6b76212b3c854ed445cff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1232fb291f0c76897d817a31dfdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbd0056a9d6c77daeb5dfc634d96ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121820719a2cabbb0cfff3ca3414a8d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb024c122750a12c17d54485f35ee5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62faa7b0a2fdf105efecb4f3633da0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03185e1fe59743f1f5af9c3b6dc0abdc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243c6a5ad04e15540f21dba351adef3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819e67512bb10a0c2cea9f8f2c3fff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f4008ea85e8ff405653e25370836468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a924c29b368ea7aa1d895b771584c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6ca53d1c9b4e2bb2ae1c69d01902a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf889327067160b321806b38b7ea8c3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f03db1ce755ec3cec94a0d71cf0d02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576311fe9662a165150e6ace5cdd72b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1d5ee6b78432dbd37247424ff0f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d0abea3a0bee931633c471680920475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e717d609fb6ecbd45dae5038f2bcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e42959cf4968d156605f50683b1f45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aec6da03d297c7fb867574344dc2e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2d5784b60a10942726de640e9caa1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b13ef580283fe34ab0f355f8f1ef4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e4406d2389ea78e3713944a0e84b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6304a8f98fa5182a39ae566ccf7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54983b593752eb7fdbda330c50d445fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed24ed900ef5d48b357f4531b7ac84b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493284946f82a562ccd482e24f29bc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a97fdf4237be4f04bb3cb799ad8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5ace43144d71efb381d10a586fb4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f033fc6f82f9312c9d512bc71871f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb5a96521735918a686859ce012ccd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6da85b1ca5a3864cc92533efb8e9b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222e24a39df6e827699ce8bd33e878b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f50971cbf8d0d52a64546d464ae1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19c7682d38f124d9a9fbee26cc757493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d20f6a403ed122c26573aced4e66a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c47f86a99db487edbd134da6f2494495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f08262c65d1c88b8b725af0edba28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f289da6d8102d08d552cf0ffdecf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd4c868bfabbe6ed14ec2de75f2a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d4accff2fda8258fff8360657629499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbacf28e5a90aebc07ce4df6bccfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3e0efb741b57fd6750b7682712e42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb605db167343f3ba06379eda5a786a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23060e61e0286b45be079d3849cd08503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805644a704e72bd3e456e79eb94cb6f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade20ccb48283bc1f0085e68ed1e6c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88d50e81761c892012cce22541fd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15029559bbce5634a8436d201b5d27c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2237a0f954e708ccb9a62d98d194f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef708792f2bdc6dc79e9ff69843162e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f49328b8e447c62e26e04a026fa18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781e9aae2e84b041b8a89451f0637bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03374742ebe28deea1cc3d384f16af6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b859d2278ecc715d6749693e7ef8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caea667c770638d52ac07590fb88ed9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be51db6822256ebecd68a54c02f315f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30751ee7ed87f5aefdb4d8c1e38dc16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3161904007f966d503c5727045dcd18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84b1488740680ff83a81c8a58825b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544aaf517187aa09984489378afb8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3ad5cea10df64914a853671f5406a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f40cb262c0996b49fe4eaaefe983e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb671eb132b13aff1bf9e2ab020256e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aa882ebb58d9f44fbd30f26e17eab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d3cb4a51b9d92e2d12a65dbc90ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3418a5ff02abb8f367af0c571c355e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b4b214e669f10fd2325bb3ba002a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc99f8370086354746df733de3291527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebf24a8ab771c8b06f5b5d0025f38d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb480ea2c61e7ed81273fdeb134b75b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f908ae3509f2dc6b963e9990ba934530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4667db5d7afcab103f5ef8dd60920b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885eab7d2b8063201fc60393525e95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f14b426553ca080ce0b9e22830851f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de4d22cf71c27ac5c8d0c0f5125fff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8f546d0ef31fef120e9c113d80ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f860d53a4e52f959ccb79b8c8bd8bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac4e3e035b1ce4f3fb8001c2273ba1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09acb2712f03abf38a0659882c5d58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e840b6dd5a72d782f3b5cc83acdea2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a9ae88b8824ab4802cd1376db92ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d775730b733a32a67089a4fff76d37a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc805b73b88d6d9ac29c96e469ae989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c5f5103b0a6e81be1d399e284c941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772022abedba6fdeca768f247f12550544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb001184e97db8fa7f00af425990bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2032ee316256ed1ad8fb8af90ccace546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96b30749f2b2fca9c56cb38370ffe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c518e45d46de632063af1eb57ba07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1dbb6b8fd813e88b5c6d39dd84459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4fdfe334626352f26182fb3b5bef8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5e33f1e30239116685b32bd61cae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab810c82a89414d115c6a80a890a32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa9a3804596804d7f5f73cd8a87bcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5bea87a4b4440716384093ea6c9e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df8b06d5cfdbcc997a7aabf0180354555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0d8a609cf4402b937e3af5cfcc700556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b05d7a3a6d322ec94a6d7b6aba18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bda02a40206a835ab6c071ea46d99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1600f57fa3f3ce19fe4dcf858411d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a2a3104b285f916fb10274c8644d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef15552ca9b7c46114c22638c1e6397561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c56b46ea9a2d6ffabce0b7da8ea0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa18d95e8d261fe74dba1aebd73fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5da3d6fee672856e5dd420320c364564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89af87af5006f765977b95e9e70323565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def0a3fb15702b13ad067edb9d77d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cefc2a629fdc7917862cc8e3b77c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408a5412b6608e9ba2cef01606e2551568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826176520954700a0149f59265bc213569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5abbac4665cc834ee6bafab851bee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bd18564bda94295db9327331e0193571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575a329f7af510921accc97e031298c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dbf8fa34f5941e09fbe779131da65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288900e6465c5718b9484b68961a7d93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1b7b7a260d21cbd4114d3ae33b63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f4500eda8a04a9fdc77fe542559c4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280379febcea85779dc73feaea90874577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe54bd8718d60f55a525c0f88f990c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb2ef988065a24136cd41535ef863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8ee0cb7e9a7faf70f5c053302dcc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b07ac768d40ca6daeadb64c3e0b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b85ccbafe8a2c7d2e3421f6daaeb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25629dedade5f575a2b6255760d0a3b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c45907dfda70155984cbc6ffa6bee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fee90770e3bfd4cb00e96230c9d316585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8384047aaef0ee8f0e3997d9ea5931586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961c2782b420cd88c9b3abadba95822587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d5b72861d539b0990d60f2f09a8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7f30f369441fd71d7d4138698c255589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6637ba95293def9d3e22aa9e00b4db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ece7f1644c2d7a448b73dc9c4418b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4f697eab9aed030df306104fd58a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf29cedbcefb028167d4a37307d9dd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82682e3a7e20c3583db2b46de6cc405b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72921e6743d4ec25c802c76c84aa3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed322bdbdc402f259647f55b47b11e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ab05328b3c0d06e8a5983f9e90b1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8b9df91a2f5321e5558784d2726a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc80b634935e8229aa2854eb99e0a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3ee4738fd1f70bdfe5b70cd3df40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c1eb16c861f95eb51d87acdb2138b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9c9bbd27f8c9b8920a23ecb12c157602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2420abd2ae9ccbecffcf200831d70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdc2399fd4d55429fea355af300a79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825de63e46fae3a35752b2d29aad1fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c34829f0f55ed3447842683cbf606606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c01f967c832c6b03b04760b7ca7b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a072ee99cc7971d18247bccc208c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c322b08843f31a188e923bf0d65933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbba46cdee34668dbe86c8d894b81ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000504270946c73bbc7ad507d1d15cf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb12a47bbaa798f8f136a91123f30a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db736cb7a3ec5de2b0b089a3ad4f2f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a04f3b73edfefdb2c94837d857657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a8a6403ed22bdb141466a30655b82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7c818ec7c82ad26daebf9e2477aad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f94545ce643a6bab7a918f719ead617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af99c68438e218c11c1325f144141618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a6e53d9c93462afb87017089f5fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba73b6bff98ccb8ee1263bd379b2de1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536d227686601ce0a55af5079bc8e62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea75f16e0308d1514156659510d02e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046046f809ea368c5d251260586adef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f770091e0ec5a49d96695dc477114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd42d278cb230487bb9272a1e1a038625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe068f9223dd060596a5e935a44e56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a154bf2eb45e1f18a9241d693ef80f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982cd7c6a4d4e30a58e65881cebb18c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67fedbd1a9361e98f066b05a616db4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df765527c45bdfe7853efc63328e46e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb221aff6074cd5a3d6fcd6962e277631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6f49f966932b0879d751eb145466632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226024aa49bd7814af1f3459c32aabf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e312571deddcaa0abcb6f11229f1215634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931091403ee9253cf54080c98269364b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998acd3a586cec14b658e81010e45f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc47e873502f28faed0e37b0bc6fcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e028cc9bed03319477e82d2cd192efd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c434184edf1350c9bae8c80036d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e027029f203bff3b8718b2dc626436640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c127400707a828e08f46610e9be360e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be8e1f8172b61a006a3f8af301141642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34b0e8c41cfb98affe15b6f7b1e37c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b27b0e3a4cfa9441f3dbeddabd81b644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51e3b408324fd98d19a022585b63b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb397fd994cb7a9e56a19ae191b64062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b99aafb67a96bfc9e95e43b89686f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbac9e6c45f40cb282a1b19ece1dd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a1fc91659245cdf6d613fcdb15af35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb59855eb11c47e691e018bdb71938b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a04ce8a4ed4bf13c039cb6dcef3637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a32809cd3ce3419e9d1160271f17598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41899aad9bb4bdb7cba0136f8a64f5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725450414d0fffcc62ab1cbc96f00810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461ec591b3ea98f04182555006f42711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1733733007ec957bc38da271f3fddd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ffe9669cd4e3c1704d1c140b20fce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b783141d9f9b9751e99fc577c6b1aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ccf302b4ba92a84c66c8197018ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11043f05759f0a95339cd3b62889121416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4780fb5ae66dd1d429dd234b07ae5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22218edb52d12760576d0f84eb11de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938b0acb47435f42dc0c8e5378444b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f901a028611e2bcef7278a71c413b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab114df9a8ecc132cc3e9aa1eeb1c2021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae71eb6621c08958a60ea44d71255e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94157a3092036420a0763068f82dee123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614df59aa20c45b9403c8a9d30333a5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2e0381af6e87878d502d35e28d6ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67ff0c0941db69e56287475fdbc6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0e036d944fd56a65ee9bc054cf7ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be4db2cb3637915ff1fa5595d7d48528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95646943ff6acff0545d191324e22a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ed5d311448a1a9f822612022af7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300700f2ca0dd2b0478b5c9da4fda631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66137f7e1a04a74b514d5a96ecfd7632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b288c480e3c08ea8df0c48e03c87833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e1e46a3b6024e6935ab1e24d2e8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544d62215d3906a1e4f3f88c5c4d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d585a08743e30ec0609108210dfcafb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807f3aedb6620219a95119c1e16c6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5179aa64f1eff62c9bc1865bfd0100d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6631c5c96bdcbf20b574a79fb66d6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b7fadf2af4db545de984bdef596d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cc7ea2ef385ba6a9fd06929ba215741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f12f06d470a75ef4300d247a2d16b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad686d664901282f45949fdefe9e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fdd8d48c4edefbec207aba5bf55244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d1cc5520dda014109bea1b30d03d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef5ed4a2abc6a63b875be29f18bf2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319ce84705ce8efaa6f0d45b9a877b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5633ecf337cb5f0998130834eb0a0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d17ecc548ca7e3c6f56924af6dc4f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986e801a8a3bf820266e1d3938b8e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51ea985c0bc06cd6a24fefe72e00251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c8219157fa1bc494d30824c46f8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce835daf0e70ee7b445dc967c361eacd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a4a3b9ed45e72fbbd3e4177198ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d3675ef2bcf6bf7197fa4889de6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206513cc997c7571772b0df65b30ec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a46cef772e008db02b925bebf535ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe998d1c9d21b44cf329f18f0caa5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cf3b607ce55493cc158e0dcdf293459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc95127d16e41d41be7d82f7d3c1d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e51878fcbec22d890c63317795b7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294574ea6ed2e69aed4263a7430d714062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4743d674e7d48847313131c55dea563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfeec4b38431af63226fc0dafe3cd164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233bde0754503317ec0ce222c88a87165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced4ec909927425a962e9aed048475066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d9419a646f8bb32f66b83c04c88267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a007b0657010f3a20cefdc0332f8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270a895cc0a9ed070ecfdf180c8384269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe638070ccbc8d4820c4a9ef7cfb35a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca6d6aef127b5d6247553982779da571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd27be158d20777fb0cb32690fb7ec072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5498856315aeb0571712cea59db08f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04782ff1c662b3507b2bf1e70323f65674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c81d77c5c92049681d23599a3be175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c370909057596696243db111bc3031c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac8c76f73c54e913832938bf81b51777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6b6eaae474b9756760c075685f92b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586bc4c1f8684046b1d70edaba1c6b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6540e5c9ed41e29094c783d6550a10c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719fe1fbf6153a7d3d606db143d376881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec645fd49277b90b93a93660698371f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4116fa5b0dbc14f4afc301ccb10e1db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485559bf1f1c9604299d67d0af716f6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466831fc1ac6b826027f2e664b88883e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81e6aef35310ec0d1c21bd91c3c5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0fe9e0d5ff547b62018eea4cc46187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3d6d1e07689b70d2b9767342683fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54cb00b98ee98405f973957dda8cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265d9e87092abe53dc3de8ca3e64ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be48ef4adeac254b33157c93d7b2fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc52060e4dfe9056a32e56d97c1c5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f86d72c73ba77ce82dea8d25c7532f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bd83f85ccea87339ab786e5afc8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613c1010224c4a975e9fee89f9e885b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc5903ad9e46e95e4084949fb854396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bff6c3e59ae8efb011c40ca7211f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5f28f7ff08c9f044cbac61a579e7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c974459a9d95860ada4494947aa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d217bbd61f68194dcecfeb98ad59216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99e65bbfbfa975eab395c952fe89fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64086d981f34af00690a0a0780c7d02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182018fb52150d434f3363c474d5df9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca19256d2e4c7d2eada1618f0e5d4bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54484f4ac47ada3307da992251dadff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66bb5b5f26438d2a4c30b7c171d3a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22797e993a81e86477dce7e0720d2f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03533702a672e18e474ad92ab96dd3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca64eecbe07df0fbb94a6a70985040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99baa826563c130c56d1aba3e0523bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027035a942457cc50d1986fff30f8cd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfee1b828a02fcee412644a398ce0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f48500528ef34fbf80bcb6f576d6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5611f9c1aa2006b89ccaed283f838a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bb418359d5c9329b89d810cf8fe05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf453a935592e86aa25a0528942939e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75c2a25d59b6429d3419cfa8a8845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6acfdb65b73b343da25fb61e181ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af75701b42e4632e517c4e03323934119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89dedf744ce87c4463c35d51fa7d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bc040d6f3ef97418789f92cf16713121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d861ea025915c6a8d38593512e5f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907722b62f42cbdd5d84623956050715123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a94c13292e5ac695ee484d2cece7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec0acb06d119534abfb72669e5c37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9da0bfbdc832257c4fe68790480dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f0f8d11c73487fb66ad32dffb8937127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7719064dec4c04e71d79793cf30a24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8484965ee606544e03dfc765a1a531129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed174e3d899d019ccfe47bafb84ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79777eec0babab30a10821612ca4c21a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bbfbd5373d2de89359aae96514b4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362914802155deda9362f2356e64576133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562b3f815e2bda0961b33c3478deace134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06122a6515709943f9136dc6b3e77bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a9dafd78d020aea0673301363152136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e89029b51169a9fa7fba3b32238e3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849a04bb3a8b6eca2d0152782bbedec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419bef9e37d3e371928e3b07833eead139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81073b037aec9188f9dc368b8c2cc7b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999eecb60cb6a5c8ef24e9d60dba590141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f199056dec84b5957139d708438983142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bc8551164483ac8f38454cb07ca47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0512ea6f633ef1b9858ccbb87098bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd58803957f7f0fa9193c8f59707ee2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e278d48dd89fda80d789897db290e79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637a05a6b930453b6e61080236790cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc04925815c1cc544a1cdba706f6c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43e0c5e9e02beec549a8e674f4939d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4b28399f753bcad9c7e65a1daf73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810001eb46bf6ca0f82dd485691839e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3582318d692c1ccddb0e9da2da5abb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc296c360029c6520ec0c97263aaf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e11c0c17e691c30c64b7b157c9e1a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf04025a79cf454512e019f3e536109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eea54e02bbc671326e602ba511307f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbec2c9ca2e94124a33b33c85b04fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f14bb6b8ded92fc7dc899b76153bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37393f9472e03e120991c875d3ebde17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b76b92e71d5296a3714725b11095a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614d7ded948d144fe8dc9c2668e9e3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c42c5122d6f78910fb3ba91e4ced78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e097d2921f4da14fd8e857784ba8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9870882457e3aa01b1179e7b6baff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e39e4c078237e0c38e642283293f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5c7c2f6f9e21b42ecf315f02683a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d11aa5ad5adc392d171a397d44ac7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99057de5da7032521fb67b983880bb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3dacba891f52d0495a716e3cbc513169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93b35154249cafb766785a97bb728e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceefccb77d5aa1b018ce364348f517a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc7ce1e62c793d6e9a6232c208d04d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4a1b6ffd5298c3e71e5e7d81c9ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9d20c74eb27430a90d66800d0caf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7c2d51224133fa71a7f9a359861eb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c5c0dbdf05e5c72820638884ce067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77862fb671dd330c67f6d0cb49b0d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20838ac62ceb0fa01873f5764a4a1c4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acfdb67a1faf5c23c3291e6f5805e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5664fbd26eb109064c4434fdac8d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b75c92dd2daf446bc9730428aeef0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330a920bc598ce6bf2caddbf64633a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25e862589887972aaeb870326adc60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd77994c4f547f3982fbf67e97dea81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675cdae16bf0170f04cdf1051b77a20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a448af64c86a679790542cd2507b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943447cfb484d812196138c1a87bbfb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eddd4d755274466196761d6ab122f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a400206218f670ee1c95ba5accf2279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08ced6dbad0719a368dc619c2116f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a40f8d79a7f8cecdc462eaaf4fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b44791a1dae8278bddb980ad77732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9759a1de1acf7066c4797bdb2a5b3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75948734405d095878ba32ef1bd000dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f46a1dfd3194a03dcd0206860eea5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f5d9cd5469d8ba40f6bd25b6e7a2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498787bcc3af2d86992f4d8e315710f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a96dfdb2137640f9a402a9ed1a034198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb34f7ee026364b8e0a7d4f6ba34c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce582954aaae988b439786b8f28f83ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c055f83944603046359a309eab0c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fba04aec685e7eb0b6272aa25ea311202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af98370c91edcc24c392d6339d0a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71591d8924388eec6016edf43834e6ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaf855698f50e48c745748979d0f65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c75c50b27133a5642e39cdbd308ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e9f0b511f0b10c85c353a3c617df0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809fb4fa37fc12eabffcfcd6610f20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28c7c1a540d866baab4971b212b32f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a62bd49c5f1576470275d16e1f1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e92a378f64482437931f78b8cbb13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ed709b0fe394b95a988d0df6cc2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccbeccbbc9335fe40cb2f37f8acd02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0c4db2648489f6f3f49646ecdee58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d396544ca2e58c615e458c71da6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068696ae9852a85c6b3d35efbe34f13d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3423ade66eb1fb99b4d437a5e555e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58276fef7df75d6133f0ada82e9ff961218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54375e58c54abc2994788c91585ed6d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5524a0d8b4e3d7e3bfae46db49fd2b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee33c46935d9d2a8c207a44a575c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca8b9bceeacfecaa29714beaf18867222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe788ca736669f6bf08a2163d17b3aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefde4c5a3435b4517d9eb0c45ccb869224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782208421605886232ada3f5439df466225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d09c23400570e41da0a3bb4dd2df0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada22bb58e55a1b4f786f616c232241227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492efb904f984a9321835c88f631e69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd55b8d01e25fab6e138c5d6ef1adc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827878190a87f684fecdc27b3388c42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc37a81e30f31b8bc5087fbc7944d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615edb20deae5fbfdf1071749489c0bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462605a7b66caaecf0933e0beb6506fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada56894e63489b3d18b484d69f8c1c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558bfc99dea7e479add4e9f74644dc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc31dd97c66e98fce067dc4230b4c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ca3458267b142223497f3b09e1e6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050b194fd09e0077198f93a0b40439238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a03de7b7c837745d06f903cf8bed9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3968e0f15bb7ddce149417596cac4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412324a2da86288c576b8ea4e1b407b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373c3c43061dd8581b3748020bd7ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0f87687ba924c724b507223b24235243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f886613721b1cc324dc2f16e34c04e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd40e3cee7358e35c3b4474a3267c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796d513b4635dd97023f381052e0fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb832986e6ae10301e17e0c24b7d59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d439c46620fc36f81fef8fe41c8c0a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea699377e2f9adce03114652b13383a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927c60806041afed6851f3a78809e54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6d1e79966fd95a5692e5eccfd97b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc7d287fecaddfcd0241fab522764252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b652c6bc8b37792fcade74a0df7ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f20209af8efabc1b9172ec85e263254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3c2ce2485fc77c239428920876e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954c5ad602d373247664cf42465f17f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9027f1715b67ad698e3dcc762c065a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171e02e04ca3d9f0437ceb4c8e942e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2866e3117892b464e80bd3aad476259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5af6ad899f86ecfdbc411d6a01e41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe9ef6824b1c55f03b8ad5c137ac4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bda0c5bb5ce3ac30b3ec20ec8cb1fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91472ce5bc45379566759f0e28b06888263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7d0d1600d368df02445b52bc65d57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804261bc75b3f6f01d7f147f159312265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdbac147faf86d503334bded3779ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d216c2044c32db1321a3af35a56292267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447abc4c81dbeee3264e3b1eae799c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ee1c27bd9b125ef6f6e19fcef722269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b17d66bb3c9e581ff6327bc8679301270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154981574f69d33cbc298f0f4698fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b6beb52e23668b6ee221d31465a17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4be87dd647cc55dd127da9542d5c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ec4c351ec9a6e4ac5793d739a55e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d24d28845e37ae71508aa82225e338275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a6d653f62cb151e60bea38afdb5d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91172860388b6081944a163c2bc6b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4079203932a0a210b0d2065f034c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be718b897d573cb1bf2d28f75e67f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc609389aa0c2807c4ce69c0052725280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2956da2a746cef961b20a054c5bf34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01c330dbe2d272ff2b316162147047282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea50456dd90ae20f377605cb9407e53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43f6da01050d962e14f98be47af0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ff0e520ec0bd88bb12d75bb5deea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6203eace52cd4fccce3ce46ba921286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e39c34ecfe0df554a0def63aab8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a450a768d4980b2487396ebe5060b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0f0ebdb3036523e42f9f716bde6c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fba3b5dc466081208202425d5353290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd26198cc5382fe6c25d0d1f938b9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd7509d181bc4388e0109e89e22115292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61775abb4c5979ed07a7adf89b77946293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c65a11cb19da5760a5b833a7931c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ab5c988a82052d9767322739a32b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df765d823aeb9c8778228fd82020f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628caa8c6136aae6184dc2f764d666e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc818122f1197f377f78bca66a50996298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7a9060912f06b27bf01de76c51474299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94148477091f46ab3a31ce950f21d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94237121aa580fcc699a984a8920b30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3377d9a821d4ab562d72fc3a912f05e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262e5d186a0301812d28d581bb33f67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bba5fddc9d4491fc176a95712bd5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d75380c370bff65593996c12874b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c305ecb6b81361ba000a22ffc508306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c952e7625268465d29136b20ea9fed9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ad8dee55633758d0f1eb91d173ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654e4fb803ff5702b236adf645602c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0799e8c62fdc042e16066c2ae0f35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6cf00839991b39b5493e3b16ff13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a461076f21d93f434c259c1747f5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b2b8c02d82aa8beebf4413348217c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f064e7e74f010cbab90249d73e564314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e700515e8eedc799482205697f4d98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d62e28e420ed04a9720edff327378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f7a5903c824b4d20041e14308bea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6c2e6273a26b64880063c5492b01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15b339b1e731a1a4483f514f619cbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828da65e66505f0c8012b62547db060d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c16c89be66711c4cae81f0151404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f887d96b5196204b557c96ba243360322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cd18ed2c10484842469bd73615d7c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc328e1b288471a094fc61a1b841266324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab202936e6888534f965f95e8a40f87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8dff6289bc6c3ac6fc8ad9899a031326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dafa4ba30a779bf2f939bf140a5ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5885a719450707242f6d6b8b296a607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304284037e0819429a8e949b656a2e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c483b6170fae20a8983e4e8848581330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90f8b6c20177c4e4e5ae6f1ff68bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79fef7cc499966509e2bb51585d977332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f5752713050d868130f7c01c77f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a3b39bda16ce181e04373e683205334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c77e04e9ff1863e97f2d2a9732559b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957eaa67367a9dfa07c104b091f7356336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7f48c61984497e496ffbce4b803ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949817af70221866a7fd85298077274a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfd1127b8958452e432a19963ed2f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8ca1f9629fabe6bf3a48cf98dfa6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739e78c8f1543072797b5979b0737b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6ae6d5cd885db0070a1b8c015ac24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db5fb891476ba4ffc5d238fe43bedf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d50c1095bce503d4fc8e8b37e05a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b238f256eaa3b4a435a8150d7e4617345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4b5daae608f92460c3ba3d5934244346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143c402159cc011b300b25ab827944347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc204447af1122b8901e94a47c5944348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4c97d8c56b48c0ea96668c17035b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3b9df7c50a5ec22fce9ffd7c6852350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e8aa619ad2532d865f7a7d1c858a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8d50b0dd41c3f5678356275b3c7b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc575769b77b6195bb7e0c8d9e9ef96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadffc9a47ed005ab7ad3e7b317878ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f5740190df69b88b15fed7ad991f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e996bbfed44a253de691767b89e7c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fccafe236749843cc8c14c5f17daf1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316256156729e6102afdb0de9f9ddbe6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c1c325ae3712d841607fcb09c12e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0573a21b3b611a541f8e78fe580b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798dd1908bfa5f052382f0fc088f2cf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e19d5575b6c4b7c6faa857394703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5f4841fd5230fa3dea3ce644d48f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eba374c83b47afc8791e3b65394e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4dc388e68e71450ef09f10b2a7fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944fac60452f3b919edef732d5bcb1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c41ec4d6d29afaeaab7cd1584bcd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290d187d1593b90389d42ff3d6a11c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2326e2e0e8ee03ed1e7c28e5839985c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2aeec5c98e9799738a9bcf6a5843d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70242144568d1b6850afcfa55e5980c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac65885f18722300ddc29aa21f25ba0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e8a764920528565e989669af21fea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb27d94b79bf5ad8d1f526f63d257a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8473def53bdb820e8dc191118f0d85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf70c1928a409f6bb35f4602ba4e63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6121b4e1ee8c7a73d2e83031ab0e6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ee8e97c6c039bbea7636962acc64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0200a6e1368bc43eda2eaa43e3375379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ed7abc9728226738e79096a3dad50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b602a76101e83862083eb5b0297807381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134c38ced93a134b21b554a0cae457382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac951119d87378104ee52d4bb7e3c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd77d1437029025aec42ead0d250801384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883add4e8bdf86b4ff399a279e22a07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca307dc7cac1af05ca82c76fa89e87386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369feaff5db8a2345ee6db8f1aa15ea6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471f51a942f9fbb1d5f5775f4211a6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323c47c38e49d485ff008cb4e74ffdc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad9096fdf7b157f51f1956a380c54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0380f07ee63ae6ab30974e39bdf2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b5f9ad9351d99336ded69efc0e14c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da642c4426fb97f997e6d4fc555810393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b73c7450697343ecbf8c088641b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976b3a1d071151e3e8645be3e956cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e464e1991e056a1a4e86ff0790250396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c6998c2c08c414bbe9deb5af4fa3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f01ce63efadeb87f7763c61a8b30e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2cbea4da7f84fb9a1e7a3246e6349399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf283faa896c08f0c38e854ba5cdc3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b960d066ef133403ce7ef4f081fea5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe53f95d80deaab05bbea7475d212d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2562550c8f0d352c2618f430f54a2c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71103a4e269a7325c036680e586381e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd50c039022f6fa424e9da040f05230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc30c956750c24485f5813818c683406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36fa073a7098b90bc3cf923a4de0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149183916801efe081fdf3505626701d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda55c8633e67f221a153338ed00b55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33214ed6971a6691a2731d2b5766818410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf775e844fc621d4477f9e05243cced411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81360b7322a528bccc3fc1658c5d36ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8560cbe30c6565d6147950848533e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302a265fa8d0f846f2af29607066843414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f568a689e3f04e5285de61d450ca91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c720e7960f31640599ecc85b322329416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747a03e682486c991ebe810bb2a205c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36f74870f3e9f477e039b5b1f1add5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee06187d86dd20c0dd1b5f357ec323419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba40d26fa23cf3ee6667bfafa05e47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370138e12c6cb274b6d8faa7e70a548421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5b5421288b485fafc000d53b1f04d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855b8ab74d1ee666d947ab664261ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe86535d3ef08a8b8461ceb9efc86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c007b5adb5b814d78a66fdc3c978c3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7dcf30fc372e908aab1d613808117426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba45df98f2e9c44c9ebc7719372cacf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ddd3af103d52b2b9769ac0fde758c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d21ab3e81da0407d1c6d9af199f07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4099de3ccc3921833e43ed4bfae37d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1b321c3451311fa7d2f90a576605431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dec5836f8666e46579f9b42f882b4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af6439ca19c9d626b89d1ac625bca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d4fbaee6d8d7481b988d749d6ce3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c63a70e87d62b7e549f4b7c60705435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba57271d3ab49215f77822185ffbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b008f2eaed396b16d150610999c5b5f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf4279e265df61552b8bfda3dab79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737755e98c588b5cefbfc68bff80f67b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429727c140321766b75fa6d9cbededd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8368098b3ac5926802ea39d2391c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b706da39be6b93010eba161883bd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aaec8685eb5ebd2cb2bcaf26b8b4e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1165740c8ab5c6fe92e981050909f9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b2b066954f9291547a125c181a7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f098b929c68b08ba37c6a7883c3696c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e0517e79d6e862733d97633c61eb1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6103922981cd3b955df31d82b8be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb654ad8c464f2e892d0674ece229bf5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da116656dbb33a54927529b183d3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdfca53810a870f76a3ddf9a4c1992451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fc1ddd6ea0e4ad964eb06d33ae451452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe062e622879f4a3174a8e3af2c4c6c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9213d4fd00a930385e184c3a0b5084454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e08079c3b9eb94121af0b8467a0ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a1e9b06219cf4dad7f0e2ced9577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75258f97dca76a8186d4f0087a91b16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8944528d6f2cf1c5b205f5fd784141458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb8076d5c8d7f4e5c9bc31b37b22ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab18e8f9e90903216aeabaf290f5c6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca44a86adc37131924e2b999de7cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a88c83c4c7f4eb381a1e10a866ec1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5fde7732a58bcf5b676c701f5bc35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226788b4ec21c2d3082790ac13d38fad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bacb601334882e4882f1dbf96a466465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355157956b0a325504e67d99e325fe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a549d74d2e5b3106f4cf1a027ef16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf6764ddb4c8e61e942053157c856468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3cd5da3e911fd04644062d8c83a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3462ae1a14a045c46cc2da3732334e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15e1568fc6493ba0238d726a61ed97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8100f420c10d29b44eef737099595c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18842c9e88f1ac640eb7dfe95abe24c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51df342da3bb91be151481eab0558f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7554ee9c058ef4ece93dfed6d9a05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4cfb27b04857dd6a192f34924617f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890d5c641d25ff37376c26ca47c41fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506cbd8a4f4d443027fe5626a517630478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d249b27ca51b0bee24130bc4bd07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f6d8c02db940f3ec26baf925cf85480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970972a9631877b9aadb733b11be4f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5bea808eb41a685d2f97883bbe6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06ed71beebc092221b3c3dd240ef6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1b9922d5189089442e480dce8612f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96722a7a6a903a3636bda6bfe9555cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d620d64781675bd98ffb04492c591f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eff1cbb9ff263b16e80c86fd919c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aeeff13150e7529b0d6299e7118c4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a742ba7bbd3665ae062cd4fe9820946489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d4b48310b0900b599f4811e86d53b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac226ac0d5abaae713e1f33a75022db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c248c4638fbe876ddeb2d1de15a3d01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652cbd911437ce19c259b831eac646a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67ffccae7cc589e26536139aa777a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08559692e492d343424682a99c7d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97f1295e4f638b7d01d3f4f64c4eb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2033160de89c91757cc23a0f6114426497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904802488c51405c2f4ed1b601d5851498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07a2a9ced3c76c9280e107cdbb70d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a40bf7ae320b4c0aa815298e0d7d94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710f44aadb58598c0cc6f76dda1049501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36267d6e12dbffe6aa511c9b91e07d0a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab1733d343cbcf32c1015da10d0cdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2ed81a6cbdcabd34d06fdde468bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95027ecd6b7d408752e84da6809487eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ebf3bf2d398c73054a90850256d8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230aa0ac7beebe1f22a4b347acd0f8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36729adcfbe5471210cc46691681061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0772206f3a0afecd1a5d00aa9c60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcc477e0a9b1ae76f4126398f32460510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6530dca15799c29d4a98534d1bdf9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b60d6ce1bf1a6a3fd26054853d606512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e28a03263f088d1f112eeef7cc5653513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494425b0d8a4a863abcc22b18bd1c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0a88b23d0b9696aef4f4ef5deb3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f50aef1576c2605e0418872f00238516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b246bd56a274fba0ebdd521fa1fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18250469a77de6ed7fba9c86880b5ad5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e39135447baab86947027bd3c628c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2f9d869c5eeca0acf947ba929bef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dffa2c68584cbe580bb62c92770605521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed667813def121415723d6c01db743522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1269dee6ead808c9d5e5c92d8bbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91de63db025b6fb5df31f9b36856fa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe0e1556921a42917406c1977b3dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceb636b74551ea9d4827cbf6387c40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8005dc86aa7827957eb8f55889232527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313675bd251ca4740d61c79b73589b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9eca1e4f209aa26cceb5b1459c88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a0354bd03da7840587426e8aa85f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445a8fd50db2ce46f8f589495636c4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78734b4b03561d47a3b87805b5686532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890932cf346c9f23355763e250c86ad3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f046827881fb20289b52485575f0c33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f13d82646ca132aaf86869181ef05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a580c9a3a889a249fca89a898c464536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b4d7ec188b4ba736d93d5d6909a9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613fe213ec0d6dc199ff75693ea17e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8d9523a56e2f099c6f8a006aad46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb506082076b4d49d6a964a7a29e9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383429a40622379a95b26d40a893de3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df67c289aeb4ccac248aeec96017cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa332c9d478983db2dffb3d91b127ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7da7e0da0cbe8e554e1fa39f78bde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca588ba8c1226c900984e15abb2ef7cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6fd482ab61e197dadee2f485ef0cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066470ac3c7b79dd285fd80b662924a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2a852af3528a2d0228f6d6ce4bee2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c1ca3c29246c25f4ad330467fca1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7418fdd2b7eb49e82e55e0adbb235cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514f3c10a109315610169fceeb766a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff33eca9316328f2c89ec009c298d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476f08fe0225715cfdf063e80cf8407553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467ae064e0c4eb2dc35a33b7c29b04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e5b5c925b1d1a55038b698803ae4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309be06492d55d593d444558e584c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22f92aa828e950ada2fef11a3b647557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f92a7c237f3c725e55656f1dc04bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d97607cb73e8192fdc62648857c8af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af938c6aee86a0d862abf302e241aae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdbfd789ff99b13c61122a995e5b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c149b28c37d220af67b242948c3e31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6255404979cc9af474d949cd1b09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596f0c1dbcd3b0945de76d7531d6436564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82cb67349be68433c9d96bb345ed2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd299d452adba1f058167d9e5cf29de4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9ab72c839ac8c7969a7b1db409c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fa5478b40b675cd2931eac895ab77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3f4c16b75d1de5199366756200256569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bd9aef284b833d8e95f12a8704dd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b632192add581a4465556252cfad0b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70406968849d91561b694514e7e8e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58833d62d920b070e808add0269f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a852c711a7bfcd90b408415aebc5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550880f97c81d773d361f7f77908e294575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedc90ad7ee535f03c33ab7e28fa461576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d1585a79f30eee783ce9edfd910a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb1bff6777d1ef9805c0965798927578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613bc4cff2ae11e467a699be6ec543b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea806a6ed05dbeb3e6c711363a8658580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5e5a487b97d53b42b61e146c2713d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7569009bc6807602011b0a5b5e9ce9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cba3dc9412cdb9b3d3354a71fc9c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d656e216f940ffbfd156d6143969d20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83dce0b2c1e5756d5ca219df6970d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb532ee8308c75e8f8d275e80ebcc90586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e2e7b1c0bed39ad1c8e137ea19e46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134098efa442e1e0006a36c30850429b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a51e04496e9cbade06db9ee31eff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc651ee22c9f2d0c47a513ba3a6ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871da0f9bc571d35ff99a16b1c2a632d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdde0b977a5e7935ea61ebc5fce204592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d688373d9867eedbb18c67a7a6a56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df649dac145b1a54a9ca75a07daea7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768054ef8d77ceb45c9acfa9a96c7c8d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af15623489d413eccc89b935670a70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c5f08d8194e3ca2ed293009f07d47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ddb909bcdf8887884567ce3782c99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920aac5f3427e90a18f51a3cda6d35c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0701e6366d1cbac478f8625025e09db600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17e6d837b106c72c56260ba58a17b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81097efc80def666be3e435c920ef46a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc4453260ff92720d39bd490ef561a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182f18aab1d4a9cce7e0a446b7c28bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d02113b27bf1c1dbe5494bde1a68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41147114acd3ba8b7e6a52bd4ef7c8da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a21ea41daeaf7fd8799ddf545d44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5e3cd4d09187a98f745600b22fde4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488ef5d0bdee95dd5b2c1bf470a8732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c88583d9560e58473d32c36b8e555610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1e00fd7153f339bda2f585baac38611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9506906d095fd146e47d1ed73b5e850612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01affd142b04cee472850698977e979613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ad066ae43eb3cc8769444b9c1b4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dca73516afd71c2122d9b10353fe8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7c8db69f95ac170a8b8c18026c1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b16ca516dab4f1c57b8082815117b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96680ef8e586c274ee6416567d4544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7d63130d6479dd9e2421b6e890818619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abf682b749ff0695c7c45b9734b11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cef30bcb9fdbfdd66128c87b3754621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6926819db41d7bc8f1d1efff72a482c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67891d405faf55b5d21f827cc539a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a08945961514e3a7541a0fd4845c59624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45334a5d037407cfb4c130215d91dee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13cc5b65cee00c0576f5070721da9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac88bf6fec6322b878580af9f5806e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e415500300ff37188a380d9ca142628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18de4a96c1ce06f68bb221e83d84b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314436fad7a622241a07b1aa5cdd728630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0027b511cc8a1a3e9218f3133772631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ba4645fd0767e94a211f13e151c1e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134d805d195ac305eeec1b5bcbfa19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62d9b2a29a7f9c1cb69d71250c2cd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcb2e948f0f8a5bc8f04355570edbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b31f954680e5c9f9958c2f01d5e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7b47ad8e0b4945dc78e37e0535fbc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f46993732c96b653450f95236915dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd5f1ceff68ee5fe5b39988e89a00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538be36f54f2ba940383994412ec9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c59ae3b3a7ed1a6ea053c41ec4b184641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b135191c1747d7537ebdde923d3fce8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd1f0aba56ebe7603e6b6de2206652643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045bd75b9f6fdd75b442f872fe6c56f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c8fca45297330861222a2f6144261645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130980c6b86b6f1450ba2cfa572f5c44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67553a3d3ba604595aff783ac20bb97647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576968e1ffea513d98d977aca98319648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114e1423343527f0ec351b2013985b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0a0808af7f4eac92bef3fa1af35d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76983cd5416c58bd0df661d31352cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dedba3ddd930cd981ea27d83378ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f23912e6563b207f8420ac86a53df9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d970e553f64821f1ee748256f8bf0a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255b9e2a9b7ac5d6ac23ddf434ebbcf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a466fac13b2e266889609f0200a694656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302f3699cf1b46cbc3d598b8f4e7153657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf8147c5a461456b6e0cb1693557c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc188d6d06b3b34e828b2079e99695d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592adc6ecd923c560848d47239458a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873b3a3fd02ffcb914981699db39ab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b22a64595c68d39517d58dad00deb9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c23c69209d664722ed6191cc00f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62e022dc5c4d2628aec80c947a30f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c785c659d5f4751405ee260c132e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab67f46b66c227e33e2ed6ae60dcfb6666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>