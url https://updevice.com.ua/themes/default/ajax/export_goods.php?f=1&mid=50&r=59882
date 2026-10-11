--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372e4b23fb7e91f002a2f230299b48e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e7bb8adde13685a8d899876d06bea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22595dfb738e2071e01b0289df308f103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd38bd8ad10ed533d1dc55d333741a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ff5235f0dc643ec02392c0f9b42f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b02ddc3405004c1435c15e28c541d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fc803e0ca238858c626dce1ab4267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb321c0eb57dc618ecc6f075d120e198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fe1fc3f7dba4cc444f8d4398d6a089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa6521ea29d3acaab448dca252a04a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ec5148dfd3834052f06348850fc2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d43c5f7b219e0ea4cb7538199744b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a2c69a26c7c4107b86b38af10c86f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27270c94ffefd952b3c602fc8540e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24e7467d3248498d090a78caa6e3615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97966ae1e1db22174db6b88954b58e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc85db3c2fa96430a0f0c571c1a69417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a80788427ff205c9bc3ecf83afedb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9363ed498f4757b39e4f8886c7caf2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d3b0d8f0bd5e590e340d641a60c9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2fbd5c20a3de28f643ea4af5fef5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70a9f4687709dfe7447162d43b103a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a69b5dbbb7fdef15f7f2180af038223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b69260bfad735c99097b2f0c03a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8b07d688b7d73c609c7e0531710be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c85d7f8af8cc01ae5d236dd829c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f285daca9b5794f918a7ecc7b8f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fb1418ab08335fdd874f20cbd8aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1568441bc5f7442fb0d3b6e81dff329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11dc10c0015255aa477a1e3a5f90d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d1c8449b08bfbb5bc7a2bd09d3daa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67ec286285fc82f8d316d8e116960e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e2c2546ced02ba47b6c61f71788733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dbe3fcf4790c5e9629806b749484734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ad2e03709ece9ea53549d301f14735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003c53fadcffdfb127e8dd2029f9d1036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca46da282d2bf3b466c913991bde8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2f1b5e46225d84da80cb3130da5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b816da9b2111e3cafcfd003f8cfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe10ddf2055be0947b96d1fb7c476d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11615cfc8e13cab3ce96bd62896db52441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23dbd774dbcd951aa2534c3ae07b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cde4a83d6d0f50f338e08394238e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278185cc2d64efd8d663e5536b2fef0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038570ade16989a8c82d9cd84a5ccd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b62d40f064b5796d4a37d498244c9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cbe211c5a69b4104b093547692c3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840788131d8ab89eeb14647e8d59bab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457fbc389a87303d3566052104b518449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4fa21fd7a324676dd910609f497ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677e5cd4f2113fda227f82e1629d4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87246d7da886b105659ae1eeb11eb752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3011f61aff87b081a274ebfbe9ee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6619b1df74623fa0317133c81c54b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade2500b9ad33288589f86440a9ade55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0acd42997e6ac0dbd6f0e64fb297356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb393f80c37a6af16f536d4fd715a8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e3b170dd06132f8965988165a3d4858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bb7c9e949745ce7e903fddbe0b0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9ba89d3daffe5088e19907bd0e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b87cd991f73ad0a5240e1140c9e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77299e6eedb15beef4ee1d071ead3b3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51d21dd490cbbb6da1463197aebd2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3e9e4263b5994503e18dcfe18eb1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0bd9e06da7ebc3c60fd7351cc441565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99b6da4d6d0821e4d4626d1374516a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d17b129c5337710d983433128fb9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246b35f012c3e49100663a758bda76f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a3642ec0340906ec176054bca253d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8ef24a144d34000681adf9840d7dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606ef804e2efc32ec6c8412b8bf5a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f7a838a43f315f48af6690c58e6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e435f571d6a9b585a6089d2d0dd5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5f3a5cf8ac92905ee0c88ed2a5b1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5826c73662b589163a3b87138f8e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3cd8931dd6e50a397851d0f45c0fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa203fc88bb1be5b58a4b1021e742e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7c223f9148f7ba51348dce69d74d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59a56dd538481ad54d9ed87f4ee4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8571569162677b406d845d3cc69af6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd930250dbd750c3fba6166e48796b8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559b1f067f1f12b1c8ed0b3e6dda96482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18697b545777381dfb5522282e1dde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819e91ab470fd025b00f8a3f5cdcf2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50f86b130d17b86b87b512618ce5a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4d2b102738608508777d6cd872df086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448456aa2a05b467aa367cef7a78c57387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35665f88805b20aca60a329dc5c6523188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cee4cb31f05f45d551071c4b4a17889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc121cd551654e457166874edf18f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f739543ccababb7e25ceff396055a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54299885e49610d289ad6c60e7f9f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89cdb2e765f1559fde0d482913f40293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737583f4764843c88e0bb06c35695f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e206b7e403c4852059cd75b44628d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4753317e4bb4f2a4d87e920ba978996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8be6c3692b7384b91c04874ee367697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c002173c73c51959426199fb856b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f770ce29b5cc88c1fb6d46fc4260399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15ac26f3c5ba6d735ba6ead22aaaaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f17eb4cef16a8e0852fc68112ae6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581530e48f590f7f3c6f4c80dc3b7e1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fcc4b4223639d4fa165a586e56c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf72c7005867b00e772b3c8cf99dce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199062dc6fa29e8f2890626a3bca2ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82c424df0c41c528735edb9c8a8008106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d1b82384961c84f8657f070e5b40e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76873bca54496bb386e8a42ea73bb055108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c55caf77339e2c31c6186c2c42c18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95639060c98ec02b3a76626198e690b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a478e05468dceac9f2e532f14637e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faf0486f4d28b30e976f30c1a6ef33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af2f3c88356e3851fb3626a6eaced113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72fe827a1924b2a10fa9421e85362114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4926b7881cbf0b2729ce1b74bcd1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd4b0158e2a7bbe46f33e3c5bcc56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcedff2771a0fee22c15fccd20f231117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cda218e7537fa43327d9b1809e0db3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af0cd0881070d36dc90d7590a0e626119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690915189fc076d9e078c385cb49e3e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b0f8a6f7b00967686551793ef079c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756881b81b4487e3598327aaa9baf9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e97b11a84811a9fcfcebd79e71a62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d5982d6f8c759ae66c476341d669124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613dee0d2fea7d28874c730b007395c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea01833ece356ca8c35e296ec0b095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d997a8c69c7fb2651ae1fd3345ec8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4804b1e4eb12fcc504badded7c9d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfdb202d0d46b20ac3e843b88cb8a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c421b9b10a45c0951228a37abb1a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82987f21b5a37890e59296f7a87f4809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090b333f47841d61eba573cc5e1b4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552499e94a18f83fe4ae5161d43f780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc0786147f66bc8d4234272097ec5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754264680a64be82715bb4ff26c606135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984a95b61f328d61957bb89308e4f04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c255eda9d2880f5f30f2b941d4c22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01100c467c413ef4438be1183dac698138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ba074cdc509d5ce26a20f73ae2c9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457789f2d4874ddc8c16fcc02cc8722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aebe56323d8ea05ba891a81401e36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025567bf6c554986cb5acafd51a589a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76c2c6caaec8b4c7d4402fd18ed22143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed72c5deb88b21d14d9aa5142cb9d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175367c41d3831a3e8d35323d99774ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d76e54246c1b0073663bb1cbf15115146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e0ba8df6a96971d9708af744abfa6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1565c4ae8f171d0d6eb83042d2a67a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb8e6225502aaca3cd9e8732f81b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960711faa9ff18df82b9e0187db6529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd3893d6aed9109f3d9c3442bedcf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f1cdbbbf31c02c5e7e49e02ee8b1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c4a4d5eb41ce1789af22c2e35114153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ecc7f166c7e3387e6c7ede5b0396154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2db35d3fc32df88b8c21bb9a22ec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c84d31682f5c12d8772d1c7aa41119156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d291423af18f838c79c7946fb38947157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477b63bb5d9744ba3e6751bad3f4577158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557239b9e259542eb10bf09dc3c2a52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c356241a234bba349f83e72dac81e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72179b7daf78fcef4206194629cc261161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1221496db0ff679d40be0414d106cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ff93e3662aa17016c83e9dc5622c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65345378662a8e41e88b7f98d47f3a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633fe01019852de8fd688a3cb50d33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446d111cb2ad83a7ce543b84714a22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff8624828a91d3ed3319b4182f4dee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674d05e29656c867487e5a4fbd0b94b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3419daaeafe031b41d75fa42c6d140169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9037b83b63f637ce11b0de99306c081170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd0334d1412a9b99b209aae463a87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba2098bf6e65101254668fe583a22f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f1f13615d63bcd1a59c52c2aef47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927c450f8c27b99ac3f75b79b50326174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be445945953f13ca7da5884125528b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaa1a4f174ba3b04405e65911190e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b91b2f03941e9d8074127c7709a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa14cded5dab575b5af3711e0443c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8c21d31c2fb5b980d9705c79e5e86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7483058632441bc2473479070a3bee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddf9119b0ec2db760a2f90453727e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8699ff86b888347adb7aa31d4490b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf6973f81c5f0f7469574503a05223183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2cf0ce95f5eabeac414d4d7072d71184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557c0732404837ccffee72b71ccf4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67d879cc39650343b170685ce9b073186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887a80f7877e92774cb03b1d91367c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3264b67e9b36ac096ee30d3e731f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c989faf6809fe281a84d5b44b4520c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49617bfa798ded777f4f942b0edce7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62830855c363167abe32af498928dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49790a65e625d89f212f1e7b5dda62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686a048a62c8adad148d1671b8b0420193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51495f562096546a495f43441dcf1320194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057c6d533d2b849700c6269876b1e74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2085446169bf5cb34359effdf1a4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce0e04c305e321c02ec3220d78b69b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc30ba2cf821243b8654d991cf7636198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e50c00c2496554fe2ba972642b11a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebece76dc3808d2585c35ae7b616f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ceb7c821259f71d51db56708196f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00081e248a283affbcb282e6b2f8f88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cca0e1c499b5ca3d9e81de800330203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3cb813926453a3f3509e6fc2d612e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee282628ff97eb6f06c6d78a8275f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369c9bc2beb491a43b58c165dbeca7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312bd6d36b383345f5fe857ca2f3bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68272123223c82ac0f1334658a1550ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb1cab991e1c26d318307b0690de0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d106e9e4cf669dd505dd862b67448210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eff39a3f7f632445ee44fbefd3d8d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d71c68af4db40bedc84fe17dd42d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effad37f7d1cd709183cae120d130e7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2b17447122b4628ebd15dd0b6a6f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd05677139fba7a5c5e5b2c6e95348e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1be5df57401a65dd297e025505e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3d02b90c0b93e2cfb604bf35eba1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d19afc71cc7053088fb700b631c9da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608880a8ed155744d7fe0fb7aab49b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025dc635800b329119f11a3809464fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37143f8bce2145b7777b294c9094327c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841420e76a25ed524cc8fdf708acc84222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140eb595a4b8998cc42296b3e9364bbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3ccf8bb15559bde0f4e21d1add392224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc775d597ef9f1fb44c4c2a25e859225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e9671455895ec28a39acfebf52c59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea73ddd15e9aae17183b789a6ca1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ca3c68d8947606df1eb3b7d073b3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf407ddf2da5481f346f35e2957bef8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e89cfa9328285769a1d72d46472b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec9e1fc198f50df180a73a6be26f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cc700bb7928322faa91f95b98176c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed728bc18ec23df02b3f94abca0ef9af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d257ea876f7f97a787e27de236ab4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc96962a62b47c82dee2418864999235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9454661aadf8d5229016c188d21ba16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1a263ed9ba58afd95a000f39221d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a1e191906053964e272bca2169e18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3df8014fc53b1b707fe31e73d060d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b0a061226b36dde740d57a8f98d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623fa81e9db08dd0bfb5b3059647109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c3399279ab59e1eb1cb28fcce4545242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a03f1c492d4bcfa239e6070312a63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed602b289053672ea76e28e745da6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e929738d6ce4b5bc47b9884e8b2f62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423f3c53c60eb36ae3f245a12d9704c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c0bca66ba351d343376f9375bdea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c40c71172a521161e10ab1c84fcb19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50300c1716b41a17b00ed3f1bfeb3970249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048504eac29dfa98cb11ffeb2f8f81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2831f0669eee10caf505b13ca917ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b07b3dac44664e9b27475fc79f14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb212a947bf7d54b77bd9911ef8024253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac75c49d5a5ca2d27ccdb7e317ea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7536c4aef1ec3f0524736b4babbfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a4a908edb19172ceff6f4406415a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad582c3393e1be0855eb09fb64f378257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c887be81cd7b820ddb8c6dc0452035a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255767c4e5becbea8a28559eb20308f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f839823d3d16e0a2f4518295d8a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21d5b7cf9540e7d2e48e7aa59befd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bcc664c48f08a8793abfc1426a3e18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82f758dca4412bed476e8f3d4ef0bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752549005849c0a48df7c57cca86e27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43253a41cd3f0f4ac8e58502e530dc44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c080cf012677b82a33b15185129ceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8e906b2f0911b1b7356bab4c14ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82db9d841e22513167c877aa776501268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce9bc27850131db26959ea6b7f6d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201f1f39c90a0dc72ab8dd88ecab09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbb3482e5021badd9a2900a60faf1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd930c8e34ad5c9eb3c04ade782bff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde39548edda02ef606fa1b3fc4f31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc52ebe3e36be9f5c824ef8d3f53b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb04bf6033aa54a6c5165d04b80237b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2d493831cc0e9f2e26d3d7698e37f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a449b30a2d707fce99ccd183d48e7d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635f6f1d52674bfa4a61889a738ca69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0ef89b1d4818b28616368a05b0ffb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606dc7cc535680433106074189d17cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ce3b2e898b125f93dc3d4e88c8c77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7afe6ffec2a621b0a6880fdd7c60da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685818704ef935ec299d5d9db9fcea03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51a5c3b6a0c6549338103fb676f4b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1aaeeeba742323f379b0f254670ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca864ab68e0980fb149886f3076b4b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b2f7ce15ac9117250888f8b743d6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad904fdddaa707c01aac0c9270e7ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d712c70f13afe39eb39ef64e6f98abc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fe1966651a0d2e4d4980097413e9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda56fe98102eba0a1d3c47cafeea36e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f5c4b442441ffb179a0c5ff40dff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6f80256854508e397d3d86588cc77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c053d64552c91157318071ffbb75e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf687cb78ee1019e6fc8f5438bd49eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac592eb410675db0b47b0314c5db6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa302175c11d9716477817c2a514a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3bbb0a5c0d39304271069e9fb476b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d086d8d638a09633eb463ad9c1cf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddac88b424931c898308c51c9ef5a0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ba295701e4d05899f5cd1ee83b1d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0951063e127aa196618bad20fbc5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d70ea7142c83d8f19f47d5e36025e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad0671ee6aa01c030434467c76298304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073141c847b9a6cb0356d1a86a3de6eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5302fe7bafcf25734a2922b462f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69771c2bbf35d431bd4d9957b0305b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb81e1de34b77bb4575a1a40ae205d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28fb416013385e9f6e37f97f17ce58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a52b520eb800e3998b256a4ce3164f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2868b70f01fc964dafb13be322934311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505620a8cc0d3eed8adc3035df6f6842312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce3c0029b1786aea1c8c15d1a1e3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f5dc1223d7744bf42afd161672bd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684520243b37fc4fbe67d4f2a7f8fa47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53eba5462c5542e923f90d1397ef15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2290bc92c55a59e5724d9d1efa9dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903305b58399d6b26e80327018cd9c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0a472ae754c528712ab53a847d9d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7387d5c377ef457734aadc9b7a5d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd1a02494b3de561eadda2d773c73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c7ea0337891ba4cd615f01b092a66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa34e5fc17c4ddd20154dbe2ee98782323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fac0f55398aa0afc3226c457f94bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b03e3aaf59ac5ce8100f20688a2e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43804a1446e71bcbb4db89a51a3e68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd7a18b8564ea8c77c39b074fa2d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6453bbf8524779f2b54b2f92bd10127328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440f756fb3dde4a9d3aeadb319a68d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95595f1f4abd92033f7a438a7310c577330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5ce24a9d99fe19acb45c53c279bf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c4ea1b7434559ee0a4e557e7a591e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86135a387d44c499a10490922afd039333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800cc0e81c7521bdaf35324057b2cd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1cf113ce0831f6f3d99f33b1a714b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118b1a6d84b46944f20a7cf72acb475336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8f00729ce0ab4d001c9513fe0f17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae970d78896f94c18726b0d2f66df9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8fc80a89a2492190b5128c7df13d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfd37288714b836ac1a155525cf5e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70419094f6d826b0fac5a75b3e5a1df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dece9241349b57b1024d0b680e26bd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a18e57053726481e72029dfd2428343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c8c42bffbf3968445c7948685bfc1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125349ec2ff11ecb9c3c2be07aba6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d9996482c5d31a2feba04bdc51f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8a494cf50315ea76b67d40d72f7c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47f0379f58f5a56df8b90cf0d24649348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab880ce99ba7ecebdb766cca3f63b2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae67d2052be6259bae7c5a71fbc36f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc52ce6923806933c7d9a35a5774d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135333d728e83c6019bb04abe6103bc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7432c17d6af06cae4ce98c80cf3c9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ebce002e9680c070b00cf1d71ffa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af36eab7f3b02128be46e7f1ff930d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c156e36332f5bff3769b9b1fc137307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ec6a742e200058559f7c52d245ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcfd6d089823ef6760f59312341334358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f3e981620712a173d6cac6db45687359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1a337f5eaaa403ad70fb1c45a6c41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a23cae7641781e1b2c290bb64e471361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abdc0d23c5d5c6b0cb2afbfdd4b972362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25ac609505f993eaeae5e12a8f0c49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d2b7b65632e7396a4c2ec4935630364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c54eee2530fa19159b4ac142b1c38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef841caf4ab25e3342e5706c6edada366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08fd45fa2de3c04c903999ba0adc60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa797101c83159f6f03612757c809c84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb343cdc4eb137726e545d95f49beca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f207e0c688a3ccd2a4d887b97806d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b9a12229729865afd06ac67093168371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9c72d6319e89524e7896333857313372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c9746419de94e23fcd0736582617373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c3a9f645daeb80008fd74a5b6ed71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69141f077de658816d134db365976e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a78cefcc7ace94fdd6d97ff56c66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c01fcb2bc29a4e57236d5a4f15ff4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad746aa26a07d970c4f8a23730bf742378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f39b60b5a306226156f6318b88d81f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24401daa6fa947528d7496e8742096380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaba96c37bd8cdb6c91749bc3f2e329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad0c0000c33c2eeb8514f976af8790382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab955350a34136e422a0e7ae7ccba9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd95ec3d70aeacc3f25041f59914b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bafa5952256914d4defaa862cfa90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029d5e131dbb008fac7f76a1ad1b2b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a37acf5b5f39cbe87d66a3535321387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d66458d486c90407433f3a0376094388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d5df86dee54f10b6d5b6f7988cf2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74823393e953dc42cf816b611be9e34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952fb458dadf2feae10e6d511e1bb21391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50242fbb71b25fbcbf90a9625a3af451392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0cc91528b204d4152aa6a033e8a48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f726b30977489c875fb3ab3699e4f01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d40516fc286c4e72c5aa011b6e91a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9312cbb5d0652c349914a59e703f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d97bffada310d53a7ebfcedf8923397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1f7893e082073c3785bf29f0235f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509133c4efc947c617f2f0ee101cd5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3278e0052ee57f543f48d6bc43dbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f59a073277eb5a8ae334d167deb9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e5000725cc7ce53bf3cdac345981402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cda50a8dde6f0bd2f16b9f5ad3256403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2543d915a317f35f188b7ff3aba90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374f08051b29cd19c846075931a0da4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9c275cd9b6d4745b3cea3fa829659406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3b48967b46172106e4e5d72d44b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1421ec8b9c829344d5ef8e2ea066f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38dfe44eb8eee5bdbf5f7d609c182a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de246059b6628aedab735f11da5250db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541d53d6fe678a383d7313d51a2766411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ae8dae4be032b98cd09bdf1f97c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e8eb8e6950c7e75d489dffbebf51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456b9b16f3462933071e27dd7dfbd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e9b4c406b1e767d5ceee53a9c5a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b744cd2e81b7fafacd4d1040a4784416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b9a58fbab2a70285f172ba7178d7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146778168d71ccf4773edbf393b6baf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b076cb32a1be06a74ab630d96c7c99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480dffd3cac8f10928b062ef999a3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184591636f6a63cf3a4836e2861b7b36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b6419f41190162695a224c71317e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f53df2ec3b42d02df73bafe1ddce5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b309681d58cb2550d78f5b80be9b81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963daa019dcaee4e1f76c7da3e8db8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24aaaf88abef699bee91fc376a9d7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd07c2484dbb75ba0d461bec65c4773427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f57be59c1348ba740c34f62afad3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a36d62b1f71ea8cc999f8417c3c3d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eaff6e2345a90859cdd9d737f5d0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0bbb7c8973982369560637ba9ae0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857dd0420e62d51c4de0cd1dea92159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e139af0ba81d649d25c376a3861ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31c2efdc2a9bbcf1f162e434fc3ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76836220e0daea6ffac147368e81f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e360220f2befee7df1e496687dacb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121cd0746497363d4ad8fade72bbe13437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc95b60c9a61b28a58791e3a891863438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112dd2b412eccfdeab45081cc3c8f0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384ecb2e339c50429452f7e67d42e17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5966f2de8dc387c64ce92ff8066a8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c795f10f8731c10181846eaaad49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b04777edd2303f733c168824af4dad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a78886f786eabf1b836c5f6019f7c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76113b26d515e3d563a35a5492694445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d4bb94c3b9971399be3e2e68d78d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7d75abe2ba88a3ed684d593ebefb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e07f43dc2dbc4bcd27941e02acc66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa51adaefefc0a0bb93902ffb88dc93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47f299fb023171edc0c4c3c5d5d40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16170c8aa62c2ff6661c87179489cbf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758548846d606599706a857b7c69ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dc44aa8ba8afb2d8d172ec4a10bfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d68aa231f81b93f92df69721411751454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7aaa8697d004656670c6adda0512a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2134c8c3cb12fe5aaee805799d83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cc79abbfce05a3e6dda835bffbab7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cad895ea9781ddfc09de1150114c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e79e9dc8a3dcdf4200ca6f688fb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df96240cb89944a5b663dcd26b18ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05021e2e88bcae8d0c3b117c5b09a321461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d944eb7ffc1424379d177b354941462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe38bc76f7eec34e1c8c2943fa2229463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956434c7fe9a62c19c92290ea316fc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a572da6944230bce9030c8856595b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362346c8f02f5a8924e48d279e710d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07c74b6611e0d9d9a0ddfac0758354467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831868c21258fb66d8f5f39de1a7ce37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96aee86dd9679b3faac20289295450469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2a9a8dcc97f283adf488a39d0609470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1879623c16312cac3804fdd8b7b62f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854046558db90869a0746dd34d9701472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163035ec9088831cfec571a44c2211ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5bb20991c857220bc56967bb7bdb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefe22bd2d9be288da553f7db073584475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4042edd29ac9d20022b18fe59565f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572c60e842e9d140cc02f25c14aaaa6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2441ae54154d54e4b4d36176f10309d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171a1d63906ae95b433ece219115087479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eccb90a5df3e83c0b1323c9221b92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf9e80ff351302f973e6344d73a3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce38298a7bf7ac7784d0586b7dfc7b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ab310cb2635354ce75581985c1e63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932173128cc844f01da9685deb43c688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b9252b8f025aa70474e7fa067b71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f1f19275fba0414f37e29b63801bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d1de772ad85ac17abb46fbdc2d94a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa66f575c08c70acd58d9fe8c159f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3058de8b8935dcc54c83eaefce5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d171b9d283df64ef2d5c67fc289812490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0b8a9025d38d78c93c6250c3074dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e22c2d86184c7cfdc010c9959385492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ff265abe11cfacb6e867c54ac6a84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258369d6dce87f345d6aebb78f8a94ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e29d538cc3313ad7c3798893eee0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8457e12821ad05e7e0f3d35be330c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07662ff8b1b96108ae93be4a755cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276685b294e6a11634a947a043d3e413498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc723d2b581d10668d0c3e46731a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3d353eae81888544e8dafb174452500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b90a6885cbdfcfc4d8e5b449f375501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ddd5fee533353c76c4e933fea82d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720454481f47a827c574ad52e7e77b03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500588b9fd584f6065de178015a18906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4db2c683da5c01ac49d2e85e732fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d7c1c39a8ae5df0211cfecb5daaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4e938edec7ae863ec1ed5b3faec00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c61a43fbb6ceb30818ba4f66f46b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b74feec8f6392f041cf6916f54c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab3ce256317da9abdbb835e7e967b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2a77c9d87e477e5b299d33ff4284b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6ae31edbb575966ca030b049d923512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fc9958400c18beab9d8d1bf3c1d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e07ebace1e33f8f7f7c401908f8ba5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fc45669ee6826f09949ef8ab3210f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1148a1bca69b331d570ea7e06aef35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259396d069bc7c2df59a7974d3d67f40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06460a107cc0f5bc692ca972b5df2b91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0c96b885fed2343b1f387209fe233519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030441053e5a2ff96103656c91cf479a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d91fafd18e5669dacdf243bfb7f29e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ebc14b1848c0e970e3ba5ff7d4bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f1a78111f396eaab33056fd1a0cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a793c4aa9321f08d3c0fc24cd2e826524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c884430e69f8fcf22e35c09c0cc20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065701e8f4ef33199691f819ca0b45d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dfbb4e8c0fc4a7e45c630da487429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845ee8d254be39b3c2599790c4124a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372871f57752de053fed991714877419529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282b211b937fde08b5458ec1ba7eab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109983716641631e16c421dd61493bb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8863536f913cc26c3957dbc1ece07a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4945673bf90e152fa0ef7914277b3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce16a392a0ab9d494ec7c6efd1ae0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53835df8f7a692561d2fe61bb76c12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d98d42beb14fbaead122eac205166536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca029e4adaba7380f058817df5e896c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e973c6f6a8d46419599a27aaaf13a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ff215c1908932e43c37895ae097b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2720343c27c8f8d2e449e2695cbc1b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea765f51f6a4c1a7f75b9fc118136541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329a9615dbe3c5b64d1d11e5477df4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4d6fff576bb216f0d4220a2d98ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3800a7ebf8a9246d5cfe24e8e0f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037b463be8f98768807a331ccd37619545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab937543d9acb35e2a4fe9b98254ac2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c5bb127ba8239735aed680da784c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1665754fc193a12991010982f8da9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb8af39feb17818ac7249ceacd2c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e577ffcc2ad7bacaf1db8a3e2b50791550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919b3d2aaef138667283b0209fd227c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c49d1fabade2da1a939fe5f0a3742552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70475af5b0fab9b3695c994eaed950a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210395eabb8b1dcfa3958c117ccd26d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7d8213a1bdd65947abb525bc0462f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4f7c04307f063f3b2d41e0359b751556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e3b4d09f1ce0e249691fc8a1ae909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d12000c86ea3f88d7e309ec2e1c1da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c210f9dc136e801dfaf15fecfbef043559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f8438a7939c82624d71148461645560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13308c544e90b0249906f646bd286bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a385636dec844dc54d3d1ded6ff07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e594149a88553ad9bae4f4ecf28623563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2db3d1ea8c752ef18e8c34c79a85c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e9052ab5287367f49a96e53fade2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195acaad63e966d765c415ada5139c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f355af3e6e1aa5aba77c44b0fbd841c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32870a463635ba90a88b477fb5cf84a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bd4b279779afd8f99865a997ff8d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8ef546f147d224566e648c6c42ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74082a72e75cfc556799df687f1562571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22b264b14b4356929a1ef4c8095497572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19298b79ec36897b4652bae089f76a78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120776e67d61b998644ee6ff7714756574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d724101fbbd73a1e55d2af5bed897e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886996bab473834e4f835e90d1f73f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e1933f0c4626fb0aaad23686176dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903cc2551f886e2138021ddc80ba574578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e288c29ef0265c139cbe5f3de185d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532680df048bafff11811a002393929a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a757e19a6b63113cede6f69274b55bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d771ea0a9d63e9543be1246d477eb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768d8ffd713edf290efaad27a12644583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f1d3945011c97c923fd65a970a646584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854197df178ce8dc656935a092b6de8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3d7dfa34231a27ddafa4f68d13caf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb541595f2797acac1f7fb23d03ae9d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de36e2e3975ecf1f5209941107d6b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08091db402403eb7842d8a070ef8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40d953ddb62e6c2fa006564404a17e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cce3d353c5ae61aa5aecf336cfea5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338bc9b0c0f07e22409315acf0c711f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9df552eb88150e6226b07e29d3aa3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a518a7603b88a23d88b838d448e17da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba28ecc87932d00f18858f8b3ba624595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e47f397681201567fa920ee77471596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c3112b12397f82bae3df6b3ac847c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e71819d4ee2289054f8a98203853c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f597d5f28a43b2d1079c9c89c324599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed054371e8d0268e1e0447deff2405a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8ce44b679c0b2bd97814aa405579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48991a913be0b8ec71619523d33df3d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741329008a605b58ec31182a079d67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c9fd607e98ca80ec24d2108b4a60d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d662d52a7e0d8d69fc9237e086b7ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee84038c6a5d3873fb1c6fa76216d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed893f366edb55366c3591fe32926c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe315759123ab7a5bc0b11f210287f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfccf48f27c10108c11426906f36a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da163728c6003ce450833132c81071a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b8296ecbefdcad2959bc7dcc1a4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d06a133967fe5d8ae7c5f9bab52c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19fc37e5392d488e4b9cceea09843b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc84815801452db9408a7f5217d560614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e0ed552c47f48214df84ee7ee5a21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb00219989598c75fcf885bebf0563616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ac0c7f8a50ca014312fbaed05a820617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60b114f6fd2d3499c938fa9dea8eaa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf826db1081342ce9088cc8841b396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9d9c18f151f7a72edb80e503a76fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6eb9e05d8b569157b58f4c6a73e30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55ac0f043f2fdec86f0cd925006097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c3e57b65f11bab978fdc25530cb46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a2aefb818ab1e9b7a1610a263310624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739885ca4626b1a07707726bc711ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2863a97bfcef735cf3a676168acce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fbe59a59bc887c92f8c7a91499ef2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e114154660166033eb11b648d537fe0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86425c58a2d6b122a570dd222a2dc59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d47e06c3bb7bc62844303680161d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f266e989ad8094f1e648a887c8c2c6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a26555ad8fff55a065c33eaa85ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12e6f03f3cda484957da2ded5679a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f44b3ce93a0e9e0e5698c0549a029634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b81f6f97f83f77ee485c4fd36310f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d806d83f82958f39eac923f94271636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22973c674d3a758e2a0e7a655dac77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935abe5b05f86323d2f8715cb4ccb1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7bf73a660d677b30edf2afb7540e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0680f57f887a4c27857feb517099a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32f4e0aba425cd8ee73faac472c9c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d9340a87916d654fbc0f4f2755b11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cd14100752a90271e14aa369e81ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8c6dbf8256e5cd1163f110ae2f8c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0281acafa727a405d9886713911d31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4c6eadcd421a466b59f6d0183bc9a646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05efc0f77fd4e87ebde0f82fb28747a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc85ae6ba8b9a31a53fcf65635f072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24025b4d61a64c62bc4564b195d053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d22214d1d52ef6bb96c0713f7551f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e232c56055e7504e735f5d00806135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b2ae96a31f6a19f920f29918d00e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671915cc9cc0c5353ea813266aa053b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3ac726b989940133331eef750a4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4dada964d8eb8959b1837c66b5299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5a1650fd720d46e91b7e34e22997c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e6227681123d7fd001c7a2970555f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f67446c90e3ece7d695cffc4db7ff212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931e0b49b8aeb174ef4a99a58c6083813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e302b2e9da90cc022b3edd7ebcf3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8157ea66f87ea4b12260eadaf344715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40894691d3866d7fb4b1888705a6dc016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bae9185e07fa035ab9c4eb935dbafe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342a667867a351de60cd62d68654ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095426d676c79725a33d9c3fde3436419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2310611756cfaf99098b355e9e06ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ce80a4474c52e0719e87ca01298d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9af91b63181bd2e2aa4e869b110cea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d7268b98dbbfa69eb4bd773c77f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49550ca35c58e8e93e21a148472fefd324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce6b5de891699ec7bce05ba9a678e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f71c58c01258932b9c5c8500df9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a9b9964a50754bd0804e522d0231327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bbcd9910bae6166d2011d1052c73128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404cb659c6949965f127d1aa67830ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0459ca06c2a8b04db7cf1ed06ba35c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fed9ea04e215758c3177c692aac86331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205603f86235eeafbbb4b1958d80bb9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d311475bedc9241a434e8dc3fecb4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b93265acee94d15b1b51c3312f98834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a393f7e87f8fd4869241b0688b730b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501479e6c8f709ece7240d101892594236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735023769ae6146e891b85dac4c428637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7cc835297fd1651e5f5c01a5ef6ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52478a97736c91c7f87ffba1f4ef72d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e36bc473ab60b8e6679c438aab73c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d69e607e81b62e92fe03bb541deaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770044abd9e69948ca83f5063add76ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a8414217baaaf2285305c7b3e3da043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564608919a7e04136c80335c7c9fe9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0de49a516b4c2f11ac0eed12a745145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb314d883e2a83f8c59eae9d1b874e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79168ab5c86b4b1eb172e0719bf2593a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46037399d9a7eb51a4a3b6018e4bc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bdd50f3eca5cde64c89d0f79f217349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddcdce405d44974ca90c75d852cd5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c51919a2269752f102c2704b9a5e0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e1fa3ef9d38a6fc735a87e2558bd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccbf12cbf98473dde49145cd538d9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194704bf05ab9ad64c68706fc13df8af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb670aad66716c43250aa8f8429521d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af845d95f0dbbc2d83120e1a06f73c3756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04a60fa0c431b9c10ca3cdbf17f5b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc597408f2941f111bcfb8901d9071858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47e794e1058cc72e76930c1cea7b1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7a188ac4b114799f935323aa98ed860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9dbd1d21bb63425ba9354af9885f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13fd74bb2738ba185cc438fba6cdf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bd6dab1f93a583e1f6b859b63ba2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906b97d4542cc6643d61c2f507a1eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618abac3004abb87c0e1d83a1e85e2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e034ad2f87093c567186253c137366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c7c1b525696649ad896a0815e130567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01097d314b05d6f4cf1a9a228e156d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0cbcd259ecbe84333ab9c475e13769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9c97b2590f132f54bd82191f06bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7598a3f6a3d36f5a874ccaaa3b0fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48901a84787ef8f72df31a43d425dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66318ab1016f8a25695366e051d44e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972914d5b72a3fd120f1c55a4bd9a4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadab11e3ccec1eb21c3af08d29fa2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abefc6506a8f96e02a674a6af5c73676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4f66a75f6067a4371a5939a64fe077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78f72a02eb9492c53f4f5f8129fb3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee4ee57c2314c64b83ce285e4ac45e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2dde78a5ae289bbd1fb7d5dc5f78080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e118f8ed9fdab70a9f7b05034063181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7026c12551ceed18e7120bef372ef4b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517dd84d7c766d36242b54bcb1554d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf527b75992d70beda5c7607508c6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c06b6d4792307b80da96e38f5a2f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a65bac345e82ddb13166ef73fac0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a32d581efc2ac397b00d526f52b2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4220c8a624c90f99db41323bd7bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47d6cdd1f5d232c8095ad301040cdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf190082b13f048e0dfea41db02f5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a63638186fc77cdbca08f7d300aed091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9a8752801f37c7903ec9d65be27792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c73359ac27de59c491c0cd850383ee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffa341fd499ccadca5f0d9165d8f9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23aa465ff7d3cfc2e76e6d06b957c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc23b01c761aefcf5ad8749e0094d1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e105237b6c544d58d7f7f42d52d5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041717bbadd5202c94eba3b5a2e70f0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe8891554f0396fa65a8929a7e42099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51001b3208cc86625bbf7ea43c9837100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337961ef0aa465c4465bbfb1b8190345101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c88013a86f8e8c1eb410cd6b178f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260ac1d3ce1af4f358e6c5a23b755b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577a3d6296954070e7aab9ab7bee8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3c1a1cf7fa2f48d51cd39dd7fcc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaadff6a3b0dea929df0f017afa760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44aad25b098aad4992b11adc8a1674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d523c97ffd2e4430e9f44435993b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7082aafa9315c2ae25131a8bbb4c88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db88adf7ff9a97f17262670f1c0005f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06d7836dd8e7358d4f1ee19bfebe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175af8521947cb6d1078829f6abc517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c047957553605afbcc19c1ed9bb38b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817358742c616d77c5093fe11f44c228114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402e126c15766e31c3e7a65b09d47a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85da31c24c5ce9f6215b0d85639722116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9711454679b16ff64f41fea1230c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e40c800bba9fd6f5de7590e2356ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b454ec745cdf765de92957099c8a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279854d352ca42a6477d5c40a228924120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d60cb493a664a79d1a23e235ebe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd1b27ba0a504135cf25dfe8cb7ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d224372ee11485093d3b5beb2ba865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1039e29323a13230c82172978eb1f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a60f0538d53cea631e81fa12b89a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255435a31a08198194e80c572b83dba6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b169fa4186c743d2eb4992061a0bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720c197630e5b6d7d0710094916754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452a70b010c12294b37715cfc9480dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dee555d0a41554dcef3e14c47046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cb5548159a21fd87461472dbe22bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b213d3195957fbde2e027bc5dedd6da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4934c663d79da585fb6d80ba957575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a56d730ff36575e8be457b1e7e2a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf098d626bf600d95e44a83cb357367135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b917854fd2c2af681bb1ff3c5b0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888197fcc06523bb5ff3d2198d10a0a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a81d809f56dc9e8797648f2737a2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528bd5b2511df1779d730bcb2b1042139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cda070ab43d1021dd8033bc79d617140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75280b7e01836d97cb7e4d02ea7847d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e829195d15da7da664d68adf36946e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6a2f0b0a93378bdca6cb5d9360b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4475bf85f0cad60f8f28e2eabbd5677144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551650fee26e53c50e886907b5d2271145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0a129dbf9e574466c196366eca7e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fb361b6d9bd3f3c28a281e625221147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787173b733b7bc8b3300f8adf070017148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63247e48756b1f1716c078ecadd66ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58816bc153ba68d777a8e0b5d7f451fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c234f536fce1189a06d5248e94083151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99024a92fe44716646a3c6547bf9210152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131b236e0dff9af3d5f9e3a5977fa0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19436ad643014b42a8ffbba2371813154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cc92f675d954f5071205641d235e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842800c793edd7de426bdaf0195d7471156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f34ec7605a2ca6c9a892c50843804157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb5a882760a05f81771b4ef38700b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e65106776aae311f89f94f9161b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8295667f84c2a15a2814ace6426c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f846d1b0fc17950c9071caf5b083161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bb4a6a191f240aa0589bfa8ee8f42162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba4b7945537a21936a3355d79ab425163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258297ddf3d0bfc9c4ff5bdb757f4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de67a3c16c5ad93f9f35585642fa107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423533d4b2ce7a6fed328f3607e705e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ff30d94b14c0f3c3a0f8b91fc3e09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9562578411e93a8399d09d1b099bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883791c7d4568b87598d662bbad868b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69469205ff3c930f05f647566b29feda170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d026809a75e8cb6bbfc174a7a0be27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58392a52d6de07fdf3506f8148429959172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6d8ab808221b1fb97d1bac2284b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7962763179886bc39c2c61f3cbdcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d9432f668a9c8ed4351f145800dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead40bf0efd4f4bf375fd327bedf2ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136e1ae4f393ea5c7be6e6b7cfeddfb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e76c9958c267a8610c920e8de689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4762727cb825f7d3d9439e38ab0a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9485a5711dfe76a751315b17b47e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067437d5354fbfd5c8f7a225c13c6eb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5618dce760775e011c28f6a90769a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aba68ee242b888f32335a0d839b3bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e09327757b96ae2e32915be3b37e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05074cf3b9bfefb786e986177196f6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec677ffe3fce7db03e414db85dcbda13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76908a753270d842686d223d426c3e6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d1fe162c63c9ecec597a097fe460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765b014eeca956023fcee564f814b39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ba5ea76fd58875d492ebb81f5d55a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e942f7969a29b496a404b5dd18271d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df49c9012d1e845ae29eb685d82f21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53126d8681053407a941bc87095bedc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c46f0bd35cb3843140d44b8157a300194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc27f3f32ee31cd1f65ad6ec69b08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2f58d60b3afbe0a1d5e8cd72a0105196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f43aa637572145d7a7bd6c54f1b937197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ba93b2aa1d5b011923ab1c108313e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661779eccb4552cdb2d7a624d90441a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf86228edb7034ecc84a0be122b06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82538e0e07668078f2ba3030ecd197201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0de6806858461d6b57f73d92a9143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226178d61cfd895bdb0247398499a03e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0adc2c3582c7661e23fa44207e6ff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25a974fb17c801d7d612c5b264968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fb55f9d6a474de79e6310d0fff017206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499655f35d8e83b1b714f811b4aa7291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65650fc7ae5c28c62d74a0874da0fe4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0662c63bad1539b99dd609545a6b15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae7b975b5cf58ca2b0232c6b24990f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615485c24684d28330070530603e115211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46401efa32876d2293ade630a94135d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c526cc9986d8c7fa6f62b2a929828213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2fb706f1ead930b9ad8096d9a31a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa93550dc3163190993e5406bead04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a65e6cca317a3bdbae12814eb189216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e217efb212cc50304de5bbac9902a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb2a573b778628125f35c65ca3cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3d7df99f079dc81128fd80d68b020219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3281a0860851dade3f9280ab1f398220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a97ad386350571434ae3f1519fe937221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b967636a2da20029b01b6fe90a421222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49e27a56ff8bc40380ab760ee0fdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c2011e153891757425d4d10c9edfe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418f8e63ceb487560f12053c32e4db0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235867bac45dbfe1e10556dae3747c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bf4d0c3e8a478d9172e3c3c9553e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74005dcb89fd8b8a0f181fbdafd3f0ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee18230ce18707c8b46e881f0f37250229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a864fa5f81e4b3cac9d846f11db1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43a2ec85a9d13dc072aa038b53e945231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04487b69fb4360367b683426b7e46a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bde3c70d30f74b926d8e1c2901df9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb01ba908d934ae78a3c37a135c1f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd709e9f71ff141dc154b5e3617149f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac0fe14346960b2014541311d73ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f63156150fbe1e75ce80cdf1e99593237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06032c22ff6306d245863a88cdde2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996ccb5506203a2dd70ebccbeb3463c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704c62521adf2c42465c3e762808ed8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287be7b5b12294d3f374c1b3e258dfb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392bbae9faa86c2c85ff7e7b0a33ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c07c6a006fd049d8583737dfc1f14243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7cfd1b7898d2f06d92bc827a55abe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474bac7a292434eb57331c2591c1183245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac63b22c27f435558b46bc591104d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adfb541a6fd3ac2e5a24e97ec4dfe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0b30fe6c1d8a140ad95ce1bc30905248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b936f53683080e6fcc6b59de5c7753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc4feff1ae946dd0da0d8b76c835c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc224657d43266968e760d8610fc1b4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac528fa6ed88e1e1df5bdfc0ac2ffe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7880aa6de2c40916596160f1b1d708253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb4d61997ba8b5cfc2b8bc70e58e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc91ba1a0606ba135dc39f571c42a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdb641f9ac18c7414f9e355e5da363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd0a95725773d2460b3f94fd203417257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b826b2f8a4371110b1e2bb517ff6d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1675c3f001467c9eb7f9f768d3a19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75e4fff6a9c130c02ae540ac38d33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5769462c2374ae00c1db96cf031df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abceef40b7ae0aa9068e33344931bbd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74914b32552d5222aed5c9c135ebf808263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6792ceb2f28f5f9b7b70a504a01c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe889ed15087faaaa51118e34488c20b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faac43b0fefd4999b7dcf487514bf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99863098cc9805100b47ab356636dcbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2e58bd575e9f0407013cb68dc27c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a27f570eb5df16f58e95866723618269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca7e27c51665a26eca7b5a9108c6fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0f68ea4589e3c0f61a43b23acad5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc5dbfb3caf1080ad429ed1678f08c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79731dc279abea1102b9d4a7ff66ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df9bcf552055ac52a52d4a4408162274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fda15f6be3273b3b3f5eab69a5e84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd237767a03322a31cf9dfaf4d0762d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba92a8e52e830bd9b5b16ab35c0e57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6d58a4207deeffe68aa55a6df99e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3658803bf5cbe49c8ee1025e06212a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb949796836c091b3149c28bcbfb204280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb839ba2f68ee5802452a74485f6d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891b27e401a813887755353445eca3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2cc7b00e40645a6837c088e1ed168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347e53a876e93bcfdb059f48f8c87f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e313def71ba4ddf249142f3d223bd6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873183e98665490494ab384469b24e36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e53e3bc3144a02c6cea0a5ce39216287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd697f1821afbcce9b451d5fc177284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132721edc315a363dd54c04f57530558289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d65520756e811c8f2a5094785205b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba6e5b6b861da10d7aa89b20127e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff49f9d2a713f39c851366b0c49a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e6fe6ce4a8d71631856fe717b350e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbc4b404930eae1928c6f03c5f5be1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fb75a48123c753f32e9e2212cb9ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfce9989c51f80a0bf5d08a6086131296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60578b0505d81ee394866a3c0b83dbf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde73bc4f1e93177f0885d01170fe2d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbcafbfc1a4e03d2dfe845c6e2d08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288369a55e61256d7ee3aaef5ec11e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c494767d9180830cafd0affe01256d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fe70852980e60405523ea55c55709302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc05085c073097eccc8695d7011629303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca7f9c8160153e16753dc7b7d1529304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2446b8e194b87deb596569ac3dcf39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0067bf014df319bed3a03031a977d75306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f621377491f574a549f449887e59fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718e27b9bc9414190343e5a35c59ce8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026fae5e19ff95bc9629fd5fbcea8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf9fbcbf0adcd3e5a2451cc69630b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff5d3fb99c7289c9f77dd5a36ea3f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8ea625378ded0cc3899ac88037f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64320f93b823bcaed448e323e8ae06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4a174ea6c083545e45646ac54caee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48d3e2a66e4292ddf16b25c319d50b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb018c031e13c487de20fd133ca2d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6752f06b93f32c8621b067c49cf2c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732deb408bd7e007428a5e8759dd35fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc203be88b4995f699a595c6d7bbe51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c040fc1ca6781c92a00537e23dd38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c6214fb2c5c29812af6f9aee1dd85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b327d91523d651a6cbcaca5dc9442322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34545c1621d4fea41d5ed1c01491d40b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588e6054bd61cbd1f25b34e369a3143324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02184843edce7987873631e6aa3540325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed29e952f98a602737fb08ceea137326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97874bc52c0f34ca423203f29a5d4304327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ce3335fbc6dac403676c998d50cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11d0afb4cfa53c31aa00633d7cf01d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492450b2a98f5c94afce1594a117f08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55927600dbe3e108282e25704ab70f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95005ec1448364e4fc49d6de0ca9c5ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6507e5878e49c5daa8f74e78531d10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ce15d096ebb65b74df45b63a64ef7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318099f94883a76c902ce9619eda4918335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c207e53245a606a67340740d465f3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100df873ea0a69504a51ff90fdb3e09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b4f4b94601d2b9b5a66dba1bf5575338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d023bb4ef25a31f162d86870aeca96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848b4dd9d347ae30159eb6e0d90002e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c203599eec3966c521dd1ba460f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae265e3a203aa6cff62c71fdb6fcd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c481dffbad0b163121f210bc14b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbf1671a2fd34382d0edcffef9b1be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ac70ddabfdd0e1e8bd9f23e985217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cabd93bdde9456273f15ba92ed64f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86170c81056465c9893ace1693b7955347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5670cb45510b30061cd926fd44a71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc4c1e041837d0328f493f7504589349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c1cc1065f75c0021218f5e024bd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770987e6ee53e686895354cc6b9dc5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daf0273587464df0e72efada76336c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83892fff2744b2ce44566fa94e3e45d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb08a530b4692f7653dd4f645348b8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda195bd4dd6deefc09b5fbb5eddf139355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b978a80385c23fbed41ac88685f71b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eece5ad19831d30a3e863de0cd85e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1eaa8e3d5ae29bdd79162c413b401358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372aeb907dd0e32d93679be179244bee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093880fee7653c0cb17349fd9d1f5e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c62679af7295bec6471f1ca641bd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd5522a74e56166156710ba3765193362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027854fd41020d62fcfb161d3b92a4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b3abe50e5873b7ea83c7ee6304b3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e97f505bdba0dcd52876b7efeaf1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f2718fb7f7a6a3950447e22356fec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85272c9340d191b940b1d9f3f61d91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf023e6cc4db1fc2f6e67f27827cd56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bed450ca1fb09a28d72d5a7029d01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427152982c9b89afa77f3ca1bbccb22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563fe231ad8783ffc57dabe5fd5b73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa00046fbbf882d97959b1c636c82ca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cf62f8a3212b55991fd25e5d6a65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341af9d280ef441412535feff0119d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4c8eed55fca0fc45827deb8dabafb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32720e3355a9918924fe7fe5b52b186b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9ba3c2ff0bcb2e7dd845afb1033c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e105431b915dac9e5fae07fcec621c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f253a824488100a8f0be16186bab449379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b256ff53fc1aaa9b1a3f317ccad0a4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d54e10a43e521a5766d1d567a56e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01164b57e81ff9c805b5d0e0540956382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff319d15649692a6a1b20465eea7539383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0431495f330dad870ce5ef147a81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2cd595b406f80b839516f8522bab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5398f4ad72d768dd24de20539118386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0c981aab8d736aa2796470dddc476387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf54e170077c4141d3320ece1c0a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664551411d08b25f504b40ae103661e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050adadf0cbadbcc4936af53adb47b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659744c762ba5a90ba9dae0bad7bc62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fc116a60e273dfe8fcee4291c940e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bec772af924f3b6632517db588869d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21752a1beb0b0e9c9856006a7cf90802394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa616bb1288fe8a0b4eff47ebf70df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a3de3fc55b0279ba66fdd7def7021396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52770e59c088106e276fac655f994ff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955dbf52aef32ecb615bdc30668cfe0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f772972a87837cbd6b721f0b0004399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc340e100f4d27aa06ea7162289976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af3763a293135f0c0d71386e43c932401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870644beaf275a30a92430202bd3fa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411ec5042898646ba28fb78f857b11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3dfada45b47d99c2ba6bc6bb4e19404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89979964f331e483684f7f7022417b4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac069b0e18755efeb16042f7a3018406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f9f02635a8296c972d9f5bd827217407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d4bfeca42acb96c682c7c6e37f7a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a53169f2f6ea9ab49832836a4fc028409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685d72e9017f4691012d7053a19fa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30547e9248eaabc31745e61152d0477d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a603d55ccbfb2537249830a7a06e01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba194f3f335b00310ad1f62a589979413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ea387ff5b3910fa0e9d03970a1c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e333b10b66902f5916f8f25dedfba9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2bb6eef96a6def8e42ae669df117d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e12600e4415e7f17bd3f8b0cd0e2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38db21a7f774318c52edf593d915d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b565e93f2e8d38517e81bf002dfe1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6adb774a0a219039b498a80994ff4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10db9e890bc01e28fd2975bbbe4fda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e45b102f172f146086372d1e3fa631422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500766b12241de631eca1fa1e776dde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655220ab224a9f8b79f4240ef6828f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b45dec3a7a82a40eb52ddd0030e90425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7f967c0799a3948d1e26e0d8a817a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a6873eadcd7999454a406a93a5291427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0bea54e2bb1bcbafbd617a8cf0eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c460a01438f76499138c5449d27f104429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63402b7f9405067658ff09a0a07547430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f449e142aed6264f44229566b7a46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaf8e4f3648bc5f8ace16c67e7225a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbb91bc551515bffcf4951b716477b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72506af67d92c7a2a1f902db0697470434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26d85ef916cfe3982657a4c2ac9c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2a69a0660c4c3d356cd89316d6c7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3cccb731125cce01469a280e825c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640260c6cd00abb5a50ac3d2e91ba842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57adfce15105d040ddb4ed43001fa8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b305ad1aea145a3739d80ef3d8e1fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be9f812d8371332e771aa6cc30a13441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125cb3db76015c3839173414376d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce6958575f547c4218d7d906412680443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c8ad182b6b5ad5880f801a82b45b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace5d0f44bc5de12118309d360a2011445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfddc4e7a4f5a187c76e77c9b3e7f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1f8a30c09c5a347beb9e02df4b5d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df05a0bb43ed10ff411aa9d19f7390448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3d410e026a6e8c78b3dab8395605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fe8adc54f81f1de296da105bd92a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8099778ef386621fc5f0e29f95aad1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33097672900dacf43255c7ca86b8d2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab081705cfe27fb4f56eae3290f988453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb3b36037c6a2211f9be3a695d9b2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656987a686fb1519cd60642a36b8d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e8bdac67da4d84b48a59b4c13858456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714efd12a743f8faafa86059158537b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4277f12bf338b7d70f9ebfd661f70d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9929251d3c384c610c6f47d8d4b70a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322493630040e293c55f9c4fc58cd95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98ff91dcbf4c6924cfcb5634ff6b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a2c80e4af0400308be6573da525e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c323bb5db70f3b9a1d322913d69fab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6741856ff9379064bb5491a6a8f908464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb413a3ef933bc0990d590d2f91da8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6f5958b50ffa49244a05a2b746555466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba721040abb0eb552b0f3b82fd39bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a54f93ad5f894a99fa4c43ae45bbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29aa90b5be9bee6ee5226f3a802c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97490c1b177d82c544761ec67856c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74534fed18f5d2069933a204c4cfb6c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d319ed7f1f2dc51b46797d9d01d7eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d328a85f96a87a26e2f25b39940b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434744274df9f79a9d1f99037e160a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b0f00b7ffc3e0f2f4942455e2a16a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d89f4ecf38a1babb032bdefd4c70fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1865d2a45594ddede118b4611ef0768477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db2270d8af45ba42026a782848ebdd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eba4ec5f37412bd480dbd39c0ca8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee1c5dd4cee3dd7b24c0a05b476fb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f2d22318efc6b57194d7efdef0f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c229f0838e820d39f5d5179530e89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a453ff4260250a44561b77b67c00a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42bb9b674c8b7e59b1ffd6ccea846484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f3c591c395408129710daed7bbfb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5bc1a2735ab5968208028fb748ae3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e342e67038ddcbcc14b899328983d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e476d5bbd519dd379d21111ba683c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893368ba178c120ffa9640d39037cdc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f88dec5d37766fed8e9e922c6c64490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60665766c3619b56ff370855862d2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19416361f7567fa59eb5db92074c7837492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f5d2c3aee77604dab4b99ce937fa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f507a565a67d8bd20fd8f8ee1ba2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4818f5ae52d227b6b913f21baea5e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee3f54ccf8ea5333f2720569aebafe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498a019574c118d012ab379e8ac9d3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa468a5cb128e1a0b584e9e58ecae8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9321ebf7dbb496f5c6b2bb95a166a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d984b1be3cb759d492fd2cdf275a908500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e7b307448615577abb358cc0997ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162aee038eb1ae4524df3566157a3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506d00e9291e87362d9ab3e34d63675503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fd4970f6f43a35dc6f83eed216871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde2e12b9772c697381608fcb9ad24c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82c5d5e637b1131181842eb497a49d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd316adea3527e0e55a3f8b80c82ccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c529ff62744a11cc2f4ea096a59ab5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5c5b10cbf81f97cbdde80f9a1227509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bd8defed4f415549340183795891d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26479c0d7d9e0a8b2590af7126bb6764511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bcc38c3256dd293c75ed9547a9da1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34415b4d099261d96c30ebf73e5dc43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36c0175e633c90c3528e50670d1e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88090bd787b4e88236247acb35e3acb4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ebc2c820567d9d766dcc0cde6789d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0064641ea1fdb723eb6d0495f7d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68512248cc4740d6e5b06b0d25cd678f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce75512e3d45625a6bc16dc066c83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad21158bc75997a910e7d71559bafb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab0c8bc2d88fd0d4954c25f68bad38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa0550bb1caeec5b9eb36e9ab1fd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e138a70c7ff08b5ae505f540df1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891eb9dd090766e0f57adb00c2ca0c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d615f8079307d1837ed71715e58a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0546ca1f241fe06f7329b56f771e50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa61581cf6a1af48797cc1ec127a2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5c8b148d578e25d0d7954404b8639528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72301bbfad024842fad973635f0a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4821c15f14b9c6f27a6548355b72f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a2fc9b7e96d55a0dea7e912c5fde6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3b9364f8ca922647edd8e6dea997532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dbec6c5af595846a370b5e368c736533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33effa4cdab66a2d0ef565f7ea8bc71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82713ec262d7497d3db186c23f97df1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f3ecd0ba9c14b551ecdc5620ff91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0502d05bd3c8df29ff20b6f46ea20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963813b3da203898ac1c20de019e77da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b13cd2ca4b94b30dd4f6a49aa947c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c71314d3c66f1f11e077dd44b0d38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984c8e286780f78c672aab36f4fd8e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9c7d9963ef84c3c4553a680bb3562542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983bfe0c43682d6f6c954f16d96fbd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c2d492abb55949031208a6f862c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494d241428211ded5934122417d4a9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab611a52bb05aedf735753a9ae24b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c833e3b7b8228ded5749eca4e31e52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150f4841ec0cd99c8bc607b88468820548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3d2f80c87cf2740087f4cf26ff07b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37582f9ab824cdf6ae4a87fcee2b029550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7129fcd0298d550a9aa83dd4c2b24a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614ac664499ae3d70215d586dad57d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24f00051d5ed340a013f5a4db136fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2a546e4ae2c9912f773cf626561c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce30c3489f8b5edb683e153cc11773555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544bed76d0caf6772f1166ee97fd7b3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057c2cda20d2b2263ec2090977d7a67557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350336391fd16d4777504232baff103558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9889a120a5a9b715a85e17f1d2424559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860489e96de8b0c5906d5090e6f7646c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff6c3ce299dd6fbfb609ecd6fcc6b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9a9bbfd3279de26efb22cbf642a73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a7b2d3eebc4a2a46f8ab079f952da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09950f22fdfb9ab92cccafb6993f684c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb9099319a04eb057a86ebb02d9a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdde43681c567966dd2894dfcb30f6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b11ec3922634a99a14c86f2544c19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abab33671769b41177bdc04f3dd747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a4789941c3938da2383efca8be564569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337bb0b8ccb9b7fb33d4c62400991ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2e797a097b23d4016a49ebc290a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996aa3f7a255a0001c63004b396ab58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd17146e3a93d140b07d3237e95f07573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f2e50a8ede51d639b7e015d942356574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06c6ab873f66eb47094c1856029a8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ab109ea1a8e6146b583d3e63540b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6744acccc6ca29ce679035671efcee6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae519e08089b3faab64603169707fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cef1af6107e6e997a86b47298ac71d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c7f00469ffa5ffedbb16df39c3cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a69ade07d196acb251e1bd00d025581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71a5aa654864c98c2f96c98d5100c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ca6c32df8b674410ad9e3600bf01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f7b69f646f272c1391440abf09dbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a211b3f5aec24570377470a4ad93b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f49bb7fa445494d4a0517b2949dc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08eb3705be26a649dff395c80ccf56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c3b0cc75e751b22d1526a553c4b73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4fe7c6ac071b27d57bd9ea076f6f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9903469d479f8e59031554d16ff46590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e1555dc44c42d0534892eec6b6ca2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babca8902a1028d6ced02aa161f50ed2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301da85e9b2eae8ce64c028989302ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65479eb0c7407468b62a6848fa9438594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e202c47ee7782117b3e75592dd3066f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6f0fefbab3189e4926d1c8902829a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261f10941ddb46de39db048b67acde7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d25640aa7abb91ff1bcbde6c64461598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6b80ab1f17f6befaae904c1de187e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea395e703ab819621c528f8107dc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898462465eadd9f3f8ee1eda10cb1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729098173f53b737a3e19fdca11ebed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace773c73d24fa666055e03a31186a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4864834d033904032cd18895467959604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35239da169e94a4b30541d0251b59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40c9fec1e9f830754ad45d91262126606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7f70f303e4e95ffcb63494ab1b37a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d66d445bc422844d5c45452d080b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbca74e79e31a18fa456c1bb246af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e79dfb03adc108392a3cf149b277e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508f4a95b9391567afe883de6bb2f54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3234c4718783b383fee9bfacad4ca0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25264d41570befd1040af31ba45d0019613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417af19cf0317041ea22c64538d249614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316879bd63650609df8baf15812f4f27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779c8b935ebbd99c39c774ebafc6487616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e5dd5e69d3f2ec954b3a573bcf891617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e78551a9730aa2585e6764063e2086618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13725d7de541789d3e3ab3aedbda5ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4206cc17284a6c3a774ee20272c0a32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdd75c00025faae159ed5a38e18447621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b2444772fe290a0b368837e24db6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c621c1fa91e8526f4c6a00bc557d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad1620b29d8877c1d777fe993bb726624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d272cdaf8fe1d300b35fa77d86265625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee4ecd7eedf1a6c15b71f8e7c4e312626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413e45e07532578a05c2d8437df2071627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321069b8dc15b528ddebff66ec0d2d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0e236d345a2db5ab08e74627b03d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be827810d0557eb907bf407660a847e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9b24a33932be164f9e1f12b588fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12479af0ace242038829fbc870b52a84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570bf7c2b79ac873b352351690ea0bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481ea462f3ca21df793bece8303a3ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca01b58c789cf3ac5ab162b45a6673635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9479e4fb7308e72444151bc7a48a42636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081199c8b616cbfc6383b631c84024637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280847aef0733330e25f0aee3bf97d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259021917922ff2abbe52e9ec51b35f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719ac722354a92e8d4a15266cafd0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c0cbbae89e8652822cc0bd6fdbe5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7400d0836674993101a4e0a1db088e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc476c5b7d89691b180edf591c7f0a6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c75c20b566108b434cad97917986b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96ea104d35c3f15df264abae69c4a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73d88b73858a1e32d7e100d6a85396646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0882988ada7be49b36f5449d5d8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6281a8e5bc64b77df386395e3ddecc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c54a6bae927222689dc2942a77f51b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101e5dd14898b87e64e634e0227e0a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d7cd208dee2a1da76c9387d4db91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b03249024ceaf82920e9612e9ab85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b2f250b8dcb570322035669c1487653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a456ab787364302f0462c44c4f3006654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cab547e12093ce89f7a5651c779130655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8543b502d3e4e7ceb668a07869a73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9ecc7a5059a2983bb04d49d352ad5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22016bd1a2924e26c282cc11796900e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ca706edec8ca53b391cd80c20d77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc07e8684500c7c6063fa48e8f6e65d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3463843f1fae4700505922f1211c28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89b70b19dd4b74266f7313f82aac2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774cc4b9e1bd0e344c0fdc4ef8e3a96663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445519109e64113e113f8b7d254cab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471556bf3ca7f5e98397f4e3e2442d6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5402952d51e9dc6bc65c649d3da5b53666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>