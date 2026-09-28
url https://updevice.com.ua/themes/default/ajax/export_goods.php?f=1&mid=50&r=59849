--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d274b8596c4341c585bbc7f209328981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2dd392e5b3bf268a2a4847321ade92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a51e6c2711ce15bfd77cf4765b39c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9bce5604c7a00a959830dfdf2e024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c76a4df485c45226494d410bc7f0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200dc421fe768cdcf6144f200ecc73e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f054d750acd837d8b858b7a6cbf527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ac968eef1466e19e4ed5691703d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a277e583f8014087e83152a29a1bec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25a5751bafc54345fee6067e73065810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a687962005dae6caf46c395cb3471011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5c7c2b251069bfc7c401db7e3999f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069acd5d9330686585fcf3dcda5cea6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45642f168005422c472f8fcd3366514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f0803eebd2bbc1e2991d76f57551015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a8de7842ed5827d392b055204700f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2f938d1e0cdb21d930ebd2a96279a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936963d1a96ba44a299f8555751ffab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc6b01f05625c5b85dbad3fceb55719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1cf35037adca29f48c7016d1efeb720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea10681d7a2bdfa58219432d8c480be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f919ba470b919e39e14e77d6c6c1db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad59717af1ff66e5bf7d187d486b3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c23b3b6f920b13156a27610e556b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb46f1deb6962b23e1f7aa01ec4faf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d346f10b7655531f6d9a300bd8adc826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ef5e14f561c4ea7f97143e63a389427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3527b51769c7434821307cf00608d8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c7834ec08d9c2d67d79eca5a6efec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bce01915f3701dafdfe995989976a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc324d3e19f923cc16431c3bca502e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4012069db31db5e570a8cf2fd51532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e77ef1f05fe1cc1d350dd4808bfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58137f6765f75381188c64757fc05b3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74868a80596da624faa7c438cc0eb9b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032d823383cd4027d4f05f97ac9796436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25092e649c0446387d7b9f7b39cf050e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a1ebbf4620cf7f1b6e55aad23f3fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5ef93d26efc7f32ee533e1cf4793939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66788e06ad8303e8f10c84fdfb8e5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60ce4a3e4a981bbd42211aa309fc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a2ce64662463b33e0839473ec8ba842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3dbccbed040e7f69e89c87b7599843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826510fe6041459dd41b1c76a85ce6ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107efc9cc7f6e6a05f61b7610a1853c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b040fbb8dce7d519a5eb0d966489146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6d0a8ae7c9345f8612bc908ba3b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b906f6424299e7ff3ec88ced0f8f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05421acc218c38e1c44cf7832f39e3f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7698412e539400634efba69fb32da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5998251e3ab9360a34eb997d54c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c92799c0781ee818e9899e0cbbd51652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2607f8691694129d9f26bf7b90146753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9207cfdcb41ecb8f50fc63e99e1ab9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab724013f432bf4c93f21d46d9835b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf04953246922f180e1aa90d21a379156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cf6754d1a4a3b683a401b179453f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cb1e2cd848dae2220f995c7d1dc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778967ff7292e90dab8f24b98450e86759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d5a50f8b9ea384055aac3675ba7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31079b70c329af30ffc6315c47288761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3db528a67550afc1d3ec64ef91f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802252af663a792568e1fa682158de263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63df861a148f301f1ae091e3d16d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd70e670c057a9db34d6d9ff571c2fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6bcec92cda5081141d9acd1a67a6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eac85d0d1c2888db3a6cb94cc94d6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734cf0c5b95b776c41b2be642175aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec725ca7b9708ea313102eb3d4e4993869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b640b8cec5cda39a1d9d033bf639ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a363b1a8359b41e2f39deb3b67501b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4594994805a19495d7b8721d199c9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b75e7883674550becd3fd391811b1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0f5166f257389da2b6b508a4a570a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0add24c9fe50b570182f4d72ac3d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc8c2cd9c01e3aeba2074719e06fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605d5b785f81b0a36218d2fa618fa0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e75bab7499d98f755ea99c94057fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4b2201ea54a1d37020612f3fa30579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f37f3d7c7b9fd422d79bd358a6ca180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f8a40ee5f53534c3a4c4ab64f60c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4180e4b40c20451bec14f6a04ade2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d4b883711a903f618e17ebe824eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c609955c3fb14e39c60ed473b486184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b93ca0501f36082345c40b5f02ed385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3ee090970734a8127713787ac9cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efa4d239148ce7de4c7b57a92f77487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c706854017040e1b6483f663290ad288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be24f20ca4e7b36c0adc2003ef5e1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227941532e06e3ce8374441879e0270b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bfc47e20dd2fa79a983c67e30545391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e3af08ae474bf35d3fd9a743b6b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa116c8f152e9bd7dec5fff6a1dd56393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57999036e7504d18aa565fd4048aeec394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2880eaf1675b982f9a2fbeb690c58795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f86448b6fa42153b93cd787ab6c0c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf0abf181328ac3946e22537c2278097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52952f9bfdbc692497b31cce8723c6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb984aa0f74dd6d6535bdcdf26992699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b3b7ba663c1cb34e007a9a22b06f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eeadf21bb9aac10d3deb26f81e83c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec675c243a776c66a48b89fee62b688102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851232c81d6af91e6831555dc7536d9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203499e4564f8b8c19d4cace700a38cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75b0ad67f100b01464f9c640bdb2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e6136f58090c834e75f36e5cf235d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41bc5ff0c0b50bd1cdace6a2b5eeeb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc52f020bc31a29ebf2e54b8080d6c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d3334a730f6766fdd31202b7aadc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a0a7a428a830eb8fdf3ca9ca513b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b008601406ae377a983a5bdd7a5408111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c12de22a1967b425779c44644ef295112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831837fd31c0d127ee57d5f36ce87bc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb12dbdb0a89757c4c37d444d667ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d69bce23a257acd66bed47072051a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476c493d1e99bddc14756948e71456116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079ec69182296262654f2702cb5301117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e8b8af94c642601b93e96ecbfb66118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d45273acc29bb4f2ea337e2c2a24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1448b1d98804b6a454f5d698970f10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459da3cd0a222161b5c077a942e0f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619790fa6220851248142bcbbc851f5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a86f144f33869769fc2f3779c4b02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207f3bbf3fa69c4a0babd62e7f5b6fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ab13a46d3a30c219cd0ffcc59d32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508a18ded65b648411e775e62791827126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d071dd041c0c5c40dda5fe360dc97cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cee4d92095b18bd3437cbead0f42c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c133d2f85f17067bcb63f010ff836c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f30cb2d48f4553616588f2546a02f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe9647edade778ac16933b99ee56a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563b2718759886ae538db97f58e4002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697967cecd9f83a053b780eda14e098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023f9853938f216e22a278208953e04134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459669342510cf97d1a5335dfaad50ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654b4438339de0ae5bc76d11935ed9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf720e1ba667353db95827231531d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f384f6895de064359a6266c5eee883138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a535e9764e738b47ce3abf3f59ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a69501d6ab8edbaa42ac8d5331caa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d36f6aac9f2c9f8a217515e671b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fea3f6005d5349cc52826a1473457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f9a73192e1ed2dffda12f94c3de9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d86c550cad9c5589252fde72af5df1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642c39f605df6336a70ca92ddd5a62e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b93359e4a0a95a4fbd9633e5a1c8dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb8eaf3a5a1340fbaa177cb9e2338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302daf993d5824a068dc75882fe062f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563747398f68929ea850a7508a445a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ac7febd061afd67281f95ea15eba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51cf212d3450abe0194db481e5483151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d35cad0d4de33751cfc1455c5ebb70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e16b5730c306d78fbb572511b0219153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989fabb22682552f85f757a508b5155154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551305b74e5c1370bb69d3f8eccc04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb2e94c6652aeaa992e258c16e2e5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5ea1ca0ec41bde276d131f8c8035157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0fb6986601dd2682224a37e5cdba8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5cde14535412f26348371e5e494d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aeeaa3d82474358ac2d6d015aaaf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d195f9e103d840d45bfbe0c2a7668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fc34376641f14cfe9f89f600b140162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926b49e8c9cf09d2228ec38a5e10bec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68171205a50c34416f680679579328f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32609d27e3dde437c1c256848ca148ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe6b88771e7e57c1d3736afb4b4a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa6edbe4e2ebe728bb87fd65fb3a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16633bbf9f3df93fab19e61ba00289a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf0d2adef44e4e950182406d2b88f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b8046f4fe1ecf826f641bc93f32fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f538ce6f6be434dd5b3f39061e5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f38f1e469324178e98875b8c97a58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bb08416a7e0ec11c954bf8d521fc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214c951080c37aaaad0b9cd917e31d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f8f9e198bfd51cda38edb73f1dcff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4f3fb1ae9f2013656d4f02dddbe19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c0ca6ae57aa38faa08cd9d2940f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92786af6fcde499dbf023c58de934178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568590ca9e8fa58197daccf7ac64e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f380f17292e1491f83debdc3ed1a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8723b2a894a35c929524c16325d81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af527a911358995a937c80490afc00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecb7e19a5c73d8274d00d27a7a9d2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da87e26e0ac02b19ad7c8852e2d717184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5eb96b72325364fec0e910c1fc84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e112f502a3db661d32cdbedb5de4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3abf1e6069096feb2047d6cf6728e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b149b0b8042aeb4b413cc80465b68cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243282efdfd069f6e07b1d9331d3de8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1142f5ad88f9b80477ccc1def39a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a13719ccc0719653ffd0b87e630eee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ac8911c150772c3c198a1e4bc31d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2841c936b481b1d8e64cec64524310193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5783eba1471979c3b7ff588f759e42c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3ad103cdb6e134dc38a12833099cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8078a39d9e3a4ba1540136cc52b810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285805ddc8105850f712ff8210693d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd2157101a33b57545cbaf37babc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6964c288c151038522824b9d7f2f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355131dcdbf964785597996f937187f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e143e1a6ad76ba393a670ff4eef0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b14d5ac315e97815b9ed211599cc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bea2644611367cf6d46c1dd19786a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fd567d39ecb2c1e422651f46294c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960251decb697021f7440e3861ed95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3c7043cabd5ef4c2585dce184d9c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f6bf19a1ea827aced46943350f5a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935200c38538e4124e1271c7616a37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce88f68b7bdcc840b9318dffdee1f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb071e5d3eb53314d512df1be8301b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5b1487ec7a63cb8029d116cd7d0b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7804f70804672286f7664b2b4d33bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde5390360a176ead382f479d67065213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588525fe00015fa476cf4b75676ea0c3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef993b957b826306d2db21f5855bc7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16bd69bb257b0c49398bdbebbfc40a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404118658fbc63692ac11e9d3c3e521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cea400b86eba3e5d581abbc6c6b4a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf413b59ea949bbe79a04391c56d007a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d84d5a8f31e4b454630e647a6bedb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a2c20cc1fd2dc02f79f64e8346f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3b1ceb9e7644734cbbceb18c00d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa12b225e4f7cb6bd20b2283dcae4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d50ecc4a8ea4ca8c41e7350a44850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1df1c6b9312adacbeb0f7e2219008225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97115486e8bb7b7eb9c2648b6e518d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd5daad2c39fe66256c1c7aff9cf80227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7757e9a22eb6ce242fd3ae50d1bcf28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f048c539f9c047dbb58daeada9f9d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c9c0a3f66a60dce8656b5040356f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84620139d8987f6a4bd57a7f12a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b33bbd5f0e98ee434b0ed64902a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8a0d8e852f325f8f12b96b0fb6be8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0fc3a8cbfc041d26ec1257a4ed8ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344337d8206b9c0d11f8357871e72b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9ee63acd5da67307c966bd129a494236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d848488987022ff7cadc3602835615237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457a698d06d1e819d9380710d6853a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c11561841a189401ab4b77a3c446a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c805963f0991e6285a64222b07968240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace95cda17603fb2286762b3c9d149d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd59de64a374bffe2270e4c6e6efa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387d3842285531b83ebef06cc0dae7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca9ebb080f507f7bc3414baf6694d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114caee24dfbcf569892288db22b29d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafed903871f54e545f6b238d461448246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dcb439ecd297dca2cf6235c390d6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bff92f72bfd1adc06ecac481ab57ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758808c3ceb80a422ddc139e773db0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149792f86bfc0423cced6be5ae476f10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddfdbf1cef8d5b40159bd6fb94c0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dac782963631e0ea20e3a54a08886252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be37d923e563c59f5d02405dfcdcd95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116ac841d81eb0eaed3266dc1ef8c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d780c71e0615e39f90ff004ea8e7fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a44fc2dd0baa92a01abd6bb3354de5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6b08df4d5c386ae225ef27e4c198257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e159f86477357e4beb82e89720e43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5bd011dcdeb1de259f31a1031ffa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151b04e08d41779944d6e54423c45ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d21a73655b1c106228fc2211cd364261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569866029a1ec6e18debec2ae59d46a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97877e71ccb2469266604263b46ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd45d703f7e76dbbc810567feca24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe98ad98448aae5757bb6820ec963a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593674514ecccc73701170ccfbd5168266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb95d2c0106e0933b67e5d4350d18f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fec1da4b5ceadff26824c861eb5de6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6c153527fe62d1855feb15dd0b7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac31d3680260026e82870debe4609270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104187637abd4e4602f109338993c04f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e6d4a071454730bcc117b4b9245f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8904582a8bc8e159025abc1fef4622273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f12f9f5b4acdcfbd80c2b17708713274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4ec1d8b77e71264fb43561ed4648275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e77691a4f5b32842836d5fb492f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41692b82562b9c4349bc0750f51496b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025677fd6236240c7b9f0dbff971b901278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6730a60f68da066e54f0668a89fe95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb533a48c616d5c40ca0e17cfc455a43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d950923b6755b736c3bf73eae8a33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08719f2986693939ba1d4e48aba25e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa631503cd7a5b37614cf5684db36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e928011fc156c03a1ef1993faee81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4fe418ed0715425b111f773c172dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8967949dfe7a16cc94615f2082ffec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e34e1d08ef1f170dad0802de7912287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee780e95c2549170b03d77feeb48b45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8393b3d65f6db3fe3e217a8442d7768289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b45d9771bff4dfcf2d35d8483f4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a36cacb512f0127d827c2ffdbecd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b7c1e1d106b4de6b4515d579f74d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4814cc55be3330c870b8b18294ae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8228c45bcd0a743a283382ff9c92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296ab6f71cde90d52f75f863d71684295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e29854a00f745f2246f15b8be42d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b31c5d4ff7d9a3700220f3af3909297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5969b8738163359623007b9cfc2574298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17752de0078ece15e705e7e6cff8208299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320711810b5e77fa4686294870a50c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe963945ba9c2b201b00ab8eef7aa6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40d02b6d554d5f1bc720abc35ff893302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4101604bfa8f75e9e9eed3369d5bfd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d1f1d37da84b48903bf492a6330be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918924171ffdb8abb750a1d5139663305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dfb611ba3dbb47b7e81502aa4e391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14914a6708ec9549b905988a1f16d8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecaa7638fcd2aaee6c936b67589ad3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394989a90574083b16b4dc8d5e854176309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df16a35bcb3354ff43b51db971e9fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c334c36eb761260b9b8833f53b05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc819212271d1288f29596045c000c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eb1bd304ef80839f3031e9724e3d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061f0e351cbd27a463e9c87a3ffa3ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffec25054cfb02326fe2a7ef36da09315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef39ec3efba6b0ad847727e903a150316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fcd061f46991b9ab2c770232c15a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52585ae568b8bba9e3864b2082e0bfab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd412b07adcb3966e292b923dcc1b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d4a78bb60e1096b5065800f0439ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc138ab94e4a8239fbc146368185f227321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906fac20713ec770f074ffdfa3e966d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d36d905b5b62ec3ff51aba1a3b0122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802bb29291b301b48f4773f3f4a901e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67f07cf4145ee5d6bcb8f00b8ca046325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f71c7cf09b9c28cd1f7882ce4964d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed4388d1964de9a400c01d3b2da0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f5f4557efeeb6c9d4be3580f399c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ecf9afa87158209a65313ca28842329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a6c73701493489f6998435de0c74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddf7c959687024d11f928f951942da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7423e9e714b037db082f2ac497f80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dca604771bd4257676f251474556bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49117013db9d374daa65c22044c8f4d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e182bcd04313702a762e122cc551335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208b61d76acc125fd54a9c13e0d4bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48fd39edcb81974bd73c77dfa9e3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54789bde88eca76c3434ae16c7c398338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f34d1f9ca73b25e368849be75f1f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85005d37fdd62f3b0da7bb25a6f2d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50161bb31bc9ceaf7cf251b0e51d304b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4491d86322cbc8d6eb200ca801b91b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d068a1312098489d6a46680aa382343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3458472bef7ead250ea1d57b987a17a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ac13a7dac3da2d674356c6da3ff3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012f6164f333e12bbedb74b0aaddef8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe7cb2574378f34e506927da237735347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec359fb4cebd78d84fb18a5831d1dae3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88d65390b986c888862e5fdc84bbbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da67c317d6d907f789a7463c3604aa1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed12c6fee9a23b7dea112607917e18a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f5fd8cdd3341556926baef6f9df3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c4cf567111941e74ee89ceff990a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16db8a927d3f9648a044cca6967f25d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf124474a48650029006b666f20fd2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a72da4e12d8de8f344b75ca954ea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe34298e60f48ef57325509dad11d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28aaa7a17771b56c3340961ca77b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3647e23be8b1c32e6bbc38c6d8ee43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324183cb4f8f083993bfb3aa5dd42e26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4b37c1c2a72cf94e7072f3a60cace361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b18e2c86f20c52d4913cc21e8a37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f34966fed183032c261c987b8f603363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881da298f2d5da0460057c1326bc89ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ce737d9a02367fc6faae2d1367fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a5b4f31ab712fc5ac954ee31bd1e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe76b381a9e5c8766770f8372243c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab70bc9aa67bd7dbede4f1745175ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6640d0ca80efd11040d11833224c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e78a51302f9a305d0856ac4e49a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f341fa3b7d5629a722ed1fd8051c61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0579819d1360c3bc5512491ad203e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572500588630dd58bb1f06227c83e3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb5b8c249ad4f0fadf62c49e08fd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35fb4cb35eb4f43ed118e86f13883a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7285e2ff9a5f72593df3182db2d2baf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab7604d5863c714a7c872633505e30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af82e28a9fd5ecfdfa3b5fa99631984378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d1140ba580759dcb81116cc4fc33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5e69e4d656af4d7259b49f9b602fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddcdc1e8cde13b2c571926f6da1bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e6a5e127d0fea1a09e7f51a828bc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb9556c58b796953e4885b7afe5066383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb4e84ec78ea5f7ed32b575d17745384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a67447285502ed703e3342db6577385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da1f80574c5959620c9c0cd3ba7b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60635f183e4749aea896e49883a8d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0a119e70394b1e3c16ecdb8065cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a3a8dbccfc23032b22de4eca68b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590b9ac577526932fcb47b18410f5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b406c08c4ec4c11f36e547923282fb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb7f111a78027bc4c20dd1b301a1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46486463a880e9a71f7bc362c23dda8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22298464702c8fae90266d551c466817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145f594c570bbb2b52ea9cd61da88c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc2f17872ecb3a0fba75f2c3daf62a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474ca78a31d1932d70ed47cd673c40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afe94695786570f3b27bac8f265e4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fad48fcc1a170e9477ca6484e7ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3689052fa3e0dfdb1dd884eb9e4fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8a02870179e5982f0690d19bf217401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06ae799f2e753f67e85e337ec74cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54929c9296f4ad98186d8f9e3635df99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86692b48e5ea70b86d761f8d21c7f3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375b3b141d09bae119cf8a2ec6dc793405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04551bc6ffa31a18785ea96d54bc344406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20c51e01d198beaba52403cdc8a90c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692afed0e31f11468810b46a7baf5e64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6da0fbf2c4291a452cc7af00821b7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ccd5df50e27e98634201dc777e6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc1f214ac39f8c04dc11d0077c7f74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd75e03aad9decdaaa62759e8970fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc0551049092123024bf87d0cb9f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386035b755cbfa3869bdc33be65e319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f87d7fb45410cb4668b01009eb06b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac518cd42c8133e04b740956109f97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7da67f815f5eb1fcbb4179859afa1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47c25dc192ae7ae7d54fd238b39c82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57e5b98ab391e7c6f7476ca62eaad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2fdea90be3c4edb9ae34d74834b99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb1d6839d77d099ac6b94c0b92f5f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf8d411a9aa15866b22992e52b76af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884c74a120bc987e758fdf83779829b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775805c7b7d2ca63fb9db7413fedba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceca422225595c36defb773d7b06e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d0c5d07e8fe9dff372a6b626718f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b593f251fbd87aeb80d935ff71c651427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463761656f5d62e7437ac52068c735c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6f6bc2cc85742e3ffb20c4335ed8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc74d769df53c3c4ee55bd6cf08c26430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33f330bd59ffcd6004446e93f94d09431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaccae70203b7f97c3141b36fb4a154432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c401bcd122d0c0f9c4090e498ae4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ac6fa7c2c47a9a7043e481631e6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2fc9ad74b92b327f946aa2eb00ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c6d794c459bfa7042694858e779e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01113f4d805659e93783ce634e3ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6349a73938758890f121cd64050b24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af6ef154f82d5d0362b1975f4a475439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1c660f25d4038ccc90e58086a2bae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f210d04c18c025ff3a76671567589441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed247f36f0e012179bb2d1d942e24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a920b34577cfc8299b96a4d0f84491443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d52b8c24b2e5a8ad073d6c885c51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bcab0a1de1cc81940b34d56503377445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf16e50fe47146e257b06801c712e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7987bb01756973413521cdf4a0d9cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff91730fd8805d25a07813ec4727b4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11834796ae25fdca24bfd80413c3e4ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d0a076b1291319972e3a55cf3a36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c91a7255a7fcd2ea6d4f2727a7c12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9955bfb72bb9a94da8016d04e6dd6fe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e62eb2ede926c2677ade2523e36a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06b8aa07f002af5109f4f1e32d91be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ec34484a9bfe690dc74c0ed4a20e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92669365e505d38fdcd5fc42d4d1fe5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62091a700f16d40deaf32a5a459d0291457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe997ec9bcabcab65a03aa81f16683458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad0927c58fd73d744499d6c6663c88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f2ba2a1a5443d426acb18c82c6b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956acd6a5dcc13e177ddcc3e4836f3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406c57c5bbf4909771f3692d73ac22c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07f5f58b770eb390fb29ce2960bb2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693ec4e256c3f8094a4515367e67a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1d86d791b5af0fac9c54ce6c505a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f90baece7bd37fba07547322dcf764466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec88896338bb4dff44864cded1847ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74643595d5a370c32dc5c8e0883b08e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e85e466139a18b6d1557c5285858d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575417012c1c9f7820d218c0773dc09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba3010962d825727a49b5d7de8516471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bed8b06c7022029e4382c564bf5deb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a30cab1b1fa9b3beaceeaecf26f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d4150aad33d4e4eeb8716fac08d5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ed7a3faa887743d10d0a6c7f88e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef97d97794853c1d7c5c3669b4c03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872192ffa64ef0bcaea15e10043ffa30477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143701e81cacb43b7df18b9a91491223478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4fef6aee53458d2eabe2a4c6dd96479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cf14853cdfdddae39f30e94a528f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5db24eba3a3d244bf2d5d69ef9d7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655ff248dcc92e15b902d44716dcb64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b24a385403fe02cbf62d081c57af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229690fe6844f5fb69b6bbf76c62d1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf8b3431d95bbb3d796d7d38baca39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b508884a2897c1b0ab1645d032b71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca33cbe41f36e3340d105ffcef0dbf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e64016ae7bd5bda6de993880d1aff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed26014441e89453a08aa4f53e9912a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71f813a69aa54eeb4429c468f4ae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc62bc9579c1e3ba7cbc27d0597acb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bdba9ba5fde781deb81d8ecc2ea80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728dc927ae7f264678911dfe456d4bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d01ec9edaa8b3e9d588ce472a15f54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e53ef73c123fbb5aa70aba05fe0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b76806aff8d894814f5b7fcbfab5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110021411d7b09e4151814282c74ac13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dfe643e8c949178d9e33270080923498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cbcedb2a6e4458ba24a7f23b8d7fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e57da7e1b210ce8588d2c0a63396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d6fd862a96036332ae4c86928d7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e052c053478408adfabafc95ab2f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a45eff2a9997d70f26a9fcbcd77b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d7e0fac887ddd847d80577661ed8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727e1dc80824108a85bcc44ca269d10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dd6b7a64c464f388d79f53942aba4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86ca5420f08e719787abd522b09c96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45473c03169f45888dbfba23d15cfae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb4cfcde2b5166cd639bfca19593cd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a723fdcf396faa21bb3f321eb4ab2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d940e43a72a9534d5ee1fe65bd672511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdde5020fb44beebe0788b6c3ce195a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a165ac8d0c42d43cff56ff8f3c32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470ccb08e7354d1583300ff42aa109c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dd505a147777a532919ef0dd635e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886196e8f2c08bb35ca9049d8321e86516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8f4e810c525be6fa7ba16a19c2889517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f06534a5677c2e2fec079e157009a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f06b773575157fc143bced592f2949519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a2639c94d00066fb62be723004b73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c8ce84568ca88c05139cd6205b45521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccac330396887f58d617795d5fa79e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c49c334938ab4e06eaa7efb84c7927523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3ea0f770fdf6163621a94d2b642f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f71e7991e006107665c46b4b1317e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659692a87565ec3ec33b88688a51f9cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0aac460475bf819f3b47aac715ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc77a52257b826e6aebddfdc5504c47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc021578e51dc5f0d8b90049386985529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4c7ef93fe39b03e93915ab7a5976e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e79bddb00e04581953788970656f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63088c691b0cbb7ed29def51afe29f9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e0721b3da72ae519931a46124dfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91c137dc4d0425585f7b2697844d12534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275dd917401c94ff23e0758fc4c64f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34a1abc6c4f2296540fc616530dde3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3bde67d7b0f2aa810fd740777c4e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b024065d13548dff35a2ae01a1aa39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817ecf15bf129b68ffafb0171d9cc09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424cfd5fb083289798837d97e15f5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa42277d7a44d5579714658d14beb1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745204dc4787cb4296bf12db3ab4de37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e99aec68451e0ff2d6196a643b8987543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa2193dd71d8ea6f43bbd588c4580a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601673be67018af660d14a8e3b9d2c94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c67cb742a600e916793104bd82ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efc368a6b8491a58ea73a92ce2d3d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08bd05e68d00ba377611b08e20d75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a9c9128f24f35fa5df58b20005ff9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdefe71b34e42b2f666bc57f720f03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548c417953080d2baf4604ac3b5561c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ba213def60a07ec1e3154756fd636552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9efd5bceaf9e744f851035de71836553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bab5dd86a6521403ff56e70c3e2468554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1caa05c002e0bc53f9b75560105fd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ed6e6312ace1455bcaa1d42567416556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bea60af84c3394e82742a3a8d760557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ab650ddcd49081e5b6556472cfb69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf17c1f58654e08b88af5f3182d99559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab0b975e98d6d54df745fc5ce1c6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3756f373db6e2cb0c63d90f866f0ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f41ec2fa3ba7ef6ce7308b9b5e7e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c74f0a3bd9ca5b98fda99d8078ccfb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e1301d62875613bac8216ff3e7676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3ba42605a7c836b3ff7d4ef07a4d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c222110fb228ed5031b644431bde1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0890a5af5c227d31885106b67840c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f062191d740584424a20fbf910b5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54ae5129f29b7893a0e80581823032569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf3b6dff7355d52f64c63ad49eacbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223397c93a6fe148765740e331b35e0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdab0c0f18db81d56a701770263a64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352af6697365c757babbe356d1941ca8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071df470fac2d1f4d8cfbb401be4930574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4b86ac401a8f7f81ae28e477f166575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ccc17277adba64f35b579e6cfc647576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cc489c07c1570650591fa016bfc59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650ca450124bf5503beead558fd2c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51151d2676e4c24c2892c600281039fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a596b661e67ccebd2bdf3151f3ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039671786ae0bbc31997aa49507cc8e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd3a2fe771b026a947c2d7da0cc1c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49ce99303252d8e8373106d09fe98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744decbff85f9639a034c24b5eec5b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72521705b853f2f39112b6e7162c29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fe5650acbc16b83ceda66a204c317586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809902117af0c303074d71a17b5e567587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784cf34af7e603d4a8925a96ae4fc28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649fe493b88b22b58fb81b3e2c37f28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7d29d831a5ff6564dc4031e5a2d8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445f7fb4d94fb7c5df66f560097bc4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a616c77805dd74c48b055df11f371a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607e654c4149ecd6be6f6268a340233593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a049dbe9125740b0a3a585b82737594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e574c24ef601b9857d26f2e9793ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728a6c6f0335e07ee9394130345ad26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19da471b41fea6410ce019ad07c2103597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcbe8d0dcc794ed02a2d244102694c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7677d84fe69e132d44185ce33a072d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d06547f466e6f292ee04ee25c4c761600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd1ad1b5dafd09286a1277a061f9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50ae290b684e6ae12cc62069673005602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff9bd09f84d74068d4a8bfd5b8078603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff59159a620274bc1a410b64fbce78f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67c436a06524d3a6af3599c627a46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee18299baf086c7f37f50da0ae907d4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cb91a9657844570e94b3a95befd4f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93782da515d7da47fed0526998518007608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20825d1cdea0c805651b612c7543529609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e846f0baa6bca1b49e154d5ced38832610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979ce70199b266bcd6e130a5f5a1d9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0feae5024e39afa30a56d904f1cd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53302cf1b120d1f5d738ff634a0e493c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b60f58835d261994e0aa9fdec194e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd2d5c0a45afe1659483929218e36f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415c50a9cbe06bceae3e250292f95b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2127f5fc2165632535e51bce5417731617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4e72be97a10dfe6c7e862adafcb53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60f7f7f07b0690ef3d0e1b947d0512619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4296b27c90c8554bf7039fe1d821620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ba9f9801436e5139b29185b4639ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be081bd69aadcd0e92683d3971f54a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8795fc8bc97304f138db187de7f17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b86a6a81adaffb832821a7b3b0e560624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cef555bbe2ee85d73e2b0774cf05d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6cb5af4214533def0567c7cecf4b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b9e7d9f138d37827ab6918072812627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c09897102ada0c07160a3c60ce678628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189f8dfe1f601d8a68ac0bcaff1bea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cd146bb59eea24c78dc0a9b63a20f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66085f9a06979c32b36dcd3ffff76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f5c7365eefcaba4f7e8445ba86c4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbccd5cc6dd50f36443590f7e50ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86ef882b69d3a771ecdadc53f2eac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216979eb440d53553ccfec3fea033b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e4eb0077b6cb065f3ca52b8d81aca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd40e8cb773107e527f2b0336c6759637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b260fd01753a6ff8bb4551b7814f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db61216b8f428505c383fc588d155639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d85d005516807285135f21b4847796640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc84a7a426e83378b0d9f3c3cf3faeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe181dbecbbf60f747966e26e2bf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793ac8daf89ce91e551c0b20e4e37ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a24602e03eb543e76aad17e025765644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4c9dd1872e9fc58f4ca2e0c71209645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d57348735ab6450d78a2e7a4c9239646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515435bc6b45a10d3690de32047a1b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad670afba7eeae1f80b44d8f0feeb532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b51a238597ff1a5c1b5c344695c0df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88b4cbeef1b856cb29aee5e57a81f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b27a3b2f7bc1d4c04859360589fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ca46dc1260deffbb760ab7b2bae26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91516a65e2680028e15bafba43fb1f397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcd28d4d43ecca6d6a2e5fa6613ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420e72c51a27aa7fa2cd66e24005ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e151951318e7f98e328aeb04217cd3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36369c8d8d482932bd292b0d74492311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929b861de72ab63248c95bc9756438712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fddb9244709d47ec119cb532a53a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316e9e0060a40231b5d36b6eac667f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a75c0a95712adb8ae39580d37f9ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558d13a41b7b6f4b09397985f70baf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40607a5b0a054b4a848a52e2b14a2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b4af52fb0d471225ff73c3e1d41a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8ccfc538bb0ca87c48631ddb56cf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333a31185d37828dbff1907f90004520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f812f49549e1cc6a5aa178965eb113121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830e8e2efcf5c4bb8daea3a109a0cdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c18683d4a1640fff847959ca3469a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3bd6f37bde5f43cdfe662abe630724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232e5efa3b805df0f799e9d4440523425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3fac7234a5e93b1dadf2ab30cd32226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a454b5a86714c883981d1d82005627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a82b57771450afd212d13f84c00328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864b18dc4d9b9f036a8de0ba22f2ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688540fe4959c1726bf3c40c802fb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b4cf791499bdd5c90ef110f1535c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc11fe8de86ccfbc76d93d56aa126d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288645cb3d7bfdc395ce556c3c2f8ddc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8fbcfb8bf2b6cba372805614968634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5e3e6c055dd5ab8fce9e6d30856b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffba35084cf5b362626df69f4c0171f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc25275f065382580c28fa9c81ad6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace07e8020f57135bbe64d88999be838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c99763a8ec70d738b57a7bb191cc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c94fe7d61421274e852e36fd4fa4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b6cd68c1660531d03ba8211fa278541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078e1e58ec8427abadfc3e07c8a438b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e173ba4cbc9fc2059ae3778334cfc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af709b7e00c6b031317d46404d798644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653711695df165eb1693ba4f36f99b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f738e22c1b7bdcf876a4bd24541346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910594f26dfe0dc6ccd833909a0fd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87cd3dcf78463d111ac028839533d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151626ec57fd2af43fb496902bdf7f5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8f852093667e178408e5caa18f9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd898440269d33e83779a95ec0098d1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398acc293cf03c01576014426631e6b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89558b41969bb581c416ddc0e1527d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd433423a3e599e0725a6ceeaa06f7ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87ae79ed65e784d8d66bf146d12ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2cf6b17b92eb1be892387e190d0bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794a90b2d98cf5a20ca8939934d4a7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34d8095011f257358a83a64f8b1e7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204f774b7fc2d758e9e970f65cdf1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d73dd1db0669eb2b0f39e058c9f36d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98dd9f627265d2743c3ac914d4db2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d85f1c1841a0d57ba4e8e576eb76962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b926e4fadefd7704fd5630ae8f0f4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956a008679178bc07b061a2684a252964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ba9402369cdfd61dcafaadcb02b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7ab7bb92a3159d6e381b56a10fc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770a196cf6b4ff9cfe249460ac37e5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fe785fed0e34243c312198177ed9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9270a523ed067d7cbab35d36e95fe569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e40fc8c00809cc59486a082a30b6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902fe4861a0906c756cda53f511c7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609402cc807b9026f7cd8a62175067772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5ad11a69206884b3408f63433c4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb22f769bc2d20cac69b9edbecf411774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212efe78417ff189c4e918756043ecfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd11167a0aaa7b2be0c942054deb6ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b7f5bc7b2a98f6449982c7c2d48de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc57e57a321fd6b6eeb3b5fdfc9d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5433aee262c63d7ebdb81b418570d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e67339b32856dab2ec9a8bea1dc5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e767951f625024cbba460999d4dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f935722b33ffbd0430a1016fb21a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde7d08421728d903f3fb2a6d18bd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f093812c2edf0f8e7ca3c23cd02184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc7327243a51108a4a9d43a4a0447d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b19c54835d4f492a272514b7263586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6afb72d24be57581141a2da167b96387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9439795cc2a35a59ad2f19ed004d4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72acaeb37c33e81c5017958432c5cb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ed0a6d967fb8e9905842983cce22590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa9cae8d2be6157dadccaf8e6cde191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4595deb6a388da978ba152f486af092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df820a35d0847d449d3bd398e61fce893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d377ed99281ecc2aeaa4755f6812a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762d0e6412f7ddb1af867d61bd970f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c167c5b30c9a0ce1d3d06161751f6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b4896e5d98ea9a0e43dfe5de306497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243b37e89df08604d74e506972dabb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332850d15dd61f85d853d1125f3e2b0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df28d15555cabfb8190aa7521dda13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3f868efefbf7b75131b0a78bb8ab6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d066947e11f8b395a91181465705102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7c5dcc2838bb825429f197deef08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee6472e77a013ba6a8c8273eca260104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd4476d123587143911f6701c4d048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955767d3c4f6df42634059b6d10c2f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e43b7227bab92a3d34d73ef131d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efb2427ff79d01f37866153dee2ee1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84de83a816f8ee91394405ddcc4f5ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c574d0e63cb0691e355ccad347b63f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb963433b37ca31130fb99336877e1c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff52939bb6778d33978620deda7195112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0c3341ba7de7286a466407e4656f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857275e0e33d4ca634e1d5628d3acaf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96376bdf0963d79f350af56bd9b784ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0ce8d8ab82c49c6d087fea3722fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badac15703cae0dca8c22cf0700191d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cbe3f1995852ea65d465c3ef30b40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1be885da83fe284b8e9b8676e9c0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091c0f3fddc8497f84775da4a4d85bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ff3f3c337c1aaabfaaa38b679d10e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a48c10ec057b691f1e2ef670051744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba371006223c9882d27fd034dc540825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b367a346704c23d9b45cb7bfcd0db7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e3a2f281d44477db41273829ee06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180dffddb08ada2747ffee5ae4660eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b38867b83dc3ed33fa509e56c847127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2169a6f1d46e3bc16ea50060dc9c5ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e0f42facb7d406536286a724b61c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e512d57b60ad8fe115b40d11319aa9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d7d8ff2c93ae8d73b789966547b46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76f931fa6ee3bebb6c3c25ca75a69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e314624c40f74ac1dbc7a22df2bb4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127348c33817603abc4aae8f45900836134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1758216108f2ea6b00c42bb77ca5f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20472212a9b44bc3b354b4d613c5caca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095de26c5a2dd40cd3f00fcce55890b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9276441ca7f06dfe667769174c06110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269a82a1ad670c1bbcbcdf66ea17ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc71df9d77ba3746014468e700fb39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bf29c488f1808d74a7bad46d0bce2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d77af4757f5d9c164864cdabd29e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ba3b7834ab6e49b9486d27fd0e501143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ec0b726e71a5237a97651821b72d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d9ebe0aac5d25a48974e7be9b6b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad962e477613a9731efef5f6033910b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8295687d579a61183dcdb3c49e9d4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ac996845a78351dea99be6491957a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb548d735ac5c2c7a90b2a5a46b643f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30f104c2f477ba585a390c451743ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf504ff6e036bea6d6045e861d91f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26751193d2f2bed419238fb3cfe0fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b970614c47ca52cedd351adfa23c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0e29babed024bcc778bbf1bce4c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09c12acb678a705cf3a89ceb42dfdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9280f2dae9323a856b11b9bb3bce1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33497ed8b7292250bbf1ba8ddc430c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f454b032191b096de9e09f7f5dadd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca1268436f6bacff4263ed32cded0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafa9bc0e14ce68d098e3f57549c1d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb70ac68d3466c0e29fd98371d2e08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc01c5b6e8d02ffae3f6d4f2c0e328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c83b77abb894765b2987350625dbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb71a1717218ef2970206f8fe60261164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370aed1f62c57e71c2b98ad6cb77a973165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be593e24f264a30d02657455cba41a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e3bdb547dd38bc55c6690bd38168c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0cf81f70d5dfa6bc861b5e9c2873f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd1ee9e411aa1ff858c69d9b359141169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008887c73ae3dbc21bcef7108b33c284170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad01c65294adcc01f1651a1daae60d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb065fd8820dc45523202f1ed49e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d08f72facb23c365542b6c4f10d73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2becdf42142c8c84658dc4700a3c3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fdb592f23368c323ce531e9e97e8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1197f027a44cbc7ebc355e58b45475176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f932abc49801b65464040c25ce77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e7697b06e1028e88bd052ad89fceb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93371eb27d8e7db82cbb0e5c1379d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9497e1f1d5b3d641676370cf50354180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c3a0da11a4b5b1ad38b89a735939181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd79fc2179daec1f1823b3440abe4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0bb31f7caebd64005b685ade40698183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26dcb1e57f7951c5dad911e8af194d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25a0deae26c781aca8496b443fcd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5e884eab3e11a7d341b98e89f6e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3214985935f8e44295bd035e8007641187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d879f01cf45480b977b9079f73519188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff5aabb6596e12f18bcaeb8baf8c0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfad51025dff4dcfeaf0dc2d9e6c7d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146349b918f8c04b0a885d993ea0a828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b97e12dff4370f52af3b35615a631b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ad6de81b74f4535ce0639927fba81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19a03cffe4525620c56715369e2462194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9de7cc6c192eb7833d0f05f35f774195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7fafcc6dc083c34bbe543a7e95390196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ae1be9efc4054e05f715375be680f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fb9b6c4eb5e9cf82a7a2e9b64e459198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670d90ef9b22dc4fe890a82d2162b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090af554bc9981686d2935df2b25f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403349fec7bb7533e4de0e4166235f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c283d7ddcd4560db13a71ccb512a74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2f66dd2d125f25ffeace93a79618203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345b21c62d33d8177ed6d7f7d56e5f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c67dd53d490be370c9bbedeb43704b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d09157cace7ca9dfad46cefa6c53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ee05a3d50a2b9a19dd48f900291d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06663cce68eb251ac44b2282edf3ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7b787593ca5b81f16d4634931abc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c456acbdddc71384ef1b73c3ea977d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7ddf657911db4ae2d011ac23d9c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425b87267472413fba298ecba91047212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef25d0d61a5696be7876d357a13528213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e186f467927d67cced6d47da06ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016aa34f415415fe6d2a64256d6a973215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685041a99e17eb86ef59481e7453f53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414dc2a85cba4cafc3798e21d1b5c82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e401289e66555286895fbb210858f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda3f10a9d8fe84c0b7917604bd8d3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c2e9eff972a23d223c8355a034efc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0b4e036406fc0fa7414aafdb4cab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f50e723a0e36ea047d02ad58db1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a79c42448ea956e4c67ca5f414a92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5619c8b3055be7b8ff70fa7902c853224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d05abdd48061812c54ca22cd4144225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c996e10df72513038f13e2037404532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de40788a9bca1c03951983f6764c90e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c709c36873b6b6eb9c74f51faa4bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94212935ba8bf3a3f6f0af18df0d57e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5adfe7ac3e8d77dcfa4c9ab3bd82a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fefc993eeb456781a91500061bd2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a8db9aa95d70c4ce97b2ff06bf7f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882380291eac3c9c4b638d90c83498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb1e12942bbef3f14b43e568b33596234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48c9e290fbe348582a8141c84762df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ac020e7dc5d2c6864e38a5a63bf8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a6c63f21a8cd052a8fb3bf4d9e280237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad20021aee82d9567aa951c4e3911238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d8774cc8d9ad11d6b26a7bebb6ee2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282f7259a29ad7551d814dd2645d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df7f2f6cc3b70e5300a513a1d887cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e57ab2fd6003b5400c5aaa5785abc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1735b1fce734008aee24754619211243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fdbd255138977942ac5bc54fd6e1e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ffd7db2ccea25fb005d9005d243d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5ff9de9fb29edb2c4db4ca6c5a4aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5ec836371ee8c652b2942f9df87bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6f80b1bdc9d7f87b49b670ab2a84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c91bfa652b203de78c1132d65b2d6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f23aa7b360ec2adbee373b7dacaf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55189c0da3a648f9fa8e193d0d19a411251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b8f3b928f620c198b4280ba9a4dc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b38a1a159efce44a30101019b2dcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7992479ae22b21b7c4dbeae0b2c0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398098e29053423798487146a73a184f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583263e1085a2daefdd471daff1c87b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca608ef6622911b71cd5a29b694490d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a14dd1ed695f9febc66e61513cbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eae552f51ad3b7abe66183b498034259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e296f06ce1662c8867bf4409dcfa89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26789278eaee3bce05bdeca87909a479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50217caae1a5fef9372a596f4cd30ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3c27c8de1c551c383bd6513062bf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68dab09a4428943c66bbb4020c9e797264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cb243fbe35205429f2c388ad39278265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed7708a469c6934e7cecf4c534092266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc62f310b4aef006a6e8265bd17a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e6be6ae07710fba5b160eb493e916268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b239ad3f7873e789bf5275b6692c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407015d4c02c5ce1dd479b4478f173f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7ee6f2d50df354387bbcafb70bdc8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f2ee179bc838aee798109b95ad8a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b457eda7e4f07d9cde23e9d3b2aede273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d67bdad7dea57e6ee7490ea2b73c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d8fbdf4fed8d9675ae2da61ee081275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bed39c351323182f54c0a77c4cf43f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4c501237310d86e0a33e1758909fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa353a9693bc793867cfcf29c327ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b866c85ed98ac068eb4dee94f3cc9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1cf8fa475a9151a7d9ceabe5f1d98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d1a2c5e1f9ee9bbf0fc72172ad7a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951dfd8e47baa83a68788bca97b20f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2257c0de27fe70c901872e6491a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b0c0a63b42460106034f0245c0fd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117d68eb19ed7c2c88acdc9a9e6a2b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03296c0648ad1a816e5588c0b1fc503286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3f794c3b930a45db747598bf258f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe7df95e4c069545cb4f9ad24b1246288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c37eb3bd9daf120c9d04b038a2588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77877185a5ff79375d96a5472135ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364524cb351e3560810274e458bf7a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb7e43e884db71c70f8960d9790674292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd211e77ef2e1834e6916d1b2a2f3a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07006f1c7a358a661dce4f5c225a0078294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ae74c3132d9d6f650c2c3c5070659295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f64764986c3c6222e6a0d67c693005296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453aa5cb96c39250fc00afef36a933297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee031126e4e735f4d8c6c87d1a13d58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff527b316102193e4091650a0021cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286642c74d227d264cadab990f3787300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba0b832d73f4847094603befdefd5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc279213171117064fc6622a7f2d83e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8db362f64491d3c193589a1ee48044303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6575039f0530ef494a4194256033304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066ecc31cebde97668dcb8e82abf70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bd7511a52adb151396c4440da5365306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e41321e31025e4da901281160c8d60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da17827e529f4bfa22367745f374534308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7838caf220d90118f27d9a361158d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6691894f7ce102ad0dc80670631f2e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e56cc6b4bfb6bd52bfe883468d48c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e379caebbb784d8f8e98abcfd99803312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f61af318c65733cce0066793f2d170313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a0a413490ee6baeb98db1874d52a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9b95af3dda5cd92d77d4d97eed3a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b1e746782e13d6ccbb8f67515ac17316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba4b357105985eb10eec789ec553bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b58c68990a62ac1d9d946800fd2bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4e170b204ab36128b3f645daaaafa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44929558d3729ee80801b3118bc2274f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b7ea939eb62a816f40ee819afaf7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a3046a7df365d29db48ebc731caeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963cf61a3a9298c5a6d10edf37dbc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08be5ec8bcb126e845cb5a648d61d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a5ba69c8d59ff7c9d5def33c0b579325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25de5b3aa7b41c70df58df5487178326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3236099a1c17c60b01fb8a16c6833c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3f99abaa3c2d2ef8b6ce68a0ed3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d74de5c9195e99b70571e17453ec9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154927590adf706fc71bf668f4353c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c6ae092768618720859d31e798d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10073e995e6169064b454fc675e67457332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453c30752bcd5668b0b8051d662594c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c234ee5fe5792c630e23f82d3121c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45adf621a2e2ffa839f77518289a80d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d7a28222fbc7c86d4ca0fe31267dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537157b55b1804abc9df20b58e74c3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec84b4abc7293f68af2e0d98fde0832338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e015936d8c3a764f6c815acb29a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e01dc5ef503896f39c78b20affbc10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819954e107a5491461fdc83ade5974b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56918dd8b14ac8ff76accc6de557d95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd91852df776143634ec589f5b3f90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc1150f8af97efd0eab6e6d0596f73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c992b6952c870805c73e7b151ba5c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4eaae21a6e3bf6ada0fa4aabe703b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d45939f230108b54b35d361a6679be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5149ebcdfb187795fb4639d1a0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10231552b77d502eb2733d5d93fedc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea47158d4856081a5902e97b6a648e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae84932b065974b6368455dcd873f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f131dce6f6880d9e4ecec320075b4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8abf49fb38c46d4d36e52baa4c7cd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc15e9c91bbc78fa4addba4864dd9f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354ced78f453f3a2027034955538a54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18b04a8cf452d1d8e28141d927ce98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9828668a181fce84d7aa7e084b87c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3563f52d5ccda22f5438593c6cbd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36986b4e6e4f30025d314c752a3345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e87bcb9a7d01b6811bc9e69c78920360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838430a263dcef4f1f5426391917026361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859fe8c8ee50fc825add870b9efe01a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489c38354468838620cbc77f800cb7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aabae455f56959b8b274531ca4ea01364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a0e98518ada255b2f27f13f33e604365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada166a8b8fd37274fecde1f81a653c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f81e9b42f1106dc25ecf077d25903c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5467d68e856d99898a34cf962163d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6878f7ec316a3d889e8beba658711a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64784f201b5fb8a58f9a7fc0aa86f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15799923b4e9f311c86b227ae4949b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e1ac16ca51a41faae91efaf58b0d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f64e9f9d679f7956fc767e82cd58b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d846dfe49f99e3dd16e18706aff6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e55eb08fe0f0b74a945e01d5c7ae03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ddacae5f49ffce0f31668c717363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5f309d51f6bcfe8242a7abacc4b03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e7735c99959b163207697c4a276fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aae9fce375f2a344ccaf9b09287669379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951024baa5484e27bd18b00d424b7b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23036b880e87245d1ae0343c9957ebc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2628492db5462feceec6bed829f928382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a0770b34dbf3485cbf092d3276647383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794a5144d53bc6d48de4c30fa5bb92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22d5cf2e2af8ae7bf9043fca1bf50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde62bc3483f8c438cfd0a6ab68bc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c6d1171880adfda58f0d9356b723f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c261443d5829aed5a3078a51d42f7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12b964151407d07bc84987d0a3f87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69b080b4b9b5ff326e282e7810bbb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af3cda18814866dd5cf955ab0c82e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142b32d3af11137813c612a0b528e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3855db25bf8f4483c089e086d8e6604393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09735489690cf38b7da36bd2fd8159394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323a1b04b7ce6f2a3536e070e2ed829395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e7d6ffb06fb52d9060a8f8a7a492e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f982d9541bbcc3a62f703de8dcc5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ad5be3875e9b00ba208a8999383f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a653eff9b8eb1e3fb74f6361772dbcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18620f4feab63f684b103516ba4d01400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e97a115be2ce1525fb5fc8e8e658d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca016f91b88e33607df42db8a8bfc6b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec31a8b2fb3ebc766d14e608593c5c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a2797772a8fc4f0178117e310ec62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4314de07191ffae8596ec083832c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc69b8c014b3bfaf297033d3e19d7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb0975a3b73f1100bd9863a45c44fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb26d45b528f700a2a14e111cdf18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c5f9381292c10d64df46b54dd253c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc24af62d6004c7535461bf341393f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f34be4423f2127de840add3088f69b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4df6470ab5f33b6abd7b394fa42b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09661d1b5eb60d4ad2a6a0031a25bcfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d783f319a735e446d5771d92eab059414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ae64f4ba739db25166152e9751eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d0e965cc082e0d7183927b2af4276416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09554ac44fb55fa489a6695e1af15a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987cd50fdd3fad38e535c8a662bea2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604fa9e4e1df701bd5b864016634b3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850119a07cfcdc2e5259b567a0bd4023420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe6670e42791530ce362397b83f5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e3a5b86965a00639877131190a08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c5aff96760249b77ba3ae0d946af7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d18427283858c28092edbbbce192424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e032fc114bc4ef34756a650788959425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68e006b45b74dc1d40ece73368cdba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c47199b7603af21f9851e18ac1114427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c58c96addd95262b1dbd7b0e1a344428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e017a33b0c11256a3d401239d51db72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790ea0237e94ea2c7032623959bc3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a011752d4568d376e20c2b87a6a11431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a046ef4e9c4c6997703d3e5b3a1a6ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b176775ae0dc25b1e912047bcbb52d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa44316aad3bc6dbf0f12bf482a5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada0b05c0770aab7179f7d20d45092435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fff17672d0234cd6bee3d8807f6b01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6deb70e96a8f515aac91140170cf959437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91085a99faefa5fe19ffea2d1ad3a33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cc31c74c341c27e7408f73d18b511439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f56435b9062e94245c4dc7312d051440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c05ca914e5305beef7b9ca959c4c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e2548eebeecaa3ad897f74143513a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dc75272abb3ed27edf504e30dd43b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc814a873d8b63000dc35fc0ef8491444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a125b159b1be15ba10648dccf14c86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b07a572c7a4b7a2f35f241514f8b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89477a3a8f00d4484667d98cd8f4fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcdae59ba90f223c6f9ab4a919bc88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660ead3c3097188fd236a68ec7c616449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9cbdf481e35228a4f029a7a8c3de3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e573f2d9e03d8f1b6806023a078720c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc6adb8bb8cc9f40ca70a2b6b97711452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42132ed697a35feb0f874b2d4009aee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6b0b5610e23805272f5332df9ef7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732108cafb3e8307570c5c4e485c2ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa93865511db2a6f60b6f9030904fcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c83ed7a4926d09089aa1ad6dcc11b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c296b73b489b0a5d04e3102d2b191458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829d9c3468fc6a2bcf57ef96cdf3959459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf1559fe2eadea539708859b9fbd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5d1998e2961d4c9a83d23239d051461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9a86747bc3df9f46501378cdbbd5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e900bf1dfbf9d4b2587c2f314956463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684406d448a2d1ca88afcfd6bdafdf41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff7160098b8635533d5b6097ec9c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90314b00a56929532013b7cd191d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67acbd999c4596d7066ad883930b5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bf3e6221ab906069b9559f41843c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa3f5cb7740bcd57064b78feebaa2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4661bff5756ce9096ce9653b6081d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5dbd99982549bf542bf7ba811d759471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c11730483879e76bd107ed56091a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923544288dc599bbb9d1f2e16d34e52f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459709eeb09e58bacd164bd3605ea7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0613e0d09ffde70e1a712781e91106475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637364688305de1bb7f554e4da3d4bf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb85ddda1c4d7491bf7770a467cb7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dccc482571e63c5b113670ee62089478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df5ce257fe4dc473a48fe933080bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a9253d09e901bcb79945a7019784d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d0b25887ff523109ea3a793a945b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3799fd36c4fb91dac3bc8a6d60f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfe439f048fb1bc81db88dd3b94d93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba84f444e2b039eb8be79be930e570484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e1e05bac6b49cf930287c2adf1229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931910bd7767a2d5e80ddbe5e18646486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c74787b67e61db36cbd30bfad2ded487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648b54c71b0d97c557aba4f92c17c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b67e9cde938e5bce4611fa9773cd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5904322aea37828b8f17c512ef25e24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc87a0fc72c577992128af087e8ea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a8b9f83a21bb5b9be56ff5e050d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb5b9b74098d4d2ff53a6adf4b203493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe1c8bf3296ab94f0c5773706fdca2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026b33efa8ce87f6ba335f18e812fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03c44c015a989822126855621ee48b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b4ce49a84787b7b6ddd48884f206a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75ed427ef60cd02f752374420687b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d93666b3a6a4c23c2986b0b72f176499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d001cd77ebb1334eb8eee9f18b4de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd431faab41dad14e724819019d88b96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90254e17fe1212ddd3ce81d5b775cc5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a23723e2327663a6ef43f5c37771ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee27e5a67958ecdd4fa42a6f63cd07d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0ac10e87d34d68a96414b4cfff42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b39a99656ad013f266c7819c46992506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8331b3d462fc502d0711b91dbf7315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65490f7ff3ffc677d5a6d81800c61460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedfcd24e9fbed567597247c4e4003a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f64acb9ae2761c9efcc15b8f0a66510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98ab805919084ccd944f5cc1d27db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727122b7f14be8b1267f1acb4bdd67c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3f36acb89de0b419f1c39681210de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adacce457d784aeae1feae01493ad9f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723af24da8d94a1ca749362b47cd5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbbcdb1c084e982853e6cfaa8d6a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679e3c913c1fd44c34208f77edf2f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82065f7e6b74013776c0bc0a17d71a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c509fbbaf82fca59d65381ffeac90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38efc85215243734f147cee76ae62cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492d17fece82687a101a6fe08bdb606521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f87faf5ad15f9aab8c6ee1d28a5eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc581e2a93f08129cc1d5900624cc139523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5002f97489e72d0bf5f618ee2b77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc593384308d84f5da3b820a904bdffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7af9507bcb43a7ee255a027c0c5a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258adfc7f3f69027a6edbf582c2d0d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c32620584d245de010c5e427e2f05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338bba3ca1c029597e55001722b282529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c989d1879b3bdc61611730efc8848b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f5a8c8eb5bce7a9520ca97df723a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73c3ded44f164c2e4cad564184b69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b907d8626bb148985fca0c12783797533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad84cde07b977b57c8d2efa679de1fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4433f6ff8acb9f5ad3f996f9fbaff19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff2d52fa487a81d6a8e775c5cd4d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d23ce1bddb38ba5c926e590444fed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640459ba4e1bacb1e68ba075bc9c58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc9cfaf6e3942f7ab275d83b0e468539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7196a79d0ee18abe9aed4b644fc1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735e6ff3c3529b8a20c6ef0e6b806e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773c8da1341da7158905bf8b20a2dba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80368aa4af081d7956d7dc292cd636543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba693d6390e30d2253804565247e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59991748361d7eb51da9b0a6036efcc9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5fc9df593641388fa8afa93257cd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bc85935883a74ce32b57e7e7cf20c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272d0b6d8a0b8869466b22a8e9a8c8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d78b02f3dc447a10594bfd61894b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8797552f58a5aba4970fcaad1845e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ca52db4e5f65f9a7d1dc3282c65a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ea2e1ab102cea3598238a7ffbc6dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3a46be2a2a2cc8d1583cec434627f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04134069a14685079a439a0f4ce00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2c1eb452fb69f4375f19bf88f63f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b126fd12cad10d1cb6a492cef9a8c29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811fdf523032c5ae65c789f7720ea7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb43aac15e4075f272fe0980751e413558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9ce9b4bd8721c3ec34efec2aee94559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae130146f12c426f74c32d14719cdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a891185ba0b7be0b91534b71dd76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a9bc53afb68076604028fc693b409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f030c4b9c2cb2b7d16593f1c940b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f3e2b3482840df57f723c1a248486564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc174d9bae5bfc7f60676d4faa0a229565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600404199f5f2acba265026c69783e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d6580a9b3148bb63574de202451b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb910ec5f6e6bcbcd9db718c96607d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f49be84fb05521b525391f3b5dc7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cc30df5263c32cc4702c323503fdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cd3f5e5d1ea293a6268faeae44e06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6b58b96ab34c64cef93894ecff32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f609ef8f1b115928ac8e6418295da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9f4a81ba63bea5b4bc7fafea245d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220a29deee3fb7f10b7617854bf0ae1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e1eba19e3e0228b7f05a70ea8b2ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dec55a628da39d2e23dde51ef3960577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba599dc8144c7f3148f5b6ea98a0e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee69eb7d487326a960e5684be7439a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c2ae9dd91220dc190cccda48fb41d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f270401d039631147baf3046106fe51581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc73723bbe549f1f10dbf5b893adef5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d17ebae03cb5eb8bfe5ec28164d0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84047cb614b3caefaf9c43e038122757584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627022a89f1d0b89b44dd5daf77c02fe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154667f682ab3ff970aba33aeb9f5c89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6893bf10bc41633dccd2a072a4280587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512a01dc73313ffb30c0547fca509a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd5c97525859007bfdaa816647ab31589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d73168b313f2157de85282b9b0133590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c603b208f0a762150e0a2d0bc16f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9918c106ce7957506c3a293d2a69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ca2f89c18174cd711f403a439db8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd288f2ce97c5659f4cd5f020d8d87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4289fa3bc6c7f22b6179e70d6df8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c447a78d232ea8c91f28840fbb17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7371f70af82f986df81a21cdc5955a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacb5e4968885bef4bc8dda4d43e68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b42101312a64672ab358b2c46a69e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e4e915610824c202dc564d169c345600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcec9dd464985140d49424f68086b7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324feee3f139968449535850b8a2c25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184c25c7c957c468240239eed0bb19603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430cf42beb53d759f31e313492db060604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca401c23cc2f559018478cb21525c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ca3d09430d6499d4a4320074ee186606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a445731347027fd6af59e3fc5a78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b058b607cfe9385a370b155551880608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf52057e3c46175623af314f5c96a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95153a9c6484d49a69fde8ac8930e3bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d453e8da591c916857b2c34006e3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d55099a816e93236e7bec3e613f78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1efa206ed904f4a8b75247d6301773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b3730b550d0d98e1cb512dac4d175614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c4e467ed0a42f920fd440d1177bf8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace95a4970f2dd5cbe035773755e352616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db262000b8fc7e98059b50c80575b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62d52726f05747503986e6a9cdcb4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9bf4b12ca0e94229e33f3e2b8c368619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc82a4e6d987a29d902e44b5e5311e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5c619bc1d515bde79e0d606bf800621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09027aac85e14f90efd5c09f5a4f5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909239e19cc1c1022705a652be01b237623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f75669ab5d8bfd8d5c597a80fa3d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1044b978aaa657d71cdb5f017c08c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d996f6e0498f6a64584ec9c79481e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3b5fe0a25649f1a3eb0c41f76a05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ce41f94960cc16d8bddadbf5a3d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99063653a228cddada73d37508328f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02218a30403ae10d480bad2b8d224d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39651aee0098fd4461c5ecb063eb41da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e295b8b4fa7720b8c6f2ea6e8de56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47fd04b594fe6e8765fd190385d269633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b13cc9d9a8c493ade41117a60b79d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cd503e27b351d9f739f029d63256d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2434ba2f0eb283c58f759491c4d469636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107a1df546a48b8539393583ce5a0a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6a01cf20b48d584af875f7df946e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2683bc725aa5a1cb80b544f89167639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d1f2e831890237cd6c11f0b5cb15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a7614bcbcd211a434eb79c278c09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fcea1c1f358aa97499919edc51b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2458664850d0fe2afb5a05709379643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557f20c4f8e15b57bc1731cd6a5cf81644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c0e1b6e2db11bef1d7a8dee6d0ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49753f6fb5d6fb03719abd7ff5452a53646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>