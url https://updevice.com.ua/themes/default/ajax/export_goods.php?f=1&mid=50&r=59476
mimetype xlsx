--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799621538a93f761ad1bbccbb1347661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d405ecfe5b525d2518853f74fbc66c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2968d3d91c469d3456c5947940d0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3768fc5550f6b83b1e3e8492dc125e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212229dd6afb8dbd382b578f02865c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae18ab7f53353840d4f5c3e287c9666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540f236749f12f4093f9ff968711bf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706f0cd3073aac47769f132bee2c0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc53de5549c054b4fd7688dd30b293a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf38107c9e13bf8e963046f60d9ae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb9f584ca4b591244d7172f4e311d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a056de448b332f0bf06667113e58fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a155e0dd40c2ad88ab5c710539db013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cbd71f47b7634d96b1b5e7cf3a20c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc00af05d3d824234796ae51233c7c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cdbaeb1aa5f8f23ebd82a9c0040516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033514556015516433035a2ecb22ef617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094dd5f6bfc8f029d876e39417395dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11410e9e68710bbd40b85fc7af8e8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5bb496dc19e73fb177dec97560ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bf84efb66583a9eac0ac85d56a0f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e149773ed02443a263bb7ebc53530c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba814ddfdf35facae93e58198225cac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e664944c9f5b56a9f871c54959ea8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee523fa8d021f94b9b1fc80bd41b76525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b17555039c64d433e1d9b86a32d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b3e64e765ac92983437ad8475c1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb83499c320db0cf7669095fe45c4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f2504960a5ea5e238f1b9a2487ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300325ac8b53a01634ebe4ac8e7ad37430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171dc36b165da668e03993de6b3275931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654112b6b2eec83093910a3894bd38a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719528911746b119990ca8526026254b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cb86fa3a24c846f2a4c7a14ce69ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865897f8744d8c1a3595c49235b621fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df14cf31a75501846f01b95e5a4654d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05964b5aca4a0768bd5a9db9e7a22737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d3f432257a0350cb7f50af3e05c4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bc8a2e69ab7e12443e909af3319e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff8e7382a8e673e257faeebaeab82140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fecb941c82c51a0543348b383890541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59be8b705f259ddbc78be0a2d3565b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5540ac1a0941d767f8b9b4b6dd18ef943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51e3d235f9b6915f45df1111adff1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9158f5c162a756775cde77072d778b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768f81d124362c27669bffc8c3a9c9f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7cf7942d0ce27ca61ca5a31466e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ce5a2c6f16afdc0bb9e2c5f941b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d9cf020fb4d116f1553b28c7a80a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0a5c1a433a18e8f51458985da45be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e8169d20f1e495453ed4107665bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e71ac918556b4430a044195091ef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a515c5438cbd06bf3898468c617f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d749857fb9d9e01996d5f752ceedb5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe4e4bf2bc917b361f2d9c8163793055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea57ec3297038b1c3b0f35e53195af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528fd3b1317b28ad920a684f1a249b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6f7738f8a7e88ec3fb669c4d293258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a931af40efe2d175b54e8a8e608a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92ca5fe7006f7cfe9b1512e58996a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f0395b2584f4f63b6afda9b6c05361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a945c1c19dff327fd9c01689636100462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da5fbd6d83e574af22565668aaf5b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfb2f7a0dd51cff5bfb75cbed6ab6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e55ccd13575bee68a7c70dd2fa0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcf08f6d6c7ec648d3d88f4dd1bfd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233b1305995e6ba8fc69a50696a7c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07836bf5b30c3128886ae0ca26dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3dc97fc90e43f3112dfa12efc74069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98426d625f80def6d6894019e3fb463370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bbbaee87470b1bbcd760391239b1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e60a2804b047a132304aac6b926a2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506fc4b4f5365b201839c2b8619c4aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9de52f56811e7fded110ba3b01e2cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851039ca0be315751c34a08b909f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08990b59439a2742082e157f3eaa76f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c14e3dbb366b1b0b6299738f2e5bb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cfa13897f5c9a0945561c72bb550e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a39a448eded9d8dd4405894716ffd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a75450b577a00e09901c7ae6ea7fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf57cc570f282485eacf8a5e45af481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ebd47b54219b90ccc4ec1260c95582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c88faf60c95242a41021245d188af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cabf25b021215ef724eceb2441c62a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bb1d641e1ddd0d08b64c2aa8f2bcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170be445ef3504c298a3c6386f31ab286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d901c21719e3f2753f02292fcd0b6c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaee037d9f46bd0548c7a79245790c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa3cac184bd7fe3699671704756e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a2f66c432c3c7e4dda69a83d300b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e718469bf2a435ad8f1f43610009cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c2cf87ddfa400ce0755915c5e225492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f930b47af825bd93e5559fae9b5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db50347f911948a218a31ed1f3b3694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414ccba3a0d25183481717411aa5a7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3b4956544680b93470e04975a6f3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502117723e7e13313bc975c23e8da8a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ad68bf5514f225a838713abb208d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67514d3be6e91a269ae120d1fd16719e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3f0e628c9fdd26ab1466a27695bb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4893a497896f40145d543694c5a3352101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44f80d55538725c32361780d70a076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635cbd1b1dbdc898a612aceef0828c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9010db4900f856b25b2ba8998755f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dcc3f23faee38d8c9579d970e9cc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9dd1d7abf8bf4262e49824103b5b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3a20088d44bd8e6a3758ff71c97b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a2af53387da3cdd4056d4ba53ac9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f782bc7b6f4caaf65cc2b88c28cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af080b143f6d4c7b42242aadd3bab6ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55367a9ebc212964a70e40205808ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cb92b389dba9959687f44357be817112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d5d800c66e864ed28cfceff756df0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c2d7e97bbd424522f2f6cd2f24d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e869d549771fa4928db31cc425c14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796383e756146e1e721691b0cccdb9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451c773d9ee3360ea5c9c9a4fa2c2da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799fb5e3de20bb7c5f015e4ea3b2cee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17621f74b2775742944b2c851cf084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3bd9befcbef3d96da6b19a1986b63120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dd2b4d87280c14751b227ef5d85ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3186fc10d70e4ecadf8631359305e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e3eecfd15421c179531512c8991ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9bb2c332c241d3584ff1a2e03d58f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd57529816bb112710213c29540c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84e9520ec0cddbed836cccfc67a908126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f34b2dbf78e0c24ddda8cab7e177127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f560cd7a548f105012235ccf67a8bb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c4bb372edf3326537fa075ce23a82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64389e2257f20af51a90651182cdaeff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57692f2912cead578617e9bc1faead0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7121d68296f538cac56737c86a283132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3518763667f0d0377db63d226eecd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fc3683b67c31df435ef5559631a9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47893b1972ab49e74aedf96d584a254f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b35b233f312840b5feb3fffd740919136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483e3a01a6544497fffff5a8c604bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c07f110181acc673e6cd864c8fb89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd889aa3fc23b0773f757038806958139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176cd8f80de7e669ce3c1f8aa02ac38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c379caba0956f77d3668319fd12197141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78e840789207b0327b792f91ff2ee8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d5572345dd5f06a2f7e650567cb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e971a54a4ae4afc3aca5c882a527f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c15822f613333ab455396d13e76d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e4fe9a8bb8b6d55695cd110647aba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7fdf1e2160347334480c68b586b60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454b9efd4f87661b5b4723a3a60ad65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713a34aa4b9f28f60126d94e0579a24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ed62e046d289156874e7b48f44adb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694648d67124a70847143a5a3d0f9ae3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd9a196e3dfcbd4031ed94dc401ff8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a55aafd6e6fa914e9074109ff1a14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd288b35919fbae6a0daad18b66f36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7822dfcf5b38d76b329e4ef92278f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb72aa813aa1ec118e917bb8b18307b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276518006a5a69af3cc44367dc9e58d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ec906155ed9277c86d27097dcaff6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365680f95d1bb8e33e26bd42474f69ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189d63112d24772c5dd1389abd3a94b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d116acfa7c18e558c6d9520794fc3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b203889873a3740484073bb9d8f4650162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6c9ed95630a558d40a61c1578c8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45fbc3b9eacd6583c20f1054bfbfdc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0037758a4eabbda844c69891edc7cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092cdcdb42ae6989a9ef1ce5baa8b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65fdf2dc93748c9fec3ca53a56e62f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7527e17380c2cf9572d0f92cd79d07d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20da20083c2a5fb120ec77fe2441f1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe15be8f73dcb47d9c7dd6c19e69677170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a4c14eceee2f2aa884a8facae20a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a36e5ed84b4ad77079302b2c9e043172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8242092011acb5045bcf6549aa80e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d2267cb560ca84bb69420e8aa4fc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28bdfc4c5f9dd9aa63e640c4f20ea5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8da1f349f3e6e83e32d7f98e2b74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37291473bbe5a3e40fed26ed70c3b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732518862dd95b4ccbbf1fffacf993b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f73a41c8a15be310253f11917cd3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc7ae2cfa3ce132759daa5baa7de2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d69d4d411bfe2a50efea3f700487b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1843d82b74af2a52497e12599181c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e12f08db1085cdb685ba88e815e0b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab4f0b164f0aacc0fec5a6eef9f7a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741970af174db42ba7e9fd75dae1a438185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e13a23363ceb36d996c6985a030a65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab57680062f6a58b055a6f9112b101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41a135c9e91f7dbf53cd3fed6726f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf3c6e4f13a4a36ad3e1b7a0f346c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96fe15d2feea117726b0d115af1284190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77628b9712fc5a353804764f6d7effbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477a7f1ff4ea6debad202f966350098192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb1c343518e65e6c40ca12b14d4af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a69790a01ffff4386aa0bbe94d561194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36793d680e1189af3231de47ac205e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8840cb5eaafdac362ce11423f61f73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671efff37f11b78e159dc885b54dff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4bdadaa47889d88dd54dbf8cd4930198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e632344d0917389ef8afbf9058cdf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df81df5e3689b04e9ef220ef9a93f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52058b1a4d7aa193d19b357b8b342201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb58cbc57f2b467712f86e267ecf31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63c053884ad48026e46a315a5d621203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d353c9a796a275a7c4bd4f7a0d0cee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbeef35253bbe911c701ac0ca041a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5bd78082256658c378cedd56ddcb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ec3016f42667f2b6cfd52401eb4eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bce6070d67ddf5c61c6d1ab87e5a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070069b8d7ae5c0d0fcbadc092ed84a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3faf4622fd98fd26be9a0dce10ae6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86111797053a939882522667de9d03c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87b903779c8bb225e75eaa3402b857212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d240b03b8dafb86e49acafcec4115213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb5947f945214f784ad0ff2099d66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c62777017a846086d79877128e15f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58448d0d48584a798be7be77562dc154216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be6774405770b25e50509cfb6ee98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009954e0f40e4e0312989d95499d75e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1ee10d28ce54fb92b9268a3a1e55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5828f3b664380c0f8f842062d04ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a57d03e5461fc9b9e4c30183dafb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d18a982854ce375901a99609396192222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3c078cdc723c6ac15e78b47d1b91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fa8f478688c8c5379ab2a0e9c727224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4d158c976d0f9bb1a0f51ac046ba2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3ca759fb201ef9554347e9ea236f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dfe0bc3304db66ed3b2ebf70da19c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecd14a3d128999e4689c02a9931ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eefcbfbe32016cf6b52b200c69aff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a980d389428f6dc4917e85a1495222230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd411f197fe2dae3dd70487ed624892231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31f771e4c7eaac291a19336c13fdc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5033be52cd53f144bb2cf72c19338233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab769469eae6721eca975a43137d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceda8805120bff892a054898f3ab19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d828407168b0bf46012b7a36b73f1f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3864994612bcd4e34c23070b0a38a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b313de7e6df629e84395fc5a8f975238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d840fb407f24dabaf9ef4d4c440e09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc0f7388d471521bd1e20d952ee455240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f359ab94f28c4db1520d5d14aa2354241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4ccca2c2ab5fe60fa53473a3f7460242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959c972f48a50c6b419cd35908a9781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b1977f9ffa04a54869144ec1f120c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2972ab8225e45a68e0d004a09ac7ffb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c7c9fcdf1cb644c4332ef14558b8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc92382e416d2b769022adba76f25e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795e7d909e6812c180f507e0841e180248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839deaf355f613fb9e0df6204bbb4dc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9785f39be57d1702f9b85b0e5d649b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2449bd42fc02fe735ed94563803af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ab0b63626e83b6161449bffce13b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55484a781c6b4ce23369ae5cd6c5a242253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc0a3e1f9aa26ae9b9df334111769254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab38a24d8e73ede8752cb3fb6e2877255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64250c77bb251cc5d301caa4a159f2fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701e0e9d4b9f04030d39321ca1667ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8ceab75b053ec6fe13a42c95ff514258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556cd621e4a7b2b0e347749ea3f6e26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7b22520fea3f46bfd1c6d809f6d19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc8b1acf7c4be6b71a1c199b840572261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8e0313e71a8ff64080776ad86fa90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac24cf805ef420c9a34d5ecb64b55b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730274adbbc6b9b99519e6d0683fc0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8630fc61d9cabc003808ebedce7023265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4420e34c0277ba2d2537c49ada36f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043dbeca1618a408fffb63de54ce718267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ef5bf1fc4208d7f3b3bc3b17ebffc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8f562e16eabbefd4531773c3b1f79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953004d13bc793a178187d87b6861e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a9ef173faaafcbeb074389b916ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e8c3cea52313e80b47c0a99377d47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874713c05f592d94c0f30cf7e8cddbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea02ccc34345b19b4978116125963c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c3ffd5bea6fb0cf7654b5dc7b6ec9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887581b6e6a2584acbf7393a1d9c11f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da84c61064a28bc724c6695832cb23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eac45d832fe7633247a2f88863b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8102097ff7b693a350ce7bc43ab57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306d7c74985cdb87ea2b76b1c3e78a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5fdd730c022735221adfb4eaca8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5076fb6f11b11fc92db2aa0a6578d65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d401bbbc60ea7f91bc6dc4db054ad1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bc56033b311618bc5550f3fc8f68f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910503d0760f7c95370e67ee030668a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e61a50df50635950be32f31d6050286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edcf9b78e759033b7d6025b1f30f8d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1ca1d27d52406211fa0bd3795ec1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f924594931a1b7347278bb24671ef0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426fbafecb0b6ff0f96dc86ec454d8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04be195be01bf25892d1909f7182f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2593b5514966bc3ca498b9ae626b416292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f459acccd1661e7bab922dbb72d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f1b8066d688bcf629ae9827d5a9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcccd15745b94f811c71dd632fe7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4020e8798d66c1a33d14d9f4288e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1422fd226b30f1fcf6a26fbc09eb79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419992d98d0dc09b75c9810537e7b05f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0cfcf2163101fc59f63357d2c1c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024e8c7a6637fd3f997d9602a42b47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c005766b2e2951857457282a3035f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3368fb4bba1bfd30b5e9dfa9b35f1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845ba9c012d9a2e58fc56e03499504303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa060f2d1154cedc642e195db318678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f709b4cb6a2c47841596a251920be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a607a267e124a1bff28dbbea5f7281306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dcc557fed865229973a36153d910a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4677dec8d9713363e51e185afbb11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850a387b71ef8f40b89d0a799d441a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25c147d8ecf37e924b7c1056158029310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692367ad2f8fd3427bede4e61e405660311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894616d02d8e3c76e94da862a19b9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b61ced494b17fa39f6d4757cf3d37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba07ec94893f88bf4b3edc88d52157314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ece54d3c5f02b5d8a38195274926315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b5c98107d861d290f23780f7de793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdcbad7ab14fc978288627665b81ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402628fefd64cde214a220f2cd4791b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5b8af4153d67f709986f25b4d32e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebec8236ac3f80b40e22c595bb537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e45a48267e99a50382bca4efc6e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7409d6afcb7e65b262381a0147afb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525a437801d8cc31b8953baacfdb184323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a1b8232b014068ca9f89deae5c8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d146089feb81684126a607c5a9e8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee2136969a9862c12619afa813285e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2492b53474c19665a780eb84a440674327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c5b7d0133dcf150bfee51681c8754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fa41a22d45d10889fa5de7d8da27a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cce1086e33f948d2853355363fafac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e818b8ca075f2767868847dd202ed9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1bb0f52332c9087afb409ecbd1ce8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973558d6a4d21f056e8c811b68243c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382cb78b969a0ce37a1159519d2b399334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06aa2165188760cab5f831b42bbfb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf583b4cf830d8615a79de4224bd52bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96fff6bce6ac076820b96348be8f79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e1edd5f1549328807db0a397759a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dbb0b42a6259c5c13a618377e4e62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fbcaad696049e8a4f740fe9c857ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa9f3200dddbe3e444d30bcc818a58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dfffe1028068c9c86fd507841e492342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd5addff5239be883076f5424373b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f85c7f4fe67ec5e4dd0c5f4480ab5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d81657a90b8e4a8ccd257f53a2d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ee1a931bbe4dc340f4b5ffd939878346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a671def9ed02e4ab2a4db9153c88c8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb5c84c14c02e1659e8430091c059348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e47a428b317a7b8a67dafafb6a04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea4a35b89e97025f04fd16def85e74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc514c8eb9a22efc8139b519b1a8c0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4b64add685d56f70955f8422bf417352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958e41d3bc1378e12571d0f1da2065353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9634251143e1d01b84cd8fcdb420d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05890dd788b9a2a2df5418e1c9e33271355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403b74be2e595acbe6c6b09106cd4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fc2805dbeed9006ef7a4352f26bd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b66a50459129377c9ad75f84a7bd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66acae956c7fdf416186f5c82f0ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eec488890db892c7042d1066622ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e474305f5398ae65c60038ae6da5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384b4f1c39adee2346ee7027bbd342362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007b95ecbbfee8426140b598a1c66f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da5060c6fd5329611c0f82f6245e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2720e1a35d03d7614259fcbf636f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef2c125fad971e35fac46a70a1d4af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a7153b3f60e90fb1891508597bed6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192e864ba88094b813d6e541318a125368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc2a83b0d47c10657d1c34821965c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c8de02a0bce3edfa06e349c976c54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408da69330fb89a18ac6e59bb170b8e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddefe953b8702c17f59221bb760367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c22ee188bff053304968ff393686373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ae4b11dba3314782da50483d438f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e653bdc4c0cdb57dba656727e4ad8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944bf408a20c0fa0becf558ecf3aeb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aada03fcf76dc6dac50ae4f56ce72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904868b9a4c101f6f0d5fb882baec511378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34383ddf0ab74e1b9e1c7e20486739379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e082a12c4295c85521f5f333e3b4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9cea36729d6e70cba2d26b5a1fe9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37168b8defce9d2014f370a2803e1c80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86284e836c551cc2d184f82350510e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef269e8a3f7375ef78ffebcb0506a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de293c2107b288100b7de7d94d186385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24b88c3e35de008d4ce58f40ddaf5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727bee82e9ced59183982a006552b37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624e9facfc0ed9497483f4dcef9e341388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1c31eafdb25df40219ee4332927b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae8209966c066f052e95b13d3e5536390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6641bff39c347b6c576f11789364c3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d63520e4f92188e794cf57c531a337392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba1763046ce559bcb50998cf52f531393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc3fc5d8ae4575fa9b95e966eb4b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bbcded73c56171a92ba6bbefab859395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be41b42e498d724462ba8236a88d82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840df3fe038466adbc1f6cea06ee505397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb6e689e76cd397a2a9eb67a59a51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c757a6385b9b0a671652eab7c4a741399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb228815d2dc8aa2c0731c455297bcb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d5e5a357ca095ea37a68313cd028401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b50c8923468c1bdc64b16d0b325f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853fd1fc29169fd7e7d10550f4dae97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a847159de9c6a1b82e69fedf01ed404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73875aef6d60c92b26cd1273bf875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8334a5480233980e1c1a555511408406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5e86ec046b7f43a8f657dbc77c289407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1bd0a084915c8f945fa3e0c7fe06d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b436c6d6bb5194639026d44c025ce5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c01ecd71065e24bf8e8968fa596f7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc847e7183872dd3f893620f521acd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c7ecfc86cc854282c5f2a7185e17a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e63d10cdee97522cf4401c0b35593413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137476d4beac24384ca51adf1e229e1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc217ec60639c690892958be0f571d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aa2539c472a14f9681c59c3dde3b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b4daf4e67988d87cc414e70a89a4d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cae251c0e66150ab2e617f3566673418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0952b03f017481d879235d7b4b304419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a9b56321440d90cccc1f86dd04a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb92c694a0bee8a968887cd24edff5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82c6d02e575076bca314e450836137422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298708600838d6f1b72fdb6670dd5ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba8f147761bb9323d44442419aaf42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569de73e34a7e884d1fa95a3070bc7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e907687efada5266b88697d4222c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b7ca67bbc7ded2d791afc880e9e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67412bf06ab261fc998800a0c5a68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61b1a842f613042d071308e4f36b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed9237070f3cdc957edd2c3544913430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a25297fc4c3c6fe983810adaaaf1c8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c838ad9749db74c39494903dcdfd6ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6bd926cac0e6d01d9a7437360002e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd3ddff783681e077bca6e986cebf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788221c48c9e98f8781801a7d46491d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f084d6b93adbd7048e4637c7e7a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088e112cfd8ec5a8147d87a3cee826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daee9cd4205377341c98099a3b3367c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95586096fa36f15f986defdd09a9a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d08500eede777de2806af26e48bda0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d2f299b22c3ad9f11fa988c501f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd161b372fcfd16908fd34b0385b6e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b28e6468c2c2bb36e3da38a10245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483775eb15dfd9dd85c2547b2767467444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e70b1084068080bffae1be750d359a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a32c2c12ab5e50f2ead7b039a07fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c16db98ef9bdfbf7923eb01620069447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6bcbc24c87a3bc267013766665ce9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf441183b213ea1be094a3dc969e70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf35570f994c57f34135a2107a2ae1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf4a0f5fc1d62eb81b5a720cc42a14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f94bde2d08f29979685c0bb8ca1db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627013040f419b0211e766601e8f8a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b73ba37cc62d4358010a698bf6a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2addf27146d67fc27e91609d9ddb77455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53978c938e5616929081dbe2bde2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560dda5490541252ea93e0b3ecf1c14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622adbab89dfd80ca358188317d168e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b88c7e3c91e753d911459379ac6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15709158740b5e9718d8e77c92aacc6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff64c1c16e4cf9811bd795025a76e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a991a6b9035fd7039aa14ce6d0e61ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d9ac199f08f1c2c3976b78c22654463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a48711c557b40ce3c8a0b8436a460464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb819adf262a354f2f5ce5f600067f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527d4f9593f6adb4e222a9503a63fdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d1514ded490e7dc382d3d74b205ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c054cab20a7fed60b081fca714167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaaecadec3b32a8a0abfa945acfafe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895feb708ecaef9443f7f5cf5e1ed01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd174e3a28f3f2bb8a628bf4ae86f90b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc2a39a80d0b83e725c69dd7a11ee0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556f6da5e7043eca68faef5c1eba65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2f219eb1bb2e50b87fef6f9ce17b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478bbb45fd555d4db54b88e3115c6d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11473f4e3a2b3702e0643a076806af3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319f1f3c2c2b5ebd78a4e661c3aaa94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5f5fa79a619faafa2d5b892c037ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603f5a0d8ec5679c837fc9aee6489f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3e17a2e9914071b43dc6befda9f94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0bf60e8195b9ec9097649b1793380481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f46e4109284a64487f729621d714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d136caacfa5992acf1ad76962ed0b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83f9fa8d75bcb2423c8b250fe6237484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b3a01c97d059af9c4f360052ba22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c16ef4ea77ccbc594f96ade65092b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83728ebbb6025bc4692ad39a51c6ed0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a2d43ad8b6fb0431ba0f93016c69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e4e5ae27754084971bccf87d6cdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ce72a653bc71f443b5e977ce96a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555afacdd884c4710b5cf4d722cd12a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92b03a588597bf6a17d7f6d7445eaf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c61c5883fb0aad56771e05de5acd9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc30bfff45b103bb6825a5edf0236d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc7717031ba861abd119ee360c639495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ceeb8c1e1018d3bc0be96c78d00e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dfff5ce82929c0413e8dd568eed6cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565ab8374219fcaf22905518107fdf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8204eacc291217fb25e4fc3332586f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139978bc3f04a677c9605efa4e8c210500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db2e924e6024fb4d395319e9b5874501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b081fc4b47f9878bf655c80c2255251502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62134d64c9e5d2eb404caa8ca6efff1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6320befa979b22d9afdb9158a3f0e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf3d26904474dc2dd7600fe76e1e1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e279f47d2b02fea2134b289c6bd7b31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c4dfd93479d5cf7fd7f4f5ecd1700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a87586f983ce0357c122eebf9ebcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b573dcd0520edf1ecfca0f3913a1ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31980323fa47d00fefde7398a453fe5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb319ed704c9c66dcd85dee8837ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f815a58b9ec4e7af514dc658dcd3ed9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de534e8bac692e0570a8baabef0fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df2bd608d9bc1ff44fa21d00febc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846979e596e67a554c9768b96d7c5c1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d187a52a044e575be03a59448322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9f7560b4b6025d5df5069215e46a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c52ee81ba87afe185b0dff5126d33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556a3b9cb2cdc49122325a376d6192d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b9dc89c35d18ce1c5670a87bc2cf5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9256c2f151f9ad19691e149e5b59f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652649c279aa6c6390f54ea3bb72cf8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a3f3153a7a05cff82686829ac134523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc9bafcbadfffb00bc9d8941fd0777524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd861fcd19893bca384107d018b49fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9dc7d3e77f93556ed6d5cbcb5fa08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1066f6737d59ea0dc3e644a7e6750d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b8e4a28def6981d734eda30000ccb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeed911ccf17866de7ecaa04c52ea6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440d873c7933e5fb986afebfc33b7c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc0491d878322af9a65c109ecff50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30334612e8da6c0788871fc7bff94ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae00afa80302aa5f4ca57fc66f8a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0706df9010291cadbf9d5a19ca8d46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfcfc52950e0ff0de0976c16c0f263535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc8eb8a1a1876ac1c8e349a6e5f0fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa3796b8460aeae99d3a715eb5f15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee29a3b84288bd428e736ad2a3588c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa1389148f3933f52aba3bf753dcb3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b4990ee959edc5c98e55b7354be0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfd4af240b2f5f300ad26abb0f4824541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f17205872a9179d3c6faf5ce6f24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248a110de042279e5720103a32db188543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d29e4218d9a6a10bdc55e509166f28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc6308c8a299f60e5a60a01facf8f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856c466bac040d86617ee5f6e1ac6c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163f5e61236ff2fc92028bdb2139aaf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de385423acc870b47f167007229318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de7ceecf26d4f1ee40cf093fb20cfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1a2b3d756d5049d77f2b4e2cbedab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d27190282744d00f59db1b6c25555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de48b4a719f844f0637c280d9bba363552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370c8198cde3ee018ca5db2533a515553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698cb34bdd942ffb9765842cdfc8806554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8dc1b0975faee8fa2ddd37f4d57bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b135c0ceb460ad6b8e9ada6f18a3438556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcde04be4ee41e3ba55cca695831f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cfe8abaa20ad5268613fbe46f927a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b0c6681fdd598344f38c22486818559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761f1734da16a6a3c89248b0439ad6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617da23cfa881d1b8a6e8e2234b706e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5c32c152ed69287db8512ad82955f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cd0a71d849bb142d5fad4610e4135563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1575f30aad0e025325f371cf9b85c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea426362a88650673c9dbde844ad18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c357450d25a655fd420cbf856a3bd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c01786345fe9793ee318fa2f4a19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224292302cda07fbcefdcdde8b7618f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f722af91c8f97cdf4564f739a2b70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139471b78455af119af1a4e67cac843570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c8f5593f59071090201c94df4c78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950999a108a3a08f3b5d2f89992840f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7bcf4e60fa98b88f680ed557ea52a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61345420976ea52d15b94e266d78184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac05eeaf71edfa7e9e1a0281e72186575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b6f1a2008c03c8737e1bc981080d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2c72be5cd2b829938e07ed3d8bce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c694d4c3d4990dcfee1c2cd80552ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349d39aca679de0ca54b9d1b288d81f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994167502de1a8dfea3f29e66de84944580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e2dde4f49e2240a27aca51fa8d43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59536dc8c9adf0daedd45fa40866c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53137f07930e4ed9a1bd81530f050952583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a031fc528f686df83b39de059b72a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce2f096ee56f9c4f3a9f8462d7451b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c77881abd1c5f5385ac0856042a85586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eebf206c08c27a1823e0b2f342a3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf4d20e54d54f827ae7d9f5f5c9cad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b656cebbc8cfcd186d387d543d9b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df6de4678520d9c17e96dd1eb38b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a5763ce6de6c58b5e540880cd750b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5cf670817686dfebad6600cd42d6c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b567563076d89401bdf4cc36398b1b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9da3a548a45a15d2cdd2804cd42bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d5207661d765128db19c9d1fa09d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ee2533267e4b9b88d99255ad3b5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814774a5520b1e2b1d8c42fd908c2be597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f34228c043cd5bbfdfa6fcf375e130598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9c7ca32395c742bb6b06fa441dd5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4bff3291cd93215cf1bf25d51fb92600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b0f8d392c48957c72ca8a0500dbd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737762da04a3b1be4aa020616c6323f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499aa0fefde2739f12c5dc7686f33b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159498fdf75d82e4f72d5a7fbb659f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3c298823610f6fa039e589ba419c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6b5de0d9c656f18271663726afb4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184c098a28df854868b4dc3f52a5e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd171f30d2b5ca1384740914fe219dd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1302e1233c11b7849e5d2d732fe387609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f988457337997a75efdbb585dad25610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aad02ff3c0fd9b2033ea7b7c1a439611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08ca96adfac57747e82e8a3ffd66f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7107de1b5e0234a6962d2e74df5f9c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a3540967632534b3c9f409196e376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924837920bac03d603f3081f32e449f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18caef94ea0830dc57049e541399ced616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65373c322920dc64ecd7f94350c12aa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12da42c29c060616de478f42341e047618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa643b2916cf0606911292d99e54592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7241ab97b0f6d26894510aba2a99c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e5c213f6c3c041b9882458530d6b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfc0d3740d3a5c088acaf5dc9a4f49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f695efed5905bb4fd97863d5d934f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f581168bb393885290dbdc8a79f88e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a225483ad1136e1d5968904ac063625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f4282c71fc19cc6a259017c933f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6aed5f90f7b93f54738df5ee279c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf4b11286ab3f09edee69ff606c7d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec3614438cac47466de1836ebbcf15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1dfe19101bce96e0fc5545f2cb65d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb840c0412b9f99eebd7f5e2aa349631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d1cc4d25cfda122a02546ae71cba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f5ca2c050bed7e823db31d2dd41f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891089ccfc514e8fdb1b15b6de506a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b124a1fb8b218da43afd21e58b35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6577290703cc0f1eee38dd6e56a33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413c8cf77b02337daa6bd52c5a14af4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a913f69605be418cfc6335058783398638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40197c1a86d138f05ec27691a2facd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f5f4f47023d4173fd305a5ab3a80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b6728b07f3e2755538cb5e2ebe15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ade1f1af40c39f4adfc7924e7945e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb2e4032a6507c54f58e114f93b08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64910dbc7f7da9cd8fed9e3c3f744644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af796d54df8d8085b7bbaa8b5cf19e5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6e436088cf0a5f0337f2ac424aee0646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b328bd27b1b83042d9d5687eeed0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87e196d8cffe29acbf7727e6d536342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4eb26f7378888ad86c945427ee1243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff09754fbd3ced82e0a20821ccc6df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd9f68663baac77485782901872065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2868a6462407432b4aedc0fc3731d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e11117039ea1d382844e8be0d18b807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb692eb76a77bb6fa2b380b492a594e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e2a843a1c4efc3fe1fb7708789f6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6468943fc729e8994452160773d8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38a2b293014070c5107c6f56cd54e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5291a35d839487256176ed479de212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a921123afbf58cf12f17c2c52e627113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfec2dd521d36c4af8b8983b5d3d3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abf3fd7ae5d7949d5b68633c321c5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19c55225be383fcd487f1d06d998a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b5bff92208c97c9af924c3b56ba117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b570ea1422ac0b345db3f639cabb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416abe2071c889d2bfb8de2922d3689319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042cc94934814aff1c1a525b3145a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45281008b4dff41730eb792e28b6362621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4f84725de973bcc2470a97754e6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc41031fde850b8eec28873b52a62f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc2bfe3f0129494310add6583a06d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c03f5f03a54d057c8fedca67bb82c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c032ed2b9b17b1030f626c8bdc392a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad60afb8c06b2c685d029b5645d5b7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d362b30e51d30b035ea6af7d00cb9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca657481aea3d7d9fc238fc09c78c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070cb43e22a28243aef9d15a2d38d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4483b25c08174d22dd27adbeb693a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508067ee7c4348cee10ec6baf189951432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29fbb14bea120d8e7eaeb32dd3e79533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec035279b492c9e43500729dca685934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c92abad297d2795977c2577a705dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4bc187a2dc24cb65b617a4dd0261536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528064ffb3d5c9789e0ba35f505b875837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d4dc39ad9120b0f62ccb8958281cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9814ab8772c9ef532d386ed690ed5f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e14bfdadb3988f7ab8bd0b3513142040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561fac9078896eacad1646bf9f71a5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51e03159a34b138e5af217497a7d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699916f9f2159c450eb85b59fef1caa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d908a74eac56c6813c4d6ffcc1ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b915491cca1feabfb21cf7aa98a1b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770927c5d85d382a4bf0a51a4b101246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5e794a288552768eb49cbb911b9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c278af5ebfc48c70857bf170629141648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e45c6678462e0cb2de77228e81326749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b29a7897009f0e9cbf54fb042072150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb4ee769906a413686d1196b9403b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02f55032f5fdb9b24a2a0676c4ff2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a354942c98f5d9d1e5f618a71c7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f0986b29f219bcbd1bc1244ccea7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cac94736074fcd16566975c2a852755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a404dabd01dd8a164add418c3c8f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f0754c4a0dc32454ee12e8d4055c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa78b4528e7138fdee2201728408758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f7e1bea73768f2a7447ca012afba659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd079fabe3e6fa3de43a3af94a7f56160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9967aaf7b755933c78271333d2f6de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ae8eda5125c409ac6ab4f34178fca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422e18a0601dc1b8dc829f7fb9fa24d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2ab3dcfc378d7abce6b0168bb57364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72654c2218337f3704431c4c3cd8d4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3af6c838390710a1ebed486df19fc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dca85087fd9d9ced7e5150af7a7f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b753dfd270488565bbea87741d6c2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382a3655363d9db8a941906c29d3ffc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d73c073092e22e3eba189f10ad1c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827fba4bd79d010ac48e4862bd1bbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbce9dce2627d6f76f082c5774f18572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640717b62dcd03501801d1a6864edc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a848184b6a6d68cd71641ba88c310b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4dc18219edad6ed6f4ce3b65af6af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321627c373ef44b56a7cd9e66a023cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381757a1360d1a10ab93d7ee751680877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c4bfc0748f28305b313787e9a831878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e62a9e56cbf900f42a17e695766fa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4cdc7a5c683b374ea548ef631c7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680880068ada548f60ecc3f23e180281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796cc1badf097720314ebda507ed26a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fadad85ed07916b57754515e7de7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e402083c0b45158d414d76908c4e5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95b13c830950a5d0217a869b403cf985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3701833cb534eadb7ccf0a28176cc486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd214590540ee27676c40cd0a897f9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5551957e49e4a072aaad937e525e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633db304c1da865130e362b3e417ef389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd379abf1beaa1af6d0c10557f86e27290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce385d17423fcb516989ee67f56a5b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96686c2ea19c880e687e4ad1464a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe4ba26cd0ed0a226013054cc740293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4cec7f5e996219b091b5a5e3c150294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437da18c3332929b1c39b52cf981f6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b580ab46d50ffe015b0aeb0211003b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d23b5e9af39b44005a21f2ba90149797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771426c94d60a8a178087199a91e3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7f670929bf562b939b60702d33ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5e19251582c784ca3d094a42bd71f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a672244c10666811825814368b76e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6bbd9485601ed033493c6e116ede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e555d8d5ad48d95de7206c583731319103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67c91bc1091f4e93626b091ea8364104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d6cdc40faea59f789337e560c789c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff9d865e86aacbe800498306da0b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e2e3e085a11781a6f585d55706f72107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a433178727500655a69fa78a20830108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da5523d99a3bf4e6733f2dd56e2797109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2397f99fded4e11a5c1b1d1283cff4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab108db8e8db5e64ab2958d53e40b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf593172b18f3aacde1755ba5beea0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b6ea6fa218482e3972cf2eacdb25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56735a70ef82bfe1a509687aec2ec6b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a0d85a9567bdad7080bc5c9af28c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac697be1bb980b295b9612b09c8798116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69743d0d8a07cfa66660f9c322e0465c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b066d89723403d7521871415b5bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7d21243527d7f7022726e6903efb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62aa8ae4440c3b991b501ee3567044120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f912ae850ae98eb59d95fd20a98c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1c62f326360bcb0ece6416e7a632e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d3adc96897334d98e07855cb4a716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094b31aa12ad20a61a2a16d49a4e71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663f6befc25208145b2708196142ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16696411b6438e25f82f829226477126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170762432646cb2f8bca3ee79ffd0ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fbdb80ff38d964a125d8003003180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9882a6deee4e4dd720da4b846310c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9386975955eac7aa8fcbaf1edd84de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84e0509c30c192342d940656f878a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0752b2419cd53d679d24c4f0f9e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153c2123ad88b697533c38585450cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34875cf2612129d2175c14678b9ee6d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14beb631b09f5ad9d435fa014cc66f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb9facaeebb96896d18170daf8410136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6993d14b6b7a8c5d96ad96ea4b6803137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0b772d09ce3e1a7aafcae5f7a49c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36084a5999e1e5fba7c6474c20f7fa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5f2eab5750544d80df0ae167ac330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46045f7049fe3ecfc36244fcfe0ec63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4dd9d0043bb331296c1d60562af7b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85a38d5c68d654c2c6ad1da3e8b78e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774b025f21b8f4653526e6c862bdca8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ae78ad0db72ec150f7f5c24a3949145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46155031f5d44a18db9ec7bb479f15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b558a55f682b53d6c2c12aa3b3b694147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134bc45665ba900be01c0fd8feb6b54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d5ae5c9573c65cb9f2cec27931c5e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103215b1e4d6c5f5e8bedf0c1873ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c150853559ba02d8f89f050cc0a66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512619bfd9488e4e170317767fe4b8ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4237968e74f455305af1460f97252153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c6c128ef7aa7368b8b16e93f216b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7558570cdd5657c743d84f47d128a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72e76293e19a638f053347d66fd67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7183edaaac0ff395b282732f74a61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1dd00d7419b4d807fd6c68a765ca6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a205308dfda2ebdf9c8e30a4ee6b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146739deac3d29d7cf7c5a064a924ac1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba72911e0d38ccf95746fd40afa153161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539176145eb276c66f938802ed3e9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b45e064e6331248313ac97f816c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38127b6c777851303759ba288b26145d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff882ef3f0750f8825bd92335742b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22f14dcc9bda42bf688dc4533eff90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54823a20cc4525743e9d85fd15a35707167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6954788100ab82813704c5cbf3de04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f59b90638f2e3e3ea7710d558e020d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8d7b9b2eb07e51a79b595e6f604e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8163c4d9c7b992a941cd89a592902f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960fd9e2cbe2b46db63816807cb8cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89d5317f119cb2a1a5822af575c738173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b4317b14f212599f66ccd1ee71f98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc452c349f20af602da51372ded51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457240ccf989f93d83349a75edc725e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9dcce2a6e5bfa74f8e4218c633d99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31f5d5b5789e51876c6b7187ae55f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d0620c34e13b1193bae5b790a3fef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547f9f1ce83b0afc84de9750287e4d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8d50e958a59d8a587e9dda64f9b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c311a7bb44dd8527198e45dd2ff52c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8edc190c31479f46881cc8bae6e5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba025b73e768752479ad0a8d0c88ab6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b2cea302bcf6e1a76167aa2ceb93b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98fb6ee52c0b394b2260d262631ac1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7107e3b20412405d3b85306a520a2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b441c6cf574578f34cb0901dc08fc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5935ec5d8bfe5848c23b65ca14b922189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d637a860eba70c9001345e7e577c10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ded12a6eba00f39a7d8719ac0a919191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3477eb4a27bb7041a39575ded3c5b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342e0b49ead710143bf08311d24895193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c56ba956ce254e026cfcb10f7779a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ca47a43029f7cd414f6445f64447195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807bd44590ae62c07cc8e23ab409d86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdaed0b797f5d68f1c71abf24d2246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c58eefcc7201f1bbeb3e3517fbae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5176b12f5ca2151368fc38301826b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64042d295dbf5bce34e235ed732241bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b230e443935c6c8c3b243af6f949b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ad89f36cb084b1f02f65e62290ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c273528487a47999a6d966bb470b306203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb84a4c635dcd60400ebe752733d6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0180e35251d6cbd537631781251fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2dd9515a2a604141d66ad9be5ead206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52d753e83fb154f030915afbb1790207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da69b2e223e35d757e99e1c8d8ba50a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d290706360d3f9a55e32071c9314209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9368a1668f05ae93dd9becb2acb6c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd90ec2dd3705d8abdba43c60148c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907309a5350c65f1d99c48579eb64e0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d1cfbea97ff5f4d058010c1d88ec5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3cee7b0f4d911bd772859e8ff714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f743b2618c21e76f4b67703e3152888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d6954ff3de06ca2e733863283757216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f80b200f98db6811cce596ec1b536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0b74fd6b1cdcb72709c238e84f5de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743eded2be32dda22a889f7921a0369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe69050dca0e5a434aa64515789b48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea002e48d1667dce83b223050cc05ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702172fb13ff2aab043d5fc49bb40605222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afc0726c213d56b93c113aded9a09c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b270266d42d08eb2f61a9504ab507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8734e2eb4c1343a386f9f70305d5d53225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998b3b8a550882e3fe450babec6941226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41197b7ce9734a0b71234b6ab80cea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb85fda3eeadc429ff12835db3dfc70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954dd05c28c86bb0ecf5409e097a2e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad32c4a99f6abee3025eb4643a7e6ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3234e380b4ca24cc12d6a4c1198d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae03a85175632aba17fb408c4a908ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3a8f9ced6ee9992833e461895a3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea245b5664f95ddd7982845ad7a63b7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797395a3f84b8901c1a61a2a5a8602f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf79765a2e58464b52f7cf2ca82bb3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bf9afcad775f262e67f1cd74ff28a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98e2be3b6e766027dbf5eed036142f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadf272395a422cf0c711fc55fc850a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b305a4147e8f2eb44e4687caa2947240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62428b692d0556761fa7d40a24f02729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aed1769f41b618ac860c4f2d6209c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a46c2f9e6a065a7869fe4c0c673e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfd558aa86311a2e6bf3cfd1d9d0cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f1501184222f0222631e958446d75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbdfd77d2760908eee46de843370b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891a86831b66cc995195fc76876fe4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d1e253e321128e2e81b6d11e1ad00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420341adce4e6b098d88ae8b99e74c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922953e886e18f24c1c9c1e5906a54a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec841c5ae082137195ee30c1ca607d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b583928fe6ae551875b291297c03036252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c663803eb05f10edaf130b3df5962b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cfbdf272b937e9f5b7c24b34fc865254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d570bc0791942476bd6950ba25b26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a3fd18cd07616da86ca328710e780256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f12e8ded353f9e493e6fb0c4abdfa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9ed83e29e67ee8781ef97320d6da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16763ede561a1fe0f576f9f01cdb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41e70bb12660fa0d8d89ad0d047116260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e15b3f2a029af557ae924bf867766261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5d490f818f59caeb061c240530f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b138ded1883b9db8b8d02ad5a6381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a5f1979cb2af8de4e4cfa8469b257264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adac1db9f426d5a1144b45f7da844f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdce7a80e0e0af8ff89136426fb845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9631ff6fc68749940f6c0348253707a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6d870efc4a07ed7f9756eccd1882268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30ce95330ad89953c25afaa2abb5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abd3b228cd5f66b1091143c40e65f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b597e0f77443e707324eabae6ffdf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8e5ce8c79042aeee231614970793b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612e481fdbd39531277369e4c521ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fb94b757079a1d226b9ebc4c2b680274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902e6a3d6cb4c80991e34a1ee4da308275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e290934432c93093bdaf5b319ff8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8a6732d1d25136ff2dcddd45d6711277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6a7b3bc3fc79022a2e0bafbb960ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3674dc24eb29c344a463c408442118279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c78179a9c51dc5d9019057d11c54fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238a089a5c5c671723229693c6174e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3152234ed8c2ec237cf65c6023f05f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fcd823ae6c0300cb54e12c7fbe9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d135eb3b5cd5513c8c358b364824b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dffd8cebae933c7012f07e928114f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da47fc9ca9df542656bc4a29e8a0d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a30566a745591bab8e1198d96a0405287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39129f64db58e37697aabe1db5690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb812a496c2ee8d737a3c6686760195289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4766e0d97b1c5ee561ad04f8058961290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b649b2ff533e3d68232c5ab391c6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f6543ff708bfd1346d50a152c3d16292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b2bee9c74d8d84434573fdc6edc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c7919d184baa447ebb8e1e8e0bbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47030eaa74efe0fe7cc3965c0405757f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172b2dc0a9d71318b7135ca6846f7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739630b620d35edf17ddbd1ddb21583297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6033739a9255deaec2226e211f4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00fc02002807e8e48a4351c9972ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb264def6d96c421c849809303d16f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4457c7b5a8cd4ed2c82c005f9dbb1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de63fafba7c7c07995ea19b87dc10f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5216a673f1ddebcce9d45817409ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b5129667e1ddfc83cc73da3957fc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7122b9dea7cf9a76b2c80c610d9d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598350c0cc20e24214f6b6b8668dd97c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d689c22fd3cefffb47176d2b57dd15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c80ca6fbf055ab8200e79c7948d8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed569fbd993519af617eccb9a9a984309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e7de08ef2a4de2e4710709ca294cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608bfd4ebdd196a2daf8326b0ee48e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a6811de6e6c1d84d102a5c7390243312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdfc5936466acac1f26805b774c8fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8e0195ce179b35099bbbe35a9f4ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb521fd1877f797d22792a443c0e4c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2fd21c7559c90fda7f8114dda21d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c7988444e82b40b817ce92704e40d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a782ea63a241cd98b8ebc980ebe2839318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2063983768e961a56fff2a7c4e0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f68e5ea2c103f41a168ef9e841e6c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dface5b6c7df8ef413d300e0e0f49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102864599d43c3caef35a9e6ed624b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f5f93945db4732647a24e3fb9753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59420647c4e60c2bcf95ddbaa09133324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3c7c667331544beec5c7b44e5e7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371577e60ddf51515a5bc6e4d03021326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a382951792061017cb8e3c3ccb7f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc0816aa2b58ff27a78926811af829328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f734d3d9612733decb702e6280fdce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee2c1bc1b818d266aa5cb4dcbc77d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03612e036b900641a73fb473dcb7f64c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225863ca2b74435081a62271d5f6e85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294167bcb8b40d32b165eba8697ac07e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1273213a50d87dec28ef8aee7204334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a1c7131ef5e239db7013006a8676335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5127cc9727034f58afba72185b396e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed11ad982673fed1df1ee993d5d1dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73f1d3c7fb750e05952a34cd39387338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf320761ee2b76496b62de7875cf8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821a62fb06c6a926204e65fc5b5b96a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16f04d33a8a297436f45ec8027ce34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d918562c872af64fa2189e53a11f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee105b5f9fd6e8040bc588d9fb8baad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debfd75f140314a75c8ccc8662604b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1316ecdb8e9e5eea6cf8f69203d0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0e859f55f41db43de31c067475483346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c2948b2af2cb3ef57333f526533c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212a4bf3114aadfde57ae5baaef48e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de638971888ca9aa4b9c296a6856ce0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8caa047e729a2e1720601507241fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520336b34d74c1533db0b67adc035895351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df946263e5f8ac0ab8158345c03e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65ef42f2965ee811ce5ae56b394943353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e199b435865f3a204daf7395f4369354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab0d4866c62afc4ff8799e55a66840355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4512f03ab6139d01e078baffc0eb6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9510240116246fb545ffd6f19168b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766cfced90bfd5bea107b50ade5e582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc6d875c48debb5acc526b4fdafbb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22131785496a8efcde410d335d1975360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4dd4111e19821bc25153f6236e5f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a1d24426dd46085e6d00b4109f6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef28a1f6a724c9721f2117be591e7f6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1731ab02de354ac95c9e1e9cb2a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46e7354d95a00535e8204d91ba39d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a782ccb47f3ab2a38af7037fd121a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2e066383e2ac5d68e21e31bb7f5c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18e233e8bfc39e89b0b8d510830b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226296930d2ea5919b8168592ee62e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd481ebc51fb05410ba850ddb9fd55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a2ac1797d897646ab6b5e1ee7c94371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bfdf10ce3413250acd2b7753a5d88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68c1187e575039cd88bf1c80ddee0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6349535c407a37b16f9f606f64a0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4444101a302026257a27496e3e4be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd908a5374e4c8b1df49da608083143f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76903b08e2225d12351220a99d78d71d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d324af290ff5a82d1ef0da733d6ea8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac17446be538c6716df18dc50b1577379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb1e50290cc0cbf3f3ca96a7d03784380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981127fd560eac20fe948b1d5466b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1671ef26580605b208c3fb29136a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba2f11f107610591b90ee3f01f528383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0437272d6acbc9bf6117dfdce3d74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab264cb4dadb996b79091f7eaacd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8599d0b8279cf4bb1237b6f10ccba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c72329cb8dee6955ac647eb0db1d7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ceb1ff1a6a56ba4306bbbb42a36a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de31b0910d2f8ba1567914d803e42c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ef41ab8513882909cbb9e819a9f56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece2ea6beb68f4f8ac2e83dc7d849f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd78d89b7aac12d3f0679843680cc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3683ec268b8c33f128ec723d07e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7f60bb9ace2dbea4d45d165d5b743394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2a7bfd974d813073206e42587a52e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9854bb380f17892bc43f14c9fdc023396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04cf7e99f6d1ba28d7b60d3312f3ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195acbdccf2db5a80707c9b11d60e87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834d952bdd7318db102804d1e07d40b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8fcc264bcced55c1c1c5aa468997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d61c342727e16226683142e7a098a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf268e6cd77ac13169bafc746e75386d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04626425312eb251e27bb9db077abb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150892cbe230e38bf51396a43b7729e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e089f7630452fdf8f030e107411a4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200908bf229ff30ac9823aef0a5a2dea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a58e7cfe42544491144f832068f3c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e770246f01afcbeb6b0b46d56274c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff1f204aa932805273037e6735b40a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72658471a15ca5962a26f6ba433ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa399481a9175f22c1449652f388b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431423bfea56c120c9262178a313bcee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265556a52b771eac5aa2efe55c1152b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d565410aaa1f82eaab3d3e1e0b19e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5688726777369b1abb3945f88884415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a04e3aee51df37d7276550cefb2d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce538c2b5aa7e2ad0cf456d6906c3f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef986883c6cd6e307d79a60056bc8bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ee9862ccdc26055ed4eb0cc6d398419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd8aa806a0ddc6b428535d65bf691420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e9b89533e7ed630c3a211af49880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e5026d270a0336b3c45acac010a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf77e0d942582ec0700faf93b0cdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f84286d3e136ba80869dc71da36b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee5727e716e32ea206b69b3ed633c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72428f8764a8badc6dc05dad79fd6bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8e910e1a26d735659877514dd607e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c057f009f062c9c6713e94cda49fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feddf1e02e7e3ceb203699222b31315429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0527399929bd8680229e3ad49aafe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfa08544438a59071f90ce2b8b312431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa73aacfa5582b1c8e0511a9809e29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3b2b801dded94fed0b05e81bd0c97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a820df321bb1bd614fbab7d36e5bc3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409f5ca2eb7fc6d0547b00617c1ac9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071ad56eeb6790b39e748935d9ac1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c647978cd9ed9a4c8378666e35e862437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d770c4887081edf381662c83249ef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05327f3d14f272719c8d11dc92ba8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030230a05c5a76cb8cece11fd6f37e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda35cf5cffcece9e5cae3f9435a612441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca81882d714611b8dc47050918640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8921bf1b01fbc484ffd98036d356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45702927303712bdb6fd89e3e52089d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61592d8dc4b2fd8d06b6b2a30bbc3c22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a05120bfbe0140d65061bbbffc8956446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e38011230f0a3dca9413c53eeac3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b647e691f42d6d8cef22c8f0a82be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2c0720528dc4ef1979fbb9902af1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909a6ce87c0b52c710959c7610f016450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dc09c0ad4f292a224267f852eea50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a143240e636e29f9e694b45a1a08c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc05740c6fbe98472ee796825f99a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46371187227497562bc36f575625d07454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f8bab07143a333d473dd833fca1b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab37ae4369c9dd2f3f27c82ae25633456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59798a171b08506febd3afa29301da4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677052f54b00a7b2c4a940d2b8de67458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf408354d4e58ba46edb6c0480f87459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d8119e696d783b41c6578eb2aebb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef069cd342dc64c5b6ed04b8b2d4db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92131b1660da55cfa54fd02ab4bfe3bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d119d8eb0089876ef40539c230b73e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddc0449d9320f67accc3ec069b3779464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc388a9728f7db3e567d323390a2624465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91167acb9fc0263960837cbbe7377466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b5a42539f179a01ebfd0fe259dd07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c6e0d5bec68002b9f1418b3461c9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696957abccc0209c369766016c20ced6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b119ba1087a4997c87b0e577dc3bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff913e74113e316f9b545750e0fe37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b790b951112d5f6085ef327d9f370472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976046e0e6fdc6610c4ca90ea23bc536473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a89f547d6fe20062dfee754b82065e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b60c7c81337edc8afb1d2aae3d0af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58b3a74306598232762d563829194476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77efa5ecd1044a7910e1df630c4e0c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974e780cd1e96869dd6c85c39c0a03f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c83ea353e45c9d0e2205bec8e3434479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cc5627dd0a9e1c90c10d4b4cc993e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b893ace884d70d3eb74c20290177dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42e1adfbceffca981bd3a6f3a1b58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43fc7a070ed4ea89195d0b4e484793483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c286e36b9e5259543015d99348fe178484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943614c88684e1abafb932d1f8572f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b7ad6e6354e5a1de549867f7659d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c49b96923963d07c953fb6b6e2b85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f9cf30aba0c51dbef866db11cde3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcc8636133c5ec9617e2444f838d45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1724b9015f3cd8d5002acefe1698490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922a40984727a612cf0ab591224c32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f04f6c8dfddfeb5211f3436cbaa04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d608eb1791345a9a082fae40a897b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d969c2d3594d99b153eebff52bac4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9d49baa37daf0ee60b92c8b9ede80495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55742ec50ccba21a14711fd6830bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f256cb13945b579b15ea465184d53a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0fe42aec717637e4e96b597b1cae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9936c0bee10d16646f15de64f50d8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3750d35fb268f72dbc64e7ec9ed1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcab6d622ba40843419188cba4fe8c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13ff564b3e0604129553746a15c70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e77d92bf73fa217bfcb73899c9633c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094c645d53bed71dd2c151d2001f70c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ee37629444b8018c59f10962ab4e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c21237420e1135bd1a1c350c9678bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62c0cb9bb7caab6e9c14fcd7b08aaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb698af1a34203fe508a782ef46de7b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0919ca26e1dd63d7faf151e42071e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321723545550aa73d2cdc05ff8dd39ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a89288261ba4e6224230f3272eef9e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3d42bf5b3887f94614a4b92190c38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea473c9c02a5f12ea49420ea0986e189513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303617906700a05c8624b2926ea6c03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa21c507ae4382782322d78474277515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce9c61c8fcaccbce48c9f11fc40c1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2157135c1e630dcbdcf9acee00049e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b5d92837db2bd634dadf78f47d27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ec71bf405ce42ebbb448167c1898519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196d7d554b789648d9b072ac861b2c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762aa35ad82b529667d4326032b0965521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a6e35e48b6e4c5c52655e51fa5ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1dec386fe43ae395ed7c29f3f9fed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2210f36aaddb43c9a679f8ad2f752f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f70db7ec0fecd219121f8c501547f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6eef19fe383295b3d42a03b64b959526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c650a29eeba5f0e5fb0885e8121d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a63c31a17f5a9427966aba6eca0d27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8f168740698a376dbfc1f229d402529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8ccea0a6fc6d41c848674d7d756da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca751653748a16e0b3b7d3f4305bab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb66a605ab5a4e8cf37225ac94b65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a0d1a0ccc7f49f54f763e86ddec6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f7cf234e85fc0948077fda222adef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ce42d3ba4a9afc31260cdf28e6e98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34769b92bc651cbe92c07bab06edb1a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053380ac5d653116438ebea50e76eac0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a117a9236ff6f477c95e63bb081e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5398a9ce312f45cd346018268fe3e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507abb3b605eb8a99f3f1866e923608540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb83a845cabfca40ba5f387c8819a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e553afcb77efb9776f398d9c8244cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59867da3c2b087e9fc0d541118df72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c753d46d3efb2c611e0cd626e31b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4788c794247dff271f8e0fb0b32a08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc6872b955aaf62f5d637d21f341c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877311a0679ea58b0982f98d2dc5af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e1274750d20801bbadf8dc87a58f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99c718c779112605442e91f5dc42c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c4c75d899544b40de10a0cd0f48e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44430683f3a6367873d4e5720e6d1fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e625709cca5697391ec447ee253e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120cdf5ea06b1dd1f5ddb47f35f815553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b2ba3b326c38d3486f45baf2ef88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7269fbd1ee300f71a6dab3a32f10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e09edc42281980db7f2168cc668c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527355c6664ad4976cab5233553aef6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576ba9bfff9d5fb9adb260e280c8ea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e539a894e32aabcf628269074c3650559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0df57ff69632de9ab2405ae8c38c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b5ea6ad1a1b69a32ba2acaa430fab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594374a3d05238173b4d42c22965af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858f89adbc56b343547d5787159a0c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c09f1cb26e6344b334e9adf8e3708564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba3930d5bbbd3c2d50a677599dfa20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccdaca168aec02e090721ef0d0037b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791649fb520a25a2bacc158466c61bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e62b0eebd46ca364e82093459e9e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc9ca592e3158291b7a0052d662d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935d128c53abdf61d2c4d5b62e8c26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9fcfa2729c10ba72f22f3c2bb78c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46d32cbfce4bd27f9e281815a6919572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b653e08980a5288beff78926e414573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015398097c2ba6910977811c5a4c91dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae83022674f117d692bd249f7b49eea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242a328cbe35dc7b55a58f6d5442fc7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7b61c264e5863496f8fba7ea813e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077e7ea418683fd15f75283df61035578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5058c988c5c34026d99d11f3077d8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c99d118c01e6f2e0e66b5a685fb883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6ead34d980580e77d2a14b938050581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99e2070ebbaaef1751f863fba9346582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19281453af2622cc32817e723d54f37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965188f23cce4e47f0318a0a084577584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e6cc172f971ac2ac9ee7fd5c4a201585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a62e6273bfec91de0a15cdf3f61eba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c128cb7bae17cadd646395c6fdd3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26879124af779cbef098611078866ae0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de4b957b1e1854aa891a0e22913f17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03670fda5c671323735be84c09496590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b94a7e18fe5fb147cb1e034469052591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e15e74728c6071660bc0c45c0ff8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832e63bbc5db41b3a83dee2cc57ab9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d411c0400d8ca9a0c1f85abffa47f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368328503cc4a4041560de8067b8e77595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e970f376a820b4bfa80bc58643e47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4fc4aedd0b99818e2476d93814a7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88943f92daadc61ae323a39ff28184598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f32258ce4ea16544db8a061ac61d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d85a3f182e86eb30d264c5e030f8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedc97eb66a8ecefaf39019f119bdb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258632770e15fbe5a0b3737f6c5332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf7f3ba92df780e2ee6de449acf74e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85f024ac88577dda8f441126d18989604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c06d9604e7834dadd5d2eda1c362c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95b098e38b9ff94048643f02c28b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c534e58cb2f30867328a4fd1e7da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145719c3390a2b01567368c490fee5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cf828cabdda8e38eb56e863cf9f70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c3e733c920641c485cda6d59ebca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b617526929d651a9b38c39fb75ac5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bab69eba4a8859208e834c86861871612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c4ce29a386967e23e253153eef6a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccc0604876715b79adee51df4b10d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fddbd11c3a1b40fbf11d9a4bdbdcb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e198d032c54a5e59208eeff4caf3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8cc85e6d0f2c252cb486d67429c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b1f52dc9537d7d08e5dc99758b56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce1a5d7146ec0df9242bd1a8970b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc41e0c0fb3b2556c76a204bb84576620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478dd4e6b605f7f56c11967cdcb6f90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c1499c02a045f83b5af2cfce21cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e02f8644d3a8260d2ac7b4a79cdd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f60b1b40106e6b2a690121a482c027624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a3a2a24f9f2e6a1a5ec3691706ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dd4aea5e81ac5863e2ffc7899e14a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed632dbd753a403f72d304b56ada3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcf61c755e40356891e98ea56e75e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67385a825195543a5f52571074db94bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e47fa77ba03fb7eb3f8a8258422cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c228f9b855b617688a8bee075b2ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31890897d6b86ae20d7ecb1700d7eeca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b83c04bd8c4bdb98234feb9d38cf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9778609b361c0ad3c84519aeef84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc1ce420c240a165a4eb559225b3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc5b55494040a4d63673f23099228636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ed6e91b41343e3b9278e0ece81292637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a608b5436ca5eb540fd15c6b281294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745278cb67a408999226af868ebb0426639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214197a9d9ac5ccbf3dc4afa6fe8d8c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02940ee608f6c02ae3a3afe9dde09d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e830db2b021f149d962db9bc3a7e9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae95cb6a18502c5df7db327ed9301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827ac03dd8e2930272c9b62bb4bfc98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370d20625b8cde7eadf42f89dc738c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd322403d46cc18eb0568f2fb6c1257646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>