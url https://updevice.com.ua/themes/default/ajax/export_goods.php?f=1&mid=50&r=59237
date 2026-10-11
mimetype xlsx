--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f694cfb64719d55187ac59042b1601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5d8bc2cba884ad764bf7f5d2a58b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1605469b73225f2fb666f0a060c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7003d7fe529e8b26b9e66c6ee4596604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2065db2f79748d0c3a8a561e9a2add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796166009cf4c04d48fd3efd14c3dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cf3a2399918e8ceabb9ef53f35d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00894c8593afe467aa2c78da2249f868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736dd9ab146e42168871d0c65353f2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e14ed8cf422537aee51635fa13ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5207feb25fc70cec529d91bea8d76611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae638c07f5b8dea5209fcaba162dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637fdaae1c53cdda9af1c3b312b05c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d586454e3462418b9a96e368842014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcebc2459f9d25cc9f045398875e5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e78566b2979d38f4e776153885b9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b5fcd88f43289f4864620576c4d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c067dff6ef6bb68b5c8c7d85dec6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882d4ca536ff9c1e876bf3cbeeb203f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6ae98d327273567e98fcc21ec65120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482648d77f21f68878712e0f9ce586b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41432cdcecf3ee755947ee10491969d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a03743beb607943cb83bb9381da2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a544611af882c3538c1792e8ba70f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b60bad1bbf358f4cf37627c0a35bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03bee126019428f34e15301324546126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e29749efddadfd737b85523a8149727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f497a61c2230b3481869338070c271b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0da89d8a5401a26ce7ba654d9492829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536b05aa01a1a452a700d243ebe869f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe683e04493302d82a77d8e2b22b48031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c0f03182f427fc7e9f0fd0d58ef332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255509341bbef72a13d8152aa71fb0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bdb0aa87153907c92f3b2465df86534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085bb3f379db7525c222d371880358e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19c00643f9ed2256608accf1334ee636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beafe286bae85d9d339b983d5cfb1ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781759b1c8bc3c9540d6096c3946cba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c0a8fa3c98cdd3fe18434d3e41b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b4ca62351856ab19132a36751ed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e90bdd6509d8b9d9ed78758b248541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415756d396af8aa1cfc87a6040d947842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766686f19367f62817cd3211dbe244343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a484732c39cc2b235fe547e5590fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8a6f3fa8c2181d1f9975b1c556f4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d580d154267d2aefea0506b5470e0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c748ab6053a15595b7eb1e1958fff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c94f821ba6bc5ca8505308f240742548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dcba9559d8c3fcf0508f3064dbeb949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a5501b3f1e14aa39f365b46f226d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94484885f93a9e0e4cdd679ad907566551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9d339464f71700dcb4aa2672a5ad852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c56cdfe88e12d0cf00b38a3b715a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31ea1ebc1948c177b1347e9971c7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feeb800b0780cc22e4e8718c575efb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bd877e4d7fcf8ddf9ca3f48f6ee1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e8a37f99bdb18d45ae68758d07c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c231cf7ed2b93e0fc37277ff7436058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210371d4fba497516474eb7e47c0aaba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbec77809b223f6587a2825bcaeeac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53726241a1bdae61b83ffd49622474461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5970a06792395adf56a9a76ec284462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0818dc4c5fd6c947e70b3f5399bd8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea9bc902e2ed7f36aa4042ac9e46dc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbec955b024d8010736e53fe2f8e88d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0484d61459bda238ba511bf90d2c2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67109ea4f7453a52ab77a023808a4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5e0502feedefc9f513078eaffe5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973bdf159b562739d6df84defcfddc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371336ac395efabe5b7583c83d20ab970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa10a246997ef6c67884007e79d5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96195b4afd26b5e506bffc99b728f19972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed756a9b416077c7491043f006eec273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c2bad809e388f23f6706fc27cce4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696ca1d5f2301d1231120197644622975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a0c489824b55e9f723429f275be6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e43cc12907fa8296dc9c06cd3dd377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12700d8356ea1d2a1bb91d803124019578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda74cd5d36d1d678a8f82a79eb34a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b303aca0331de899d8569172528f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae297a7b3d04d4bec8246bd24dde90181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cdf13f192272e3b5740181193fbce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ecc1a9f00820429b28b98bc9aa8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402163d23e37b90b7f0f3220d54047384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c6a0a8a6a8202e7e26606fb3c96e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3764fbcd3d663799cfc77bc63f91b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7277f7a6ab57c5708b3ea2f7a92487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a740de06395241c211393de86c5188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84a5e67d7356d642c95da491292dd489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ddcd6528a38387d1112570df7997190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085781dd42d0cd482d424dfcc1dac191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da9df76447d2443e41bdcfa0cb7db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e48456f34a37969dba99cb64f5ff4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100fa398d93872e967faa55aabbc0ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761660bed7111fb67c7180468dc74b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e64b7a92aad9f7455243cd1dc4d7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576620055dd991169126736cb9c18c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366657221f44a8c65e27376a63352fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d505e6a6e3a985a4ba4203c2feb7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983e378e33b6ccf8239b40be727b8ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935ca01c683ba86187058de10fe4754101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f15751c1a2f2b3c24470f5e66bdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda687e485a47e12acf2bcb68f36eb2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891590babdc8dc13296a88bd7398b32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10c00fc5ba21f3578fb56cac187b14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1093f1d28a5f3c6cfe7c9d498c4f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b0ec0255ab87eb6e5efe77598cfe6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac543e46017abc1ac8c6c1b7969570e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c991d7d893e01d357fd042e734eeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c84677ac48ee6641e26d6397f32eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba45e79d0f4b3d95f36e2e0630ab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eec451db9ab33135cd5603207add8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1867afcbc04962d82e27428ebc9f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfad8c2910e18385d7fec2c4dd4f83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1e0a39b89eb8c09a31d27bc28d773115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3f4b4ecbaea697c56725c2c962dd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c5c9067f1ca117927851548e0b5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3716cd69d0a7bcb4a0fdbeae6951a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa3886997813b989f977ce2b74b6d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ce99bacbb36e7b590dc97d408b5a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295635afc7b278f05a4612a8e06956121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6117f7cb440504af9d1737ed9abe8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814e33c87823ed9b5d8b5ee2110b9a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59232014eda4d5a9244c8eaca559a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e9d6be9973507fe9e0064c963fe5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccfa9932a5100186fe2320131371d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964ddd54f214c9e92878696419e7af2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29953cbd604c05101ef311610d897a70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029649768c5571ea1f71c8052349210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a9f9e87134e9a45e734c2fc756e7e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfb72b81fc0431c4ae45f226053a46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34c913acdd44916e46b6531536798132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad89a872d8715bc3ae7f55743021702133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243328b8345a6c19315302a56aad381134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20198c886fb9f3b7db0b694a823d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171541253ca857088be74a8f2b20b5c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f21f2b6b5bc137ea4a007d389086137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049592ce686487c283bc60f93e9da57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185043c423a1448b60a66cf8d5e4b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3930b3380a99b9362ea93dcb816ebb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d55acd230c7f3cf110154876045e82141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00069fa3738c6a9e69214b97b50442142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575361769ba0dbd51b17154c5abff778143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b7cf7cb955eed5b8ca92e385d094144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6cc26480482cc69d296b2b0e5359e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31b5c82953e7249ac608e20f412b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00718e688f9a22b1a660ba4a0c8c78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4ab9c469209ff605548453ca314f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b71310133c880f2a646091eb67dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e8fb6c5f1cabbcd75feccaafe14e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82eb16acc77b4d11b4bc6953e2e705151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337428ffabe5b4e6bb634fcc88a67b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95565086551d67078d3d4f3389ae1278153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c108d62ba0ed7ba489d285217251cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0145fddc60f922132e486c1a416ece155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c45cce274e21829967c430e171d422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb5087395d3285d979546639a1afd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494291d3d93341239f8fe28317ac4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549df8b420940ce4fb4e772264fd4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66122ea350f65dfcec5e41aad212828160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d8de5b28eb1344d4d961f2cea0de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17964e41b48441b134414083c3ed45ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f5926a1ff4d34711a242446262e84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87152516201d529be678c43dd53a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdeeb255af4ece2f27cbfc6f877c2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fd9d469428a1adcebbb0b833063a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfac78bfc2f75b8d7a6552b142778167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b4e04a48863fad81b46baad2f6280168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a507f902735c89cd3f622773422f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da441542f105907165899d60cdc13a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3c52e31651fae8e92e1acf3ab1d3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6fd04e5991f6bfae0e2ae0ad366f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d7e3ac256b7bb044230bbbc7cec19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aa1b84b28308cd20968be10ba8373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f18a498dbb651bdc7d010df91905a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713804655e1d74e4f6eafc1f63ed58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1d141ca2cda3e93d3491bc2aa1c73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf248418f8456a714ebe39a382f0d3d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b68fd4232b9698268584a2fbb17712179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd280d16aa01fb6a7a51869f9a84e473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291b8e80719112fcf882dd1c0c4a6ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245820c7d97112d99c29bc4af88d89b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4a491a63dc944f7b8e141068a3b92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7644986972f21f0daa62d42923c5b35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2f8b3d14a22c25ee73774a531da0a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345914bdf175cbbdff2698bbd64e2c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f4f45a5b02f2e4d81560d57052ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35560d61f79b0001fe6a5b8f4933478188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996b63f8b540c5debd9fc3b28398eda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a1aa79c90e3bafce2c49cef8ad7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea4d8376fdea0b6b255e045e60b76c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63748f19f09393bbd074797d962c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d484adcaae345f751f97a5cad6bd1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8749bcc3aed5bfcbc1c74b40c57d9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c3f3604434db60daaeec77b9e006195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d5d2c58a92c1fe41144b4ca3b7438196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec442a8bdeb8f060bb074b7b284a13bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903db9b5712a29bd09c3cb917c974e47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97db7c33d506649d5ce05ad51e6d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cca12cf38a02a71e70189eef0820aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8bb29048f37c7e5b5765c22045a2b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57aa1fd029fa086ac0f48094bcc598202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888c30a2c3e6a2bbab58dbb17888f8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269800dd46a4be6bb27c0e734c55806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6af1d2587b0dbdfb9430fd321240b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec5715624dd836f3c969ac7fcd13b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475101a5be75df7f292f51662e3853d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae12b7af52d3687dbb5737896f720208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559bca99d5a3f0e895a707e00be3917209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a57749c62d96f0a534070fbabb8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98589bb962f4dba7b4ab0c5a2eac45ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467762aec5c83e589433b9b235dd63ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72dab63e6ee3f6c8fd9ade2a0d60f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4901d034c9be2d2f2ad6e2a34b3371a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5af124808a99d9bc0e7b4cc506828f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cda43c10a93035e506b524717f800d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec88ab7957121b9b34cc43a1ef2507217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec32465a2a11caeafe172e1917d9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e7ccaa6ed47cfd57956acf0998d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45618a4167921d3a3f7e6fae63455f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaff7503540b9e1cf5e458b29c65d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085b7e7312ddaf2d9402b69bb46dd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345c26a0f675229ef8b57e7c81582f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551384776123355e6a3250f1701499b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5d1b0e6682026744b910cc9a595c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0e387dabb9e1578c8a38c3fe829a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6037dccf13ed6c6cc322415cdfe5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332a02aef74d588540ae27f65dda7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e3d423d9cb7f71804bca0bcdde591229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a875d94668e171ba9ecafba77f51a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228448f502a7b6ad423a16c2f938919e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a642000443ba3b885c245267a2385d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2db0074f6fe2bb44207995f853b862233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21036f655562dab8a6166cd8fdcb966234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c90a6d6be3cd2bbb8e367da0f199a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15194d2f2462f7072c78f08f79f84096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea429782048316db898250ff16c877237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207500219292df8143128c3b6cd010e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29e102c90fc4c5dc66997ba97cf1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2f74a3b4e7e7b612049d7d9d6b83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732df47bce13d7893af316ae31259017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618eb06ac5a1ebc9dc5406c8128c5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb862a9e42dbe67267b449eae7177205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ad2d7bb85230a0b6ac2e527cdf20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509747bdbf6d1a8d38317ee465f91209245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeeb439f7f19b0220c20467eeac24b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764561dbcbfdfc10a0a8b1d71bc140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ef95b02161e3e1d71898a6c7aa9cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe275fd7f5114d2aa43ee29c1d92f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d1f9987e98325d6fe920e278aa36e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e721a7f811cbe9e10ead0f2ee93c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac3aab9cc6c4b06c14da0358aa60ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c1c5e8927495bca38d5b8fd1d7ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ecd04cc5457c9ee905d985fba04ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c40305dcd275c919c6eb78bec139255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29156b4fe6b85569d552ae0b4e74f5ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01ba7518619890463b9d297cbc41ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3bb73c083be3cfc27e50528a15409258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d6b882856bad8720ca1a721e42b06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6d0b410d49bd63f5d0d35307dd49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2c1e3c900586c02add733b6b99c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b3ebbe2bdd7134200fcda1043f0c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed364be4c9e929834f6ee314bb36e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed29d07d40fa6a94a1bf7b93ed17d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050acd7f69dd8b8e7e13c619f511d57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde75f92308aae4546f170ca8c15646c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89cfc1cf4e3a9d09d8fd8f19541512267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3545825e797e67758d48f21586945268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297815b33e9a037c5918e49ea4f2b69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792e73e4deb7211263455746f3d19cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125160be7e006a67f0024ac9d5d3aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116834f7265cfa7f8c814a55e53cca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d81ebc5d05a9271bff29cadb22166d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7ecc7ba9cd3339b3f69acbfbb787274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30686d882ca86ee4cf56ed1450179c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14e50ba7a2688f888bcdb047d84180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4368cb2d20e65b62be3fae27ff8c614277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec1be3b79aed94e5dceb2b7d84227278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01c52b1da305a69276896dbd0ec4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802b99329e97fdc5cf2c61502d95c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408cc9faa1b94321677129617d4bdf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0053876255ffce07912c39d63ecc2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843ecaf60d58f1bb54e39c144d59c1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58bf70793c6be8ea5f426a8965bd8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686e7ee55d3f915cd247b8f215ff30a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8826ba44733707a893c07f4951f5480286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb1fede8bd0e96c64d6346c8cb703d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76cd1b6363d4fcc578b9b2464e9b0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdeee9cb2a2fc2b252f6fd577330d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369d90a154be3d51d4361d1166588aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf9451d00e6e2bec83589370b4e021291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756fcf6caa393f62cac9863c5c10d25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ec55004a2b65fac63177937449e77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e17467c2c9ae690ea945e72feafb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657d9b3d1a04a99a96fba28ac5ed49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fac34de523b409f81272629bd9d55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a5ef1c4b664b758d58247f5f5dbef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e334ecf0b5f3128efaffd43a00d3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99417c1925132cb025b6a615f998bd01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107678bef07980122c54987396066d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf791cdc910e1e9738c4f69b8f99f678301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eda8348256a987ec2239f053a5ac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361823c827bb46b5894a3511b089fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6015702b1056aa71067aff3b890bef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29aa6226d3cc88dc01f6360c817eba9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26eea1e507f4142c8307790fffe2fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d6be412b2a15ebd661add3b9dd50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d586fb87e7665a06d2722e91aa965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e71605910eb1d0c0002eeeeb4601309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37b0b5b12de41d67d45470f8818c35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c80d2a40e00a04fdc4b4da79b1cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8c26c969b7edf82b2187aad59c958312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066947f56dc54ff341d95a082e73ec8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2fc5c35e2a81b19fb4a550eeaec70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d1219e3cdcfbd082cdbf26384f5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872210ec9136aabeab6befae3969a8b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6f8c7a02007b1a167499c0cce4de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf0291e08a021681338f0e7a87e05c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fd5a8bbd852ec2986b0d53ffc0f92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa634af279ec67fe23675b0b620d9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7c9ea9fd2447de4fcc120f1f7eb21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6aea26dcda8d782e4fde96064308c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff5ed26c16b9b9804871487933d2b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c988e3ac7881e38f04c78fb2e25ee88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f121cf678a7fb40adcaac9d574c391325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0841f72fd66ea19e745b0f6cffe0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a2f6ef06d29e3bd6cac27943e169327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28619a1b5bb9d2e6f5565dc011ce3ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f69614811d7d23b25875da50843ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751257b86c92cb9a50d02d0d2467070330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de342151bb50e6bbf8ad24f797258cb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031f14bd31f756e895b1a2d4adfffe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888af69ca8cc5c77eb460305799441fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7826e9d960717e1cc1a51a4f7e3341334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe3b5c9df21520687ef463afb6f537335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aabec8ba05d6fb2a61c56d9fc659ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8a0a3d7e6f28efc34da7e97746a06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbbcffa2c7f6ac9599e9d2175ad37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed4e2d9dcb685912756bbdf6921fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b22f450c0ad232c501117a4210f4e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65ff2970a9ea1f2187703a3e3fad4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840a82dcb3c457bcb546c55e48c3db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2a3d485ab84f19f601ed0e242e15c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fc6fd26c16af15378022d6f95d7f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf32ea9db5cdb3ce043d1be6525e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7c13ea9d7f66bc283fb21ebadc96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee6a9d0f6d936a9279de22e62761c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85089e57c7f8b8166450bbfd54546348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d770c5cda872fc68b5b3c16e467bce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c8c301aad61563a3ceeb46488dfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5bdb5f442b6e30f695fc5b37e9c9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345413ef6af163f33425c73dbc8831a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522cf50a17209a3b78b9e309eef3016353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df77f00b71543afa01250e2734c9df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa94b5d30c2fd6d6b82e16194b3bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd99b770db3b09c358078560b79f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f402ed3fe2c28984508809f0931aca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d7eceda5b6717f3bb6e1057170841358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe6c9241aab7d29b12d6ef8a2da1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595bcb1d6ff5a6c67f75ef85f7a598360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd956bc58fc959e8caceef2b72fa12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32a5a342452f6357e99a0a2338ea0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2ca80e7176308304ac64ec90c9290363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c756f233277d14ffdf92310c8e64ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b37cbf855659eb99e5ced7d2930a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b78b3de779e10a5111c81ecacda21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233265b9955be81e79df9a3c8cf4644367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75b814f32d63204df53169c22295d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a9676fa37253dd38afed3cd7f751c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6900e9053273e3f6d41da6e0c4cf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576be2021d33566c44dbd13675c5da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff8baf179b894e60d8721a1916f01c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104758537f89356bcfd4757d0fef2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d50ba3366a0d8aae29867e5c0fd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969b8cc7b41dfd1d96e09ba53e56a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83008198cb53aa471f11d51dd2b1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7fa38046f1dfe63077bd660a708b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985af02e04c3560040c229ae2aece16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4d9b3304bde32f7cd5bf81bb681cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1679029ff2c9f6f6ccc441899d9b206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26c737a9f8038918ced74af1aa6fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dd3660437d0d3161c85bd1871567e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23144eb54f422f1c94e535d24310879383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464782535b9c27fba0f2ce1d4bf1f06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0410614ce314091bd0f35c2ca6c4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e605f52e8fb5f9c16df34f3b1b1f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389401c25fe9538ed90936390c9ebee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80c66492b5b43a7603b8377ccfa5a2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4be58c4bfae367cad3c48acc079ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698e9d8b7d29b52637834a1810ea6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf260dc8d29f61069c20f77793ceb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03972427253e0c5f4d20448490845e37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9331d7b17fe75ad642c696c58113393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa24f15b485f363447f38339bd47e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d3381ce1ac9b053a0a63c516fa50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4bf14a508db6ce6d0814f925d4aa0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c780170d9b0a5407a7f6399f6a35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d569f17f8d1ab02a9338d590db09e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654fc779179fbda10440ea4d5744c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023585be3d1977c3e536a0f98d942082400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c87b44fa7b79a2daa72b5f2a02bf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cf33949af90717e8dc8701fdabe9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806f0e6edcf072d15a9c3f69afdcfd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbae73776b0cfc95bfbac8c326f2a46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ae03216237c530e9d825d8fc16323405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d7ac8730ea5100cadbf7a5c47dc47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bef39d09f9fb5c9a23bec6543b3e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434239db5886fa0f9fe0ac58e152e754408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094f29e83b50974bcca6e9c667d5f99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19126cafc0c079f3122844cd00a904b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c538b9a3bca7e81ccba2383b5fc4bef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc096cab537d4b9293afccb3c98a5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e798dfa038100e4dbbc38844f24c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ecf415090b53e95f6edb2ddbe82ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34f1cbd1ae7426d470f3c8faf3642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ce545b7c5b7f14dc5acc69533418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44588f2ab9e2b48a09424b546bb411c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c35397bd1754a751fed03c0484282418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508d6394a7072750cb474f1cd61eda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12262ace983c30615ce9b30967f2dc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd12e69b07324bebb7067e0fd317aaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5964d56cafa6cc9d8ccaacdd7d34f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42a6c0136f4c2b649f59109213aaea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c6f41247d129d3778b67fa0948b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2d2c5afc760fa661d84c0ab4a338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5fd6b9e7f6b794fef42a874bf510e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9ae97205e3d39618f87cfb2963bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f7069955b615e665d07b8b8417de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0397c3787c1fbf5071fe185316a7eaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c17fdcbde9086d034615d0a550fff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e12d524465065b044d22ecfc20cd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf745f1001f383c5716d51163f568d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a0ea2670018a3c03133355200f62e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9455ba40ad4c84e9e881f31573ce46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef916653d1df7e7568eb52bb3ce5d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2617ffbbf0760cba3946a377a168436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb51fc28ee80fb98d7a3023310e78a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5ad12a1c28cc2f5ac419f8f844d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2a3738370a408e198e357f7ccae9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f33b3609746316085ef00b82dec24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033e8c87f473504596bd202c46c213c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e020176f97def2deaa5362204eeca6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd821f752d6135bd0fb4ca6b72db10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba25d16212493556202c354ff7eeaa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c326645463a212fa3691b11f6e245445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e595f52eed0b50dd95b7bafed3993e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880cf89e0873036cbf20f1164bb84b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af26c3f1ec11ab338596308bb13f906448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add425d8a5d379fe888cca9d47fc36ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33407f943209b19f840249f1a73b1a4b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a83f376e9f88acd33599c7f9d85bae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6321e63b56032c1c2b195c55785b3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fa62a6cc546775321a47d23a18772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe571b06a0dd6008c4fcd22cee15b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a61ceea47b19488dc1e6c2925fa643455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cff9cf347116ce383cae77253d7407456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee233e22b194b92eac7c24dded0e6b8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc21e6da34e2ab7b5ff1d53010ffe96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3eb05f6a5d311779c43b92ad44f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7b3b24cf429e09aa4dcf69d57261a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800151c843d4c9398b4e3218467ec60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3fb8b97adfe74acc87972ae70b2ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e107bb49552320bbcea78c74a4e1ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b0b65b8843cb70ea720b8b21af53e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011218d1e241342c43efeeb6e6891389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba46e41ea2a4aa86a9090c702ed9e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cded6225fe1631a21d273f627a24fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c122da5e71a18a896d20777ffae53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6c654b7f2a9cdc009b826d2ecb3f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb2faa22c3bb9c0f5c2ed6392b26d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feea46a064ec627b87bb2f81c39afb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f132da223996e3c23b528031903162472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7363cfff32da83b2273a142b14c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153908678a8348ee1ee804653d2a41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca11cc4ed8fcac8028ff92825f01af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf4931d1040661c081fcbf6266bad2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454488dc08f31d1240b3f5ce9c05671477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1dd257092c1a763f9a37d7795827c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400fb60ac8d354a0af2fec322dbcce7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d69f77fec23b758671b30d8dd7db1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c408404f1c0d2e9fc3c11a3761128481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61b9ff3f19dc56b5e6dea69798d37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968ee630cc3d99c80110463ae32afe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618a8b2486d8cf9630a86f985a4d4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e4edf13cbeb876173107a47926e58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251826bafaabb93e97d04b62d3c2ce0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ebfbe1b36223ae4dbdd355e792528487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8688a52f6582367ddeeaeb63a446488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9c4640995d33fa5ee23f04b677671489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2bada043294ca373475eac369bfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687fced1d20f74a109baf9380bd5e6d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bb4519cd654ddf81b3b16d8160eb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584da18d8ca2821fbf7dfae1a622edc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1094ae4ada9f6592af7282d6f0177494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049262d5e52d6bad3c3dad5a0554afd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f2f860790a5215461af8e2c9c389496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670942b65697a2d4f9640d817ab233497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f46aade5a6ed389d32a3dad1eaea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff218e8323ea9a2b3f776f36e45c1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabfb339d4be45983d9e3daa862a08a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e97d16a7c5e7aaad4e305c1500fda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf53501bfdb578b241684ff80cf2da3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c242b6da7ea6038b3376ed5058eb12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20640535dfe943822504cedf950294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e565e9951e4e04ea64243e9776bb9f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a38612aa398b376b02500759a11b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b069df8b4a80ee5775f1ae0d3a512507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd85b6850000f614f12ef092e253b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549dfa93e759d0669b78787c77aa6e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06393b7f0b7775a6bc91e7da3b6397510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895505af3046a7b32970684ec074eb99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c41bec87136d9e4b880ab1225fad60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca1a2a070e0041b5d87caa98e2859513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fd89249092c6d2dc7c7df439dd060514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ace11e9dba28bf488c7256ec297787515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61e8a3ca2ce905e04315c9a57f298516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db2814f7d628e41690bbeb128d21f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611548ef485e0c01ed352fbf3ac55d69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16c61ca96e67adea286b2298fe585a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343655c07a99beb3c4508383cecbe6df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74e94244ac26483457d6e284f4a42521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f0dadf8afbc4ba7055c30ceef610522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e181a9f3572f523eb9bb9975aebc3f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdbe5ec864c4b4cf7a22ad42bb8679524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583191a7ea3c8241e3fec8458d362d2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688098b3ee6bea2e53bdcda48b14342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1edd671b2d8ec2acf6e3254ec43d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1b90f24c52150397223dcc023accc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11118b031f8b9ae8fbcd74422ec156d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3010b0ac7121035c3f014743f72c80d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482c0733f4b87d43ae0745323b61a5a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f731b642c45da4ccb04371c04791f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f08413074201ac57906e4e2d8f609533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fcb4674061c8311ebb49b3d0b8458534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc7cbd1222ae5562235db09aa938c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36d7e74126711b36f5517a2b14bc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ac5c34ee9abad28956e3ad6e91510537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30f75589bd35c1d9e58531646a196538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b9b866f6cf9a10dc1e82a68d014a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d655813f9088644232d7980ffa00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558eff4acac93d1cffcbdee00308fd2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925824d2429591dfe19f98c61451cda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34535ee60c6f2c7d3db0b76ed321203e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf06e352cc07121055934dd25317f97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba07447f6e9052a5e6f39fa30899bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc344ddb217342c0d1189ffb845533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93461ff93e71e9698f39f56d8c0ec271547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f85ff8b3d70eaf7f42dac3219cf55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80364a657494a8aa202a2fe3cdb0cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f857b60c4a6355ad52f3afc50a6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551cb7f80f9755987f9fe5caa38dec5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920d971c665851e2c0df67ed4c1d226552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f70c2f8bc8c154ef461ab7af1d7395553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daf309539d1a12ce7802d05fe4fd84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749a1f9c64d19e1ea77889b810b7200555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3be78a8021de2914c10f04c22e8bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730824bdd035a2744401f255e986102b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa9f17e4b4dbf508307f22dc4dc225558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e78353f44ef63edea7f5a3a2bf832559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876dd396e8d5d06aecafe9fac099560560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86deddc4d9681b4b4ff41cebdb950561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17952c3dabcc2adabaf4f2c4a1043c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75001ea6361eae454ae789049fabe1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244cb7e58d526aa56ca0469f26aae4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228f1f1e4587a0146abbfaf0f7668cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88915d175c201d61c2aeb923e565dfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9749b1313ae3070ecc99fb2c8f4bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e5d2a2fce9b174282dc1177a8d659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a88863b45137e0fb7565d2b1179df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f9fddbb48e4c0e8b4c2ef3615d6dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbfb04627ceae14dac3e473397e88a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4458c4db4ecce27ff364ce4fe85cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b2260cb4171f2984a2e49346cf51c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2602f22dafa933ec7d888676f68b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2165d0753617004369335d3a0ebad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a307110d5f05eaa686d97f02d8d9e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bf3fbe7dd9ec860b82878c3f186c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce00fc91d66f811a78f3e92fa4f8d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898035fb43615ef971b954e84b235ef8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa385ad8c834f751fe8ec47715bd0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab196f011d8226c4d6aa0d9e5bc872581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d77337df6dcacfedfd91b6fa7b67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca704607ab923ba4f925af890619d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba07b65552dc04d8dc69fab822f994584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f000232e68a1c4d52b083f6257a77d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06044cdfbdfead39eaf9b14b042d0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273093ea25fdc7e4fe853fc89f0a4947587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f824bf5acd56ed0adea5c6e30c4a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ac48ccdc07505e64fe51d91324fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302f54aeab5759bc7371c22c688a3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5162b461a10cdedb0523042153987591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891b64f5cbe2cc0c51a1eda7d91abd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752458f6f6bfc4aeda7bc9c85cd0d97c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb5cdddb627488039875019bea8bd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1021b8e939697c81d41cb81b38adc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c61072a96263218644a3225ff1f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae5e7d69d66f46f87ccf8356ccd70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52120261b01280694e3eea72e84c8230598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b0a604d592e9674db0e8a1c8bcd9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f61e079073b92f11157911be4cbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f1a9b62900a40d9a7ed5ffd8f42f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f10949b38c14d17da8dede4711cb6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80138843e6d82f9e8403c8be652dba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffbfddbf095187a1f901478892b726604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5922c1a526dcea8597ed54df96ee2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b4c65f2a2a742aaf31b7c99a16181606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd68aff1af8a337f822ba5c05c7833e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fa4ff780584726faf3024a5918ea7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc449ae64ef14a100033a6912c85e93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f8d8bd83294318d64b247a73af40f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137e2cdc55eaa0bb0a35d09e0bcac4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019de48e6af06241111c581ad3c2058612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41033cac83655200f747685bc8c7116613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79dedee2159a66eb30d8a254937395614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244a5e95b174169419a796466c9e760615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e1d159f0ae0a47fc376981e0e4c01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9a7aa5d0ded8a3a2f113a612bb87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f76355a8e27fd2112a4db13d3306618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82e2be011f8a20345d41865dcfb33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad08c02790b1bb4e2ca0e1d3a39acfb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f7bd3498a10b33032eb86f5622444621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80099bf652f2fa8a29be6bb13cef04e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534a2833f049e0d0392d8abeecdfd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf490381ee0034b77ce3f2500711df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38871df63edcade3bdf2639db435abe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9b21faa2e4fce6a0f67e7f83bfaf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983e553315c6ba6bd01d9af606c1e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93ecb1bc9adbe8879098c224642fee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a90353656699b9182b9f0b56ba91d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3513bfc5412e0aa0ac89da9996ef1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a051d33bbd3091789fd96f77847ed2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caedada1229170a40b86ed8753cceb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3fd2ebc62a579e58c6169623012c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622637ee2d96387fea0d5119996243a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1754fbdc48daa0ae18e268f4253b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f6b3f190bce17815e77ed8f4d7932636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de4ad53b2da00c5883028156bdf1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b412e4e080a8344c51dea485312d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2ca3ffd97b20a05aa25d0143b0375639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959539c71d8f874a2bdb4cbfb733f81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5cab6f93ce4036ebbaf79552803bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01d72eede927b96829bca2fab5408642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1deb2fa93f75780306ee6a0803d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3b0c50f3c0aa71890dc630452ed6644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8e31aafc967afe8424147cb315adb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860c7ce848fa767531952e5f1ac91822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e99bd186c9f491c010ab5dca64ecbd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc031849753e88db2fb4c805a94f7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0646befece2d4631048caa28cf865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384666c52fc60a8809be3f1fb8733e776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7c4ef2687ac8165f0d12d9a356387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8a20cbf22e3f12f420482cd17e4ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b704f83993cfb646797d1bc64d8269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ef5b0a1f3b03e7390a9f97b905d3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fc08e2dcb3b254ad9e9adbdec78d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cb50dca1dedf8c442128998a2621c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb071e65f5bca922c05b37f49d6f0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a304f05b14c9fde18654f64abcbb25b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ec891f2a698a07eec976e5138fcb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6888184bd3e217932957781eb6dbb4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7651364fd1f06b5d70dbd020ebfac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071823ec5e637f2afc2cbf05cb3dbfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96714b555ab5bd83a633551ef32f916019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff41e42cc883f1a26b574b1cd959a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da215b3b23c56b2f5133783fb59f0d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2caaae930433b764d19ce6a05c8a6c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5358f2a908e1e7d1d2265d1a996b8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7448172ad381e9775bfb1d83ffbd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75812a22a5d1e8d6b253904bcf6f210225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f5d772a8691592f7ee349a41be2926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa277f7eb46f7f44edc780c42a49127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12782e0e1f9181052979469754122b9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114ef34a7bbdcdb984d66ebab561b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8105c1cd9e457af86fd12b13fcdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f431a9c0f7968680d14ef73138ec331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b24172fda044835b31b0bf4bc7f3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58964d15c000b00d56e35b484594aa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34ebcd37ed624864e66b480ee2a1a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe043f781b3f42f63b6526fb68858ce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41183159434b5378de82c1abb897cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e92d58ff35c35113c484ad2eb09137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f65602ab1d1d45328e33d6833267d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476cddbe0a1cf9706b7e51875ce7d4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe4924cb8db528add5b56459292ae840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c072f64f615f9fda81ee72581b01f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4e802d9a0f253bf2bffa7f4f512de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010795c6c9ec201ad0d2b6b6088de943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2b12d7e3237dc676cb39df4ad7ff244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ab36739749b1a5640bbf399f2f5b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e3f49d04af9ededd2aec46768511646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920985c9d7a3eca813f0916b54ef2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92c8b30637daad9bcf3c31a0e26bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63460cfde3bdbeea94cdb96541fd53049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886f015291fdc635a5851be4ca630e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73cb9fc781beb23df2d65264471e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a3e59af64004c01ff325e962337fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee557f116edcd729125425095eedf45b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7dbb24721e3d3035b8023cb8f19b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f19bf61fac5be008b48a7a4938b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9bd1ba68d16cdb5f4e560f53477f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96092edc9181ef895670886ba22ea7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314a0dd8a97a00fdf4fe395162ab4158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e6e73eed6f193af119a80240ac3b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce60934d3f2d1275edc2e0e89772ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aa9f983ed0bb54289befc62d8dcf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a9ef574c4ea434324f3504e0297062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642580fd57e04cf83835efc91444c21563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eb05e814716a312c589a8590fc70564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5288d84a647a19e934f550c860b93065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36784c09d20642fe237382253faf7b6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fb84e892cc4e91e28617f5fcba05467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b23b59ab87a6c5ebb80411b8e5be168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1141e8af31dc76c35bde8ebad454169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095b0dd8ec6d785a4784fcce2f1435b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adfadb5603fe62bf1da07b8f793cd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a175f5ffe6d9e35fb578021b42031672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc55f4ae3b38b588ef49fb2f8fefa373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de6304a2bfaa16ebb796c41227313174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ffd6768a465e4c20c687fadf6d7e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcddfb544c2f762281d6e9193f43d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948113a48b5d22ef10ae2cc0c18f54877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f91535f08411da47e342ec170571578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef552b8026829b778110ad06da355e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c78cc65df0bb019ca39f04c0df7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765c37dc81dc028c6ee13db5be54be881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b8a655a1b676249ef5abae07f77f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4b0c4bb83dde18c4abc5ac313bd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ace3b4eb42a3ebb7f8d0a340f6474e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06386f4fd3a1613e5efcde2a7882de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294f4f16ee5c4a5105d47bda4f2c9086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad182714e3866ffcb69ce286f0a520b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a7b2bf4d3281e713e75ef180660d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ba748060453853021fdbd9e6c95af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387472da32e2afcf609a1ed38878e2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee7bcfad337324c82b52f6397ba48191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b438801cb2e81a4c78ab4c7242e6f492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978f9f9116e92c33a4d24a97e706da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f621978ab96b9b2bc65757a5254aeb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91341e27dd1cd708bba2c40e344921695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7b698d6ddbe00db35ce8fa7e6f91096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a0c87a6a53295f9558fa690e1f77597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c73e23bd71ec6cec0c3c737b77c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80d1ced0100e28762e0c65af8698f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcad8d9402e8ba7c0c9c77ca2f2990100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a451e7d7d5c5af39f73bd9574c87e13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074d5bfbf7549d56116d6abe2c786e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e805d9654c8c689b40d7a55a1f8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b422994633f1a8bd8459a5e500d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaac5537aad2ce7a906231928792315105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf7d3fd725e9d529e34d8db6a3aab6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063a31132878640a4645828c11a966107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9ad7a72cce6f67a2f154773794c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b16583757cce77991600a81f4ba2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e6ea5ca881256728263373715481110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20ea8a0bd017ac6e4b8d47ee3de70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f127ad96f7cffdb9c8aae7e2f8b4c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f05ab1a65c1df3382a80ea3b2e5d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b51bf4ce618e23e33ad34044157d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40322aa78ab1f9b0bca7fbd03ff009c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c283570786f2c7eefbf2718e2c67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44c12ccaac02d815bccd20b95bcccd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22269558b53fe6aac12117189146d052118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3c0d977a63fec1921637fd3879135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32f8fd793493dca49c6ef3123a728a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a3de5a8750e51eeb8a7b0be2f1fa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9203032a8edca3ceaa3e45b208da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e42d57f8e8fd0bc8f1d7709790b29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462972ddf25dbf8d4d6925fbdcd80b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdbf8db49feefd4978b3661601a885125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa388cea35b882cbdbde0688b3b5f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986576a52178cc011025c6d2df50938127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5773cd4a762a67c24f6409df08d01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ae0a98f505f6659dc317c46bc7f56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b8f318de00cc851fcacb70236176130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21ee3719b7034ab64fe4d18587ff3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2ea9f595e43def41173b7be5f7fd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b24ad29fc36b05709faf72a216498133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6a27c8420b452c461ddd807c405e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8b7e0413139f673531636aa6b9016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecb8475039d49ff6bc0564e14e8c0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018999b7173e90fbf49725c07883ea8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef7f76ec445c315308a024b563ae17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f741bd2b81f398792bcacf8c0d3d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c5893c187a0d6c54cd0123d0f410140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897096650dd2d5ac87fbf8a64ef70fab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136d60e22744a829ca20a225e36eccc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825624a478847eb1d377631e797a645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b148b024645d2c9dd70edee08d3336d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c96d2249f86f4460c65a50b620044f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd24a6573cc74bac070062778ae9501146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc766fb2fc6ad9845d0958666dd8d10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748a689438842fecf38eba8acdcd63a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5431d95d5f032f5030208fffead26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66495cdc4c09901aa64bce35f49a7d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87e49b92b13c2dbc346255f832c283151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec21b599f90096b6d6cfbd62c993d07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e805d89f3768ae752992686afd5e4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b2847ba594be4e652000d75ba38fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41dba8c36b177e55f7fdd5c947a636155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75b3322adcd8421a9c57d62653a66d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5488bc3cbb97f2ca68276383566459157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01263d00322b0082e9c096c3bd0cbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593f3324f9d300902d31e83787def9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b352d410d07ce5e84171ae8a54ae3fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e7ca77b921c722c935ca3d798b0d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3cf9feaed80d2eef1297081814652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c16b1eed6c2b94424d281828ad11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec02748ba95bb6f1d10a71ff6941fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ab70b1508fa07e1ca963ea168dbc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4d7d7b42398b2bce597b0f9a4f64a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604e3e9b2ab5875c6c6f3bff5a0fba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cec8a7ebc5a5a61ac5d3b8509a77fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7058e608b7fd7d1e2de4595722b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6bf1085f777dfb415042ee1c8cd3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d30686755e5d8258c9cfa61dbf71d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea58049b38725d9367b7da4ed56ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e470de481c25bb053d1781b39be15e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b4d7d498791e54bf14483915d57ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bc8485010875ef6c89d450728c389175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727eaf8d20bb9da59c00226ceb33f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be32ff8773d84c5d66ef58ef7a9ec8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934cf3fc1863678606c8cf51b85a101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850711c4b5ea674d44cf1deaa549884d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff0f77dafae8def88f55e4bf71334180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69531022a6aaa7e773e0745f7bdbd08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15775d0bc4180e9eb7caa59cbc6dc117182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1fa0ff249d7832b80397eff05764c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f26b53853dda92aa96927f389c35b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd622508052abf60b8dd86c2d8d0c893185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac5e42827ca54e9409ce21bec29264186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53048d728540eaa63d9e6958e29cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68dff5c4d27f21e299a8ae2290c07f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5783715a1dbfde97051febbab78248189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81222381bd2452002243568689573f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bdea964bf02f4a93a50f237cad286191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a5b4788e4bf77a81f513e4b3f46c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90397c146e8736be187354c1fdf97e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789928c00e430b6f9dbf2a14f68b7a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7d2575491ea5504164c44baa9d572195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a4276c44bb942082b0e6b5e7f18b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ededf65fc6250046b3947c88cf0f78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd98bd5466639d877fbd0f020da86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293c2322ec8a711c25dbf8231f8649e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2b5f6f5b359492239dd8ef7621a10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74190f83bf3558cc8486b7e9040def62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6d3d2095415d5f88e3a4af6791754202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6babaa58a9186dcc52215825117b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e3f2e1327e782d0b412b4ea9a9002204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b11e777e7c585852727f2cc2b2dce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9ae4d6c42ee45b91a426b590a55c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc70c09b1d58f01aca078222bde703207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23412b99fd661ebbdbb6e9e1a469563f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332d0f1a3d0cd1fedd314b9ed81dae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5990a2d535322d7ed5dec8d0befdeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757dbfa6fbe2ee072a1a4748d27db14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee0c8b90cafa6558d36a82063c50b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e8b5fb9d3aacfd7b867b66c34d1de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c401fd02841b0b9485f97c9f49c4425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548cc3a1fdd052ef1af79b05324d6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40c894ecbe5e2627e44944b824c80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6aec7f7b8cdc669be396d05269f4bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e3a0f143ff130b19b73365d4a6cf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb56d5aa39c6f253cd4b1857ddf8844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676151eb84c681ff613743310a1004d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088cf6b4e1ca4e793a6a963c7cc4a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325453fa39958a448956c067057324b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ac3dc21491bef17424f05293c3ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c278d5ac23b5cae384601681080d7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710aaed4b0f50b541e22395edac69f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dd25f5c4c949113930deb281641f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eef4db9ea3d866a37d87db7ee64e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4a94afedf28d1b76b31ab4b824b01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37b4af7ddfb120c46fa3988ab96b1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffa7e32cd6c553764bbcb691827fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c388dd87b8776e465df15a9010515231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118afbef826ade356b1949896afd0daf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50cc9a36e8ce61d1a923a941d38da2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5beac2f2dd012d866ee193634e7fc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bc3075ef20bff23325655fd5ddd8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087bca6ff3c81f975f50ac6660deb25236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631f857d36bceb150c13e079db1b0b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b908f34e83c5d36777ee46e49206238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00eeb91c42710f598bc81493a49293239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747489911c133372ebae7a1647620580240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986847697f942f3d80c4a4b3dbd1eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d53dd8468b6d99bcc12f7b9b7fccb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5739fa608baae5b2be6b95aa218bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af38439f1fd422ac5fa01056d20d97c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76325ae03deb5f8a66dca14bb76aa68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13261f06fc95d5eb6cc4096b1ad6435246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a02de64bf4bf163c99242afceed010247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bdc21a1195a4c23f12f359413bbe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d31e399477b466fb9bcb9f15e5d89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9c7f664c1f80c7606ba822dd1245250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a199c52102aad872c223b2665b210a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec74e0ee205a51c5bf4b3e2210828252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541b49cb65b55dbe88b40717b3ce97c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509254ee737a3a39477df2dbda8cdb38254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b8148f3e96a60318aeeac2f419db7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd637e77ce24b211ce87686059f1204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd417e875ee43bbc6c5006f06ac5ccb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1df169d659d9d7e369d7e8ead4d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847c3ba200cb478bb65265f7a41f267259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0381273661e4aa5b8fc65e96050d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120da57737e0c8f1d4537618f60f5c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac09904106e400d8b4a3abbc51815f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b5da233adf1a636e67df1b02aabf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844c73f01be0f1ff443082eda2904e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674e5e9a61c35d1d6d9622a5b5e2b28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42565e7375016831213ad9a51806272266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d4a652697462d4f5367fb74df2158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6f0864de5a76941a72e901caf8c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb34408db5acb454d3fdb4cd34089a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf5b5ac8c0837918d2461dee4ac294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cabe17324ee8f515a71b12b9973e58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3c76eac824e56c8149ddbafd2c4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096523e7e790206746681dafd90a6ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37d05141e883165f20039b373b7f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81503d3403cd13138683d41196106d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094284a1c755bc31856d9d3a234bd0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da551b33134fd97b22127001800a0834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af776bd9d0fa933f8548226b94b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb7c3a50a45c51ec77860217c39069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd664619ad1a1485810a27b4325c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd923fc39bd2aa48ad9e8d41a18f1e31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616daae38a6f7a093e6f147c3b7393e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373c03e131ead58897799f9a38839c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1dadc6cfe5d7d8dc2e6ef152dc851284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ff90e785a117ad4c4df3d0588a53285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75567be968e332320054fd76964580a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ff64009eb12dc832095e82e86a10287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e82246549201a6390d22e1ce42b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84225b64cbf7fb7c6df67f9030d5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372fa01495f7810f1618a2a47ed638d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0d965f1fedfe96cd45f317bb3fca1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a351e6b9afc2544c7e01fbac1e0a33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3572ae2eb0dec34ab345b4e49ab0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9abec4b09a2a149209d1eedfcb44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd10a1611ceea6cd65aeca2c834b1a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1527b5aa3be05c1e773bdacf024237296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60030dea469f19b166e30893ea67ec93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472aa92376504f7ce5e11027edc80c2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39fadcd3202811815feaea30d96e8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85000493f893478941279645be3ec482300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e02e1f674712196fd8564c5bf9e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147c2889144c82492233d42b60818d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216b183da8b7a732112f46f39b0ca52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4312992bf2f12d56feed208d3856d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb3b99fe63cf1d629b3defc7411b3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84505af9d8208726eafa15551a589a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97799dae5501f18e3486b5fa82eae1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0f3ae617b44a43fe8402dc883b9f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161985e512fec1beb4a4b4d63245a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc477e7c5e024204da3d6480d1e3a1c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833487846b596ae6f21aa5e9e4bfe09d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a49d21c439a77e1132b483355bc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e60dad0d778e680401e90d18d4f7b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6fa43243af5546d92fd933b29482314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd77a487b193fcc93d9b01e1fa1567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab033d52391713e5abbf8ec4f7f50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26e67df92bbe34d3dc037d9f02f960317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0bdc276bbd16c9330638b995a1d37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5841c8da371c6a58cf7992268b758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1ee40ebb907c9eea150536461e6b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e656415a9f5186223a6c400f5100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ed761dafd1aaca5e41bb0dd05cf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95a02ad594c098ead63133f53ace73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b79dd541000b8cd15b81b826189ec1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78812a43047542b2eb57f7128e62e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197c5579fe3bb623beb00f9b2c81df1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b9d89aa68af560b362998e4612215327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2dfc880d86751a1e00b2e4e3cec31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd1353b064d6067b16503761cb60ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbae1cc21fd90f3991fc1a9ca10198330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6f89db6f4deca3a00e4c77a91f32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22553ffc45701c5458fe0e533e5d2e51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b4b6a1776a9fb140e35ca9c7e5fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55244bacb60c403781fab1b4b094c1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3b43c604d4c6def401bf454aebbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7424f87d97f60a2b3b5d201c6bf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a9005e482f38ee90deca1d14f993e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da941e2523b719228eab072b450ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bb3af8ca5c661695c5524867566da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd3df20c9af0ab1c317889aa93bd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81c107d0319c3ff11d7b42c22d128341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc3bf1a418b58136896dc39effcc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4438e4e3070eb9ba3fae5f4785cec8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbb60d43275b9f88f322113530eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e7e43b9b006b68e7b132706e1cd0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d9ed6764f6896c96c19064e2bf58e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7c63476f23f987632d9ab9769bf59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a770b969dbd886321167509f3733b87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38aed3fca847708caca539703f860a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b730fa6b49ef306aed524b9777f4641350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33202945d4922d05319b8d9d9404c4dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5797865dd5c8f0d021f6aa27b9d26c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d57bb652b83e7d161c97da3cd232353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea34527bc7f014fca4d8dbccda503cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ab5d0dfe4714a7fbe23d9f9548e08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b8b9a2b883e77b4d3ecb5799904ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bff12aef15f3c5466a1f7afb3685d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1497591b29f4709ff5f741fff102b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647252fc74edf0af2dd94884e69d08da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd125e9ffd43487c8563b54b7efaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7877ca7a6aa6df74800ecf8ec9d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f8eb79de21664e4d13a1a81604532362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9362e9a5ec7e43dada28de283ce2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a27fc15b0392cc94ae36069e27cba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e52e6f3133b94f29d5d88f5066dfb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f654f119daa0dc01061017191492ec7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc23080e8a8fa984fadb5cc0bced17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdb2aa446501bccc14225bdeb42f88368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a55d63b6dbe35243fa53b7f2e74a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439fa054a9f5a554b20730af313bfaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22011a8f0adc092523bac3808aad9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75864c50033dfbfeabe4b308fc15c6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585d5053e20918a3dee095fca835f5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d9cd6153ce9c4f88fa58813bbcf32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a03b41932b0cb35ff60efa4a54394b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1b410f49f1aec11adcfaf57aacbe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eb43524ce638161247b332b71061a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786d9607d9e77a0efacb1c92298cdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7eaae8f15a78c4771df521822045379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f072ce577bf77fc3e18c907c795a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291008d9f40f5c8dff47b4e0b140811381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6efe608165a16061e4a853fb1bf6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc782eb2561648b80ac4d8183fb69d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1794c28ac387e709bddd59b164bb74e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f53e1033a3edb04f205ee5f198e4c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9f8c08a737e1c331a0907449715f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bcf41d913601661690c1747a490bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93e11be8cc81de21a734e65f1501b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815a92d532bf0079a15eb4e8aa2fdaf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d8ef1c80d02882f5c7c0fcc59e27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac0fb6549b694a2009c72dd597bd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0184e6fe1f2c58818226122af51479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983d0a4bf67eb31d06748ab014b9c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150675e40ea0d258d3fbbe105a3ba531394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c79c84e5c6a2ed2380ed97c7faa257395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c93d8157f08cbcfcbdaf21dbf71473396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc36fed64efcf61fc9262ae5af994f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a2a62e382421e05def2eb801ec93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8cff86d21997c2f6066147ebd3f9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe63306abc74f9d73ded6cfd97481e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae937982e1f106b56e721b90a4b3069a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f7a4694646075668c042084ca5f26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd03c794a2f2dece6bcb14b2f78ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d45ae0d9e804878975ceef541e13bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669755401e05539fe529f37c7d553f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5632598a55086618b17fc7a74cedf2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed50fb9f8ddb2e3c4c343c349b2fb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8c1e0b9374be741c53761ec108989408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593e7c35e4a45a6ef1d0fdf5ba14132409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6624771a470ce44094554da256ec4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40a1a6e21a2f6cc77bb55e82b3dbd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49060b9c45331033cd76064c4ab1c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8dcc350235ac43bd7d2f47044241c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb228616d9d756a77d9c988333f955414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dcecb5d736aae8f4a3253b68c00a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dfb297f672882c5ec551f439d8a57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b19c86ff49713478ca15a0a79b82b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534fb66e180a52104267ca991f9aaa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf4d7d37d2e2f0aa30a78191cf82d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73669bb2bfe30c20b6f09efcbec20f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672249f42a56f5a581561b101d7a3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef001b541d41c654667fd0bf7df05a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c5d2d86aa81e75714092aa7a7bc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438f0da13f3a73416a7b0d4c3c43cfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa55df98661536f7195504eedef423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5bfc7d977ec1a5caa6a307ed58ddc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95526da1705a36d6f8500c00736f2020427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e1702b0315a6d03e2af6229c6664428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a69aff1e623203746f0e4192df8ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7d3927445300c68e2887a6df4d373430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028efc3998bd289512a4e4f31106e30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a096167e1a824c86d85dd86b966a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4574b455c84ad5e30fe5dc1be96719b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bada7305cd080396725ff7c33b2ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb18c68ad286b4035617482d8e0b2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a989c0fe9e042f1f58a7d6c32dd223436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf978a12a3d1ae28c1aab80d5f89f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377141ae26a86ba47c8293b76c9a588c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6764831db2b0099921b99b1fc929e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24dedd59920e61029d639d4b87f184440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bd85dff2b0cdcde0400640087ad9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcb1c3650873862366b3b518146d4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d2510311e235bbfcc53e95e6da39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a241f34311b9523aec708c779ace2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf4a9a888714528dd577f2de0d342445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f231d06a08001369a1acfdb0420a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f800dd41f31fe96ced208a5d36ff3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f478099070c6b8635ba85d25c30641448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a73607c20e058675d5c2d733499438449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0b3b24adec020145e650009d151c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1c8b5667ebcb6b21773e65d0232d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215ee2a362b63b5283ca0698c443d49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361730de90d89e7b2069f4c8e4bb94ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29caacf4ab347add4e26aed9815ba71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222be1e8867acd9545aa01ccb87fd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45833ef9d66e7574efb20ed3fbbf19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e8153d7ad5b6f92bb6db7806abaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36f27d90e3f392852b4da240054938458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bc022690cdd6122840418da7dd7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97870440b1eca437222db0edafb8b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b93c10a44ca58c569935b612440648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095adc13a6c9b203137b7cc429a0df9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d050e2e80beddd134c079a8c16ee5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618fd05d6fba140ae65d6c07dd50fed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4be578e2e44d564ed7501c82f9db18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e5fc6f8719708c14bb6830a0fd017466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e877822bf3d2b274afa8f14dd36b59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056812982d3ee47160c44dd4f108e96f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d132a276e47142e82fe2f54dccce1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1820dfd6d2e47aa4dcfe294839f1ed1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891339e9e3713621bcf2a351f02dc51471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457dfef91c2805951a8d427cfd886a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdde1c2a66eb74c8b4bd472afec428473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac6097da7212889e501e3dc9da4ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dda0f09d97ae58007fd1e20ac4ed1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59672c08a4165f58a7e59cb60c3f60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda75a1c2fe388d96b7db286d1eed94d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d52d5745df6f0f0eac3789cc2c90e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dab9c325b8bf288f88075ca5e74b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e6c09ad079b11b7d71422904fa89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974557547a2a202111442f1acff0f13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774fde2da90036ec46e9e986a7c7c6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc56111a974b8fd4041d6af66e07a9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307d03dec6a55e5ceaef4a3bc61e166484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429294c583c4e301c5d174b94b42003485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecedb3ea2372a9a9004b8bcc3720ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7d16e57e6bc88a983d19b6c64a69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5581782856c535e4c878730879952c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba4d6d8e1bb3ad31ce4880c59ca2ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82a38f4fc066137c902a6d4b923df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0822a895498197b4d1a3da81a11196491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688570059b5cc01e2061ec39c17354c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe46093f00bde18ad346e7bb0d1bbcd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcef96e97cf92cfaa55ca7155dcfa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdb569f42bb87a5b6c39e972f82e7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a6eb61bb6ea084cf6ea8ef5c4543e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625b5f54bb8bfe8d41c61d5a039276e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90181bc3242e6e09445f664d45c23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39d3b321ac8297d77d316f86def3f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfef5b518fde960c438fc2a3768ad7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65eaa48fbf26939d4b94866b7948c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d198a40fa8a84c7d14ed3c749d80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df497c885ae6b6dc1f817405504f06b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f84e8add093529b5bec98492c534504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642deb9f4e847a62587f70759d23376505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411281bec119f186ea99a46582483b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952b94b8f605b35d4da0b40e981ccf2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e0a10d796c963436114efacf8659508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6448e8a1fbe027d05f7545fd79f88f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023bc29ced82ce4b1732b8c4c51fb3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab356d7adee5de282290a28d672c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62faf87ec367fdfea3745840b68915512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e59bbe330db10ec1511dbdd13e7ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e230f93256f515ad331eca096e1e3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae4638004337efc4765746e581e8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68861504b78d05ad42820df0f595a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd75ecfaafae6c8d86a523e272c31d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a050dcbaacb4e7385f5d6b43600a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444187d1a3a1797910fb96fa8473e4d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec5fe14e3aa85b106461e365931641520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0cc47608a7bea6916b14d05ec2c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679be06786c4f4557c22c4e1cb875ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a272d1970f181e22e28c0b33a16a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d73d6a66ddbf2a47671d3ba7799ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6023b6195cdaebb3716b37c06d639525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad843758ed12be4c2b00c6d6bbd84197526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b150b78e3629e44499738fc600502f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd676eaa948e5439eaa805adc6733a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21debea3f18ad2efc8a674436fc628c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d43b21ba826abffab5a5f74bae7977530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fa1a7174b6fb5e9a95c09aed8a9a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82811992e5c9fd1d25c4be4388dd68c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db035eab713d41991a70bc9e044a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad425cf244082c509a6b8fa37f7b3e00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e496bf8576bbeffbdf877aebd4f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c713abcb8e3fa962f57c154bcb18aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab86a5044c3a0cb3ea57dd791738a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe2971f2bea3100a32c0c9359709b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4ef0c479baa48e1a64e91d757471539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc564407ef4888257f422df4f61666e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2fe3a3a86c4623a65f0a6dfd58f5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd103a6329a222429bdf77506795a56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c69d78688d2b3886038b88c4664ed6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5967c129f024c09b09014bffe0466544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d282c0d4df2e36fae7dded0c8f963545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3860233106f915920dcf13e6e99d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469ebed244785c8f4c67f815c61fc56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f72eca087fafeafa509ad2c08b6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2aaa26a78d0d2b4de6a6b746a6dad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776957f86ff364f9a8b14b64778d1afe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc20a2d5ad6a02cce5f466b81679c9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1cef9306f68ed9259a00b87e8581552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9511a9576f3fea31482e7edd3e2bce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ece5ef918b170e93b9f7a89f836f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebacac68f5cc9bf6093d88314584ba8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f67baf3c65f3fa01bcaddafad3d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab26b7d028b39c6da39745a20ecb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb87d13f6f45815d9e08cd61effd5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d624cd1feb1dffd84e12142b208876559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3acda00364640dbf81e65a655ef0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611453950a6ccd3541cd7a368a090d78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d36a139b5eede3621f6966f02515c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba57295dc667fb6880586b3f4a7e72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe9111ed7d0a5532b2a771e50aee8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e106ba86c49b9f0fcd7fe584a6861e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd826aaaaaf97ab88e9b2dd624c8646566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926bb5c0aae52dfad5cba0d5dd0a844567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af85a299ddc7ace59c39f7d0032076568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5b475ad5cfde88828b64de914cbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823a832d647028623cff8836fae1955570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b7d668b15b6a04e491d1e9d91275d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07408a45dca780d7abf2a876eb56a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd77616fdaf6c95a30f49dc34e769573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7377ee13fb05b27689d6ee637bddb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112bbc53d2df7584f981ad445c70928575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdaa985e534282148fe7ec84744eec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616e7b9c64bcc3dcd708b5bc140311b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f1c156f92136005e32b0367c8ea3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4f2dc56d7aac3120a7fc1cced533a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a5a6196bb2b8e8e4541265e9054b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f755cfacc585383fd28fce19a3cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee1c7845ef650b84e9f961d90786ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2081111c7880c1addcba618a59e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa847dc647328ac86af8d92bc16afa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b46134b73beef4ae3ef9a0000cbd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4445e07d58a39692891df5dde342d03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b384e0e64b02020e318a3668f9c7ae2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10422bcd9333eb6c851d4a15ed25347588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b7b09017e30225cbe7a775092f18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826eee72d194936a8315fb97dbe3256590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20875f435e2183a9be7df68741b9d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315b7bad5bee81c17375de3226d1218592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e917c59177953b56c84fd62628430f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a039ef3df1cb67f7251a7816497a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5caccf503a353e974e1f73e13fcd701595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e226df77a0f727d73f294434165e91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369551b16aab061bb952134614a38ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21d92728540708c2f856efff2a9cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73f23dcc8cae3f0d4e55f131aae7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba92e6e104a2a9cdae53de261df16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89395f4632962dce72ea05e66005e3ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8498bb9ba4b7b9793baa008744c4d9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e15bf9fba8cdeb3b6625f1af988cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb0dbc905740e8da9b448ac1930d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa6a2d4952b2f1aef1442b35f6913605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2b761ec251295decd4118523bc9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624427f5515c1313b52a955a220a4d05607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cc007625a1ad4e6cc9d3f9a069306608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbdb3aa692ee6b13c06c4fe89b7628609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60152195361852c993a58baef7285aee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aece027066eae35999212ff9aaa352611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ceefc517127cbc91265cc5319309612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f495d149c7cc27eb6398694936b44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c62c084c50e78ba0738caf845e82c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228276b4e6065d5a9cc85c318599adc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566782bd052d69246aa66dd31033265b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdea8fcdf438fcf3682df5d5d4b120617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd8a40a6505f969320834aad5b582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a49956b0a1acead20fa40f45c5abc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77269fc54c807dd26456d8fe7a3d9b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81515a320807a14306972ed53f7781621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471dd38167139de866c638cd39c2264622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa201473f6129bbde1f8d41b7beca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d1cf76deb2a8b7e6d3905ba1c39c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8eac28e5cdc9ac82e2f322a4e6ba5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed85b8c5944d686623d7fed6703a7b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c980480ff4e1b655f4ca1abe2b9fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b89c50ceb269e0cec7deb719be4ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abf417e97675da251f560b42d64917629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c699c59c9d2cb5f0c7bbe5aa9e10f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823023198a70924404acb1bbbb22e49b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775233a22dd3cb5d31e5dd9292b546c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f2be997eb6d050c8c49d110fcb7b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a12ae228331288359d6da1aa9f860634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35e28423428e21917115c91e206d18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182a234f03b65d29abbe0e1ee48cad6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46735b5fd63ce38f716e105f76cff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8b897496b518809ecd03ec7545cd1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf394a5d9d1bf89afca6c1128ee5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709435a68485ca30ed67ea3b54b231cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b2f08312864546432ba8c97b6ce60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea4759c5499dfb8651fa93c52c140f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821194ff161501957817606b101f3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6f4aafcdb8490e67c3fd785bf5ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958e56c5788b85e6e48a7a39c0b410645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd320d49eaa747e46b0e7f3c2e26602646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b88649df199df162ab00812c80fa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb445cadde07650a6c954466761c8e9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f4701fd724108d4a08616694ab8ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e3dc28fa41ad23013ad7c2c8ded37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2e1874f7b5aeebb2ad7856587a2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b437a28b8b253badff09eaed3d76307652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c82a089cf8551eb5941944d00c6d82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa734b8d0b309e6d4e865c7b8f00a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377616e2125e59b66bf4949ba930993655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68c9a791f470ab18b25dd4ca15e6e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a813987c8f4e14966e09ff0441dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57ebffecb5e402529eedc95c136076658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023dc2630f354e821a63d6eed106fa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0493fec8336d26285b8fbf236d2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa400c14273f55e7117c120892e9b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56deeae4394668a03b918267229c1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5ac12cc07e193e77b15a01b96074663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469a0c46ed600f4ee34f6f8e9f032a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad17d990297233c3d80bee2f04d1d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ca0de9c284a7cd37182c6ed3f3f6666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>