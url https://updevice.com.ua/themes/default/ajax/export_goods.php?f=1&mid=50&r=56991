--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad0338d984744597dce7c0d63b84f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e956557b7e82860de9743bb1f5d732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c2d3df7648fcfa43aad2bcfa82263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716383e0ff38ee0795d260d113b98304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaf66c7a08eca4bf421a69bb9b38545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a59aa37d333548c4cf92b9f57a366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b8a5fac5c655777f101ba3021758b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889faa72bdee472175a929d479c9f6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e498e9cbf6a696c6077cb712b09029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89a661e748ba64a52e5506b949a73710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b395be6e7d01d7cd464e7d4c130edaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28d6aa02b7f7fd2979411957d5bb7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46bec083b5bd10228eda07d1436c9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e77d8dc4d383313fcf88288e5b01614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae873cc68f148e7c7a45d636c61ab815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43da19430170513c51788c814648b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0e3314d305511326bd61e112a906a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa90f2d8b1cb4166f640c44ef177f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8641bbabb9108106c0a7ae3c66653319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20425e096c003781eca611f386d4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7033a22b0ded19d154b834c3aa6f8221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce66345bc1fe58b8acba0a38410f3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a34465f44489f212d471fbac6aeea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410fd24b7ce502e4ed01cf89380a2ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073093122564ef343c994b7387c109225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91fdd8fe04d71f217d881593eb4fff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc21a0906f3f17d487c627fd08f72027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e7636d114198ac1274562595deebf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c032e1e8d4f80987342cff98189c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d833964d652ffa85f71da3260a97930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a225c264eed6db268ab9fe5178cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154c2856fe437006612ce1717b379d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac04e1b1730dc15423eb60e2facbe833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542b2facde56a3ac914be9d248d97534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd6e2fc8da51b6a722c3565b1fb73a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f224568811b483bd066ac2ef2256636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5f7d77c008b460c016ca49c59356537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e473edd33c3deb465aae075da49107e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c20c5c22051e1b46b24367c80665c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ebd1f4669e63abb99e98a6245f64340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a574423cd124e2b3aba673f8131107641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbcec6b5c3f33dbf2ae921facffe2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d491b85aba157a7b1918548d90f2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c42e49c19365a32ee3b7e74f879544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79746a2198132fcdd783769d8bcc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6199f33ad408b91ff34bc45da3093846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6495dd62f8f2a350114f0ed6f4d52f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e256a9b95d14a69931e5f1451f9a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfef603ec3a77fd333d5cd4961cb4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1804210a9dd22f3bc15b169922f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdb95f2dcc086ad5668cd6eb283eed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f21ed5f6a276991c5d13ad8dce63752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337545335253b014e2c3f60c47d8fe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec2a2982dcdb6943baacc0eaa340454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d18f84c2071608af84a0e2bda75d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121167783ad7cca505eefd9a3e79d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ea501597674dcbd60bc662e6bbfcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b6e1c5b8e9f1bfb2660b209eb78d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa49d62896c1e2bbe71a01cfb8227e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0add6ab13cab3c178dc3623a16cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32feeedb0e3ce8ef0e7ef42d610dff8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c98ece4afb1dae26687838a98e5a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dafc198638f5a7d9bc771560b459263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759cbdd781a1167e7adb4d8c4fb126264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954af52c88631c6559d4cd77962964265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d2a8b920943ee4643ad95359fef8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fa2558f10748a92dd60e962e2dafd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c91dca2333669ec8bb9310256038c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453659565ed93a3f13c2ccf2d33364c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145a95ef42f8951b1e1cb7d0dd3b0a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006255c56a4858a744aca118fc01539a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133ef8e9342408d33f5f959760f4a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd5fc98c0772eb842eb2a6936a5add73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9adb4245e826f5a12987622f881b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bfe9f6561c9572b97e3749297ca5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae2710f1fb27bab2b43505d24b066e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12484ebfa3484a51961e3a6573731c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d141d5be632ed7594d58f004e1b6b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be18525a599e7e9248dfbc5c074ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a091fad0f8fcf78effe364e5054580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff746cfef52b4614cfde88e3f1b881781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3110cc53476bc573eae15faf464ff582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4fd5cfafbe4abaf54240562e773d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b9f13a42e2ab0037b8951ee3eb6f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba6067771d8e5817720e43b44d6c4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38888d838365b95c99b8b37b404fdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b44f4cc68a9cf48b3ab4602eb76f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9dc52e5e92be4a21ba95218b885eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7c627d6a9ab1a12c834ded0c0f4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81476e9a49f9fe2bad257a915eb6274590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d9987cdb55a3358afef6c4755088991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0fd6c2e106760cdb249a94f20f71392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e039e77f4d7208e8071d36f1a2435fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66511d58a38bb38a767f34fc1f817f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621c595de0881381ce4f85d45da8e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670140546bbaa70f23a41e214fc75596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96523665b5a53be63cc004da5dfe450f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259bba973e12bf787014a63587ae57698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730401e58894c87cba6da9587dc798699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0a1808de5c8de7ed851d54baa4a37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0bfde35f7577f4344d49852865e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e8f968baf03107ebe4a25dfac99a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2949bde3b60e04c00b026e915bca1e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82280e8c7c4570d3f5991bc70bbb23a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f069d7096c42ff6d3723bc11840114f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b91b2b4093afe3bc91e53aea37b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a9aaef26b78a18208e02e9cb9c388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620913993f6761fcf082875c1b4e278108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926711bf0adae9fcc9279b409f37637109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cd546b6e8e15758ba192f9a33c0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa3816d4149546e890a1efa94cd89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521ad39b4d22243149ae6340ebc73ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9ebd5897307c92ced56d505fa7d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded529146cc3ff7baa68d0811163e8f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647bac854762cd845ee15e80d743a62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515fd0d22b7cf5096e209a916da0b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c21d732cf4dfc91a97322a8b5cbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f877c9144947c7c4811ac2cf2079118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173c9accf529b02f7e413a0efa1d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba373ad53d140d6103f5a8e1766077120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db7686bcef6d27380e217aa3cda5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2d77cb1f19de443830b862a1a2923122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892a6652407cc062b29a310ac74ca40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778c02acafac3d7fe3a3cc2efb50fe0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f2ccccce6dd13e79a0bf538e03c8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9795a764e23c5a515a3b4ca842b00ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71bd71cf01130470a7fef675efd6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3e5c4dad01556acff47de59121a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078d765dddaf222af1a0c8aee43a38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92010fe5814b40a054c8a1d4367b86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c6535c774f99a61b0d150ed596920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc923f13e120fee3666eed1950e753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0836fddf0d0725b385f636fa183d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e56a19a744abb118469638a8073903134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de023ef9293b2c51233eea9990019507135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111ba2c982783ac9d0cf7feec17da88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60eb25163ccbc12fb113f4dc17b35a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c3e42681dd528e86ca2510921374b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64119d04f429ff22873e0f674208d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1be605946b49d5d70fb55849a56a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c5bfe5ceb320e1bef90fed75b2a78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8d42f0c06a2bc9a3a2d83b64beda1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63768b42cf3e03cf9268fe720951b0e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca9788f77fc752957716129a5d3784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb10e22ad90448ad2dc122e0f15fd52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb5d187eb30eabeb4ff8fc28e58d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfd4e2981c2e98c471bbd1c09b61d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe6df968711240f203c6aef375dacb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f65a4b3ce84755efbf700111b56138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77884930598f6ca1ad184e3fc827abbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32dff33594d6da4c8b2b5bbd25ad0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396e26ac3097fc26ca218bf0c8de180152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11016d3ed501d669f0bcfb8167bb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1a86b41c085f9fa707a2497341f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03080b5b5e09ddd95131b160d77d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a7e9c20a15eb20a6517f29b45ab7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eec45d89339140840477dcdbb3c6a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d6b1c89d17b5abc5ddb636233b774158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba910cba5aa7f4cd4f37c0aec7fcbc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb8dffd375f57b579746c3f2c63d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb91b6a749109312800aed41c07dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf67c759e3ee5a20170d99849b879f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6335c417651063d9c28a64e62eef32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104194e63833da9f86153c0ae63adb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37096878eda47dcd887a17adc25fec2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9441a308397052a64e93d12a31e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd02cd3f29f2401cb840ed6ee34469167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b73a932270dc801bb01848221016c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03642810cc78d5e7087623fa2164f7ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a7b7ac3f8cd9b5ac3b3a4932b44f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef37f096eb7959c7641c5f3fbf37f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6dc02decaa05fef317c5847a5d9ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f041ae7a515580708bdd930980ed5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0a30dd9ee4eaa23f79a5b825b88de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf88fdff0dceadc2e6ee588fc5e245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365977ba58d125a9403b361273c5cc9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2432041685684577f1601417c483b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859342727a0d7ddc377fd725c8bbd16178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c689dcef62c0c9431dd313ec4ad95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6463a8e49951de52aace7ea5a02391180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3e09dfe2555ebc2aa89629436f7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1fc9cd5e48db3e66723382f5a8597182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7014c469612669de8b7097ec2397183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2ef59cb05826eebb3702d5d642334184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c00d659d49bf0d2e25b123e59a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d63b8b04f1fbd6e236cd78e3714c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b34b4b9f8082ccaf44528bfdc039187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b99c246a198f2ef2f6c99829f6a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957889d589a286561cdaf99f3bbf7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88ccec534ad382e420ca6bf01bc4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a98649e4e64602b4f13a65eff4dc26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6519560daedfd81ba49c390280ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557604a77aca26f2e993785ff9e2a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6eff2992bf365ef4ebc2f36f93a246194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc774453ca4dfb2f00d040438ae49a9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c49631d9273462938ca4568055a64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3b5b4ca1d81f1bb51d81980d166b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cdfa1c7b42f50a790224431feccec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ca1d252e22f08e9b1086a62cb83c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e203f8da00788c09918e69d9f29279200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1e2b495270ad546a6b773d26cc860201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3de8f26e4bec271211f05849f019202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d6b73bf6bc3546ab19fafeddc98b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f11e5229a0cf73357a0c17b7f402a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca70541e8eefd4e47bdf511f99c290f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097577baba72843a2f6fd59e56691b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2540cd2502faef324984d2663bbcafd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f5766c7bd929a81e83c250e4a6d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d4e8a8bc5d6e5e4cade6fdbf4fad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d466722db69eaf43dd009bc6ce09fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285e2e5421fb9a347ed23afd05c9a95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fee9959b6917ec92fd6bfc4c98e10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef8927e5438b870b8156918b8243c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c045b885ccfb994c8499ea9a649263214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9e45b5c66b2205bd938a64f20578215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112b7465f1848894d08daf323c00974216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc42fd3bfd5b1424f397d0589fce17217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677ad3b1a199268246655a8f74104bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfb3f54bb43703a909819f9af4502c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664fa56483b27fa8b76e397617ccda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434bbebd2e47d7b0da2c41a15f53f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0afdcb5f22adebc3d38f63dfb5901222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed9e3f54d18c3f45bc8add3e7a1ef3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b01771c47dc11d955f8380cca9a82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fe57051f1b542f94bb7bf5a822e5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb8ba43b092481ad45cc058f61db62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725aee8aa58da1f802edcbb3a4e2225227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85335530b800db90c487f46c1f2df12c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db1d6775b43a2108bb4960a208780229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df63a159459c7c29adfbde68120a7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b85b20265569fe6ee93b55f4210b5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638105be0c37c16d0e411b12ad5de48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbd590bcfba32d06d33a52c01488f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd0961b7655893a28d682e92521593234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8990a98989197fb9e1f2c12f887309235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d3904dc32e4a98a1f48e5d0065d66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a299e3e328ca4b0e282c75e81fa5d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03d275e1f4d70acc9c2248761c2839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14da31eb197d8b994cf58e5227b965239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75015677229659e0a3a3eb7a2e715be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5375e9f67f85ae6f7b04b9fe78a78a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984f9893e3abe64417395e49e937f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6689c465cd4f556703927ef3c4f6346243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee88ddf5d826351433b392b32a88b03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61d48b051a12fe42b1aa2605a0a1a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f3752dd1aa7627d495541af9985e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8d5ca9f802d9dfb51d1d96ad1e65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b9f13b2efe20f4e3a175e4035138248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ced60b3365042b81b24dbfb4eed73249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5af48d5af12f6f97254623ce9bd932250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5dfbc3f297cda64822ef0eb84748e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1867fcb4f3f0f9e1de71c3f98dd5e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256805c0f3f17a0f111a78339513a18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd498fa2601aab2e47c05b27d10bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec174fd5e3946e077e37fa4dc128b5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee871c5b48fe42f8ebe9c6a0c01dc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec982c2d5b291a59a89ceb0927dd00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b50ca7ad8321335b344fe1f74fd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c528de0dec2b834407a9d31382ba0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b017b6a331fbc7d2923129ab4234332260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307b9c5506c6378be5dec54ebf5832e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca8c73a1c4bd8cb9951020e9d022e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a17caba00544572578bc70f932110263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dec390c17cbbb1d062f256fd16d11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b7d08fd6d44ec09882831a119e0ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d3a956f80c0a5d9d5a24d52d6d61b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda086a8a501adc3c02db553a5e824b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6204c7f0aae4cbf0687982759e24a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e03139b7657f12ecfbeaaa8b57ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65ec64ed186c0711434dc9b11a107270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba8a5b912a5c2f038df0e7227df656271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b497d83d8445dc387e011779bd2c5b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd134db80a465414c7c79aed8f991273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95048250a6e2da5a322e4f95ae8dade2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbc4fd350b1657a229a2ccf2a58730275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd960a94ae20c860b0a40baac9f6bdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071b64566c5a8624fe6ca9c11d33ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d9d4f54b889cf7bb87220971cae04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0190da37c734aa923e747a4c4700279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d459b870a8279ad5f8e1354b68297d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc980ebb01c166274aba3ab1e082e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2ea18d1cd6eab240511fb469ab25f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138078b44717a95cf896f476d0f4f79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbd9eee0b86039938d84da0f162e69284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b747027870a68879f3982c97680808e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ee0d9bbb61722efeef8fe6776b6ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd71aae44d448b21dd1c83dad35e78287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ec5982ed40037494ca392541b659a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d9ff7320b55b3a67a461641956b0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f861fd525858dcba4f587b8db091fcd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51811a2bd7a24bf38f665c3da1291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b45616755792b18c37974963eb5f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c0fce628e01b7bf93445b457892c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4928d9d8b9ab88141aaa32743f34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389fd76db3fc4025b418661470b20b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da1f164743e63a86e646f2d28b31a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b92fb4b2d517d52a4d7413d901522297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e19bbed985443f6cf9bd3b23a31f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775b312c471a2b52f7f1abd149cc2f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b847fb1c2b5c35af875da1e9868023c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d10a8ac0892515f35629bb36788b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920f804af663c8b0c24765cc18e8f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052ed6c29441ca3b86a4e86ab030333303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193640b5145af674b035737eba15c8d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94167d6ecd5182e395d8cf8eed5ecabc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f356a3bd63947f54c5e148fd558eb78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa977d426991d4e2dda595acce38c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abea21838597d473415d56ab40724f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb507e4bc96c6d79c81f8c0eddbacb0c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a1722dd8880116e8bc2bbdd6d645310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4d7885139a7f67be6795bb2896c84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda432501e53b922cd673023bc5d7d7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e00d18602a1da0b999a166a0285032313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a3acb6afb351f3e524ef40c6f4b0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45680584b2e8b26d796ccd72cd4b1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1396ec2fbe06b5876e29a6303506316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db544d2441b1c68f6d79db8ea41602317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b0d7c64eeb8fa77440efb00de032c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9a8111109e4ce2a703be35240e08b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224ba4e666f9201479dedc5314f2f65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ecd885e6d77665a8e569b4ab9345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4980c13aecc64bce3b3bde4a79a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20471748ca18a2c1bf9bb9a05ca65ad8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f66c2a525fd478e68d08ba22e385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2770c0b559efd4bd6d8f3fe43f00e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75da5c02cf8d2a45208f8684dacee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d0aeb6b01dc3029d0e4781c88c372327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782842707daca959c3855d148aac4fc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cde68372e084b81134c94357d5b2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ada2f3916414aba7698c5471d979330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc062d4ae2631ae004f21e8cee1d03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41160fe49a2dc18f835991a62e3416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2405cbb9246e055a8518bb840ef55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d1e68edd507624f56a178b98bca3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441839bed5f11c3ab67398ff584de36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6c01dc7639199a24d52360c71f51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba87b08d449b4b580e88228ec2809b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f67a527caa45c63996c8b9a34d736338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78510a26057073c02c88bea8a2f4fa3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae430832d7a555b4a5d2fdb2e7464d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd14efa2f3073ca67e289b0e054e83d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa44a33b24cebe8d5885293ec38bc6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63deceb23c1dd6464a5f5cd009d16d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca304c2e238b5f39092d62dc660a5ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eb774fde94b1df3d2dd258b5c1663345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede62fa6341ff466bd647ba6d74294346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e3eebbb9e6d9d0a53c08521bf4fa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f94fadf69767835608dcb5e0b9132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e35fbdca0b5fcbd77acc612b64109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092b75c10d4613b9f06d23f644e3369350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30657766df403aa8a68559e6303f0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213386b8843f99a7f4dad0519a5be99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee97cb1a0ececf00917d1279019a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb4afa3d963e02133b25fbb942382a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be862d9a977aedced423a8b55a22afcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7fee56c87d20fa0a7429f1702a291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce00f7695600643527da6b56a490ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82ba01bd0b27444d646c8f7c6f30b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e7c25a368d3c395acf0c7c0da3ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8624f9a79ab03ecea15ba7a89e732c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53b10f3dbd683ac037c6a1cb06d65e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15ec643dce6b7baff8edb667375d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665f63f501d76f6adf6b0550c9c309363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b009b2fe4b7941a909a22e52e89b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062009bdc5aa5230f0885c108cca8aff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9eeb0663bad1dab07546908c5e06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37635215483f07c2eb2e75e8a59772367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3816bbeac087aa3c8010a3b65221b1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc61f316d2523834300580e854704c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a47948ad8bfd3b677a80194eb61f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d921ef8bb6856a220644aaf180e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7acd7999068833b6239808ddd127372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65d713a99ad10323acbc5bb7c8e5b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc06ed5699a26a643ccbbeeeb42e71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20a8115ba72ff5921082f6ae5c630f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63e2d8cef735de566625ae682baf16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881d91f2852573d25cfc67556ec62a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078dcdf263de940058a49713b5ed3af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0818d530b2e388c54974a8cc0e7879379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b3df1046a6df941438f30a9b7a201380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f002ad860ec1b459f240cbe2e2fd9dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867eb2a1da540bfa8b48cf04df8bca9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729318aeed8f5cb1e88a21d51b29b8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb1abbcf0d0db3999959b8c1fb85c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac3cb543e3d3e5e33b330705b911c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e6d7ba30fd929863ea6356ca6294f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a5266c485e7a9ad84ce0545e81bf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5db5c0c803e31a903d2b543529b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713a18e26ed2d6721e7c152e54024d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582a7190f9ed17068c4819ffb51caef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63796264c2e150f555db759926ec0f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de261c3eb405490a6af567a1c5f6e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640d13fdce8a44feb31fd7e15197fc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df4e6ba21ea427c1433e68411503a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b82fbf35c93427d852c871a6d47b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da46785e91f336b2fc06e06a6acc998396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d1cf63c1b6335b0773fdcd8bbc694397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182438e4b88c57b6d0aa40c4dd1ca0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b6395bc85fedd737ae54fa9f0f10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ee70fd5704eabd1b75e230869b827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d727d7380f7c524e95e5d39c77763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b149e2527a71a99415a907fa0c61c84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4842ad0ac0ceeb8033078ac650e3ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f5d920ac50f117f6a33f9ac81c75b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de365713bd7ea93aed2ebd0e228de80405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe37c528a01ebb6305d5cb4b0424f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e27b9c950e8bd7c03f8878e287d58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627263384aa731e5789b0b82f36764a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431d04922738f6c4cc0801d55883d3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce694b8531d95fa3ad7202911331ff8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed2f638925789b84120001d6e51ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864b1e34fa7fb9145390fdd907ecf5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314f26e2c4a28267b602fc629d17abd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9817caf8e95a0fc970031b7ead175414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c65c678e5380128c7e42ef49b6ada415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a49afe9dfdd695cfd2b03f073506416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63952d05db6d28cc6c55889d0e5b06e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33b9e12c152c06a5ec1d654bed630418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8a6bc55face63da9d3860fba06a4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f611a6ab9889c3c42c7184cc8014420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21896ff374d0ce6f6e8a33072c95e9bc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f5f5afe8449279a97f4dbbfa7504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646dfbe82a2380010eb5fce9a9cd0be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740d6f0048518218dca07b6e1de667c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24462edf977e4f98c39af65c7606f9bf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee62fbc2fe1818822fb45df02fdfb72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437e5b3a5d3959f0d34d47e65752deb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02212aba0d6f40116f3acf09a512dd23428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd000ce35dde1e2aed6ab4e117a19e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb132add5daf6c35fcb39f1a38f9ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d93f73c67edfbb85a299e282b369431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66f38a8121bb083354ee733be6257432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745a1df86b1c892095b08db388350ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd2b2c3885cd49f81d3f65faf8957a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1952dd76d9fe3d97acea10e5040dfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86fb122fff1135d842b9989fbda76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bebc1888dcfa933a3e3458554dd7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cec7966a44d73f5c267767aaafdcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c456833144d8177ea4bcc16a7d9a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9850b31f436fb58e80952eaea050c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f23d8f5bd6dd024345a87e5ca8bfd7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a576c5b42fb2e36bcf35b0173544f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059f4414d281762b042092236324ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4619d22586dbb611acea938f7801a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6a542e31cbc8afe174699a2c31cd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08205a2aa2c1dffbf87ef2a064d352e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fff2a3597e4176b7f80c1b3293026b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d7cd3472775bf10cdee4eed628299448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6b817a264d14b255f25f5c340138449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1de30f8a5de727dfe020a9c2f5d31b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b9aa06bd424fcc757e1c180d6b7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009453bba817e13e14a855139bdd169d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca547f1c9fc7b5b461bec364ca6b57f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fed64f9fc56c6234541b16de7b60b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbb67674b3c1ce9acf6859e309981f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d3a18949894b81d9d7fae138872a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005eeb6ccdf5db004b8453c2e4b74a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189078b2c26ec35ad7d9d2ac1791db5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9701bb675da1a7f15493d3e540a16459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceb038dfa35ca54885e1b16a704585460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7029223ef60eb9f26f215ff8ec6d1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b2308e1a4f58d90b54ebe94c51a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee035b719a47b031565c2f1ff9240b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625407f84bacb823f1219e8d468aa0ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3822a1614728da8575fe28c374e79e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c329bde6cd09872f39ff752f37fb9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa49c46fac567a40b8563783eb29958467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214105752efb9480f297083e164ecb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae400488b49ce524fa5009d15b44d23d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebda24588b3e69ecfcc1fc66db163a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d82e2a3f7fd2329a3f65e71d90f3ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333407d44bf4df9d68d0d0055f31a12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bcedfb707cddbcf90cf901b6e2eab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391f4cb8a9e6ca2e9db6fc1d1141f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18844e18d3f3c664a5da0e8be67af8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14680707cf5c7daed3aeaa18a0b5114e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd462f85204de6797e94ae0a071ec0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602a3b09ddf00d79dd8520d95edffaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b2e4355d643940b36240f7d89b42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4718aa26040405f427b6af9f81ad4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a147c9eb74ec7735cfe0a694bb0b452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0415d52dd2657c972d36163983ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a408c3f145a12680e8a34a988c391bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3b69cc359a4f001579d289242221484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0328e999df85ce200e9aa2e1d307a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c66df265c57c3bfa6f0955852a4fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1c68a3e00ac59cd2c844a474f3f4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170ca8d7151f79df859acb280bf2a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d4e135902b5fcff02db8d5ef06fb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795320b3e1037ba2978318c130680bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6623c073be8230feb14ba4c81d27397491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c14a10fcff012a78e426e56f6d967492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fc04dd36570801c9eca09a3e3751c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a2cbcc70245a7588a73c76d74961494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f10e11d4f3e720072d547577baff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec32a3ae7b3b4d3f6412464474acba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85945fad2c509db9a70e51c54f43bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ca35ad1141163b56ce74a5175274498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216b53dc3e552e1531096724070b57a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89866f118f0295a80bca36385fae9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22784b7567c20207ab831d1492aeee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c516110756f9ecdfbd96ccfb6ad2e7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fb6c0ab79a5844755d69a9748f3c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5828fa966971a6bcc8c89a84e372a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659b3e33e4873540f1a7a06f6075856505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aab1498c3f6b12a778eafedcdfe7e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900ec35d217e9dca6d46d8e3b89ad7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a572031287971f65476ec981cbe4cd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f802f0f8271a6203731cedc802e08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39f5bc113a6a802ab387926f36cd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef011c8643ded5a5db9ed4075a439ea9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc999a560bbf92926d73244308e2374512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e3ad1fe6efb5dd4e01c720ccb4cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c8704d4e1195a4dbaad4074224ae5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de94506d99e60e76d7b1e9be8248a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30244758c8d7283b7cf491d1835e356d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cefe0882754ceeba0efa40d11337517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771c63b63c2f4d113209f1548eecffd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916183cee879b37c7f5dcb1bcfe37339519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8618dd8e6a9e648c359805d887c439520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b09edc5a95a3ee5f8dfb4641b1a74521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b490ce08e826d09410717ce437feb8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c33ac0129fb5917594ba4c6cbda9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3081383cd0cde1738fc2cf027a8b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a3ae89c5db3e7b5fc93dfd214a90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eef658433299b64633bb057f7faff8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c947a8f8097e3bc36c7eeac4af637527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663538ac19d9e2176dd069184afe745528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec78129dc0c9d3cf9476bcb9d62f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bf4a655624dd55814294f616a6af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892396390380a187f1388de2d5ff078531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6feb2c83fff5b2abd79d445047b20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa121021c6a93f58209b4a74582f717533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2e107859a4fc3efd4267334c23ecc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4ae38504bfbbca7f09e1cb60df70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b9463196e4467d195264d8dabab23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f98ff5a8cbf3d9cb63b8d5ab370f34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c737b864a33eadaebd6c4cd6a0b28fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead487c1418993e5f928bda71edca9f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b0dc36ec3ad11ef15981cd0e374b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3cba3e6a9d4402cab83d41275e581541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ac19e021dcb66e229ad8a4bb2a0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef306fc80ed6b38338aaa9ed980577c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6b1966c612988f54cfbb2a478656f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef54a0b6a783d70ea49241d959f13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed128e49269d2bf2a9b52a4d220934546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c39657daac2d5b0f924fec8ea198e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe08e7996b37f99eca20615b738296548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645779314aa68f157f188ff5d6ad22d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288d3588d3c95d8db5f0069bafbf473550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7e844354b163bae0d4f3cc995b8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c5f85c75c39d612849dfce09acb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e64a7b9069c86052afa801f73b24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c818d0fb13ac9ab4b058fe7c07c07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c44b3865d73b29f1ef0c7816423f57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d935afe22c9765397156351d24e451556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea094cbdb76a67c55bf8bf7c28566f00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aaf8b17103ccdaee7993f34fa534f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4154b7bb2b5f03b818c5083184012559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92430e347ce4d2c22f612a79909082e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f6b7fb4e89d128ead01a253d3233c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c91d88cf61d69d9b76a5dbe8a38f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c13f906dcf61a027baf136b9d9910563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0be105f812602cf65948bfd4efd72564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1809dae2728ddc6d18aedbbe405b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa404d8947359797eb2feab5795879cd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65f100f58438c3a80d8583b9495604567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cf929d737e0ce8d4492331fb7efc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33d1bb96dd80524fc15846d2002db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02cea2ade0227fcb3c60e66a5847d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176dc69251dd8138720bd4b56a71c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f36760e9740bf7a031cd681131476572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eae6976ade44aa9ff903540482d81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be22748db0b0dba28fd2ed541eaa80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67099b93318429995ae46d8e5f6422e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986a71749cda4a4d0a798de7242656c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d8304244cf1a769b06a05334422b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40526136cef87e3e607102422e255989578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d74a001de31ff969a11002f9d22f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80680939fca20f3b08513660d19922580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0fa11b174669291430a72522323f7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c09b033be23a571d5975b4535c13d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776639687746b60b5d2285716ca349c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a1696160b7c5afd53e0d8a2bcf37c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4feae80d586a8a894d0b0097e445158585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528d9a6787e768808a1901cf9ae29f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc5c625f778b7080f0902df279c964587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c04261795b13474f699221b169ffb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a59f420a3a307fe29b0c10ce7d090589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2fe3eb580d48c3e8e6bc7251e3e96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691becf36df6eac6308dde2d99a81f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ce90f7cf9cfe7127db500c76bfca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b340ed773712c1ed380ef182767f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038c40416ec96d87ac1f54f0ff135e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a09c815596acfbd3a57000029c278595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f031a9b1d7e0e042422ac828dc4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0202cb5762b0330749e8e82efce10d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f69dc68e490f53f76888702a992212598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75528496e1aef6ab6b50f83c32007599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac69ed3382b8420cd21bb1c2f4d567600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d66d2ff6a43e3c6793c05f20fb834601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746125efe869e3d455309ba975f7f5f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5b40447b46e8cdb12e0c46607ea0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77209bf4a9a8886943e7201265c34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f2abbf1615383153ebd89e2b80d51605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96c7bc6d03856f8fa618de9c50e8c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6c256dc7f3a226bc6dc407b94b96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8ed6288bf05c94e26a0389d8baa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528bc3d1960b22d2108dbe2f6abcece609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e180c1e86eb4e9fe5abf694102c97a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc51fbe19757ed87fa67b9a2fa24145611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a5fbfbda6cb825836a3b0178c85b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141b5789185d7c096a561b9ae92e566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d984108a3066aea81b3688bf5d4e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60778038c16ccd35bbfe2f34abcfcd14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6232e1632976973456ba30d9fc3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db367fed32aa10aeeb2bcabb08a0b3a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc41f19700ba2fcdfbd39d7baedc9c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da319a6de90144fc41729b7f02ec6a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b47950d0e05c75b1f143e6167027c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163dcc897fb7fa866c7a77c8bc5c16b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262b5a71d3140998b91778b6086d010622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5851a832b48351a5f00776846ff19c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9667b60dace7afeb2d27e970f889e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0db179b80ebbe894cfc7c96e55a17625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54f0c74fb58a4a2114ce0189457632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d57ffb8f03bc8256e057cd0cc1264b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5872a09b9317016616f7b7a0dfe6ce5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef8396765f6a7f1a6ba7d73135ec8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148d95c52cabe4413b04a3263145fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f36f9be126d07acf8af053cf2fae91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c301a5df41a8520572cbaf83f130a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eca02736301f3bb688965463c11c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca687119a340c700b42fea3f3c1660634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cff44becdd8f5b8f2b0e2f812926b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc38ea48c647ae17e15a7954bfb24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171c9753e3226a0da25d032be8422e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9a8dc34d0f7a5eff674ac6438cb91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7e1938cb2557651a65b172945c7f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918efc60b430e7faadcc48c35f28f7a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9899419c4b4134d4f23e0061e4b6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc341cf88abf8891f2e5ad3013030642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93dc25af8db207af65368857c7eecc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4732dba5edd718dc82c59372cb88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae26cb819f309c7af6c2fbaa63b2b4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc455089bd16fb88abce7e0ead39a7646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77870e137bc77c791aac1f5e81834c261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a2f50596c79e914f36ba2ea3304c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd064eace0c114f041fadcc0b055b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74a5fbe0063d0af245eb21d67053e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e8045f1e05e461096c17cb25b03325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a452dae138d4dadf83e09a769c376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86208c8fc7e848762c9beb9b1515911f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c6bed32a5c45c24e20089a9bdcacf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d927b3568ce5582e2474bdd85573369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eedba866c3a1af85d06aa43f538c0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4835e2f94004e0346ac862797fabd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2dbb7c98902577ae44d1900924ed112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b8ecdd37325aa2b0e8f84c6e9e8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326593606133d8c53cf5dfdc98886114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f3536789e417043366ece927ce8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9976fb594a1a4a22ac9b697f53f9ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b99dee286bb31df8802e7de43106017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb84a48194ca8ebb3f055e94cc208818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161132c73498fd0718093f790b45c6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670322240d3f5629fcb20b07ed3352f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa4c0559f6a9c743ade80dff521b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2522d78ce89238e542429ffbebc1bd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1d98a2626a554dd9d444babbb75a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360ce65437a432538bbf4324480fbcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce46b6fefe511e3ef54918b74fccaba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc366dadeeea778b33f7a3afa0c6d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f751716a62aa61d509218d8e1c862e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363cb0437b2dfca75f0ef335cf351c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93974caba950de3576284933690df9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da3f8d65131010bc75568ed1df7ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08871697dbeaa280797eccf247e3eed031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64f0350fde2371728eb6c2ef638cd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a3e128d700a07007da6db73170f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3847c4d9065e98c78550dcc0b8074d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262dc2e0bffb8697fff26d60eb58bbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d1136d1e642d040f83bbed3ff4d736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd822d8ff3449b2076023ec54dfc0a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b94ed36d6fc458cd3daf8a18c7f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cb65c5fecf49ec3e3c118bde3155f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781aa2068957c47df41cd4eaf51ca3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596596b9784618bb5c2c2cf6d73807441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158a15d7bc404d582e44dadf977cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473aa7b21772acc834033ec87d8d48243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae76354c5cf5abe667fc332025c004d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ea360d764f5732bbcb0f814fa17f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd79a224b3b1313dd97261c75beb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c9d65b4c32b3f9371a3549dc6a32d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2792be79cac5b29d6bdb7d93b8e33548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331658bcba7bb5acddb1bc3bcc8178349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66665f45a3f9fbde0943727d3be058ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993607a7cfe08823071946bfb354d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7ea9cfabe9acd3dda66f832b98c4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e5f7de503957d1ad3414215eda5fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aec85a2011e5e7fd3b0daafcf2ea2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1824a815a17bf22e8992fa43c44a09155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278fc8c8defe23773d85498bfd847656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5aca4d909fd1225caa7b256ea036857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6cc945083098266ca798abfc2d96558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445006e6355e88027282bb1ff3b1b2b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2910332853cadeac3b48f5c5b0fa40060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca77033a252e1f64ef99d2df2a749961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8840f0f96e16cda0463a112cebe19d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26c09b83168828a0c8ba8c983cc9ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6d99b270e845fd242bc1e4d1cf5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765805efaed54d065fe2eff9eaa07af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ea9e687cbf3d3644230ae913ba9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabcbf69b7a6ef39cbcc1d2368d16bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eaa4de29fc3182b75d05d578757f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d539399c60c4ea772e5640476d55169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa64131ecb2f0ba418e00f881877da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8fd1ef44397e64cde068ff43b674171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411f42d6abaa80bfc8ca933fbbb40cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e09d2d444e68ec75330931e4fb2c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d0fbb11f993883b3e384ee973db474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f7098ca4b68bf7bf7853a9ffb1d4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ad5865b62c34530033933049bb6e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e5056e21668f81d2bebe47421e6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19934b48cbf477b6230edf606cda2dae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18487ea83e77f93c00ac4a755f19f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ae097001ac0a01cfec92b6dc7fb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62da4303591817651d6f1ac5119e5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9fa2cbacaa5d37916feb686e697f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4d768d44b2c01fa168bf7d47cd3ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd87dc17c7f0e4bdfc9d7e3ab19cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c487c63712d5474222120f8ab2b6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fde794a7030f4a1a31cf9c6ad6f2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636406e4445c401f681b96a21c8eeaa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667e5da6ba0078be7acb568b36c658688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e300f875d001e6737978a499d6f9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e563a28a8fc1d0f0e27b4fb7ed20dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859663c2955f73d25bbe96fd31cbfbcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5fa8c4bdce01c06ba630065c6746e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2715ac4c58ad967611866410887893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed9c86b39701249b9b5628418faad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17fe4bb7b333b304bd42457cca9af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d3e9342d443d7e9487228897f4d6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa6d640b4b64675397557f22e3b46b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b391e0770db1e1250377719ca449598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf193641add3a9bd09a4632ded631299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f3ee5d19a84098c18c2d97eb56209100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada97fb627257f3eb9b8bfb0ba82f610101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192fc6bc43595a5e48bbea4435973b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982469d439a71b58eadd079dc4b88f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca2b756f075dfb91cccd0669c4539104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d178b706347758571c98b43619a05105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67befd39dd33c2be90421125687427106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d68aa7d68b826efa91c7afd3c601107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e7e582fb2812c80114dd16ef6a279108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875e44aaa2bef48460bd4f2c7cba288109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a10ad5d207e66f9c46d1b20274941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4bba87c6e85eae79cf7af359b198111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620edd00a7cc82655f5cce6434a21fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69067997cc0a5e0c83ef636986a4bb83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbdeedfb62c4978cd65f73f7aa5fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cafc58b6d0b8a5371009c669e045c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5dabae4d510a76a3789bb00551bd53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48fd915747e912acd3a3abfcbf0ff0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ecd36236adfe4ce0140b6de3d3eab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad35ed6ddeaa0c2c285868d6c7bb7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb479dfab0bcf97fd989946950ae3343120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0d9be50cc898d6c03bd1d3603397121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc6acd51a7bb09a8aea4a4c2dad131122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba290caf812837820e3428f8f5ce49d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362bf7e980b7252dad1d5b4d92c1c50124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6703fb6620c62764712648fe5acc59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdbb7242f043058ed3fdbcc433c29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34e1cb663533812a2626becce487ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0aa1825ebb0fc5b97304c9a5b184d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f15626c486f378d211d5de03f910bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c27dc7e62abd54e77ded695996cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1247e4812fab150fe824a060627d6c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f8d32412ecf97380519fee65829b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d54e447a58c88cda791ce0f67335133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf307f64ee06797ac4091451f09de29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75610e1871ca91ade397c5d5eed6bd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764fc05fcad7c8ffd445344c0d7472136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25164f0a73dcba34b42156dc5d4fda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de61381354e039ed4ae21ac08804885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bf6c4d398984d5447c124b1032125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38d77d26a996429dc7b33e7e3c2844140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce013084f4316b43c29e7c7457fafd8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0945c65d13e8d9ef4a33173fcd082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a41cde1ee7e3a82e9bb6a569d5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba476acd8c8899366314d0b0686ee886144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116a7aa1ccd7c7d3d3c9ca5d26c1320145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac976ac782f9b50cbaf45963aa46e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6f971ca2107be97626beb1f9e8dc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad016a8f566500ca3b177ed364d88386148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50271c2d5e4329a5fbf80753c1eb67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba402bb8845a1fa98ffb52e7f1c1ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d654952f84712bc833cca8acd4ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322adf7bda84ba64d988beea0fac18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de16331ebc6a7e7503306c6c24997d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986b86ebc9206b32911c4e3d8d12087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd69a2a40f54700aef8bed54177dbfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be384e345e37af58713f8043e2646d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b1f52e6f65f7d7c807ecf566e9b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fed514bd06e45e7243dfd1d796042158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ee14496df8ecdf4da9cdc8d8e715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec38a3193475ddd45028dbf44947e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9db02f33c2a928c648b2ebd5abad9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b43aa64b3a2d96a9ecc4a7dd9273c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d7b6f2966903b23f9ea8bbda3b58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667f67cd3c7db46504262c881202eed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98ad663d1923900b013ea951a9cef1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95211960e414b4dd5f434a4bb7b9a74e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fa9307b2130c73543af0d7a29c543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb244782ec891bbbcc6d9c5af0a4e22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce702ca239c5eb3d1eeb02d21ef86de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa1ae5baa9b42022507aae7f02a5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af805c42e55130c631ae08f02d6cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf46cf34fd3a803f3a9bbe16fcb1a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835a0d3daf7f23998a50bc82677d04b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff67ea9a2b6f8aeaf1fb9552cb1c4aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148da85fa1b857d42be04120a115b7f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbdca56fb8a39ab9436902518a3ee6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23243f0edc065c028f5f9e3c9fcfab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc40fc596c355652d75f062ca0b915178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef9ed4d5ce57ee62c3af62439d40c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582ae2881c5cfbb8894e5d85a19210180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744faa2a38f146bb1f3b4f13dd329e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f3236b484c22f7abbb11a16a8e280182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cd3525b78dfd13a667a0f8ec10f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf6950a84217eeddfba5c557bb16f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4a89f274db7bf8196d79c97379696185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7f662cbe3b749ec428c34694e345186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eddce77b5b12ea2ada140bfb61423187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5034a16897ff0e10c3633cd8d4bc9ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb261d5c6c6411a64dba11577640260189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abc43f3d581f5460502689758a2609190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da55fb229c15f4032700500b18f069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d91c65d184953e1f02e4fe6868d1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572089096094b66e18bc6a1e457aa02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218733888c2cdd5b62b4f2d524cf4211194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11829ceee16e05c2f8a1e328bb0c946d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f6b4345eaf6c780c63c59f91f4ccd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1db1d1fafb7abe09291088d107155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f3373ddc8179cd083b9bf80f13a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c4236a1372d2d5e8e0d2bbc4d3796199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c7da13cefdf3599fc8873434595fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983738a3e3024204c3fd66958f6a6001201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21044252a91998d9358c4653c3d5e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e7a45ba3c39852cf0fda25c8e2f42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd440eca7e055b1b6682580e88d95c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5d9113aae31771cf1b07fc68ff9ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1231e3e8dc557d8dc7a278145b70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05dda74b57d7692f45f8ca580ef4c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e49e3f9727384a1476afdeaae1e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342873200dd4a0da97c7ed7d9d5e010e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d9b5c2e1ea9ec9a4d919bd4f086b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba49bd47cd97bc85366a84a6f7f675211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9887b35e1043a12e1d6061e6f125d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f9f5afec1ee3d6f9810ca2c4b15ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b504652c8e8d3ecb414863a43ad234b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed1b29451d64af1119f550e162831215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3dd95ec810b034a9c6322489b5f9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3af28b238a5640d94829d838e965217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215cc3c4fdca45b8ff0e5f0b07e6d26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b09e91081ad6c4ef5a57c3f0d394f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8ff56cfb868d80e3d39e4ed38efb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef721dc3b6ed0026ca32c20850ed9f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c78262159186dc7b2154307f5eefba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb7892e532e03713cd1b0a9503dcd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8dc2fd4c88f162ee051cd838aace2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e7670a18f8533d401652d3cb6fc6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db957735da1b137299647ce6347e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a8c20e812efcdc39d5993d0ec2f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66d81d8ff39f2a8b1fe0100a36bf7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce621a0c7ba83b5b0be477a38022a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f47af329d2958700dc169e9cf7f2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80cba6ea115caaa92b42de2e08b0d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1f26e63c12fc9c9a3ef3ebf904141232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4643ebf29f644cc4f992992b1c182233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd89e34c5f426d9a928185796aa2b4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a88d02362dc692c4a50d759ed158235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc222a43afb090f16327b4b4bed95c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a33cdc1689bcf35885723f0d9c6e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab83bbbbf0e2bd69efd204d186f7f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3d89745b957bd81e33feeba999178239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9e71a48db0b16ac6f8dd9f90a280f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887606b5578e843e3c52d251ef2422d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105362529970f173c788486a993718d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad7bc7dc94952120154bfd66549d4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fe42017115f65185165eea2b5a3f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df96bf5c2f87ea9ba19d348814581245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbae3e6f1c2ba61e7b6f2a58a70f83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4b5cabc6886f2d0152b97cabbe4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bc02c438f435991688e3c8973c6e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ac2ecc41b375c35daddb55f79311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62e747fc02a1a15c0968247fabc8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475145992f7cd98b9bf4a2ffbe79d58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8070142a978124515126d4332bbfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04983c1e85ff81f2c1cfa1b22191ffea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dd6b5d9ac2e03f4b8619d693d66ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6ceee611ec796976738b5fd5d4d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3976162d2493a9937c6ac18596682ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69d68f217492acf8f0ec3d1eeb7fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c89fc76aa29686979b40a897c4fd6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de310b67e2cc6db24c0bef3c9a28cc5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169a9b64f8bd95fc280e3db115ea5e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10866ff2bd596f34b5c01074f206d899261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e86c4af9e829ea64bcbc27eb89f63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8a3033b73c699063246551445cd7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef96dbcb805a4c3d8a75cbcd75e1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8329b9313844e9173bbc0bd70db2453265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7c0a939abbad15ce38a0a7a268de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07da3734385668600f3ff05f5c65d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6f03d6ef4d6251663f78ee2a6e49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23334e873cdc662165efb13a4e22c14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4b0a23b0fbf14b8560bcc263d098d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ff6d3d66987eb834dde76b8758f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11422bf48b57d1d76af6fffff6cd545272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633d1ba226d98b495dd9e14d3f29688273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d1066c8d0dc4bd59335351636eef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b09084678c804b24d3f4da813bfd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd6e94955ef6f35507ed25c1764b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306c8037a122631dd78629cf6f4bd42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8329f0e5fd4590eb8ab53b3cb9abd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4660dcce99cd54b719b1becadee9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082914502dd2b0f7ab61078bfee333b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4582fdf5cbb53e076cfe78e7aada14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885bf42c16b9f2ae51f4801f98bf00e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d8c5d7ef7028c967f789700310b33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86402bbb5ae706be9fecb575c46c3008284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d6486b4fd3a60b3091e32ae00e75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d0aa8f464a73f7d62935ab8962164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad3a6eafc71769758f40763c26d5cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519e082cba6d7ac1c2fe37f9a72871f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf527b5f8a60be1c57d5b16930610289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cbb33de6c84c9c9d4e939c79cbc39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301bc4d64e7366237c53daca58fe9a5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5937520d7bae8f2dbf8dfd15c67e14a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9e1fde4968abe18afa73a5f46747293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805882b349ce9d4a1cd5a8595af9de71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb95a6b6525df1771e28cdb9a99b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574419c7428ce10761e8a5e23242d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f66ae072e73335aeb1613295bddb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc9ea04675cc473da416dfa2e7ae0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d9b9311f5417434b6913460b0d944299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a385935faeb1850ef643fdd933f348300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a39ed34947c54c1b67f040106fa12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113565366faeab89aa45e3febf6a6339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c7366d6bc7aa51948b946411ebc4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065ce3573d97fae4c7cd72cad5c2800304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773d3d5a371722d40586d8f0dd7cad1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfba1506cfac32749ad9cbcc77a5a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39499456c432f1baca49e0f370ef38b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d9647a61eda4d9ef7afe59aebb24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc57f63e4ffa42339ba0e458d1149309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0e227bc112e0e4f01365e4e32ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec655e28659cb854324ca063faba99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c985aca12d567622fb9929ba6fdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21652a41a6fe9c40e8f4b76cbf23eae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fb9a0062a7438ded5e624cdff947d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16629c653faf69a9869c2c57e3e2d1bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be47667be4ddff05bfc5a9cc00cc1aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad191cc4f5de4b1500196af8cc092f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b1bd2f1cc0025a9aaddaf88fe5aaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c0e9bb2b56f9df88522e5b4856a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa5345638824d49bb948f0d72e2fb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1586ab7b470bd8bab83004f50e2f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c16c26271b6f5fd7e53f9da8050e2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b38e489a2625d2023a806c2197296323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac8b77f081e58fa68d3ca81a4552f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb988857bfeae7829ed27e09755cbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0befe25a26ab31a083f6b3e2c734b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f62ad189cdf58750e008a8e13712327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3cdbbd4359197550a89f3e2d3fed3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d4058e87024830d786a2d609669e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b8e4f5372a7adc9dba6a8a27d50b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c802a9e5cd86d4107c2d4cdf9650e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b19349616c57ab1db7497ceb8cd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e3e2831883d400aeb218ab1ea64bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3a139606b8ddc1b341a32f8bd4bc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd92a860591f30670a6460d225d847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2381f97043fa45d7b549fe0efe90f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b9d257d8da0e1f085205fef4aeb19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a94b34c5cc5b4c5fb8cdef2eca3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe48e9056f8f74d837bb07026d9bf40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e3a8317fdfffc34e383558addbc87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5978e913f6a7f23c34dfd36ebb9dba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc7dd763d05862025dcccc97eafc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da219492f126fc2eff600bb30f6ac61a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4467d90a5bbf87589b9c972451d7da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191be0b3e78ae6867a3b7a5104cbaf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12128afdcb33a40d446e8a2a3e7370ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf409f327748be7fe134cfbc279ebd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50050a756abee984aa999fc676dceaba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7fb5b6c80757cfa654209e43f8e5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74288022e7d9e71446c4e53d6679a2a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b312b83b5d7a4149edd72ab99b77cda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad200d5c60e27eb9f02a9b91ecbfb0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf654f8b5561b1bf0f6bf1a15de99e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eecb892a503a25edd2ea71db4444a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5912fc64a75345c1082b2d0a066bec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc125b47c7ab7240ea85a6027ecbf6dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec1754364e448764bca9bebc725a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fcf42234eb18b4aa7cdd1b75287fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943baf288079961566fa2a59d1bb01d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42718a5324d2122d61747ae43bb6253c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81948a60372beddba8494da23bca86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd96ef476182a0e1e32c9bdbee6ffa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbacb1acf58d29781ea47427bf7470b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b29f18bb80ab00ce157bbd077c2b41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6b9b13f234a459f0ce0ba945f3c19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c1a54bc62725398222b0cd2100ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218e0b7cec523a7d599ab642548210e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61181175ebfb733a4ce9184411aea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da96ba973e5c01644c3e973772f130369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e98efd624722b151b7c2f751eb996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e185a6146abde2019a8a15335c35b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb5320c39a3829320cedfa79a653b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17958f948e6981017dfa5bab7a775772373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442129f50afe29f6db95102a757bb58b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159e341035730a1e658c5772de83584375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ca509b52288aa4e30f2135fb10bdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441648daa863ebe81401e4ec10bb43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904372538badfefe607a309c1ec8a254378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbc47e327808b898550cd98a7bba65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44beff8d367a4bc437ecdda2d3ee792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d97852f35ba0e99d566674d743e5c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330d43f712d3745f93e0a2882d6eabe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f67a0f3b0290fa683e5818a36b0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3fabd6f7a5ab47ae5c5c63618fc6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c991a02e913070f6aad21aa32c268385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec7ca2fc2f05556d84bb9e9ea0e71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b83b33aef1b368ad9c1e54f4686bd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65045016a157c0e92e106279f5a34a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1e22f3c576b2650066e164638379f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f1e29e089d7aad39a04710b62d136390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a246e9a31ba00542af76d73b2d7ad5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c732ad8ae7272c2d546a6827da6980e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0530f5b5525a78ee882144647411f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5fda1d1ef1750d3a8568a08be66d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff809513fb143cdb2fed23082069ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7f874c97ca542ec977b1edaadc5ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bf3cf9a7f856aaacbd00d21930b91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c7cb6941d11b6cae60372cbff1a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81dc08ff6d49b960fb0365b89d1904399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93305a9f9e432aea59821ee0f0525ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171c1642f7f1bdc34f68080d838ae1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe71e3734ac3b97a6649e15ffeaa84402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d0550ec001acc903a777f3cd358e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb983e033b22dccb9def8c5c4048474404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78fde6cc6299ba1a9fa02f5ca8a99a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4adc25c6586da903daa83aa845682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcd78a93297653a18a5939c09fd13f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e9e7cdb3855bee0f7219f228a8a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06129a6a2c708eb43351c34b6462b92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6710fdbba6a5aad8a101c2add155b3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d4e3ca9545f39234d127f0adad4f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec010aba665172b86cf0af387b1739412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe6798f538b7d6735ec50e212911d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d22cd2cf0a73a39f3acb6e7f900d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbfaddbeb5ff94fd7f6e8957a8ac4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dda53659511dcf59a27e7ba7013c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff70af6f9cc53239d79739f5b9ca12c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398bdb8b28ddfb4c205a18f127e3831418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd39a64486120ef8accbb0ba6a1d09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e22103f12ed2eccc6b320ddb3a932420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096b2db6d8f42d97401639bb1517084421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe37efb371784afc882736996fb59c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8dc05cf76c246a147d5cc88307f9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b28c43a4e938ae6be60130442708c4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d951e958e78b8ac6e6c9c4bc7790edb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71942536adb8e7fc995b73d422db075426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370dd322240cd784d8a2107230dc8bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab08ce08976bbaf35905c98bc36c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b6d5dcd84b2389402e4be8de13a79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1648d84e0ef4256ca605ca14c384430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33ee35d113d44445cf93ac0084aeab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a296d2cfee0aacf521fb193ff9b46a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e8292230769380ad26b47682eec0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bf28303e68f7e4655b6ed1e162fe9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd11f2879be29ac409ddd203b7c0da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c5c6c21b0be7b060595aa545e45e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853769ffefeeac05456a91ee3809d510437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81de727a7e780f9d475474a12b657e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c167cda65753de57b9d01f5943e6a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5e8f4ff6d156108cde27b7073464440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910415a4a02558e480f3836985b4aa32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74d6daf7d647a619134098efe9322442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9675c881d8d08cc7545645ea0606e88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c939a18e38020a80858e93a8846ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e012accb45b7f66e46a4c4f3ad7f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796efb2bc64f46cbb9d3141184c0a49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1346652eda01a5a02bf5911d8d3b51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c4777d3f33232b4859c704ab7f81f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dd3628fcca1fcc06722a1242c3819449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde770048200359b3e7426f64414367450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26203826708bfff1ccaab3805f24be0e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11d2221f335cbd18ca4e04127731cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06f2469d46bc2e407919140149c60453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e22db4da363316d666da05fef111b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de90a228f7bc6a21f09aee835171395455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2c24c88fba418846547a2bb444ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fba0d7959fab3062c2996392f7f5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9b957351b9429421c44c691a1337458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872bc2bbc2456ed45dad269309fc9ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85054aceeda305a595ab382ac129ea54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92eb9f1c97861e37f22080365b4a45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53bd8720ce068adbfea9aa0ee52cda462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca505ce7771f4876112a55e1e4fd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110aa3881b6d0b3e90a1ab71211f94e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc39a536cdceab85850220630bb86d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b606d7d6f7bb37a36457ad0869c814c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f011afb50189d82ef55297078ae64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c583b90237f7a71991b2f09e4c7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e50f1aaf08a07e524d13f091bdf9fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c2d8b38439793a0b2acaec657879470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8052934d9e7e991de4c64bcf10579471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4fa041d0872805b66db967bdd4fa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f10aff98a6a05a0278a501b3de7c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9cbc00a05eb49d9953ff2deae8771474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cb71d2f31ba125a6f340b861d48a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eac9354a0884a608edac0d7f7adae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dc3325fb12c3b762bc1935dbe26f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a268f88eee5a40dcbb820809d5e04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb276419358f94ca3a2b94ab1ff6ca9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbff559836f3d9d6943e08a051d2cd6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f1b7e6950188ef49a87de183b9832481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee0cfe959833872d96e860f3a8d86d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fce270f8755a3da501265449315c41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546eccbae3bf516a6c4d104834a763d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802098add7aa1eee4adad6435fe25274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e46545c6a8b337c79705379a936f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baba917b6818acd063b2be009d25ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff20cbe17c6eb692aaa3a1d08fd962488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daf0d3daf5bd52d8e2c3b7ef7f84ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20e3e941944920ea6c81c4003ff0a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e98ace505025370f789634722afe68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe013f8497b64179597f53ceaa559492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231f18726f18a40e62fff5aa6fe764493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f1d92a8ffa4d37955c5464b5f3f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1567ae46163995659ab8ae0123e41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe4130c1a18889e3c6b6037992ee82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d3b4ab631c35614bf81e439348cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aac91a2183b872a21831ae20a8846498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2442a36415fe08f4a374d6d0e6c16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090c8311ecafb91bdc0751665822c89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2b85b60aecbb4e923d0cabee1569e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292fc64e11b0a9f1664a1f3882bf5f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dfedddfb82bc02566ebbc64788a35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af13aec7f335e8b01bafa49a40906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3aedd82c324ebb6d3dc41d5ad568f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d328a090f00a8661e4ac959112b68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5236bd124956ce5bcc2eca7a75af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea5619b550539be3b06816363e34ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cac157de4aeeb71dd73bdf55d1ea9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ec2e1db9368557fb7011e88a16e76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7187ddeac96fa2244a69d553cc99f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f351c982dbf3af6160606ded3f70bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00a8a1bcfab00caeae61a90090301b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb12b411692ec840950c5166e0d4e04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a6c2a813b7e59520c3d8dac456580515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14911793cd72de34d4c32c9f9c0836516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8df4837434862164ca4e4c37ebdcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b075beb2bf66c7acf8e1ba6e7e0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca2110d44be12e3e0b59135221a0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5438ee242ceda2c14bd411b612a0280520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6d4a4ffa12b0ffa7429ea9918df91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1225b02e7163b3621681bbb3a9af34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca191291619bd07d88168a24cfbcd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a74b0de120a72da53aee86d7334c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df58c66c259a9130407f18ef75d90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febd4d32a8216ccb71235667d99b553526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70573f819df3e2fe183888c9e1aa3eb0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406d975f589ca91b810eeeec8559cfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5498c1503c26efe5d5735a8c50ea398529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c044bf90a2a737d82b914850ef92cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6110746a7c612d1ca99e925d358fc46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0515507e846df05b8b8aa6d997866532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b590bb31b7377025a35a8f14b14e43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3b000edb01e3e9740d78e2c6056e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a6f4c9d86dde074136401c1d0822535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d013e8f0adbbe5af07411820ab3b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac7e86fbdf17d25176219c08d4572537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a20ab1c38b8144dd22333eaeae6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2827a7612572dce937adbf0899d3c56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a7e76e581e4b20034e40bba1199d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dfd92a783acd1f681b6423a7de112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e14545e111e67e7d7ebebf53d294542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff21ef964ef12eeac6dc206b44bd5fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73e22b5a6425b757a29344111d995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249d0a7d26e99fc5dc917ebd545f554545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305643009bd7ca7eafeb6306db8ffd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb13882f4ab9a1c89f07bbce9529465547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc46bea16babc253e70109458dc657548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122a7c4120bcc728df5fbc5ff58210549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25373f4ddbf8f2e13009045e7337432550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c3ca4d60eeb06435ff8b7f089e952551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470b4e89f3c2479201296a534cd832d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd31fe32aca2a5e509d1492f2f59d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4040e5e0f62edf66ba5f577469df4f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9951e25807a479060361a4d3a057555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71ae0f49a10c625654b5d6944728ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708b0bd32ca6255d6d3ad80c30efca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd334cdf09f35a101c83005df80d9ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8c82af4a1ed2fa54eb9aa125f56e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c39f79f2fb58572da6770a71d8ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe214afc58c414d41a39c200375100561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd2ecad87bd2f7998087fa4b31e5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6696b9a2952b5028a86684a4e95634563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d913988c41b332e2d73c949e66e1be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2dc0242bf445d7f0bea9e5a55f92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6673ab96dfb684a95f88a1d18c9b1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d3b722b90cedc22c067937d1e495b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6021fd8eb57c5d2dbeddf6d79aa2ec2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296122b58514958178b0bfecf92cddd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f1c0a5ca5d56e345fa6b1d0c5bb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242535766ae12a8e3aea95fb878991f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c30665eff4a2a713d5fae52082ce6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44650da30f8cbe748ccc3c1939ac9c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a27c147eef63c6ca53e1de2203508574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7107322ac09094a9706e6057c5bc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae14a21a64ad9acb4ba638505dfb70576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a9c6a9abc89e9cbf3868ad1f18439577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e711b1bdded784904c2bc508559e16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0333af6c58749c90ce476fa2e6eaa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441e98fd4b48fd775b9e74b315e873580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f494e63cf2f566cf934fcf4da60da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3230944404a453baf818e623a00953582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8420f6696561e3f60c7d8751839133583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd176a1da67451d90e084dd33761c20584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad9606fdd02e7ca6873f6599ffe146585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38dcc1b2a262ae59adeadd086572d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f770c5a1db75960e7b463fe89698377587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae643bf7eea560551305499830b26b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d41cf4de8d220ec9fc3843be35341589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640aa84b6a339f496f51611db9faa8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec101d2dcf691aa0355f1f0a3cf598591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7efee49258d8c061373fd0ba39f8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab550b8f77e52b4a6bd99d02e775619593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5130982eb9e707d928fc58d9c6e99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d69e202f144eb21f0056c7cda3689595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5fceeade4d9adb919403c448e596f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed483f2296f6aae36768d9adcec8096597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331cfa6461d8703049c109c7ec776c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a5f813f1cfa0df077bf8a5ccff50c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b488656b528f5999eea6944e7e4741600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f1656097ee3c22364a71d2335543601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76430dd1da77eab1c45087f8bc67d49e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a0ab4f9f0580c937f489ec826f42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b1e810e5e4a96222d513863e9265604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c11d18b10b41f6a9d840e38242a04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca0c6d8f3ead2dc6954ee1d21706d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1993fa505b3ee6339d6908d984373607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933c7a015af5bf777f21ec6fa88d7c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714466363cacea716850c161bf2d003609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ab65c251ab0c4ba5471b38da150e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b88476b246a118d2d47da7889bb97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180444f69fcfd1053b5ab19a1595c35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ad238de10830ff37ba874bc36e84613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee88d691455a0a9a9d842fabe2360d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9005b3d3c1b9780b87dca022d8139615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e8613ea875e0a935bd40fa065e7a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8322e2a3339055510adec12bab82f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d468c727dedc703041f4e87944df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2d95bd8dc6b2afb8f23a5fb21bd4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e86dbca7a461710cf1294b7415b30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8256401051c3c4a9b3ed49718a84b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccda20e53c1dd19912a1229b463553622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851da0c30df7fcf0e3b3582110d34ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb30db7cbcdfb0b6d9ec13cf22653624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896920ba2d2a40f0bd7757f6b922b7db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d852c338dbc1b24e2ed81ce7a6b06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd099c45f64983194839d04713b80c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9325433bad61db5e175a6a05b416b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca2355a6a0ceaf8c2a93be31441f20629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a44d9cdb795728046842bdd35a5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c1e7639089c9c393affaa057a6af7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342b3ecaed400fc14512b09ffac9f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ea0324f77c3c8a8d0e23f1764d6f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dcec331a918812cb4538a629fe651634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3945e402de0dd21930910a4058408635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32627306f7cbacbeb31ad9732227982b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76791760da350d433ffcde82fd556e01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e66b76e16d55b34b9ddf3cd78803f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3e3a8fdfb53c78bb6d040f0f7d374639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f49ecad58693f18b0ac83ab793f6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742bedb701a39a444731f079285f686641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901694eaf251a8de49a843c161381012642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a8cfbf13ec8687bba6a276a35e83d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5cc5b179c3928ef94ce9b9b940ab1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d50e0245ccbd1275615ef24b2863f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9f8f6a12b77a5e6318c5498d029b2646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>