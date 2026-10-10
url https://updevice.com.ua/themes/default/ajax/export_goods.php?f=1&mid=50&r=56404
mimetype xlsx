--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
-    <t>Акустика HOCO Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
+    <t>000012484</t>
+  </si>
+  <si>
+    <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ba9fd47637083ff040524aded33431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e262fac69cfcca4aecf3ebd88cbd502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a1c6a8d2ae8aa922d1af12371c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3e7164bab35b24145fdec8789ce414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40ea5d57aae7c230b12fa3929e0a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a8bb51fd640988e078f65efd395886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc3cc67cea6557e65e40ae82c1cef57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf4aadcefcd38b351de1db91f3e3d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4f4a04db77e33f93d36895b2e12e49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589574a3b81070bda1c6af63f8895cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ca689f86c6998674863ad9fd17c4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a2b24126ef1022a7797bd4e8ce8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e0d1471c3df407ae10aded7bce0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415220c18a22c3c60a10c77410063f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c95bf95b15633802db70d4be30f47515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5852b8a42756c3885c4b1ed87667e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016ee71097bf0679bba3bad473fc1b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3444064a60eb31dbed25b22cdaf9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd6f3b65eeea336c17f5d1b5d3e2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c848c900f6c20c6c949d1964ebb5de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96625d319a313b159642a16ce6a3e91221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a5d841df38f9f4e8ee4c774c13bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e89a6e158fda16d38cf3946aa00df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61391e7bce8bbcdc7efffcec60543ff124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9d18240a1340084b0aeee9c1b3f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff340c8398a477bb1e272414983e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7311ac2a8e49a4f49b6dd5ca8afd9b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eee170256feda7eb3eae016069b9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccbf537dc59ed719254d388a12d53029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815bb7297d8dd5d13d79d80de8351930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdcbaf51216697a1905367477eaad431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1b5fb30bab18a3a057e1729d595d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb55a811f53a33fbb2bd15386033fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069303892936d6fd701b010838ee69c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b74c60af5157a97b74a150aaafcf5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6d7779cb5c24ba49daf680e5887336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171acde357810ac5c0fabbc0a67529f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9978789dfa0f94ea30c3c54d2ec3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8495e3a76f75ab5dc0d14c68c520fb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b3c1c1ff2d110e200b2307da09b7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56591eda3771e8af26eee798158b7d2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bbd06357ee0bc8fefe821b5808e5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6007821d81d199df25ff7357b4285d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32acadf2e7da7ff54963d30424ebf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983298d13926eee9f6190bc4284c96ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625c878e291ab2fccc5df6b78f0f9f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5a31eccf6a434653d150553256b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c24a7874d99b291cbbd5db8dde1f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bec0537b07b2b53daccb43b7ed28549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c43d82ce1b21ad45fe2f85c4a99e2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a6d7de2035bbc13cf27074e79b37f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56efc430a7745d661b21b8abba191852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa94b59ebe46896daf4fac208611553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173fc9318ac0d241933ee4cffe1a07854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2666075600ed12b2cba1c7556c056f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f2760105557deb0146f718bf218656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9192cae21d6734cf076be3907192a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575c7cf29fb1ac696f66eaac17810758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a37177c17b7f8449a7861578c0c2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadc46def2c114fd59c328104df8e7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02510bc04904d05fa97979a32d35e2ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3d6375117c79dea00c29c0bdda0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029bb37a6193335f09e5bb4f9feec6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be091c0a5977d91d6862a46866259a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e24d90130a9f592ddb6a298245973c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22114d3bb1753b82a3a25b08f44d99966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9f4e50cf526cc52139d315f42d2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b23ac6aa14dad0be7c113391321368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724333ba5f6f5a8b65f53b0d6d18144a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e39fac5f17035aa53c1f923cf6a1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ef85efcad2d1f5430c3f937f45d9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a8d104ad9a58304fd857a272ee60d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0c287f8d553934b58b8c73a02b26373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293be866ee20d082aaf8f1503e8af574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a264591b2f937709c5166df73b2beb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38829070e28b2f44e3d3768127507576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d59e594563e6c1f6cd38492247bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1b54135b74da1ad5e3577d201c5b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08debb2992cc138997df502f9634024579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2fa9cc479d1cb163a31994e84f03480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd31079056a2b05344c5e1f1c2a7d2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca654253f1776fe2164eff417da856e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4623e03ee9a4e0a89c1759f913c23583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea2598ae05cb6108b40ec5bb42a7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c027ac36fb2f39c5bbb2ae1c3e80f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3df59b95b26c07323762607dd7a0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b243e7b7a1156d7de7df694f5ee99787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36753b5ded9e78326820bf06c2f3d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a05b917117b57665faa0f14c8a3eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45650f53641733a53d715d59cce4e64390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13964f143faa0cefd8e66bc6be2ff54991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc9a3814f0ffddfb2b94cc4af5f2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4b2c82555228cc1e3465195088f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c905bee68e30ff66a4510397e33e4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59673bc06884edb8eb0a299d4845fe5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb5f0f14c4009ac714e82abca544cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5868487e1d90b5527e3817af9a04297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef874ba1b3c145e0b47a1878c7ad598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7973698034f79307e6feec9e96235ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c99b42cb53cb88501f623d9f5a98cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d70f351e03f530a3cca53b41d5967c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547162785410852e92f2764f6748282102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab40ccb0bfb47c982a16ddb5aa2fac8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd83c37dbeffc8e5a0d83de4f3b7ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fa19b5047ae339a949ab188068d39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c036bd09ffa12687aea9b14bbda926b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a45b7c22dd0c62131767844fbc355107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934610d7409861f8392966987747292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8b4799afc0295509b990cc28dd55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad728fee57ec79489cdb9a3c80665e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3b8fe411d59b2149e3f98c5e71c52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e54e44e59c5c9fa20725664b94113112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d45ccdeb718c96e294b7d2c24a214b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2069ec090302d10b3e8956a925afc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429822bca75f921d82086c307d44f9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95490720b81a1f733ffb40da253b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f897b4a26a08f443e3546f633b292117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fcee62b3a71fd9cd816d63e190751118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa241db7d66d24038cf1a8064ea5f1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0cbf2869024326edca784813451af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a373c60ccfe6e429df6fc2a363a14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad5b73398de3dc0697ac64182c32a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a074d4b340ec390c1d71de42d90405123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4885f0dc8268cade5728a4aaff23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6d3dbb12e2eb0370d2ae3e4331d36125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0e2cfe3f818692283337fe1c244fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae61f36043cc8ae04610f4364d4568f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a9b20e28db0729e255f7bd3abdff5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845418a236148f591a7437d5cb222a89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3269d7a10795216991c06cc5c908efc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6937797fc4cb52ea1684cb3b2c5eb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259826b3ea9cfa3455b70e7d8827589e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe640dc0aff6661a6be0af40a28d2552133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9d65a6e1bbc5703228c74d9aa9b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a14d6b5703f8488c11a719caf335135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fbc2e534a92bd422ab083a4ae956136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343650168afb15c3c0766bca3aef6093137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa37cff0cad7b6c80449702ea06c31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe169dac3e7b0a127216366b3a2220e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdfb1537e77fe75be62f0886307d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0cf784ac709f4efe3b7063d36efe0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc51767ba1fdbdd8a640612d10a141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6866e91840104e108a533f5c80d5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad83f6eea756a859bb4c4cc6346c44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadd920020f0550b045438f59347983145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d1472b46782fbaf3ad962d28f969146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b190d01f1d986b1539e5c1a797a919147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204685d1abc4929443fe820008bdea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146829764ebace7234ce350e56e47a3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c68f8d69885d97381d35f3e9ed6046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3dd7653d2230bef0347984856061a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e70f3fc46f87e6e7d2ded119d8611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c84f28737987d3a694fbc772eaef4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c97472df9ceb38c1b632323cf6e84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd0b656e190d3eed326c6b63f28724155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6780286097b58ddc8dddc28c3458156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bba1dbf9332ab4c2ce61c3a1ebf7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa93fd47100fa0d6660ddb0bba610c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cc3c5b344fba08778384c78ea0910159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4243ffe7988418dc1f06f11479680c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c5908f6eedf350679142122fe35b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabc544c35a25db2f35fbddb30d8026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32f7d8f8fa6d10b71b146cca2f71f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c4add559dea42bb2f1079d7992f2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02db7d3f1eb9f9d5bf9834210db98b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d1bb9203cefdd161eac5f4a3a384166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcb8ceca9b932b8d08756a29cf6c6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444528f9ba610f53601b7b84830cb27d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5df677ac873988660acff225a2ed1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891988a842cf4580659267a5811621170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaa820f8b08d7bc40d007ea829ec98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec87358dfa85d4d63ca4fbc06675816172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4760394d1c53ad7de3e221f1b9eb968173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eecbeab5b61e8f7598eb2222bd6b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab9d9d1cee01b2ea1ff01111718003175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1b4f88cb823e7a884105c5f4d0f35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54ed4d5c4e2c3874340486270d045177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8c2ac99f2ee5eae9865b6a713f5f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab34c4c1ac311641f633906652917179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b2ccc2006af17b881c508596eb670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcacac5ed2deef1516758530fc6534f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a2c9dd4a8026ec21148f79b12609182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bab4e064241fbb91d8b7d0c777021183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede50615654b5bdcba45d4c3fdc50dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed91fce60e44531ae1ade21505c545185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73a8329bd86154fbf42811cdad3a7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5c4ef598d4b6b101f98b41d38a3c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa93409b62dedb18157449f09722545188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961dd8438980ac675723529dadd624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe623863fa46bf1e5fe088f5cffa76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c9256604b84d19fb7f4b7da7eec79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcfeebab658a3bbac7f9f7ec749caa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819fee7f6231a4acd92416c4a526d26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57711250b13f15f5bc6411c8ce6e39fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76b70cb805448821d4bf5df794bf3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de08ff8356bf893b01449787816096196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dabaf883e8d8414cc74a8d0a5b544b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3908cb80c424e9304de6fa067dd48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da873f2f5a9168ddf5c7cb66f5fde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb63e08455725c7bdadfe5b8975ed0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92f43d135270b9cbde1bcc259810e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ea662cd68451eae208dd2975c379202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420087a68596fbba31c2604209ed5d57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a36edb87e5b9d02c4289252cfce6fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d06bb753b05b8a3be0b8aefffd6f76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0d0df0a172091bb888d0f1b65074a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b58456d23c959a9777a7f00a80103207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114312fedd845f9872250bd374824e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f56606fcba2823e32bb69f8ee7154c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a06e8773e7d36dcd16d7d666c0e8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf093872cfb41251681edbc675df5e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002405fcf8550d6ba11eac524a3ae3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92a8dcd2ba747b4074c46419cd97a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb22ea5c79f4e16350c767e1aef844b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02122e95c0bbdc747ae660df47dd3702215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1310697dee7cbf25b8d7010493b493216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e884562ab2787adce0d2f97659a359217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f985198a7e139b754996b712d004f42218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e246b9580c5a05c6a764d1f87c3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b907c643453afc9559a16557b70f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c348a222c456f464a8d4873b2d5c43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce6b42389f2471a4821c69369045b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31de0b555fcae11cc041ad0a80bebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e86bbc165c258cf85f98cbb742b872224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3340b5edf88b47569c6941f9b4c6b3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58ce77879007e26fb5e867c8e22474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5bcfb5f23c8ccb9b2e6d6c81a857227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe44efa62d128280ffad98e23830d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb993847c8df5c1e77f1531fb2e8c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e4fba74ce556e61e8e4849f3be678230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d1c2a8363f95fbdf10e75a9a9b11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172bc2a0f7c45a12161ddb3d7e7e5c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a258d5e46c727e143f0277fab29ce60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfbe133b5c65ccbaa152254936b151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f9282fe3b05e5b356f4ef4bcb9d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c081ef10691e40ed4da42cffa66c9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be34196f3792b3eb4c528fa0918691237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a07a4871811a8779f0f6df20c5a138238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91139f28fd869904ce17dd4f4783b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deacbe44e1460a51daa2bc72627ac36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b6a531580f052767a641b158ddcc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0fed5f32c17c3627b7ff8d9eda587242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22680e81677bc832e105238a77ef695243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aca20627635f74a52645e4dc0a209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d74e7f8bee4b40796d364816e4326245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b7016f680814acfd2b7dda312843246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8a426d6babe647775426afbf38cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b541e3189a1b5e3d061fdd77dee069248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec30f92bb2d9ae622918bd69ad9d1fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd2178ff46483291fbca7cca11cdf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a1ed9b9f705b23788088fcde3bbd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48aba767a4ccb7a2230ce1e7c133ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded905d3d5bc621cfd4a5411e65a8a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ab9c377f16d73316b4065741a64f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b55ef29f00994a0b8ae36af80e560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a4e0852ac8edb8dbaae2940fc8313256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5d653d163c89721cc5dc5634ed317257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa278c24f5578dba99f685d98455d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9fdcb0e539d1125f04afdc1255412259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e89bb4ed4ac13fa75aa43a144a79d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167e894f164206db73cd24252ea6ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb621cbb78b3c1c5db3041a27634f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b08205f1418b6f4c75eec910cf32dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c64450acbd011c1c2b6372a17e0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb9368a6d2bcbcb8805e7b5fbbde26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b3a094710737b0a1f6403379ed61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c8e928ceb1919e62c1ce5bf238279267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96150187c59b9e92b234d3e5216554268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378f1a2a23cc5335d4efcd2dc098d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ab29c8c6459d68944621e600bf318270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2835485868979b25cc3448241af39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d7de60cad8cfd79bf74744b167571272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106972de4e68cb81bb893796ac159c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6022613cc115ca8888a3770f19723274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe719dcbad4c7cee449f20ef752327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d333d65a7ffdc31834aed29170e24e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64767c8a4e444a3dab594d258800954277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e52e88abe8191e94de14d2947dfb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014fd686c4695cd49fba0ef3bbad9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928e8e6868c19fb7e5b6f463c13b644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c4656422190c392ae7c129cf4f1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8e341a1b2befe82a6feccfc616736282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950799486f5090d0ff3cf81d9361a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ba3fb9d94e75371a771a16a55c25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c8e0451fb5bbc723ac5f7c7ca41d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c34c7b33862a1dfe5a1959dc2db3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df94a32afa8ee6ec8e00a00cdb0230287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0113fe27331cb300f13d4378ee6530288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516eb15e825d528bc21289b0e76ce782289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3d3d9bd098831a55d511ceb48d36b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469e9a4119402cfdc236822926d1b91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d031c6d5aeebaae5c9c05602a9ee99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277725f3e7855c22e5be9267ee41537d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ca0778cec0a560c50a0fc67ef7f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc0ae6e444ef70564ec177686e121c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cccea9b10aaaf86b5ba5f2206355f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9a28297cbc97cac8642fda03fa0dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9eff9fc5c22f21588fb32ee50664298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c182941d27038cb6deb2718468c830e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b22eb4f36d5a1c1250b2ff1ccbc6e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2f34ccbdfb50f1b1fe4b0ef364f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f862a658e2246e8556ac9be438f50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b5fe6882389adf0db5ad438524d6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c83d0df7f60be735c02bbadb5e34fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359ded9e1c3689371dcc072aad5a31b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7ecba000013042ac192cfdaf7a61b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842c5afc3d2a05d2166478f54b649fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a09c49f3c64acfe36a21f0049542a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f9e63bca759746b4cef093a08a5c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257d4f0f8d60d295e9df51bc68e318c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee244aa36bf2b1e35bc05cdc5d2d71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2fe5c3b970fe1a47a857aa2cfb620312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2586c539464995dd89d36ea0d10ac1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1ef2ad9c130eb24758451f79c2ddd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195135967426707c57b05f4e11d7f25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a615b1955608a0f1707d1179af78ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf90230f1006ef1800a48816ce2035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13faaf3b1f901c5364f8145204a73a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bb50094e7542e1de9ff0079de8736319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29fc4d92f168be074a86fd14b59f25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05af2899e2258c3925fde6b91bf98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e0ee8f07ef39c57afb9547f5aebfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f696fd4984e58363f4f7ab83373df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbc6d3384464f1386b537c24425806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e2e5a29eea4f3d1676517084ac8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac68bef8251a1c01d410c98e2fd2eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de80923de704f74428e90bed76e80c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbede926ac51ddbf61c8d496f2db7d82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9105ae3d81a0a32ee57a0ee7c125329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d94c69bff29e8db28de1f695f280330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd3b4f0955d87ab7566f07a7c79ced331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92518eb17168a4eed0a34905b5b6a64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354778889116e433cb2b1cdeb317c13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16e6333ade40a1a54e10c253bf16cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73582c707478b90436ff159c73131c29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c20d437d45b22a40eef0ce8e8de08d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad29574459fdd9d8332acfc2558d8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfda2e065c8da9dbe89a6ea025a4820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629bdd09b4db8f7ce2780801641088339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9b1a671840876e2c8d91d72e78ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f940cec358c856e67bbdcbfaa5dd7d9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2d1d39558d1e01adac7310bd09788342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e84cc8e323a0c152c1663e6dd51c38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7aab6d1f0f155485ca2430857494e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbf99eaa2419e6970ae3490c19efe1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5b0ffa41c991a27bbbb55ec5efe64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f307436f53266eb5bf3e69f5f1f654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef3d8ae12b7945740a7aecf92ba58348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371459b13fd5e0b4c0ac642eaf5d34dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a7e4ea54d1ddf41afea86b501204f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e0661aa84652f94cf75fec2efe2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be917729315543eaed9f612bdacd1d1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b794765b041acb2dab640fd244ffff4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99e3a4d736478ec9a70ecc0a4b3813354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b130e3910047a316a4646d9fc088ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13c875d1032cddaa57864e58dda87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01373eb1cdd5cc3b037f1a049e056070357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ff834e7faef2a8abb2cd670b535a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cb042c960b1ba0ad54053bdfd8266359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64594a6e7f1178ada56f143026f0d131360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c620f4186d5f54245c1e4098a58a28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d68a4bb8f42761dff2ae5690b429c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323682f1a0fff48e4b956ea1783e185a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e7c40f1c7553f9f4f8ae87b1a910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf78b46b7aee114610b7967b46ad4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8524dc0a1840dbdddbbc72b80ef25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a786f09cb913a18bc4c6d447e83e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bc3b3a6945da2a944e3f1aeb40863368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33b6fef5a8995a7a64b9aa87bd7ef3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b2afbdfef447dfce294a7c7d9325a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ef13550540c1bcb305936e2d8c29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e1f09c877fc32bd06edfc3fc3b39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9acf59189b38f712fbd7aa919b4da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec5bbf06dbb919ab5543013bef27b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb3680cfa1892b2a6507d5e91cbac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522aa281e47e8b291c6e48087e96752376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0807f96af0b0b755d0519c4003e98bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93aecf44bc1a716fca463a567c0dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae09aeb9bd04108c7c574da812684379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c586727d997feadcc27800b0877aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e56552f4bbd37c496566084764ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e3eb7314ca85f5ad7e19df173722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b849826dd0bddc5f59486499af49db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3967f4b33545fef0a769284a61aafe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66733c839f28f545d548ab2ed2f51c3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c267f0a93416a3d924ca968d031609386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67820925b882579bd670c9bafaced123387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8920d3b95180f64cc171d0570a8746f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002f65546c8c98518f53028941ac8ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39662c6ddc9f3a9d2fa74e7e05be2e03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115f836e08a919109c34e6b85a999e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee8d1fe4cc2bc1a5e2edd0be43b07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1c2254f5a429ffcda6fdd7e1a4ec9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44fbb53f09f0f93bdc8e74e56b8a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897168c58af67d4fb6f0f1548ab0a23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca92f3321cf3567d04fc288bb2a1b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca3bc804b97f522544639141b96b7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b1abb0a180a0851e956e9db91bac0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a7afec72f98f9d3324ae95191140399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731658e55508710719e308945cd9f4dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0f665b1d5ce1ff22b75cdfdbad918401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a122f6607340a61cf49521377c2628402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eae7a9610fa3802863fb5a185bbead403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0120f2e2d8ffcd68ba60889bdc3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5c6da52fa2fa64bef6f5c32fefdf0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168434aaadd5e489a263f029689d89f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf24cade923815a77d35f1696e5a7e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c981511a650f66117df30ec9e63e591408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a7733ff15e797ae7984e38bad11b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc39d229637df574c1f1aaa5cc5365410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b063fa01ea1ec23eeda7e0dfb0b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25daf78e272e1a582597f13a3b110e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2158bf38978dd34573f254370a0a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e10619a39ae1459cd3dc517febf97414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c829a1f1eeaff559b247872604e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecf0f14a4a8c37dfc2f9e7c7d80606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272d3fd5ab13df3122cedb8fdef8768417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a96b065a18963ff1e7d0d3fa6bc79b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56faf3c69fb02decb4f1bf9f9e05c87419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1ac481c47b2daf9de3f0c0754979d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91828947c2fbb793a2c1842439d4f95a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa734e0ca3057be8d5e7ed9b40aa733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89494e641e868566929570bf69f17a58423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e77b12e2b31f389a0f989539612b4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cb2e1bd56b7991216afa3aacbb3be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611e3c06c9aa24a2ed50baf3125c082426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ea5e4a6f83213122408f651ada62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695841f4352013b266516e199d5158428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5412e647d4247ea06edf38fb82ea63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958c7a1853c061b6d00c54419ff2cdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fab8436c756591ba849e8025e98f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912421659782edc8cbaeccef46ad450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41466d2a10dc93e80136222af716e70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c207a42363abb9e56debd52127fe0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c831cc6d9a82693e0a1d9fc9a69f38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d76e470967e59b5f10babe7ae9a98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2090c71364c0f261f1423ccf835256437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11968ed5fd70b0eaf21ea7c839e86989438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825870e42e39cc24126982dfa6129da9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c68c6206aecba5b45cfecb72ef49c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4eda842b26b03096455a9235dfa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836deaee70eca13cbf527ca28250491442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3eba63e6a701a8901db7e15dab875443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77c55e487405ab15630d7517efd1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571a7121eed474de93735e74a774f16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa5446029d65a248c3e9c616a32a40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e50afc61b2f001d37cc3a6aa0399b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068c1e50fc7f3bda404cad4ead901f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f44dc9486aa55050bb2b97d9c28a48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9bc9c11a0dbf541fb40429fbb2ffb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa61f6f876980f5982d9dab452b077451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cad44bb7617f7a4eb0596e946c527b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b62aec512c9d76a92a6902c26c181453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed24e56c439ffe1a700a39df821dbe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc191a3144f54691c04b66789692790455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183320d0d466c0f55d9ad05ec591d65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3613bfa443ffb103a4d41aa856e05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c13c3c3c38d070c34515048218ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794b29d12e4b0b22807f4b0105a08f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a11e644881b03b6024d3beda0d8df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3da5aadff9e9bfe1e1fd9fbdc91d49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f103fa864334ce0db747ed7f85b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a857eac38ef530b72818d1231cb3cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41121af17333fc1b472164cb2549fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a324df4c4ce1fb0888e034b246a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d016e1e8a4b77e3d3f36dc4190087466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875dcf05e910e1dc40bdb09190defcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e049e1caf409edeb7ae66f6bc187d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcecc0c434af34fce28e2ded15c0c57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869fe6394369db4e8a89e833e6e2e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03135e14895b0a4a65e94f6d5fecfff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bec72365a570fd7438d560e391c99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695d89b4c5f9c7a39f56066101cb571473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa03dcbe504515172d186712789b20474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b11497a9485fc1d6aa217f5ae4eff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda09c5367598a7a16e7c18d4ff65a38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d34d690160e9ad4f9546e6240ca2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f812efec0c3dce13f363c1409876478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e70518636027004d5e7778c34e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801a08eae28352257c2cc05de921d37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b5d080f9e65d84aa75eb74f55a0ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114f7cf6cebacf6e50afe81de7edfbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfe155c7284ba8d872f45695b96c3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f8e23fff667b621690c229515472f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fe1ca4ef264ec80d3cba3eb38b0d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09906319de2d2cd584df7bcd1ded5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9e92d70cac7b22430aa0034b5a24e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099157375521ed07b0b45de4639b4ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd01d065d54be43244d8a9143dfcc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00577e8fa61712a4ef97c4315b7a6440490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0749871a9fe523a9229becd3e0e8ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb55840e45f78342f826ebf95dfaa4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a70ed272b351196513276a27576dac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7aa92e69c33e0368dbf4c48f1c84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2183369ee2667b1ed01c5d45c1164b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f977ef66bba8a2fee1b2e75dae88ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe783c3d6a7f0ab2e56c1d53e09ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fa263cae4ebe1909d6141a9c92a4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a906a90a3e891a2f472dc3475b82ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bda4fbf5b2f49b0bc9f64de564f1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3662f0e600483d674a33e0103f13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69bf93a18c74c394525ba9660b2b54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e4b80c104b9a1bd4ba9268da998cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f317345dbcf69a204f31e20a02df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02ddc7b7e696e328a33898a9708260505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c59182a3d9f49fb2dc5481cdcb45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21602253161a0dc4c4e32a5b703ce2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d5e701d93fc7e084bd058ff06c18b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd642eb3effda9324df588f35257e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740adc7bc23a3703a98f45e9b026509510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b9af4b9e760212616b42a6df481e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe16818e149d24ddeaca1a9776371512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83e9c0369189fa26277183a4ba065513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691159e21c550d0e149b450701f320f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d41ef8e306e137d53c2f07e5145c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162340993e01f6b18ff772e55334395516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56b940a34eb43561c13fb5550f2a1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13535d7a47fb30eda9b4d3acacef2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009bcc2789d83cc1367436695b69de6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395df8720006cc286e7d3fc05440b05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a63f7d37180d5ee2dbe7488500d38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d5d7ae0e9f65d58c31ecda2bd4bef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a26828610b1685be61949ede6df759523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec30c21c6f7072238efa6b82a08543524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9e81b0322da3e2ca8b3130a6ac4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4520c17313a2e1febf569132e5d99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02529b6aad9b661ecf8e12c83cd6d6ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500a2b79bbc5946040833d90b617ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c68e1fdd27632893be9a47869f621529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4bc8e46d5dea3ec6cfcaab826404d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a5716a2c9166fc5c70857cf6c658e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1bb65da4078288479bdf5fac4e700532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fade79e0d0084d52e4e852703eb09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ca5bbfa787458c8e0687286c86bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2934c7aa9c1cb068d797551ed89137535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e0bc4ca6a2aeac4e865c626d7d6fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35814db6fc6ff0e05f8a2ab0b615526537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c9b054ad66179eca4be683bf9a0ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4534cc967269cfe3dc4f810d053cc1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d62121f7c111f78a14b0aa380b09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58d046cdd173ff58d3a25fb03139ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5372171bd01e88f88952779309f82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19037492ee8f578074f0ec833e1be039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea083aa0d578f101853a54ccccc2932544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bade131507db060622befd8f848848545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fce91b2a545b4517c9cbfa139394546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdc2ea2f02677545fd1337541d5ccc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e377b814d8e835dfabdebff7560b78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86882dec3c17399f3dba3e1ffe55d0de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66417d3b166564f221154e57d727e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f19fbc7025ca8c74be3eada52144dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aa7e95bd2d1cd5dfe0416fde0edbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131e3ca8dd1f615051d7756a54f7537553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610dc4931f75a9c102604f3f54fc0d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd6e85f5783acee8a07ca953aabc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00e493a521dd5c83199aadf8ddd042556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5ec1fc6837660ebd8de3e42fc1be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e461e3b5f8437f16e34ab6d3a5f64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75bd53c27bbd3245ac56ac656fd6c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f944fde340711f750630baebf88f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbb4d3d9fd10fcdd8bfec643f63fff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ef0eb616a548046d34639458935a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40c76d2f705af8193798a3d370fbc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd589c59fc81cdd2a083c760dd93806564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeba845b4df41e9f146c35537f7f25f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efea3d71629501fe524832a5d89be68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755396fd958c80e4bbd5358399b85b3a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09617398636dba719ed646c1035c999c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b77b8e7c8668423281f3da29488c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223bd1db2999925df601dab278f5f66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4673338a16069db5d77e64094aa8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7311e0bee8c61dd141b4524cd0857572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bab733d401d3e23ea066202795ffb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadbf8488a61264a31aaac0a9391e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266fd66abab8ba9b5a3f718bed70bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453522769523adf8be6eae1f8cd684e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20d35791d3d7e23f05427a37aa5fcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40c54737e1ee47c7b74205c5a575de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86e7ae76ebd41a0f19532444558afd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f87967b374e4304e87f0726466baf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fd44d7842ad78cc9431823fb1a510581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ae397bc86f5d94aa921d3804339f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f32d64974d140ed278e4c8d37c3f16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17edd9ee2e36cc176332405e6a6b762584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039309cf1810607f2afef0d6dee2f3f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a569dc379e1cf1fb7754e088eec8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75137c8b3d67a168a573545a3014b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2855448bba2ff6b3152787fb1a3294588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d82a7ab1fd0a524853a68b1f99d39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35a986580d4f5968ed0e523b6762f7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07d4e1cf253c841596bbecbffc9c39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b32000960d33be57fadf5b29b2396592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36544a6c14688f7a92e68c5881302b5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ca7248ce1ec914d155457a9aa7ed4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2253b52c547fc93e4dd7e73e3d1c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f097859c2cfb8d14d48891c3dc4957596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76b6a2bd88c4912e8996214d6eb09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6edcbb2164dc65459db439435a031598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca9fbc5af92d3b224f983098c4820599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a55378a5ec447fce5cd88b5bf24b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dd41cf9ace626117079a38680c24e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020b6d62b8991e72f88f458dc2c772602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f06605d41f32f8a2b05bf6e79d61db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf75141dd6b27d4d5761a4a11f0491604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f32f50e4ebdb53b0d7362627e839605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf4f45b22bd5406a48cec3d26bfa76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fadfd69aaa7fdf25a454ed192594e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058458ad7cd3f04409726a4818734542608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee7b9f5ce40f9aae2da9705651b3d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467300cdd83719e3589491e816f4cc36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81441136f5463db66875f0a782b0c9a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bff774de9b1d84832b1dd73c94460612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d1d140b582dfecd74ff10463191c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4014fb61135809f9641f16bed319db6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e285e444d68c677c3e0c9ea1c4a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529932f63a3de34cdb224c508ee54ce3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8246c950769ed999af0ee1d13f07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f85225f4e89190842577b1bb4399b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da38f7c43e4656db89f733d48b191f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7176eda56fb3462b09d938c7acb3a60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba9e0ff7fe37d623752d4b0f8ec625621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d139fabff1e8e19922c3eeb98ee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cade31d7703ecd5f72b65d773b9d2d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d493a6dc91cb00149da79d345a5a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9966d7b2f91edfb108641cf51c192625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941eb0cc2db0d4ba616397f65050189626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf989080e6d5e12b4e53f3e3999e5b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3ec9c3339c8ba4079346c4c7cea44628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5bbe612a8ab7ab2ac74d1d0628ab6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbe48ff179c7396c13330ef405b0fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2236382c8d36543ebc677d2afe5c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206a1a07e2c30e45f4ae407ebf3d79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f428ce1c309f1e9aa3dad19a0945c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9372ba06771bd0c5ad5e8790cb9ddc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168531183157fde7221b018b6fddc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b455c12f394cdb2d8c17b05e60f74c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de893d7a063b0dbc48f66791dbde10b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ed825c6e97ee4376a11da8581c547638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67145d0d3c54ce6b58d6e1fd1f6bf93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eedec964438be7933129279f485854640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f653a5060cf43ad831ee2cbcb19cbc2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4cc35377285d17bfcc5ded316064d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08855cb5c4b7dc5de7fe029417f8c85d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f889bcc26011df9df71f8b1bba5ee644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e47bebe0eedee63041c7a4e2e29791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f16c4587eead908e1ed773e4a76c082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728093aa77596548ec92d942a2d36c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1e4246bff988c6c6c3843de180bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cffcef764044a547806b6f62d80c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba260eb41d5f42cc78ce586c3dffe58e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672620fa3889a15317236da5c1da29a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec34138e999c6b8e4e3e277fddc265d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca2f593fdeb90a86516d4dbe8a2279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c194da44200968693b6dd5b1fa84610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858dabfda2bf54547f7a09ca991e4cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05c3e9469090589bf4994621382e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79e6ab7f566fb33a72a07ce43736d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3b3923ad36dd2a2d94e7cc07279414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5139a007257175b7d9c6859b69e9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556147017ea4c639215884d82727b46b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2038d44edc32b8c3e737bec6f48945c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61fc82e631e77ed63dc02107d4b02418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f857dda5c53db72444d2f88de366c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989709a44c1ceafe2f02aa7fa5160fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922dc05330344ed0e8432a042627fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd2861f5ef9d401b0d9781b8f6ad6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03127e8e59bf8c7d61b3facf0e08a90723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa94ed4b111adafe88c4250c0d09424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feb83704050034a1e3a05cba28bcb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993c3697c4a2106bb1c417c63713fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cceb8300f94234b46f0176416fa9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e3732ae0c9f9122c74b8cbc1d2ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a01c0f9dda98cf3504ffa9d08ebe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6c60f10018c4dff91627ce3a6fa8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b692be404f3307f479d03674bf1a2c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc0eb0a4d9ca500c185380689de90e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752f9e8a4af082c7c851ccc7b7e8f7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07730b69754033ebe5ae6a9af974c18434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8324f61051572c6e16a0816c559e2bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c271e6f23c41ead1a06b2e90913234736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ef4dd9fe803ffbb5c47b120e680237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d426093a1ca394e85c2c07c7a5f18438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a00a6a461be5ae06e9b173730ee139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55d7585f9ddf02179dedb5eff4ac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9511024f4f7fa7ff4af8580185a5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722ea00455f81c0d3603470b2ff35542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f5ae39c09129102115fb2820a4fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517ff94af7a19dd60b1782ccd42acdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ba2447b54c18effd12830fb7f95945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8d32c7576ffd33c4b7d46a7219a7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdd233c564ef5e44d2a022de74480e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f228f87d0a83b01abb644135da5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eca648ba89e4d9da7944d53590d9fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd640534e14c5934df2e2dba82c64c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3d986f7476abcd8e20e97cdd1b21151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713a2fefbbdcc5fd111d609b9af1f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7234226f06101ee291440053a6a33053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46b9f20a547bb2e39d3d75982687e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acd3f4ab732c3ec606dca35fd198e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803c9542b4a38ff54176679e7c4d9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404501b63a141fd54f6eb225c87079f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffc87090821e82b5ddc62aace07cba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c568067e6b507538f177d3622fbe48e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cda4f8558c85b1602301526295e2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9864b6550b2f25eae9627c2931ab7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91857ae4466c9a6ccf80023a22e97cc862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3063a967cbaf8c98cbb00352e6685163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212496675172190fed67153c388801c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50948596005d3138fb3530611d91370f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a047fd77879762c9fd84d33b1b4a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413290e5ff70caee92f4ec2acc62ab367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04f6dfe74a929b0066a71bc9656f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab56cdce0630bca9fd9f8d6fc336169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd45a6cd3e1012dbbbef8b05209bc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc89fe9325595aeb87cea7d684339f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e70363d1a354d8adfd1577849d453772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfff30b529d6f1e2defc0ea5cfc412873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f42cc42bb21a5b4d7cd06ab1a765274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382fc607cd953c73c48d373d341bada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30a652b0082ccbcc7c92aafb1a215576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da42ab103006444eda1dbdfe27718077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5203a8013ad909cebe913a87237fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a2568a574bd5669c36651a472ad2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f530aaae82b16d5194ad7e68d49336e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e2d5da5809fa9d83f9037b6c259081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f559bd69f6701ba9bc39f0a6e4df65682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08f28e3244886711e8dd26cefc5fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b7b0104517c29ac3cb1285451cb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79902f1fdf1b6c11517e5d27bcc240585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6a9cde66ff19ac3f08d09107826b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b223e4e8796f43ea5b15fa26f57f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c881250d7c72d8a102cda3030444f3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada52dcbc37730ab2a5d28ce6edba4e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9e56468d6ab19b7b82d4a086d313d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dca7ba22a0355a3d6ba96ddb1e37691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7232c5ddcfc701c32232e90ffcbcf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2699d40cf1974e4aa4234ffd5bdf9da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b5aff435cbca6ccf476dd391878d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af3c9841bfe0a4b7b5fe70c3e855c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba510f4a6e7e90db7fddcc40c3fc2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edaca68334ef417fcbd96fc8969f59597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbcbf0e9d58d1b58b7613647689b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bc276722ad47b37406966e8e1027399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888da59cad070f948e84fef0eb0f618d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf23554cdd7d886cc98a6abf27d048101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ada921212632cb0e6be869b779fa5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add7a9aa983d4fa872f5eacc40a0db7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9ea49f563689c5d7301ce049133d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5c5fa5c5b328a5587fbe66e7630b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c1b73cfc0b611986cd7209be9baba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc69cfe6eb6712b80fabf16a0c84fdb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b668e71f92025d2a44878b970e7dfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0df2e4dfc57483effb322089433e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0e0fc727b7703bb617e78ca50ba19110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737f6b9048e8f274d10a90f2fb1636111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b349f19e24d54b8d9f879e9ecdf8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1187b8b0bec52fc1f5ad9a36440392113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cfd4a81d78b8e39287259406c45a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49842cadb0fd9433f8678687eaee2f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37a96e86e041a7e213b1ee5602ff7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab3bec61a37e96066ef3d588e4ce7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e48fdaeab3b2be95ae72a8afc581118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad1b5eb3d4b47bdd71518749a0dd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94331eae29c5096de0acb82e9b84ca88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64f78bf8d77eafcf7a5827713835e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d0f45cb934ef4afef052e5e7b31d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fddaae652b5bdef671e8c821a97f46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d96a77dd3ee186dd5c32ce35e83573124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bb539631c45a800536febd8d1a30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f01f4563ed20e4e0f82b1ea11ae6fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f6aa875c384fb58ae50983feaaff4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3ffb7601e2470b847029bdf439dc1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc58a0a1bb3f484b78917a7bbdeaf1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dec7a4f95ad5386a9642d9e9d7975130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08856dd70ed8fd4108b4679f9151c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3add92d1114dcc20dd979fb93c63c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf016eddb50fda252937007d0af150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2ba3110e4adc06bd990189cdb46e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba4959364a307062db57d139e3ea1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b73e4ece52acbde1259c12aeacef57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75873ed68d7d928a7852390ba0fe66c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f459f3fbe198a2347539fe838ea7c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222152d614239c7ebadfb2f92885b8ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0836a48fbc23d4e04bb4d835324c2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a84ac4cd14fb4997a7e80a030bfe8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597310de9cdb555fceb32d6fcdb770d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c12b4b7f3488225f926a981b2752143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bde5b7c17d5d794d50f8ca6a3022aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f579e9f5f9ee4887207e29b758dafe5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816a4f8742f772efe609ebe3e41d16b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91f9df84db4ed568f9571edf74ab0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e7e110a25c211615432cc1540e99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd463df3fa80c19b71aa683a1dd673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e64cc95c7d6c9df432bbfa850707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1508b0d7a0072a2f0f822b8df35340151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb99ed25fa92974df7e2c5db73810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7a3d9a9b66fdacbb6a9478449c7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e1e4ec19cabba214b15cf5ed1977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480a2eda522fd2717fed3121a602341155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269d4967fdbb632609b6cbce4404da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855f6c6ece94205c445d4933efdd37e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d436d17250fe8f23dfd03d15a996032158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52402cf8cc1069dd3b8ccb0dd1e6ff0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f977ebcd889e6c8f6e18f3f5d6b1d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec1b7e49c9aa999b6a67037741534f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95ca6d917bce879bcad57f5d396633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03725bfa9691ece7fe9b039ec61ccb3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdd3d172a97652d1b45fa100fdfbde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8db6178c3646ab2e87657ae27f1e7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e2749e5367f3aa43f4b7db9ffef9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c9217bc6135c63368895a81987a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c97ad2eccd3a805fe02ac2f00bb52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3969b8decf7a0546876585bec8954e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54015c5a9447dfbb790a17305d73a6a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e14a6489844d472ce34df6fe8d714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ff4895467c0672ee663d86776a45a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3697b3e601dd257be617f263abdf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f13876902e76b791afac6b1709b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf06b73317f0abafbb09420166e356175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d35d529fa8fd4b957c84bf37ed16d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a67eec222c7162ca923725e772299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04069b155932f9c93d64a3cbe87a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017eda0ba770b018473c8301b13982d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a649b4aaa12bc95a374ec193335152180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166336daf88298e54dc335506379c03d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e4a0e702b47b590a267d9adf6cfff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac3232afc11fe82a15036e5f5020ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec98b230fa5e0dbffa7dd3277379027184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623587df55845fe7c66a3564a25ead4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852d0b0b2dca8fc6d2c5c03dafc219a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c2ade1b1b4424d88ee8aed1b0ee39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168813b36b2818ad9138c60dda20fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9949fbe94cb647752f00c677458460189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f74dd792695252dbf27a60504bcf87190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32896d43407da0544bb105e0db04896c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80204160a7da9f0ff9fea601c67b80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc84e116d1cc0874c752aa1eec42146193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e8951882216c41d10a0803ec63e67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890179408de783c38319e3771553ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8011882ee015586dd7cfdd1fc6be6f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5af21d020db1a21be163cea7227917197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208da79567d68f7d2121853d8451f775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4c49decf426995552e077de8472a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d45f6f26f35b871cc072fe85babde4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677cd59993a47c5a61da7f49f023d0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd45616078b7a879d15c6e4e5f9d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3561ea7c5691e4ac65f13d876b4fec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a8ffb65c78841dc4e22566c16163204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05442a4ca38b7722f48d32be9399a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c978ea574ba3efe8a84bbf0b849606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70c37e3ebe2388ddc9e12a77d9952a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc526d43f27f94be0a9fcedb1da26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d02316f86490d89a7f8f5ad3b352b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63c2b4a80f48f741d15a3bd7b91e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a10b5c0296240b8d38a30b0cba73d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3ed391b5c36cfa1e776181ff73f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49902d6765408f06883f09da3e927f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1f047307e214dee051ddd7117f71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830a0598b1a74d92dd5a0f66edd5217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90288bf919c8b08388c0ee50ac8c80ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d402b36bb63fc30708cf7208ff8e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e43a7a6a9e81cbb6c3ab6fa32c2b94218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a8e277b57e7df49c1dd6498f09c68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee7649031de4bf2c7b4c1a19931bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573e00c5f90735193fdf4a2984e21ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ecd48ad52b91e7b7c5bc231df00ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e56b8fdf627f156a0a102957cadfd1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c5b88d5457f679b03b5cac9875ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab8c67792b6d7fb5a84539f6a20976225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb5b82f62430459ffa7d5e26e62ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dee47027ec9d37be114eea427706c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab203bc0ee82cc767fff736db089a4a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e7f6238746c63e0b430f854b86ca8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4f5dc9fc7b174a9e8fde8e56fbd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950af4fa4229b4dbc61127d6fd3e4b78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2efff561b8f753a734c06cb593334232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978b0f080d363d3baa7f5956b76a38b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa39d1d362ad834a2d9666b9eaa997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920cea7b50a5acfb8c435f395a92246235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce42e8e9a00c1ac7beecab4e16505236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350476d92deb0d81b22854f5ae0d1773237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4bf1ce81d97848d323483dd239378238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c6400aed8507481b1230cf9c3078239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484f3473587f929cb626e8952251813240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e2d2a307a74f0711d482e0e5b22dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717cbc12956a447ad87d834633d3fcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8564dbb20e2eb4bb8d32c074c0e48243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37e42291c89445c323313b487a9c97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7350f17cb2011576b17a90045aa610245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc96c0c3bd8652ac5f79b2e1b970c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de467b96d6c1f7010c4c75f05ee78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563ad7f766aa86286d82cceb09a7c71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008283340a4fe9235c6f8deef12f652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e698b8cfe140e11f10277472c503bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49dc03f704c3167324caa4bb112445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dec0de57083890a5e7e3e0de39b9db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc07da5f4f2421f44732575f1dc0cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072592de679108c0c7a9d3a903bb771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc1639405d839b91f5616f30ff289255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da85c761b77fd83a020267b99f66b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50a427a4c086be7779ed16183cd280257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f5227211f017f849ae269244bbd0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b936845aedfef6d98241039fd0059259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359f8623ca05fd107b2a0215326aa4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da48cf8a86a06b22c1dc83c27ca9d50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e393de613f1aa2361bc30f3836137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bfd14a2662d42823121c694fcf731263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726eee8ce271a23c2f746e273148a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2edd273ec97728bdc231e06c4cc40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44997f05cea83226904fa2c7395c7f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92810fa817b6797281374db7efedab55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e5ca31ee9f4089def465ee002c2b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0b0f489c6376c6759760f4717997269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f4af4bac9ccba77d6995f169275c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2086421a02942a2b4382a1ce03187f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa6754aa87e58000ebc911d68d173272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf2c29c124e0a6310d8e9c4910cc84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc439ad02f204258afa85638252bf70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a93b3d4539d3381e5febc43dc5791275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe06769cd6ec985f0f33c894443101f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266b609595763ca5b15f14740f9389b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acadf1358b5c56a15bb6dd292ad3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21a43ee8de340d6e5ad0f7d4d81853279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bb3eedeb989d9441a63cde6d58fa7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72f1f45abbfc8b196bdf6af9cbf314281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb265b5e4a5b22704cd2edd8b785f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128b31f43ecd1ea7721c7ed21cab990283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841795819d0bf9079858f83f6f06792284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb32a1b2938d53015bfbb5151a08006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb66397623aa76d4190151622e7f53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec33cd9a7554dd17b02caa0d62b3ceb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979053a370caec12e91347c818c2bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079795795a597076d5cbedcb706e8544289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3301dedb916cf5f609536fdaf627a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c2100e2bea67e88647fa371a7da66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f280e11fa2fec553b2949ba92992e5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9142c772183582a5a7e7ef003b996f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe732ebf4679f2d74d77065e4cd767294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34405ec0d79310244983d3d3b16bd50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2b58db2ee4d77c5161958469e0766296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bf1b2343a1c1c0f17f09fbef36011297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d35af0214ec3579ab47d164e73ba5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546db38378d1da9a85ee53d58bdeacb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa60080dbfa326737fa88af716a5c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c780d2e58000d22842e1f8a636ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46403b80bd8610cf9dc7e65dc6b54aef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872684c96168465845b9d8b3d9935bb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37072ac154a109ecb2ccf2cbe3efe101304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f162adad93cca02067f0fd55eeed86305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f9814432e6fda12179a4e64a6e52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce64419eb927b4ec740e4ae0674549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac620393bf430379ef648b1839b75a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c42ca19bfaa1c3bf3a65452bf009309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ba325a8404ceef855d2dc6b187441310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338843d38aa4ed9544c54e813c43955b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb6dda0a3d8fa1e2798e925856eea6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab35b2e1407fb1ffe4c1a4f6027d06e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3cb0de7762989b72c89eed535364f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357602bc7e8d6db82c61d061e7751e30315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6149ec4b1c25347f8b7baf128bf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6f35e87ac203293bf6ab016699fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a13eebb846a434f0493ad8ef6d5d34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b963313cfef61035c50b8524d2e7812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441982a00a77cd2e857df0a3d4a59ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96fa6972207e3bf53e563e2c55af6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940f1a19965ba493d3eea8b096a71a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e9b925fd3fe5f11bb832f90d9a2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d0b4585b4280572ebcb280d11302a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96983e0f1152b03cb4d6361496ac566e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764964959e7466b6dd892cdf97a721e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed339355d33592edfb863c926adfac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ce007610882e4f7aff7a69005e387328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792398b6f614c040ebcfe7f3860bfed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247a59a5689bd89a70b4cf0e0f2fa1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345112aaf6683455e500e89de85c7715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bace9290ce426d6571aa9eb486f14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cfdbdf93de0c69cc45131ef5190b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d394f9a82c206386d75df3f70ba4af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ef472722f24fe41c36a4109d5b123335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59324b5785484ee95a2557fb6640b24336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5c3d8fa0fe5a273e68111607d236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b9e04f36e7f4a6f96bea79179f363338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac20a2dd8cbc8ea25e432fcf8e9aee8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ceb0664f52c66013f614116bb9b2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c37d01c706efc59e0ca663dbb7fd42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfefe963432a0ce114d54583958a93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a61f19fb07dbc1bf41c2276434aed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49752670f0af9f9f8ec91dac59a6daec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08c6d66025fc4d4d201bf6818ab8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4163e0b35fce2fb3939d16bff33ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90ff3aa62fb5d1ea09f99e69790e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bcc77c00b69fe3a5bb67b55e5814b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad01bf9ab757c6f06a8a30e72e81e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27c43f2c874ebc17926778cc36a945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8903560c4f867f94b016f69e399065351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecbe35651cd424d5597ca78a2cbb5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e0e5a51ae155506ae3c4dd44fe238353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed18aec289af1c628bd365c2917b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df41b4a547f8d420658fe314ebccd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0779bd0bed8fe150d7066cf9c9602e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca5d59b0a75da84612f550cd5e7e9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5713888ef64dd50524b5a79af5f38ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911564f74e18b3e1c3cfebcfac98119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54e197daa632687db83ad2915121b8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331f8b42f4c707dc57c1b34eb6c033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c979c8446d3c70dd3efcb0d3e1a916a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1793a84a580d35780f0d3745a8d86363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bcfabdf0692bf2fd9088c8f22832f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5103ba079b8bc229cf1d22d6b869e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6edd8272f268c261c7574735ced6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a336d6b06c218dda60ab5ab6ebb8e0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a81ecdac913e283bdde715c6569d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251381b255cee754d3b2469dc533c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe08dac002f79c02e90985366b6da3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eefe1db01b3711070c19e0993672f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bc3e9336eed2d38a9b1910999f7eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d8e7322d5f7a2d8ef70b8b9f4ff46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b659c86cd4e76777fa4302daed50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156883dda08e929d33caf71800df0822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3165d76c1aea99f600aa5425e4e9b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b2d3933b803b486232eb7e885561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8945418b589581284cb6d886aa6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb2991aed17f000a64bb9a7d89f377379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84477be8a507ae93a90c164e00599b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a943a3907333fce81dc4b5a606ca8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534885b13a10e61cdf2cada88a8aa468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d57df6e32f2383190659738357ee3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90c5ea0affc83397619d3ac6c869b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cff33aba8fe0a25771c1a7531777fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b8f9ec0457555bff1e879c02645b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec48850617cbd39f0917ee149b5f2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba75d2d7bf6b0ccd126d09059ba64d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86b67f014afc0a976a5455ae843b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb06b0c94a9a0bdc9eefe5834d770a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16828fbf35e3cbe8f07317829b32e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e34e8843197351949fcc174889383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82bc1ba3d0232181498d22890887db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a36d6b555fab14f4a04cc5e1b50ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c422e3fca39066a5be745c1fdd3701b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802de9851f0cd754b34dc4222059bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7e7892dac1056e6e0afa07dc59563397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22639481187730cb685d0532535c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92c9323d0d898d022b5e93ab382fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e1ae234b35d7ab20e7d35594c0c6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c819337b9c668f454904ebd510146401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f4f5211b770e4db8e9415ec7200b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59330d47f0c6494b9b291775a4e75492403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04379707a2efaaaf147ac646fd78858d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac729d262ae204759af603454971fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993af604ef94a605e767f088db16c81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd641dc9b4fe53ba5fd0464cca9130407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883787d8439ad956cccc537ff2b26077408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bcc47e6d4ad4a1184c090c9ed6ea8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b39b9d668ec5eb694365cf34266f47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f287fc54509a1d575fc0a6bf236277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c5dfe5f53c5b151edfec172046f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3966c6ae5722a78fa989f5e18a103413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef1bdb0bcc35659b195fcd9381a058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a995fbeaa7c32ff0e4c01354234ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b733773758a98d2c4bc78b5dd5dfaa9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913a2f60e5a557cd42bc138bd20cfa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d68c345122ae2f66a40d233663471418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9cb84f3a0b93f25158c6f61910f43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ed00c84226986558dabf95b854148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b79d7a282dd8db6413e7404cf43c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57affaa4861b44b5d2e0a7ac8e2cfd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f427b1fe6a8fd8612189b2936fc9a5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50feef926d754244dae3292e67f79d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0545744ea3a55af5bd2bbe60a04f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042836b3d478378e4bd4073f06b8996e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325898cc920ecdd3f3ece6f6e49430f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17794be9592cb04af6bb6b561e3262e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ba5b60eb80a7bea30de10dd06ab0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff540a6e71eb3e20dd3f6e4f7e286164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9a465aa546a8f91c4e4bd468ea0fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8965e7a2e1e2bc87d0c53f23df8c80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d850db3b33683b0dd7d2f8a88c009e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f639226e04666aabf4dbdcc08b302434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e39cd9074a736eec093cf86709be47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f876bb369f9788ed3c53476363980a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a589a638fa7010d6dd6f4d70dad1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4dd298943f4498cfd93040c20594c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13b6e12551aa30f338f9540913235e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a630ea3a4ba9ed69d211ab7fa3bd5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7dab517f911782761bff156826a64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37866073f43d853b16a8b20323b103442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d4c544f780f2a801329d3305d2b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32785a14a152aace26841ba094a24e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c6f0120b44622baae68198d36a8a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bc8b6c3fb7d001bb2c62218ed8544446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a85d112bab2a4f6966827e588e792447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c18704e9833723c607911f505aae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aae2eeef933355ae749f3245846b16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e619f14bb98265dfcdd9c3c3ff771450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4a913fa49ab87835910f64d6089f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afd617ef8a457c7d70dfdc99269590452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589a547c64f2a3324168f711a87c182453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e7337b87392e20f76cb8376967a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b784347f9e7cfc67edad05945d481d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e41e1c76ffcc93f016f9adf887a4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59b79170cb9d280839e8927a1cb00d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad62072f0a052f645d679d88dfb43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc30781fb8118ccc472ff8cf79819459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6de1157e1999394e4f016130e2887460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb5e2439e47ed9912f63d93eac7e01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9166ef2ad5de6fed1b1c6f07dce01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b984a54bfee304ebde0080317aa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75256388787b04784f6467b31401716464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19688554b781c7d56a39780b369717465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd82b1b20472f1911c50dbf7822d85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93dbbf2b07cc4fe57f224d6e341432467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1171d56ead37d89190a98dc59ea13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1216faa2b37443bba17e750a5ab9aa1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6ed0bab280ae0b3c102d2d664bd1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c72a028b50d1001075b096814be55a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ef598267b008401ada97030e1c42d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69401799817ec4c69cefe70568e9848a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c44a3d8612f8881a636e858bd88ad8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5764e87c758614806da4234e28533475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e363d87421ab5c15fe5bfd399dc7a52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a61c90628c5b3209455ba6786a5e28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0932a0a500206d06c27f8e8569408d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d1bc19133c53008f00cee9e21b79e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfaa9d586019db9fccabcd2d63ff5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d43b46e58cae6606a26d33f6e9c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40e804313d24d99cedbf7d46b217a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f165f4475b9b9c0fc5219e57b3e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a53aff68b65ca3c334d85495952d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1db1e041693ff6953477af25bb597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93fe57a80a0fb0bcbfa8e7ea25306486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfe38df2b7d90d61b10f937abbe8f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5fdf9eb898b08dc995585b4eebab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce7fb0518e42a6c1341c185de85d2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724e9040641e847a81b6951133e6025490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9408bfa197212bd31d109578fa675491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d920205af929f6b27dc8edaf75595a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659980333478aa0fec95944923e4c70d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9983aa522cfe34539c0d000cfe65df7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd7b78eae4dfd174af0d5fc9027106495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650df0ce4458c3b83216df795c23746496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53135e4ec44b2d3625ddd5d19ed94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e464430907d23600c1cc531c137c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94837969298faf012b9c628df5c5a12a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9342b371c2536fd8f309e552599b55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3a2a04f80175d1161072eb7553e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e770ee121dfe763c0e47c38f06db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985564c150412fd19b48f42f57c90582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401089f771b619665af31576b664a2ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365189abf22ffd113f5e05bceeb07efd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180823e929415a72ffd3ced2c2888501506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610ae81d50c5e3c385b652f4ce1b5ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c696426c02f5d59b95063e95be83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a446abc04f65f326e699100b14ea4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af8b2ed903150aeb1a86b6e8555e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161774440ab887e7f845eb87a8eea3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9033d9a81173d78c23edd5e1888e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd83cae93fda46035fc4323c9f3f67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8eb8347fafe5a2c8c55deef434fb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794ef7f3847634a13b4412c31c79dcf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dead4dc35e77ec12d00ca80cfb83a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb125a4b0f9b6b042497df3404e857b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893fffb59df0f4e6879b7194f1ba1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba48d81c3772d557cb03094110251519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f3e6983ec18e41248e53e12709c3a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a13fde4478dca887e8ef8182c38a78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f5419767c1a52ec95309109dadc98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a061f8120efd8bab0330db6405422523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b7a7f778440ca1750aa03cd9fc22524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1b26d721365d5da55fcd1de99ce4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb091d9b810d3cf90effd14a8154ef2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b0b3d6e4b270186cc9c7e114c74d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af4d1b20a03f1e5000741bbd7a384528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f5c03f9cfa180c2b9b5e60cdd687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a24dfb0cce6034576064c43693f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a748b6413b2ef27eafaa451f014fb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb9d448522b7e32458c97a8788464532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a54ce45e14eb1636e07986a0cda236533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c13c16d4ab2321f35c40fb73944219534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7c49b099362ee191a2a1448e1f7b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a623e15d25fcded9545feaa53e536b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cfb18a3e8a5f29eef39d10f08d23e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e471de2a2ade05a12868f3c8f243e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2e633d63f66471dcc32110cea7509539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc415e5589a0382046902a7f78b5decd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a137544e6203e812dd23921a7bd0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1fe641766809644a3c2bc023069e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7ec8a40cca07fa33f798d1e4d9bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696c5a738ab0689f836faaff1f467e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3814f0f14a1ee9aef0f3811c3a493d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021f95bd6de259fa5a23f0ae7294eb1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfb6e0dbc8ba04e12fa70c55e0c996547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999af195c1a4b22add3d213dc94a89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99517c1ae2fe3062139323bfbecdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93855db510f2a570748f134644c60cf3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9842d9d94ca4a01933162add8a2922551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238d12bac482b50cd54e04c0508311552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48285baf60bf1134f8ad506825969c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc081151baae40b1c8690b5e64bff94e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b7615336e2acf2283886cf459852555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120779d36c9aff4e4fe1f690f3a8cf3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2c668f81a24b24b3c6724d26e1d7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25c222042cf71577fd0eb3a7adcf7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c25249c751a25425677f0ade162e1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea10d589c8c352c280668b833126742560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4497b0086d2b712077129f6348e6609561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1be2820d42f896d030406faf6c02a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97773f4cf2111bf6ff3bc1af0712657563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b1e83d6fcd2e9167a8f9c5eb6649b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8d15e849810f43ef64b64b90f4ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149fd8d22050841ecd900381698c1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42294c6f2f28121062915b7df60fad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d447dc34712dd35cf54dc4c3c93e66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ce4f708d612975cb6718abcb74758569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45426d5ed6a38fd3ac0af256046875b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50009619ff18c21c529ded59be9e00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1d34eeebef9637294168d2eef237572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1caba6b2d08ae88bdb88c31fc3d955573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658881c78362b71f60c0291793fa41b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134076f02b88910c7c105ec2e2f4afa3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a640f37974afe9749806f53e555f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f9d5a0a636616531112bf01a37e64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7a10ba3b655d7f9733c7d0b34f86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e634d0af20d66b5e722c1b898038902579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b3b027b4f7b6b8edb7e52d39c1ae3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf198a390272fed9538bea39d2947581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8fcbde2508f8164984e75317915d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f976a027a78fb285cdc09cf854075d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3bfed36c5904a16546d15e50f0542584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a379720313bf2c8568722faca49fc3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651937b58232760fdbf881410a2d37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cd766a8f88f706f8a43d82aa34878587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f9047c0ba3f438eb91c3b71f5d82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e268e06de56142d85ade8071dd97346589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805dd2636ed4a90b1c9c319fd78780d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96d192e4769161da08eeab34609e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ac580aaa6f921b72981f192cd40e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d9ecf90fc9650b6c72d6d46c38ca4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0014140c63a01fef789134ae61d959f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b9b0b290f5f6b6bda031db001681595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e5dc9a81f83afb16945176b3b925596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d8bdd2b5d0e3f449ae77b32f73aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50491e1ccddd21a00e9d3269581ec75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae376afc5cab1d8d6ddc1d4f5304850599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ddc17f3af2783eda50ab09ff49c6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724dc1005d55f54ddd27da2a9140f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb65a0625d37b9c1f564fa7b902189602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406ec89bb3d528a033ed79028844128603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da47be5ebc55e97b07af64d873d8f64604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44172606404bb5383466a19b464d3f24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817868641dc79338f9e9e6df22a81aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47163facee5f8d66a653ccc61c01d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362cc34179ffe5cadbfdc0088246cb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363ac3e851a5141ab66d4a0d59dcd46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a6fcc1b0c95522e132c873246b5f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eaaff6039cf5e311cdb0228d0f0bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249df75b6c31a02326654345219f7bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa021dacc2112c1da00951a3fd152123613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f03ecaaada3d94e2f27b63aea64e95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f440d78f6ed9535a64ee9d6b61b44d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a8bf9870d66cb07229142f3f3272b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafc9a0b5a27f7240e8ff82a85ce28b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bd9bb388f1df41bd2608363559d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd7ae6b67ae6c6bd5456fd44db1a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b13aadcfe28394196e99a805c9231620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76bc866972be13e3b2be18513480a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f9ad0413bde1d7e40a57bb32f6e6e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da03c29a5520bd4c38986a3e3107f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d83807f4a3520626bcd7df474ad66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177b48c4827fc5502e42e741aa34335625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5339304e9f1724ef33af70bbf05c4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74571a174bded223ff342cf943331f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22dd43dd2f71119652fdcdc5d3e857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2b1410151d53b7380662f3a35da2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049131fb6cb5ad72cea12dc5fcc9c7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549a9199b10672d4de6f2fe67924a88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c70ba27ee66a4f339fced882447a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c830e10f2ba7238c3abdedada4867633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0aaf0e6f08e01fc0efa8ea9caae740634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c99148eab484af25401ed5d87ec9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ac79d9d5c1d8b37358d6ebaa7d82f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d805738ae399134fb5828981f3303a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdffa40ddd0bdc2a288c6d96a7d4feb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d8dbeaa36f4e799e2e867eddb319639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb5e72385a07811a8d1a37eebf631640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead94e6f71995d1a166d43ef3720fd6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd084a9568d66e2c441f5a3e7a291c99642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d304df25854dbf4104f4f87c578608643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6142f1b628387e62643618e45c6351644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b6f86ae1022a12d5fcb4703d9aff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dcdf5f2204970e5187100c59e3bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c271ae90e17fafbb21145d5b2546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360fbf756c00a26e031425e245bb51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac55ff70e84830a1657aa8e367a71cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3587dce17dd93798b573c1089045650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb757eac469c96f5dfee679e0eec5a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f57a917cd65388aa849ac530669b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2010918439bb9b6c089a73473e207d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793175f89f461ffb4f9bc24c2641b32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2a34d729650433c167c499d075fa8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254373cecb23c6ea0e0a841305b8f12656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806685261e4380d70f4e7dd30cfbfe7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0688a03a2a04dd7a1d7ac48680ddd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02642991b7e99056dee019ada414562a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c782b01bc70418bbbdae95de3fd21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed14940c1296c874656141854feea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462fdb4790d71bac1be9e02cd21d197662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e798ea150ea0d31bcaae8859f8ac4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e08d085903aede642b36f03863fbf5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02369ce65ab4bdb59b752a8f6919213665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946a771b069edaab5250970fa544ef666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>35.14</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.77</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>6.83</v>
+        <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I323" s="0">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>751</v>
       </c>
-      <c r="F323" s="0"/>
-[...6 lines deleted...]
-      <c r="J323" s="0" t="s">
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>