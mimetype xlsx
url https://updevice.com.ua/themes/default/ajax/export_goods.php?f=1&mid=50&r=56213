--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a48f3b8edb3ffacbd1082e06999c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aea7e518732ad04a0e04c2c9aa44ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8f7ebe62fa970dd3415fa8d6f3a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03a5d4b7a43eee4d0171406a7302224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc48668021c0bc53b31c1b46036ae65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df2c024c7035d6b22c612fb03118c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef23c67b817d3d734fe2c7345f2a73f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26b5a451e6127bd6a597dd8319a1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c71c8ccaeec0b325fa30abfd9edeaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd0df36133336b8345fe3508db4a2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdad5f9f08ddf10bf7791a1ce2d86911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbb46f884b5fa71d4563ad4a2b2da512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1bd9686efade74fe7043431164c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b7b90378bc75e1343714f1bdc8ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d977441f8a488da042eabd3a1f5ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd484cfbdf3883af7de5e59ae03d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e51e3743df18427608cbc581c9af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd931b3fe9bdbb4752d04797b59f9bfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a0c99a5950723936d79c2fcacd8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f7695a623f80913c590063051308620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d62e15e3292dd5885dad9e7ff5ac0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e858555af49eb13b28a011071551822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa2825e33cb7a5c5b64f43a149603623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1a3cb01159055c80cd125414866124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1f8d030558a02a979c75a7287a79225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5b5f4f721fdec5956105cd0cbbcf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf77b0b8211e84f2c1351812d6a20a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83cf2c488af197ce959ac35f2abf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d9de88b18770d4c541435d97db90529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b7d56b6f2ba3cee036b096a093a7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f224421893a6abcb9f97878bf552f9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd840459b6225285f2636bc251b12332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebc679abbccaa337bcad077f56b5c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aced96ead24d9c574473191c4311534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321341919f8684a39783f604a1ab7fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b795c193f37a551be25e62da94d9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd633d3b2cea4a25dd0be72c21cfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780af52e7fea4b60478661d11afb0a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98201a11069c8d3a5e79ab475729da3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4b4a417420586be6fe61ecaf30e7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d68292b0d28bd950106b7f9e6b381f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612204cba5afa668e7d1c7784d0d885742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a040b8a0dbaa8a478d87713f039d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5da8352b69897a47b5d870edc4197644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc4767bc32f9666bbc5d63cc8f1fbf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a68193a46194754052ac541c3b9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb7420978fd3db0857298a7489cc0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874339d31a0b0817f0da088f85ccc2e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e8fdcae425136af9a8a9a1d0d02749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ce113117ce55898bb6b14e9431d1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc40e643685c3a7472ae97a385a330551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69fea6ad7c1cf2662af0fe3d92e49752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04a85220fc8780940f9ffa562168353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c0f8e2f4c99b0007a73d430a95d5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16996f7e680e460921a1d07d3ea7dea055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea4d334ac4745beb790c4fd2a012c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990c94f222745c8af6367505f115a1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d75a0fc4afe5235e073a3570d36058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5a7b7a3a47914887c7bfaff9051dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2bcee1435f2b4cfd157e7cf6417e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62058e3cf25709a01a2d1ff58313a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d573ff7a7842c8f24b9bb987e77b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe56063d62aed4b33a76040f28a851663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980911336609cc330b85eb2ec79bde964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadcaef44edeac74f754beb7acafa4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20b5615e62d83bd791d26c0a2453466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ba9a3d7bb52b8262172f49e39774c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5368d79d763ce0a7c4a25d753772a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de0216d2672ce9d1e3b58c61c1cc169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f60d16e240668ec0629ff884d497670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb178c9098328091fff67ee26b48e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439d1d015bc0e6cabad316978a3caa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4e130c36afbd6d601806cc5bb8cb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacc1d5600e6a2ff37e0531a449f96a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c2a85f4e33cc2a7665c5aa56792d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc4f365f9f8d3c7c5c3ff7950f656276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106e2f8e6bd263d959dfa406708c19c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc773d7fa63eb52774d7b6b4547a6bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6d29fcb0d9e6b5d65a2f9f4bbf88079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66abe080a38c22eafc59fa1f0ce2e9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73fb9187a59e685a4e91d12dd63d4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b42f5939085ab5158a362c3407125c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefb514c5dc86f3c5e03e3b0d6a79883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a44015fc260fd21ffa7b1c43c5cd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460e18211907f2e08b28218760601f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923460b967c78dc4ebe9755f363c5a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ade67561f4685d1c7653f7fedd821b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305109a1e122a79ad9f1c9ea055431688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c08f4d01fc81f7fa98931a8f2476b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae819264f787e80cc3c3edff8591290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f0c1b8e9f3edd771eaca29bcf4ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a53b7fdea2f67c1e62e9c048dc6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd2d5067098ded35dc69da35629e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bed01144a8af397b75762b339db8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8520e322cd0403669bd23dfa6ac592d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3231c5331b8dcdf0ff18606e412696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85b1932811f886462e572c85f67e8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b09c3eafdc4226ba3628c5c7c5d31798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55f3c981ea9669f25044554642bdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec13ecc11450479f373cd498e96b6ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c46429dfad2357b6247c0d8948f077101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae4363ea237cb310fa56a8499ac426102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e7e85ad7f330920fe424566400ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc4ebd1273373f26727191096b655104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1326de5c5fe64fda0ceb8b10454e04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a0638edea2f581cb14b654980b26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002eac90a30f89128c63b5d1cf3e429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe399c0ae130a2f73cb4f9740567199108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2b29f380be9ef2bbddef97dc38cf4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a689cef20f66ef32dfb018b5e787d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d64ef194986d35bb66eb1ca4e66661111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abd70622537652405a97e925bec13f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093412f41b45b16294657f3a0a100c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e4c903879ea38438a48aa362b501b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ebf5f1ab45f32aa0c1f7c73a1e32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05081654414f8d62251adcc3064405d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63b3c63020d544e6e16318cf4fe04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6498957e5e4e7d74dedf17a12e757118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6789b79d5d954979d16ffeabd0cd344119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bed5f1b2c427ac489bb2b4406ab08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1fe8cd774f22b4c92d38bc4df5134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457e26a5042061718986b8094eaf6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc58c11fcc85d150ecb53d096e515a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ec1fee45df8892cbe2de0dabd6e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921d422cfc0e224ad6f00a3949606f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c07c5c35e47a25176ea8a18745990126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e840e68703b0e40804d47e0e4432c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e1c88973ad2cef97f9b911b280c67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e6cedafc6444fb2d95646b709eb54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7198425a0c6554aee8f9c56f253487130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca72b7d237666c2a8643962600ef3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443fe886342e98aaf6d2242e36a09c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33539e8184ca1e227740268fffbd050133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb024af1f2561824b79c5601e7984d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d8c81bc8b2ee90263235e15f7650135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbaaa88c4c22681c198a87d2d6b96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a22ca4222b11c1b6cc9acdaeee0a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33bb110987dc55c92a97fc17b48160138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b2fd98b9120d9ca6f3000e8e807c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb6a4eeca847885da14837ed9a89a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2390e4a137b4a75d554e46a412242141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355850cf32c077f8b2825a882d83176d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a43025b4b02656c192a6b9b8be1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c411b85f625c7035cc86dc709c81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a49cb5e2402a0980a03ebcd2321ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67626ff53ac60d5a4430a7ba6391e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c9d1d74437ea49e6173cf6fe2bb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be78e533680ffa098ef2d942efdd8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09084e2abd0ff9b62b5b582637959149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac27ac369477f99c0b9b8fbdca876150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241536b348353e7212ada48f527c046151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58090976d5b19d212fc94dc976fa40e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6cf2d28993d03faed724db8c6e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417869c926bd97c95d276e1a0b85d29c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e77db9fd1d0a7c1b331c6938af38a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6705f5e4ba79c5927b12f62582e402156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599655e09bb7aa57983ddc1dab1d03a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd5fdd30e3a9149f8ef64077bd4a95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35745b25b2ad4cc5cd5fdfdafe2e53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d7c2323a5e79dd61ae5748c472110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7eece873bda38f6228f518090c02e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66074768ab6a6e9a829df80c63485bc4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddef36c139e034da16999446f8eb9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315650dd5c6cb5e330e2cd2ec0c6c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44572cdbfe4e06cfbddcdf9c159ad71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65208daaf7ae6175a5f3ba51e5b14919166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefe83193435f79e051b4acebbc857b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e7e0d688b804aed830aa50930ecd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a53786c56b3eb922c52656e40bf02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4637ff7718bdf62ea79cc7ef49add0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354830921520e7189644e1d3068492171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada6bc6ba075a452d3b05a9fb793d3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0448926841c71d470efc1ab18fb6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa4b978717129490a0171847397b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074480c1aafaa04eaf92a5976bc5e22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbdccbbdebb039a0c68780833147dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08516f4f345d4414e6aa2559a8c62b62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a942a648e9f20244861abaabd0bd274178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da775eb57d6465d16df61bc902d9740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd5f5edaa807cefc36cd20226079b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2789f04d034924fe7b4a745a5a6de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96690ab557075945600a7f8d42c1dd83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850525c9e97d30806b774db00c5fde7a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba3015ed638f67a3a41ef6fc48e49d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef399f158cc61b8918a9869367a85a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e210f20e641485b6b8f45edfb6005ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e81acf03859916b6cb9afdc96a537187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee29c45f6d9650a57d72e82befad69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791d6269ebefec5bca23fd406f4e3bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c389b3ead6f44512962961b055004f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b928bd77498c57892e39b1dc63f7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581380e06640b8255c5c41a94c98196192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d511e76d3f87bd4602ff64eb81a64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad89ff66dd0ff3f691c21f9be2bc0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de380297209989a8a112c7c532ef919195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132338688482ad14c524f48d6548c56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c821f24a24c7af96ae01a28fbbae8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d241693cb06fb435f8cfcde521172e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b87bdb46db1c733a8276794cea796199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878b3b7a41d89976b847055af0ed60f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02428665b9fef0bf591f10fc04df433201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ee041cb3bd7b2fd7d0b0d55d83a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e511ba36de615c908c236346889c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16319f9d02b32824ebb3797b37c13d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448743c099fd42dc51b76777df7942af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9423de5abc89e207bb2ebddacb2e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f22d017785e5046e34b3d821faf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed48dca65b30dda8af5b864a6d408208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f4f762925c51100a78699cbc0b609209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c9052d5e07bda9e63320e28643c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5af3d8d0aaa0da23c8fe29d28859211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97269e9ce147376f7ac685b1b1c3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcaa3babb0031fe8107c1a88b4b1ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10634897a1863d47cd938f4c2a4be69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8904ab51b23e1d590063322ccc8f5c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c762e24a8431bc233944cbbcaaa64bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af37baaafb16b346d81f6b9fd5640b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e34a44e165a09f47d5f983182a50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606b12453082641352da18e549245bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e3a704ef4bfafbbce4a875662cbc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9b479e81f27dd8f389afcfd71df09221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28455cdded12b678f3add08f825f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b71fcb4d24f1fa39b3fd7fff9125e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2317c5e095c97ce2d534547e02e45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a93e502e71af9e132a55f3896b4e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfe00c1619bf8f81b003ca55537c8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740460b9e0d677883ecf82589c3bb73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e1d0eafc70c34e58bc17d2c58f8de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913a5b7f6408a045aec9a18fee17485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9879d2464144d84830835caf1b9983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3437ce681995fedec02e5f59e00b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc4d5de25ded865a4b4761bec6c41a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7db3f160203d2a376fca089c93dc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94ac9e78569588f35dc01366b3d6eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35841949551371f10411cabc8a6f4a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693ca8064c083c174484b66310d286d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6770748ab879266af9116611ab6fa8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68715f485c82dbec96e644c5d0367e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175a42c54b26e83d69a680bf763ece239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed0660967ba4d5be4480f9549adf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3c941ba9f9bd54220c6f39fc54845241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4592d970d3d1a6eca5b04cb5bf82cb6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b97d6bd5683c2f0dc447c66b7a111243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca317071abda32b089061ab0b000f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff28c9ba678c6ec1b84264e00a0997245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4cfe8736f9270ede6c76a6b29d639246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac29cdb0420410642d20038ea52564247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a04c0e9193f3a4e5d94344621fb10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435013d9bf38f3b0bfa6325547c13655249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec24d195bf2dbf05a821718421c1a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5962964a670ed3a01da2c241d80d55f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093456abae36c990c8968571e2b6f153252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dada73363c6eaa8752f3f0b76dd92c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a75519550c1d16d72e7fcc5c0fb7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cc90ab736d07ddbc9ed6541a86eed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1197d78752200d36f905ff05f3e660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8460cb0b199a013e48f9a8830a916257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba101da2932da59bd42e92118961ec3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f7803445cdcaca2bb8b32db56382e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09df8990cce60e7383277897ed9681260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e42a57d26eed32294c0065aabc704261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a3f4ab81481b4e942061202bbd8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293a93419399023d839914ee008282263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647eea51356150fdb0ade796ec799ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ea2ad912f0278727c11eb783d867265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f814e7483b432ee658496d1ca94ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9266dd8137a17e1f4aa0c2cb85eaa9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807f6f9414e337b30036bb071d98439268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abe9b1afde5e75cf90d91bb0144b2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c11b5299e65802b5a4ee11ec681f13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979386759b2865bc7d52d03d4d26fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b681f0734192420199b71f43c8185e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e209cd68e9c98caabb8a99027e58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a89b25111b4b632602e5aebf00341274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db61185cbad673f8a3c0cfcd163a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36203330bfffc7ebb303a444f9f548276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ff37521350df02ad1b78464ba95b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd28fa26eff564157543fbd52e540278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf51a55423bf5f9fbb7450fa1e67da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51ab42dbcf2c079ab1d1c4abe0912280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca9f3c899126eefb292a74d83e97c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd2c6cd6dd903d48f1fccdc4fbf735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095338e79dc36ef72129e0cabfb242f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493b65f71d8d441054a05a057c6c3e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa0644de1df42fa67c17d458b80c54285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213bd406d7bdc5e7fcc112af2a09bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba841592195848e7ce8de47a3f81bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3346d00786d170715d4ba5164d752288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb5f373636b0d9aae970d83af4a52c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a4e012629af53ef89b68e59b0fe5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d472c56c3042a2735d0c5d3e81aad7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac35fbacfd800a5617c0ebf0428c938292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c058da657bf6416abc83921559c0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1759a9101489c59f2dc309b507feefa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8b6ae67c3c53303016599f010cce6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf67630e9198b164ce2a9556388352296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673837437ccf342d0d7d3c66ce717089297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4890f8b56c88398d59f05584587ff4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b763eb75fca26884ae18718582046a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c9188bc4b9c2f0d25c2ff8a5c2cb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f198134a74305d740a584f69401b39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070021caa5a9192cd98f9784ba61cd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d327c04517cfde7ffa06283aa16dc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc574a11b46033eee6d6ac4235100cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdcfd9318befd8c4a19759f351c43c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf35d59fbefcac1925726430f37e92306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ebeff812b19958f6af1399e541a0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d902a4e8644625332b095cb779dff8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d6c53b90461182ba3dc2f9d3785f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082d1b0c72e2d22b2b328e6f64ba07d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a3833fd376002d6d68e337af99a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073c8556313a3145236701539f2db80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63600681c1bda1d588923aa09a3cec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd63cf038046135e335d81f458e65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08087f43b9537da15ae867603fa275cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11eafce3352ebda21de1864145d483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357dcfe7dc2d031b879d8eedb052428317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ba6dfe441ee538664fb82530187b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226420f63544254d51ded5082cb5984319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd60c10b54d3b61cf2a255b61a5bdce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d16b03e53934886bd17ff35feb27c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca66b537d44c10bd188c3a762e0136322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae314b1e71a3587b121605e0bf1281c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95fe8f5ed2053c9d5c5722ade0c0ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21756d4487c53bfe6feeae350dde67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e7c859c7a39198a7dcdcaa502769326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75f0e5ff0458cc1b302b2ea1fe4ac8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afecc7ca3ce8a1d853db9e2b3648be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051582e0749e384eddeacf006136741329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf0f00c97b30353f191283cd89c68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b2550590c227673284f101b2e390331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907aded07a542497a27a38b9a49c7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc50c5aaf4d033c215d365da4667435333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14478a7b7de21d2e7c32479c1edf5cca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c46ce6e90c8d93b589a5fdf697bb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2b638a48555fc86a7ca83ca54e53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff874bac975d1c6a1e58e54ef42d603337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2cd302a3b9baf582bbb80b750c156338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f0156bfe2a2b5b438a776db4ea8c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b56bda1665d62ffab1d9bce79e158d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b9458973da592f81988e34481c2f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b6207ddf5a642a8b712563aa8fe47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b45b5408d042dbe117d28c738cd63c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0b842bb232185586ef14d85d6f631344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01b47cc8ab067d4850308547d58ab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72122814e9cf85028ac5c6d123cd28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae6c90c806fdb14df6f4669e703ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbbb320b830e946686f5512bf7e40c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb348fc041475ef21f9dd80f2dce0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9da67ac0a6bb0f77466d70508a219350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ddf98839ea04c7a0a9ebcca5b7b6e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7e2c81035f228fce0749d9c25e771352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435f7d7053c5ab35a3e034eef84810353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74f23c359969bc4e135b6a5134e76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e7a0ed47d58a3ad33ea4daeeef126355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f787a239bc80bd285003e0ff4502356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf1d960c3757d265f519de8546dda9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bad6ae49ffd8fdae2af3f1fba4df4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b1e562dd107021da362f7e388a91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29da412e45f626f557a2ee8ad2a5fe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d8142ea1a3b968e04b8001ca79266361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11674298cbc7788ccdf8456b3f8ecb03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38865aa9ccd4850ed58cef05f97adbdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07949c8145f81f99dc9d2335d74d42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f9607d04f2147bc7886795425698a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d410c279a1986d180245fd1363eb4f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50fee0cf91ac8ae420c43c7571780367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3d77738d0ffd4dd678177d52afa6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366580a40fe384f5af424074f687d717369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d024fb890db94f5c6e8bc1e990f8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612229c8523f3e2038422b4e5039c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c453a7506d8a1cb74e7749246cdd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be0048eb6bfbce58e8316a50589d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a0e6bbc7907a078fb6d53289f9a77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e6e16f7309b9dfa76cc6c968898da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586559229a9ff325074bd959052ef395376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e0d00a69005d8f73c4803428c8f36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02f910df1d48b9d10ef0534ef66982378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac65524cec97ea2fd568d18bc27baf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663393d0e897bfabb3c4530b0149f97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bde871cdd5d0339639aa37f0640a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacc56802103c2d37355f3dc224841a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7209a6bf5b4a3fb40fc9b56ab8591fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545854e2e08c16ac2f5d1adfe71ed560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db374463adc504e0534f4b9f13d10b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b463c8cd4f6fd2fe549efddda4f194386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d161b856ef53f4379c6bf7bf5703c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d3d1370e511301708942f02e09a85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb56fa6d0824f9eeb5a81ef5f3372389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee007a736cbc56939837058c41a2ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa621a4ec2fb52a83c67c7ed67f950391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740344c9451f4235b281319231a82fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb30e66da30f642c3d2dccfa8f9de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9186b800d1de5f7ade1eb75a65c40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea2955a1d16bb4f9de4f5edff53a61395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b058a2d2cc65ca6733ef12b51ca53396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763287f99213fa922dd5d9d20071a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd47739e4084d52265741227742f5df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987174197f26e1854303d9ac07d2ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590904a19ee2b3a742a0fbdf0c7a69a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53d86bc388cb1ac583da8ee081788e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e6fde5f9153aeb2759e8122686994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57c4d36d58f756c657e24a150578b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc1e63fbcf7b5fb46d8554de0fb99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2ff431ad778ba7c1ce50a123927ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e0a353ac5b55dc24fc2a56ceb2539406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce39fee9edef52b60e2fa64d1fe260407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2681e4ca3eb7c56d1437e335e65295408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaef7dee4bd191f87146a63477e24c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522832f5d07f3656b82fa45c5ce390410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff425296cf392c8cd1803083748ca9ed411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013847ec51582bed7e27a2723f6ea175412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482ce63a3a96c608a2b411cb61744f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ec9a2b51d8c6bf628f32b7668c30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561531ecefb3dfb825241bde553f3e1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19939127daf51416b26469b0d64817f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6f6535d717339ffc9a3d7375decce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48630ed8379405e5c9ae80f59537962d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4caaf776f3941b96d5c6b26429023419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d689beb1f540acbc25a7c4f175309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b49d83a50e14f6fdcf04268439f49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811a559ff219052e416fb094300a51422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a6f3e033e5b6b140da361d075b5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b63c0108ee8e17e9dd0bf3d4dc1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e54340b5c27f79a391550a9c53437425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afefbb25ba2077c17bf82b0d2dbf6c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da85c1ee3a303f4907123bb36f60f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3da68b9e81667c030d523ddba3b4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02767a3af2935a7e010e5a792a9698429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570460f91c362c0067a307c03bdb0dea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273dde3f11d78985f95bc3d144027d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85de712fc1d5e8bc3a5b7383b558a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43848e1a1841669165a68c3c1b775c33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc446bc7bbead109b016509b13223e73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba43de21fbbbf5f402acbdceec1eeb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785dafcdd49e59841ccf3be45ee1c93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26bafd4893ea33a4050465c34ee8f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fee1fe9ca50d491bcc4aca466ab685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1ef316a07e7793581bc367db1d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff39e294461ae5d3a15753422e2037440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b9aa3a8d57d2948cb2f317a0a85ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc470225f016cf620fc96ad7936c3393442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913a2722a976357fb47a14c1c00e51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663784c0a957e026eb915f08e84079444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8049cc4bd2c8bb6f83498b3857216445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b023b596edea54fbeecd5fdbdbcd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950441cdbbd8ecfafdb2d65bc7f208447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d22e09a54f3a470eb44a526d881cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fc0526be649ac201583eeb5bb3983449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1c1b1f92722fe48ae947e82be672c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab04e047c5211c18bd6e989fc8c86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d59ceb44e4a4787fa07d906c6356e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda25fc49dd6103fdd6fa9a1b8f5d67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f3dbca33bfe805708e23a457779e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045ada01a2b230eb72997a887f63126455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729530f3814893ac35341215a5d156b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2513d71c2aed2021158936baca0857457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79393c01a1632fd27bad5d354e1e79458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259900e0f5a5649d3f52c5fd23e5b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3350436e71a504a5742bf632e2adb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273f41144728689ead05c44368dab8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b84c16ce9654cfc7f295788c6bc44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e5b9b92a20e76891a5f4a63c74d93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e40a305784ee037e168fab3efb338464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620203915103f8c9883a116b23c7d551465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899203feb50b3e38d98268edbbd6f027466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400232606f1e72f6a259def90c6acfe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b5feacf1a73d93785f37c980488d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f37ae72a8b0c1dbbd56b8c99c2048469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4554320e59b8787b07d574f1e3b835470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5f0e696adbaacb91636192b3bb75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68377c0c8b6d04e5ffd6ccf6256742472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89960b57b1335634df39d170b049c31e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3537192f1ab55efae1656bd52aa200a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186f1ae1c075438b3ba4c4b1c16f03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a8ef4007d67e354bfc0c4023e4a70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0bda1b0a624f58c1e234ccc7aea8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce38ff1eab4eabc8b159ce6cc50d120478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff40e4df63e58ecc9168979f5f0f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ff629ec50772ec5d6e9b0a1091447480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2e924eae5b60781efb95cc860cbf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b76e2803cf4665bb1f7660a8c902d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822969d3f194f88a09acd94ea4fe0224483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ce437ab0d221f37930da51e3682b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4eeb2b3010e259506aaa67b97240c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0f79d3dcacea3da8d8eaf9bd652c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70825f15d1cc8ece19bb0bfbb779d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d27956a98b2c07e7a3f3f0e354835488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbad643b15812587c6899d59f2febf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd7be9a70ebff8cc51be524181a1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0623f6a75b86f3aa344684178393491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc82f05714ef41340272dbc0abdde67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb0cdec37469637755972068ddd45a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672759295e6a5807910e2458120f277b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582413ae13b293524d396881c703fcca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6b476da7c89b4132535bddc25c1be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327bda0bc9a8d451418d5cc036ea5fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f83c27ea8dc5c8e4f084ae246b063498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16a3d05784f13a473e3e4234fc065499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2404f630dc3efef811406367fdbcd39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63fe433ae602ef090b92f57ca29492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305d6ca67d9fc2e77ad242aef4e543b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61585087ac804e2643318c9cf049245503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77039ca96ca329ef4b09626b4eda9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f27f965484b5a57508aa28997e7dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ae60fc35ed07bb4f9edffd90dbea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922fc020d712973ee2fd6de6157d3ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd1acd247aacc912c7f288eebc72b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594d5135b96d796e4ed065225ca627b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a80247499691c9deb1fd95f6cdd21510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb994d2eaf784b588f4646a8838508c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd0f864761c8aae7a02c47be12ca0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1564364d74c7394abf806dc1356f38513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5c66c2b0a4a59b39a897802de8d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d93705c65ab5509b6925accf8913c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22318eb9c54dff56144a05b2c8b098516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ed577f504bb1ef782f9c0fe6ff95e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9afb873b095c27390d91d782e36c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d2c27e82900fd48e061fba39ce58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a351a5bc33c98cfb9c3bd3287518954520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1977c636253bba2bc42900d8b684b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e85a5e451260b4fdbed968dbc0521522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd3c1b1e827080533ebd7b0becef7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1b5b75d7fcede0577c6376c7210e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccac0b41fbcfd161af2d7556e70d62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3df54f83de54a18908d1503e992f37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5402a90781c15517321a90c41192bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22651b099c5d6ebc7a087f79926c0b0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44564c3db7c346bb36f74aa44afd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b631f9d62e9d7e0a37b772beb7c459530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37d67cc37bcc57d2ccdcc228f8125d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fb5071b887e3a3070869e70612889532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c388b5dd44f782e249066def78b7a7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15d08fdf46800a619164caee1d164e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8dcf06110373357e224c44a21c876535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8090e2780ec0fc5282990f6cc687d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941d557bea25f2ff5b0a3e071bfd4e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9e43803e04192655a1f29c18113ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903582df5561a3f1408614357aac2c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187664ea6933ff9bd1d27e496bdbffce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264410f702b0d5d66fbc7779952e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eaf1a66d7094737b946ca0b34097d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f37e483a65589b5a803ac5feb939a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18374323652c871ad620c976447569d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebfcdf6b2a0326db92c29e4bc7e288545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18bc9803c19a59d0b411390087b49a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee337605845240c363e45823c69cb301547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457114ecb46ad629973a1507a2385a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7be6ab6d6357efd8f461461e4aca2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d1e298e19ce8fb8d3ec44d4782f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08c60c0355d984c1fa2fd9b427eed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce21b9f7f2203e4518518fea1c077e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4b56774a5794ca89bfae13cdb9fbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435f683a1d982a6707a884bf6a70ee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373959e05389f936d2b2d0be9bf02e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b84caabb42261a2e3bafc018b99e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25327521f738ebc9e20ba7a24d4e59f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e923a12bc2e7d583c5b152bc7b8c241558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670092a8404db32ab4a627438bf3c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d103798a4add425d61309be062e654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbcee179cce69674f12ddee500dfe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5a46715109a2ec650101a140f53a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e5885448b277a91df13d0636dcf2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf76d8eaf52e88277dfb629589113f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19be50ae57c982176c6a848d41c5df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9594acdb1a08f82b4beccba1bab0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca49c9d48aa4d686fbe5aa26edf97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d54abc6ee394b16d71bfa69172af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577264b900d5a2763f9354f5652eea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a63d5467279078c0db4d432b30c70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537e3ce7dc6e906a092ede2dd2f6f02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f433148c54d09f942cdcc0da10473572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3d85f2997c3816903bc87be8afb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58c6691dca07af01a92c6c272f2248574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc8193af6fc89572c2a637efbbcc62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd56cf71a391410772904214cc97bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0167ab8485bd726abf0d03dc3feb46577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061876445c2032f6d022e0d939210d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ff20a75d9374e058578a139ea513579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480954beb03502c0d382dffe2c6b7c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab8e22fe9e37bff375886b065f454d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ca68d11f9181067490d753fd4a97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911844c576940721a41b3961b77522d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be049b1205869a2a9683453c57eccff3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1878d5316d34729b7afb0720365346585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa99f9cfc086b35ef2b740d0c2660f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54973420b2a9c809fa6bc805b1604587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429722710b228e8134c3301041a84519588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210ad527eca244dd6a82e7acc325797589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a45c124741e4a2967a444dc0efb5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191a6031df077c2a6105405f9e07739591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25956c76f2e78a717f62ca4704a882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e88cb9dd0c431e3a2a2482b24359f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6107cdfe417b7b15aa84fab6cdc61594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eda7e54b677860ab6fb608b1d18067595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb999fa9edc04e312a1db5e1288504e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5902c8e2bb45a0c5f299bf7609c2998597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a124679c185f4016bb5139a90bd54598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758780fbf5f9ab7496cf96f55187d952599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9efe3f696c774439584a288b0930e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cf546df1707b81c908bedc3f73d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd22c1120a134a588d11ef84fc9ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd7dbe4a18ad2e9fe2d27d34d94235603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f38410971bc49a5849ab4ece112f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93f9bf011cf0cffb5bcf960a97f061605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2d4ca23b0d23b3c0d4bbf7a2fce70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435574298771763a16305682c31f26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb306e2c59a8f4804a1827855366301d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fc95f3a46b85555706185b6d7f125609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc83270eaf71e8886bcb87f33f59fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e2f50652810997f676fae0c3ea4b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6b1703420272ce227543875968cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b581f46a8ba846971277ffac5e456613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92d2218cd6e96ecbfc20a1d48351f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594454f9b8b0aa6d4c61d584389e562615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e4be7a2b79c900c0a4f840355f70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796893cfe7bd43874f47300b33466b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02c8cb153121d5aeab37f824e82605618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78745afaab83e9bf0fc8ac5a9e1cb6fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d71788ef586c160bea9aa90253e4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495dd55f795de45194f6a9f06707e33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3ba2e5379b9c1e7598ad1ca4fb56e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd759963ee01d38349d6060a240fea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483952150ba5ac38b3d92f665179e30e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761cd2e5c13f0aea7e795d0e25ea13d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111573db1f24d87561a350a8ed975f34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37344fd6e10532b54b04e8870af61f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cc4bd73f7709e4aafe8d0856a6690628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a2c9290c6cac154cf2e1add23270629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5156e0e211fab41d0e78e298668409630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a120110db57dee18f55854a1fce4742631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08565ffe4f8f5e4bec606848815c3836632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef019af855981efbd7e80e2bf90d07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721064ff8b0e76ad8f7538e28559637f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4447f1572ecb819d4b9943a5167ccb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563583a8d5abb093128655521c64a455636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10486487242f633c5404fe15a918f5dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc32497606d5927f6cd3ffd9ff3e71638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc62646c41beb01cedfc2e9b28524a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e71ff004466bdf7d27df841d2971640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b66579722c3e4f2893d00e05f4c36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4669c156409c0c168e126262b860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95706a09418d9946656fb25ef60ae5f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8248318a40aac80c764a7bacb27365644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b385715f6b21984ea41d873ef8748645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6b6e7638085ace5f0b8926c83edbe646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a02f3f5f4a23e04e473fe1a37703b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a5a81d4a96274224b9252022ce3912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5932b1ac9d3a474cdfd0ee2eb9a4de73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319497adf28cae36738916d1e2e2cdf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceddd29844125065d577ec5d1ade475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf43d8a6603d33acfbff874ff8d168f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8b83557c83865f3de0300b914f6ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0dbb965ea49df5a6713f2118532e38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f63041095e7814f20fe142fbbf659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddee3947400ea24f52019485bd57c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acdb9633090f2783454b8c7de1ced611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83d0467983042b6c39536b6262f7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456defb01c850fd24ddb3b75d54b61313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b45f3c5433bb04b00bb50c88d3351c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d28feb32ac84e3b0d5631b379d6a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae892e7d779f27cb5a95c8683e70316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a67c21974fbfbb243abba4197004517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb18dff8956a907fe354c79058529e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151152064274d2bc18404570d339e2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e563c54c2ab9700f5fa413fa4428720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907371f82b58414ea57e955362d8bde921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27b4387404d82d48e1969ba3521e4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538726c4d11da3449f12255e83af45c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62470eceede107159b35514e4209c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3805f0e6f6d4cb2642161595febeaeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936c0bca26bec55b90370b1cf65ebc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4e173be5eccfd85b60a259f11acb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2440f4c82368919e4a3772366e3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943abd4af71de64d1b90711eb8b15f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5210827c679f1d7542851d7999f70a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1294774c7e73ae96781ea1676543831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736319fecd7485830b1e2ad3e783b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d224c6c488c665118dd3771e1e6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd799f1df97b2276158146526f06cdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc9d5d30f1d54a0cd9d54b299fbc8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5f1a8d4a52cae79c3a7b6c9d6bfc536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13f32f551e24b5ef6b92f323447f0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc43b6a56ba74626634243cd11571738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1aa909cd981536de8bf88e1b909539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1fa3f4a33d0de0daa36b6e202233f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedfee3439012722e378411e2d02c0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a47b8d5c23dd63eb70013e2bae43442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c1299698606c5237625b61fb4671843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e207f19c9767d87f4535c2a1dd145844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1247de7f1410745c4f539f1c130e16a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dda0bd9344b0968a7e45ea50f1e43146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a542b8cace94f5e4b978f0f602d3cf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc5cb0b9c6027fc2cadc5fa76c01e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a277aec8074667b4de3bed53724f5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194fea6a4bac4c5cb930c812460d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e40372183e4f0ec2ef262bfa69238951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfe7ccd7af5d94db18a75c6aff31bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594a7f94cdd6c50c179c1abe6a9bec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc557990ee98555f29025ff245b65254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3babb07cd5bdbd2101c4f61db32bbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd2d439f1dbd587ca1550e4f5b2f6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662884cce87ed572aae1a0766cd0178357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947232cef92ba6fc1a3b6b358c0a1a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33270a438a447260d3ca27606602b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b183c633eb5ae9a7f65607fda969f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79811b2f4a94d9dad4043e62785c3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5595bc8aa60c9d2535050e8ccd00562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5339d535002b3921c32c5c218a9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15760467097480586b556bb31b8d069764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220effdeab483b91299ee1482010daf365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0bbc8b472fc3644052de9548c585d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4c55c883c1c0e6b02958545f9c2e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df1ac00a248e8e397e9232b90f2db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd987adf119c5162543e3b8ac1931969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d1803b1091bec3297c9f95d2328770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a527196b399c9a9781f018fa9e3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb34ced32219c967a3eed989d41c9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171856ccccf0c6b5936657adc8b3d5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876b09b91864ca5716c448b4ca2df2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d8582c97008e9681c1a529d1a3cf375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d1c6a63fa33630fe12edfae287aa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef109fc80939ea6230b74b379a148d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af27dcdb23d3e30b28fbfed29f604878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b96f21e2294e8ea6952ff1de0c25079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ebcb1dd6eb069d1936cb53f6599680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9186e8b62e6cf32d72267cd9ca5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e48b0e88ad118c8273edb24b0611d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adedaa2af3e6b01753643685d52c75583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f687c5716bd837e8d0a76b91e9ebfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581daad26b0e9c807c5bd0c4dceca20a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1fe7d4ff546bfe34d1272f61818d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f0e819dbb801f169b1f89f80ae1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d6c2e283861791dd0fbc2db794ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095fcdf547886ef7addb90a0b2548389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55739f90f60a1978b26abce3b148d1d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5069a865b5594512a9f96df70ece291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c313bdb6e91b606441343ed184cd89e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215501f799ee9079e24fbb0a05342093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75c5aa8fdc7412cba49635f68042f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c966544486a058dc36662b4f6869995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ac4a581805902379bf7e1b3fc05b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487871ed1e4a2c3b39c8bb23ecb32cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cc4f0274ed0fd61289f80ecdd566198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bbbdc665f4e2979d12016e9bcb40799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e2ada2b362f31f1686160167b6faf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210bb20ac0d34f40ce54b4260636db4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88260e00e0132a66de708ca35c3741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4c4d212dfab5d059828f29e00ee2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cb5d867910557f14b5ff99ed80af3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cf2f1fdc0c27c03c8942e66da1fb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e06eeb36320a5cef100870c7f9a1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f2edc4ceabff201cbb905b4bcea20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8866dd7bf9ce144811d73b59799077c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f0a27e5c822192c1052a77973516d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb495d28ba7562c9c01704116dc0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8b0f50fadc497f6806880e7f71003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4263ee9036523e8cd6a3ef3d4c2860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143845dbf0610d3ee89a89334a49f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1baa63166b38ff93cf18e3f407395a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753999fe3b2806d891a6ad3eee40ba4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea03ada87eac74195f4fe92639d3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd216732c48f3baefe0759da79f809cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cf82b616990385754d84cf9e9d289118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce00c3b59b31ad27c3e36a46017de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219e2062bf56e4be96169d82bc2abd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff609addd2f6a69babef346a85ee8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084729c48ce9dd5e5dc3c96d72ccc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8c353009ce123c2d2ba64e9ad0045123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26f64e412a888551554142f009fd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438654bf15898632e03be314c5c73f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903caeb5d6ecfa882a9d065a346354c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6715822453c1d4f9c1035ec9b68b4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b910eb2a5d7017cab3d1384114f6715128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c659d6ba89b236715b52169c86e0fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21e2e67aa358a009d7268dd38f30e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e418417b5a57abd261801908b94c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1406ad26d55f3e186afafb3fa6bcff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4d5d2e2f8e604d8f3114ac9f8101133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e09a70fabad4eefb221070ea5f02ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98b012afef3f43d3dc50e0d2c99f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d10515b7f1122185776c94ece82f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b859149f7a47689faeac538ccd21eb4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c73adae908d123165809b15b294dda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3050a6aa73d132c4e88c0232f3848b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9d984597780f7017a529bf56c2bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae5cf7923c88eef35cff948f914809141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b6dd3b3d22a8dcd4229545049fab9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a839cb9e28cc4c48fce497b38b7c601143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc872a8d846340e1825c6cb986fd051144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d45a9dbfc73a31ef217bf9106c99fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14693335ddc72dc6ead75591b78828c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145023e5064b71a5a227fa653f0a2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685062d532467e764fcae7e75df6f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023af1126031f9d26e931c4f24c9889f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52adb8f43a372fba9680d765ba9e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912597a07fb9bda06fa72c58cc9058c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c2e1bf06be3d3eecc07048c62c45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee875546df27b2eee0f435c238e03c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc350d02405c522a28e74a5eb0b7791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4871bca07e76491625acdf485f6873d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cde60fcda452174656cae3df47a928156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb3eccf6ce12e889d4a88e6c9440b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792270b74c92ba5dd953e9a65c706e43158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8bea716c1c0504af9e7f1d3e1a7e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae5726c9dbed1a22830ff83b412d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80182b95aef94e0141a23c0408d1938161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e239624ad8da1707359ce7acc68d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b131cfd93f1a370e8f90a8e654ac4ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ae15de3706d07dea2d75a52fbe10a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52fc86edfbb42f55506f957edb5aba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61374c37dde4233655e026a233c53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e6bd3fbc6f785933213093834ea7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c938b6bd71922f836800afcaa789168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0dbd0b76c0c2d93b23beabd1b869169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151d65611f9ce7467ab455f023ac8c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d79b27081720f8d8affe6542797cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631df8cb5382ad9f37539594cf9ce83c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bcf91682bc351babbefcb735c1338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9fd16be9e20d9af7255d8e510e28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2f806c089c96ded7d581b3f7c4d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19644dc9d1b45e73c4d1b3701343d8bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a841020defd6dca1106d012ebfb339177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8602a711932fbe975b78290b7ff8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f1ab94f5c225177d55a6d115038c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811880d40672a1a3869d3c98bc6bf82e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0171615c3bd5bb49d98f5bffff7850181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadddec2450b42c3b04de95246e2dcfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14089c451ebc2ef35868635633ba82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208043e1f557a5916e7ecf8b027524184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e644168e1ac28760af90ea7cd56a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff7bd9cabeb4fcbc705f70e5425aa8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456cd2c25c495052310d266067d7c74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e44519206c11b0b538562c53fdf2b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2798b9f4e64b0b6f9b205b1ceb05b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653d765c06e9d9cd2be9906f0b6e0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987172a5cf02a448114ec8947b4fe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c43067645e530a23d3d2adc7256df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff1a4870bb1c3870d3a706f3040c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3ee641d9a9bd8edc22418bbc3e79d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab99f5d8b301f90cb856e82f34b104195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c705d42434e7af05bebea87db278aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb55c08375c31f697f42aa1bf1d6b1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63c2263a64d0a7fca392614dfa38da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d959df0937d7ab31e9d3ce04f600fdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0cf9e7b185e4dc4a9dec21058b9a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62b44befd1f020c76a889883320fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0fbd5bba8e9bb3f4fa84ea01feec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35a2900cb68959bb5f1aef7c143607203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a8968dd5d0e23276fc6d25760a160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c6242e71e405feb4b67bf4bedf4da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28efa506de22301d4160d42d94b26f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346200f3764114e67f5d97120054d27b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2353fa68ab4083fb948994da9010c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a0d0b61ca8a648591b059a183626b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717b0d328c28a91f7609b08daa9a4b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6bca65e105b7d8fa738a358d9b31d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1598e06dc3693bfb4ab54e2dac16cc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf234d5efaa4cc900c1b852c0d256b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa58d1b9aa3bb8e04d888f6c90f2e4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d57fc9483da46cc5d13bf97ae56401215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154becf3b3a046c5f1194e83f4551b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4d8f0d9d4b5887878019cc1f4c7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f2f6f4d760a86c8f5dc68fa0251f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f47c0b4fe6fe0786b2e42f16b12902219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a813f26556ae60a4fdf47c6bacbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b6fe2dc9dfc539261e085a290d94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b293c6bab605164b04eb016470069f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8946b23f0611f38a935fb13d1a40ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6d06dd9ee81466e0a15b55a17067224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ee808c1da5f130485753229532192225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d838ef33152a8a6acdba399e5a8a56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ec7c3cbadbf4d4f41d1dc6d107f9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81484dfccaed5cabcf4f0f2a9d93e54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54724fe100ecbfeb25ccdfea13dc8ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9e02cc81bf45ad04257413418a89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247efb9e07b48941d21ab7946bb3a4fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e4727ea55991d35a143fa107745e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb32b549160b1e3d8256d8f9f40a61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f386d74e291c94a84c90d87f609289234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd798f54c7705e400afa19fab96e4b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8b4dbfcc61e8fb05f473afb196933236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a99cfa1ee1a982046add385bebc09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315781f4704ba8c9846854004c98f58c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5a0bc0de9c5212be395dd462e740239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b5dd8906c12ffad547e5cf911984f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdb101372ed81a285564dde6a928cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb321a4a5682c6d8cba9ad75dc31468242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5ae9c956f609654080c366722cd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509583a7809387754bd878b1f4f76a9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f8c3ffe743438e0ee794c81aba75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369ca3d7b148c553c1ba5ef81709bcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e39c17dd5a1bc89b28f105eb79f427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80152e5c7f42e3d905f762b46473a9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de08ac80ae2f0f682d3df15f522b03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aaebece945253da3834683179aad9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a219f8a59892c0cd6accc2ab939e56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2cd52c51e48d1649070cb8b7c91c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727f1c14822b3351a1153943d1dcf7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4bf9fcbdc65dbebb21d0d4371769e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816a8c118df1a7c6a948ea32252132255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ef1005d4332f8da128a69452e4b36256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438686ef0c42d3d71b351d7447c3d75b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d97d835411462253b71b7c694a2c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9952dccf98811a822108402d723894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dec4fa83c32c20aac8b54d747bbe0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d5bd101b231a1a119971e5e5bdf7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3aba7c21b4c3fb2d4f047eea5603262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f855cb6eb044f4eb6eba5dea6b24dfe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5903bff6fbc724ca930b18cffc7b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236380c04a84caf67f608b4a6fe5d54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d055085da15dae11dd6df76e6105d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022f198044eae2f2874fb56d512c0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c308d76426b97472c94e85d36d8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0c7e5088592496e20f460b51a30b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d9836dcd5f9d8184cc06781f575e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7ec453d9ebe34d1e63a0f005e2d4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf353286997c3a9a8a6875f01b4f37a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6c1423cc285467a7fcb075d96e3d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa14599d5348f829e3a7b46f2ad91af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c01ec74f93ba26598d0eea654388d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931aa897609185b573302bce3ea8727276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676d7259e7584a1a9683d4e7d59caa0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa429abf8a02bb1cecb9a84cabb6f9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2b2816728ac38989081e619e76e3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ada906b802e6cba67883f08afa9819280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072cd9cc09f6a7689947320c8da70d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a15683dff69599ce0d3b509e6c3521282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b55e07c79a35a320b127675b71078283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780c0b9ad9d1e84e8c82d9237c99ded284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff81988b904cadf2b75db16494f24c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc3edb340b87b1ceb68ceaec893e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21c8db898260a898da30659a5cbe17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edfecc2c4f56e1a979568804947d77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79342fa1507ae0e6f44739b33722b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f694587963a84e5eba5d7310947144290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f205ced7999e254e1635947f039f55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adaf2bf1c4353692dcf12820fadc07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e43259214dd769d43089acbd36f95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3fb852bbf8c1040863f9aa9b86d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126f33aab7037d483a71481c4a7c1de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670080df090366d5d6947087405df48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a0c81c6acf83dd367f2527f78851a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40153d76d4afca1f02cabba8b84a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38950503e3de41563c3ac5663df4b3db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938bf33a4c065aad890254870e9801f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c742dea4dc416bb747dc6f1d4cc77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29b4aa2ab324f6ebb1d94ba37d4e37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd3f1f3aff7a0aef2aa5fcdec67935303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536007421c7a4bddd7282106d38c5ee1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530682ee69c8d3a8bb1e3e93a962a469305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d00619a2ca02efa4a7b2ed0db8da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d089427cd9f0d4f8e98b1a7693d02d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee56c821b635215bff1b9bc8c8c0f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bd6fccffd21e260f0170efacdf291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c9a04b684ee7c3085f945643882b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eed9eb597c42cbbdd15bc0f73a30e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf45fd8654ed15eec30ed12331d94b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a8fcfc3b94df36c13c60c6a18e288313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd2488f5b03c3947a11daabf17397314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6341cc3862ad03bf43e0c6c87b787315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563bddad99936bc5374e2b15d8a5f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f55d96bdb786bc134c3784c6d33993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142ada51b70d7b733435e79b102bee3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44051c60f6644d414982b08ee9208319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880744c41e3c51ea2ccd7366783ea03d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a11ce532424317cad0ddd4a802e4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c104c13518f6bd089ef6c27c7b4f4ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53def97569aeb9faac2671663e1c4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcc646528dadbd10d6edb65ffa240324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfef8c9a56a6587cd1f63541b4632e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e89d40f82a29011b30e951fb5c780c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c424fbd089c3ec922e5b25052526327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798938a6fe74ce1dee157726e266d7fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb222004680cfcb57048fb29eb0e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912435c8581d01da8e1f6cea467935a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6345d131258dcd7e83dd69520db8d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444d58d50500f1a3849aceb6c8922a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68af7b15a146d3184dfa590cae96aa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e6eb06063e22479b2428dfa502d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9b86efce0a8ef90c3711b1504041335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f73853403f4559cd969ab6c49d41ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a298ee028b9ffb0b108d37474eb365337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699918c1e858fa7bbc75a78dbf5b19f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec389d9d9633f075d3281bcbbb30c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f623b82485ee68abd4dc72d8bedb5a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592b6a7f963684a9192a112fd726ac7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228a9a6613b59ed1993bdd13da23531342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afbd58f7437e580125f811fe463490343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa646d2a15966d0042c364676fbbb8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb04b190c72444e84078795c78d64e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313e692fb57846c4e846b4ac8aa1f4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9b0a14ec16fdf355f68c1204476bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5ccff0000ee32a027229f5c10fff9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f1ab02a0f4c8d473b1cd7e6a8235c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797b37d7252b143e292fdc4121befe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53184a772c0686d0c8d5881cda41ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f99be7c570d7b5d64d598ae17398352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ba2a06c268ee97779be6b7722ea8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336994aba0c8db19ba5db41d45d54983354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ccb64d0182d906d759b654f7c9a2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553fe4a3d58bd9c1b0160e4adf233f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd78180f6a2f26566a9e9af3ec624e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3987f44e3fdeb883f0bf2beebe406f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f58592fb90a46697f9acc065f3207359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a4edb658729c17d4822c0b965bf8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86d38b849da7f1de6758703e0773d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e309cb22433e77c21799164e91a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b80ef025d7144d567344803a9eefa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c63ecd36eb5aaccd40ddd84c57e8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c482004acb8c5f0c415dcfbdba68fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75c5cad07f9f554986fa9dbb4cb301366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a425b1e59d62dd0085a1da4ce8a55ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e3fb46749c22daa4579358cf8a38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133ae5b6d945e5bd28e97861bab0f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cdaf82984e5726bdad600765d533370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75a00d3435a822b67e2f6d4d224b13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7f396473b673b15fd77d2d34d59f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af8297548a3ea7e44f3b18b20853d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb39313775065a852e5c1ffe65da00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96221e96a401bf6dfdde6e4a1c89208375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619bacd45f4c6d2754b424f7f541c87376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5e06c0d68c16458545f842e17a146377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5acc2f84396a766b97a0a732ea5653378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a78b9a908a0979e5ef7e91f01a08eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ebb391bfc8751b4bb984a0210dc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432b3dfc8923a84b5fdae4eba3f625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6cd9dd9f86d2ba01a5e6c862168e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7f5169fabad67b7c2bd412da38c7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5ef2384c299aacbdae52681647995384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f766793ad086151d8bfd2ee37481e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed093ce048f8225ac384682cf20188386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052e1755ae54f2515a1d37c49e73ec3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7540fd2a1f5f58c9224c5839ef45a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5d7a74558ec2f010e36e18d576c0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5c8c115466ba8e399cf56d251d066390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab949b93fca974bf89826feece3b26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ddc21c3a40b8b02924707e553cbaf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bf6c1146f302756b4fa7bdb5980d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f799c60bea4627a15bb7bd77c1d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbce63e265dd6eefa49e2d6fd7c74b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3155e709cd8deac434852381324ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329d2e6a81a010b4c084945d45fb30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22310c8bf3b78147937cce7de7962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e683c9922c3ab6e50b192a3ccf4e04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48e3c8468ff3df071b21206c81f1f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf11392e5ead9f7b94f069b5d45c25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb7cb2c6b4e2fa805c6c5476a3124402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68470e501909df51bd7f337f7843e52403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada793226c6b1e05cb62c24fc94c90c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bccfe423400b6cc232762f29f8b45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f7e67b035911aba002e510b054ec2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e646017c7b75d561a3ed0301b81aac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d019ad5de4ad73a2ba7a271e29974b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d59139fdc7267750e909841427316409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b5a7bc4dd594715e702b401ea4ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26445f86badd3dd0a79e8809954f07e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a859f1a972fd383225eddd6cb77b865412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef870423348f233182ece16b910dec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135a72ecb554c6353e911683c7f02b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73166edae61c88fe54942b4085b265a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb6a17339f634a234714bb75511d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc03859cf755f46ea0b4d8e56294c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb93a7fed7527dab4647dd4195ee0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642e8c5531f6ad9fb29e1707e9f0ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952cd0a5b6cf491af282f6c8c565ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2d6ae700427025facea25a2d309d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92805d2003bfa69cb0171b5c0f5d2d0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88454105ef2f2d5beb43e96ddacc14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484ac5ffa4e2181e1a001da8e93579c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45545501b1658f429a112f400a1d8ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab77afa4c4b1dee30d94f856b8ad8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb089a742151a034f339f796b0a027c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4cb48302e7cc76a82f191cac8733428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624eba9357cd869a936cbbd13344348429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ad5e4c7ebead705ea708efab3d46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c99bf48f76b262e6612653229ffb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3739953680dd8cabaed3a81c592e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27873bf2cb20cfd818f216ef384f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e34180a3896bb028728ff64b2d0801434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfea0a173c7829384a51f35d98531b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d560dae0a58b1bf6c2e598338315b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88f2b1b9a7d041048508c36ac3eafb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3b219c45fc08c5612cdc001f197d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911463a8c79359ffba5ed9c3daf1e493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267df5e4b729d7d61729c31d98e853440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741046746a78683af0f29aca2a8d32f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64089e683996b4c677ac8c1def9995b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8996a4383fb7e4717326a0f287211c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2773e5ad6f7044a1880a9dd55670444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8c46b3bec66b29de04989211e8e92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97df45af9ad03f9fba6d07fff907a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74820d0372eaa42cea60c74fe94dabb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3c6ab7aaf199ad0f6224b96471d30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b8295d2964e8e94b609454aa8aeef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83471a524a2b4c7a6be7b3395b55bec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844798d8c61c64032e6f7020e45f2b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e820b18797374f4577a19a55172958d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a7e486346281ad457e76b10c85496453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc707639012ab057f7c1f938c0a5c566454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e44af69db6725289a94003281a7377455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702541ace8e6353a80d6bbcd11695c0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63db097d6119ad45770781ace5ff2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16d041fee3a72a67ac24f052397d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006905e8eb1c9e8f067e1c0fb34a147459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553a3322aad012489cc50a0c7331da6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243283e195bbfaa6d2776defa091b30d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931e7e2515093457259888f92e118b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6dfaf6424122bb702ca8f71e7392a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c7cb3c3aeddc4c37f81814cb877b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032288ce437a34806e947071f112335f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f00cb22ef0d431a53d97749811fd6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238c44ea551580767abcc21e69b11f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f62bc15e5f00719862a67e17959dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e40163f3b0b1f8e4b58c43163f87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d837fe28186b05f8fc111d4f157fc0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d2c4901f29635f639ce5e996a4bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ef4eb492f2ad0f416fd206eec317472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a41797e8f426080df39273234ffd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75499f11def75f23b1afa73dd0f3e971474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d65bfc2d5d8cbbc1ea66087ab8e47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9db49b137fc6777bc100b375bc88b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea0fa0240d71c7b52890fe4c291e1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006a80dacf155d52f528f9b2404633478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b7fc9d60af818f9211856ddd608af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadc922e180702a5a22db4473d6c35e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76732f7a52856e1a9ccb7cbdd76024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0096297a9f9e01ff5671e6fe2839b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f2c9744b964a501f3d634c500900483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc96254bfea1f3aa785fa5534ca2d6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b11eaa2bf0e0b45b778c2c7a91437f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272731be813252489ae8c3b2ca3bc1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8257d82d48937abc3e1e9b111dcae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa005c7a64e2b83c9add328c5f7e60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a0ce1194b97b675246e2cd4ec6520489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3515b62084eb2809ccbaf4e638c609490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa462a54c94ba3f0a4406ca0151acd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e729edf601ec546f0923c8e8dfbd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c67d5c3cdb7fa74f732c24f431f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc35f75f2e748ea7ae02637a9492e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4930cb8d3ed40cfce70260cfb107c1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd98141977108ea92513a5aeacbf8bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a688bd5a8ac46cb0ee872235c686e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0f78a2a37b3186ec6f39143d7b85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced191ee82469f27f454cbe96a515e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27995f587dc8f5dde8db01ddfed6b7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609530b575b0ad2f508ac8c12d404751501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036975e27eac7eb82a91ac1ca15895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210347c596d977724e380ce9f31f10b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61437273b5708a0c4a430c0d90f4c1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794cda16c23fb67cc72725a34988f4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0229576a20971779d5b1c9f62106835506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f5068da1fdecbe5070a73cbd30f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e76eb257e1b29e111dd3097f59fe1f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbbbf223d8281a64a4daaee3111e58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9d005f52334411169c487df4e1265510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e08f686d59160213fc32fb5a5d992511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987303785f2e33d9236e778122053ef7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd364bd709741234789ee59413250c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca4ddb15a56d16806c1c6ab935eb65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde4ba6d5f4e5fa4e5ec3e5f4ab1f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606da1af0182b1c3cdc60a9fd19eafc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68532a8303586d2fcba259aa9a23e51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc287cb0b119749bf427767b0c6eaec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f468ea74353cdc714692456a2dfeb4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064150bb198ef7a192e73539d5a6cc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc865cede2a3e336479f9c91bff9c85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aab031045f63bdc38faeb2efd1cae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58663d4d1d68acd9c213c436347fded2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742970d42fdf2273e73b38ec214627a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8053247004ee22797a0314847d604ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c044d0e5426e70e718de88aa74ebfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e82bf18b4ea002446a38d809bf04c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607a69e9fc4fecfe3d9aa42f208e89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a65f1cac1c51c42c6190f4eb4076529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928886c0cb928b0195e5f8a3a1335c4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0acd324484a77ab7338b17fb4f02d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4744036dde9e5f571d324f956006b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f6216b8281592ce7020c455d61da9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31b6983928ac835aad08fc7fa1f199534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59029f980c7d9db11cb8755005b45c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afcef5a2009f00859af63358ab97f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443192c499e3ff1e6fb379c707a2bd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fecf40ce6284666e7b28414185f3b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ea03f6fc52d1c5db06bc28f97f4a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b7558dd4b8da9edd414efd1e6abd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ce0c0b55db9ab4502c6a15538ee7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139519ed1ef96b04679545a42fc046b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c3eebcec862942810064fd4cbbec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b03840ea347142399982a181a9fa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad725ccf733bd58c5ade232bf7efc5d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993cf155f1693af3592712ced3d90ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbd94cd28e0ceeac784aa6bd7aba3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e29bcf53d188d892feeba9855b116f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa539ee874ea8ecdfef3b0dd39ab2a41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ee5355d768d1ab1b689bb2d4d0f34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2521f06a7ae11a5b20ea45c50bb2b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da66d0f686e32b905bfdb18fbef54e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2403c6169d9b1fad2a1b7e2039189e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f376fee62a2eea43717d38910ffd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66cf12b62ad306a32e624b6a29b4da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3a22a67fae9315d816f3590c409d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186db94be0c675bb3f748a71da86a12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80470c81fc6e0e6687d09d2d78e122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d9cc007483c60196d0c1f5cf920c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6d6b495ccb130887a5ea2d249fc15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db670f8f03981579fc1749e249433561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a67c05df385cc6fb65da2a6de40ed0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f0002fc11c731e1e2b8da42f39f3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b2a5cd26759d64a5d3fdf5168020564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec22bbd9ec2b67ac49899b90e8aff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642a213fed2ed54018baefd0376b099566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376eeb86eea4a9917d8e739c376f572567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4224955b6c162cdd07bb8dfac536568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e55233805e1a8bc5f4604f0255a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0351f0dcaa71fcd9349861399319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daef57e72a51e095a5e0ebd3dd99311571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3227a5348e38ea2963033f2c59ee66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd076a2cfe78d166c63ac33a9d229573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64087bf58187004f96f1264e51aaecc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ca46aef0203d2b43ccec7fa78272575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4a412a036e1d1b5e5f7785fff639d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3684f575a1abf19bac88d1bff00e133577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9a4f0909ff2f86ddcd2e861d2cafc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73584d289f5a65a8e66743d2f8ab934f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265786430873a01baf9d6321e07f54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a5e2da3df63f4f252d802841b294581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0b52fedaaeda9ae0595ed7267963c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873a16815db0cb343173378929da9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2dafd96a93e03613c160fc3a29096584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9ea568b43057c9d737e90a9b3ad80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41fdc4eb64d394fd00eafbc706c9fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829614b76b1c1aeff2cbecb28c12fd9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253afa96424d91fa765af342ef44258588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159caef07a93e2a80f8451d525b1437589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31a6e33672a11c09536efecc3da67c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad8c6b498105d9ec466852d50c256591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f960e5d54668fc2183c24a7f8ae460592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d897b1f60a379672131535463bfc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de81f4c0196ef233afca6d6661cb6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28a3c19ff8dd0182ebb232bc77fc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695f673023e2e3bc9b42bc228c167c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521e2cda852029c917c421a48ae043a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c99d5e0e6d12f4f3d3a9ce38c7515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c62ace145672e68cb69fa49ff435599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004fdc08a8914b4293fc8aa5f7afb0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f761c2939eb9e60382b7a068c9dea4f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70d1d519d0ae36caa05f5dc0f6b8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194530aca85d1e0a6eedf2fbe3b3b0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a319176e11c997e60e6123939ce9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f825aa5f48e5bf3c85436c4d49ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917096991b97fb16066686b585141300606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1b698ae4e96ca9c1ef69689b69843607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449bfc49449ebb92683b765021b2d12608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb356f617c39a60a7f64e45d32ead3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a4f789fdc316b939db1d3a25986fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445addf849413d6cfa64ebe74f6e33fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0aba7ca2b075af6dd5e551665f39c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4968cba73aaa7f5d18d4a25ea6b4a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec432decfd2da88e025ae8640ecf90f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b870d26232f0f4feee5e0f8445ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7a848217fa05f1cd00cce563f6c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c9637210f1c213c8a507ca0c3147e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc3d5cf1f36d21719b1c8b1aea3f4f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23372dcecb01a1c9ec039231937ee8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3de2122ccf9fa7359f7bceab3138620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ba0d56d4096fdd09365cddf39952621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b7dacc6867729be9f757cdfdd7fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811049eafa3ecc90b5e723f8db9db963623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9dc761109c958c9d885a23e0ae022624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84341dc81d1802087bab1decd89def4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b603f0bfa6ba8f2d55f9de8b1822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e481b95ee7074d676ca638fb475cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041484e698937ee925030ab99676912628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e675a7151ece856d7d768a2b3e845629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f2743e687783ae326e8bc8b6c6121630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc26244a80fc1d94ce0128228baafb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59b19a6811551943e07692f3991284632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c0625ebfccf2d27820596b308d4be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01cd5fffdd558e7a8a6449b36b5e17634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110130d40110113fffe05caeba668de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc54578026359cd1427633dc19eb01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3309b45d61cc70af7c0ce820ab238637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195f453c49a20bd0fe2f38d74cf901638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9b1dac41ed6d4b5583065bd789671639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5805d579f113df08c3160a7cdfcd9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0f5b9ce47ab553bd89f297747b0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89392f40eab2d35fc0d99bb7fb476f23642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ada25fd59b51429ccb4ccd698aac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350d0c2c0e63f2113bdbad15edf373d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a967ed3bd2a3f8f55535a4793b0f883645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480087d4a36136694ca0c0e51d1939f6646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>