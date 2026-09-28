--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7a192dfa4444bccc81123a0e01871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f164855fa1a38f4148ca9e794ca432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f3298be19e35ca9db90804d5c3d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381d99704801f474db84ba83fce8a1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2b924b4e27f49c39714933e482dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01062bef55d7156fdda36b0ba3f3fbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ea9c0a8d9b4b8fe705bfdd4ce2adc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25499437ea942248fec59817129a818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a9e4a7e3806ffd8b3948d62e90be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5f8bc0dea758ed68f36f7e1f011d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6ea5b659d086add1d4764978a79ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724f46f8671cd24279184aa9d3d538012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736782e41a4fe7c499745d57ab7b17513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f24edad08715453d8c5172a868289c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c12b1aca3e16dfe20052b175c5d06f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a46dd41c566716bad9d9a54491cf4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb7a9967bf780e60890a55f7c8aa1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9e8af21c160b72bf90bf0671b07e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c9d19d289da0533fedcb180a96cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c028597b2189829b81fd0c2326e5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7bce149acd8b81844b57cc4858df521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc44c36a70fa408c44f68a8aa2dfcde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537796f3d143bc316077036c577907fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a0abc22f302fc3a68e0a56d406a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9295d010b32e939e3fb4caf0e04e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c0be2e8dc9950e1234b72688b235f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb754c7110812e0f244b93377f1bf60a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c54c041a1e50b5f09c826a47b94d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed114bbaa1ce8a9d12f3ae8f966cc8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc1e4f222000054a5bf0eaa7266f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cfaff851b5f1ac28285489e7b369331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b8cd38e28ca9877a84b493cfa4aaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278466f754964e47ae83b419dbf95e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250255607df7c94e9dad457f58cb7a7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da7d958284f281933231166a8b63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51c9d32e7eb4ae008a4eb705c6e9a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ea972997f7b5080c2562dc02c5e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522d6b82ed214d98c17abd89abb534c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90beafdbaf76abeba89ee582040330439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf398290bf1c1a80b826ac5a211945540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e880b059e198f825710fb993d659d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b2f310a3d262df8deb6f53664c4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d47b83365f864d4cc85cf63628213c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655df895d5735defe8f71b5238581d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34b338695901967b23b329af31efcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef78515ccd9ec13e61a870c22aeb1de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda2465d2a87eb6f11b8e00eddb396947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e15ceb3b0f5e5a44399fe571ba4fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f3a1c7aa2421d13fde5c5bc747fa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc1ed570fb8f607f5d2493f43213f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab640907accb25723588062375e20251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4879833ef54cc2f56d57d1d10a00c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515280762db5a1aae7e0d51e83dce62f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c719de7a20cc478fcd5b2f02db5cbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae742940ad156a835d2ba0939c02aac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e4868b7c4af6691165754acd91bb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606858c72273d714eaa443c74a72796057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7dfeb5ecf3391246536451e86f7b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17228582b68c32dab71ffc9386a1af9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7936321c07239317bb819d473880a5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c03b8cd801ca3b896a2dfc9d1a0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e5e2118f712dc3f8ccb16a54e44a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40869e10946521689a228c70de1f96863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96763cdc70215116566e578472f37f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b123252750c4e96b4a891d12dd41c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4d5a12e3fefd1748353f0f34c0baa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190454e0d4a78a18459744693cb6b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdcaad9e5a0aaee080018a6e0144fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b7cb715b8d226ee49262b4b1ac13e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226fa21b4842263204ab30650d93a5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1db4d33cf24ef417eb859ce06737c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42387edf61f70f5b98bfc63c6167886a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722f109f0417df457d473259b7d98fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d119927f4abb8dcc236422402cd7d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0dcd938b309d49ee502f830b3e32675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3788d4252b138d37b51b3963dffbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b61b791b37859519e4f05dba5a6d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee1bf116e274d97c644447b7b3f92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d83f388a6347b1d6979569e69df3cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3132c2ca6670f1360dcc5d85e58bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e1fa3259c80ce8fed723aa0261dbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e9e2c55467453154ec5cafa28be3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169b3a05d37959b796d7a288f3214ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a70324a3348c2700ebb94298133a1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4dcda943acf631a7d19b28b292d5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38358b86627f26a347f614ffef163386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a30597e229b3b644f612a77434b5f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296632601c99c65131db77f21ea60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7edb3084ba598614863a4c20b72b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc3130f30e16514a3841479031f8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61af84bcdbe0db831b3d8da366f3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4b4e3ed0c821cb58e67250679959c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc57e7fc49146a1e2827144e5470993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bafc2cd97744dd39b32302a800c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2adacc30ccf765c215149d197c0a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cd6ba1f36b751805fa643ca54e34596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae436cea05aa6e046bf81621dfafac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133f3f9ea3af9e22d19d6a404fc80c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eac2901d49d1c6ff0cd17c423475b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf64833f27b9985fb7169c790ff24e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c97fa457673712bdead196a49c57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f838af275c567828610cdc08f3208102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e7231fe6b8b0052a856dc7b9997c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def506af5c7efbf5b02a7e9b2bc9b322104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d13e02bd516b3e9b4f5d5d082747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca8800e168a0542af78a6de6cd20e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd86ff4c9c2931e32d72a489318229107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aa1943723289fa93b6931960b268b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440da92247c43d551c3bd0718e1f870109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f7f798a9ea9c484acafa666e5ec98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1bcb9b5e6bbe46ac9b10808699b25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e003252702f409918b69fa3788b8c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb96b04a956c96a835853f3a2c8d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275922959f2914b083d70c339d4086e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de41b538ae1a3b9f6a853f0f11020115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4bbf83edeea3e30bd79476a434bf1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfbe979d9b8b49df4a420f76933d43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019afc5e206bcf3220b2641a473b45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd608dd1703fbd74f9b2c0c415f64c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f1aac387abc8155c8953cc6fe7254120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3ddedc1c406b450176e4a4eb4416f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72dc47b66eba73ae2bf3d649d7fe6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeebd17897c941beae99d158ccce55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb87f43051b2e8152e8f8176deca5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e0b36f29f5d9be23f9b30b9605fab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4478d64c885abc033cf72e15f8e65c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67951705b1353ab71de86614ef6deee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb087872db3f0c6f5f584db8631fe3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fd1da3caadec153a539a41cbce7c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca0c3fbb36c17e455361562f523b03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8e894ff80d8861a3124bcafde222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec8bbc06bf2efb8d5bfadc7471a20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c869dc8e94532c2eede908d48deb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794adaf96746648085cda7b7feb542134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325907dda4cc42b39929af02e242cd1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a63651e489d87646d497489e66f5d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7650fbc04bb842a9a9f4065cce77f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf270cfc60ff1ea053305a66e10807138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186be91c2f7339765e1a8660f414638139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03afcc3ee7e1d03d23b02bee5c6d55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98660ac252cbfffbdea9c8cf8b483414141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c15a91adc154af3ee098049d6cdf4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c02e67dcdf5a0a9151a079e500db1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2989efa7305a7a64797eea100f33b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792a1f43b21518a1ecd999745260a9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eee388f7f9ada6552aa94e433969b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b53bb7135c6f6eb94a80f5d0f9d93a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3a96c067daae10195b5a1cd1ca463148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c141bbe8e22e0dfeadbee04722232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87149bc7a1566c4146bddee3abfd34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1179740d75438df667faba76758c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46a67ee43cdf2bd7deff2aa40da09c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38998d88a7f898845f001266cdc1b152153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dc07b140c879d4f3bc7aa4b9c053f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eef3ee751bff54a68607111c4ab0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa905dd63430b7f555d2e1cee94be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912916995b780e1f27663234752330e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675ec1df6c41e119e821426848e0008158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3699b6e83da505f5ea2ecc1bd1a44d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5d3689f3d661d0f0707ed517f03f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277bcd653daa61428059d806023f80b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25e522b6a09b0d3bbf97bcaa3bdcbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4841277a3937f699cab54c6426130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2988b699233f7a53725d8d5f541c9ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6522614f452f270ccc817a1039d792165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaad472a162c12ac322de2054684f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b5d0f7788662cacc706a53c3c689167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e455c293f39876d7fcecbf5daa472f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd332d14e4ce35f6c4c9a6dbf80490169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0c28a24b18299378f9bb3ded9f74b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9350f1680222ea908dc200f8e7201171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1bd1722411658f185da187030630e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951005d7cd472240bb12eb209c9497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62566c29716f6d956bfdc821a2033174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25f80724fcb75a31e114c4357ca16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e54081fdc72ff5aa3bb851c239a69a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281f8a9d6c798f8f6636e6968a033a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2672424b3cd9b81d2ebf83705cc74c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2867fc875c5257a9a98774a4c4019179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398306d0e26d6eb185255c60540b7bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ace3235d1ce6da3229f418f96b31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2474cb9cdfa61b17f6624e7317abbaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a65d49d18b3df15fc8e87d74057d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb7ead0ede828f1e1ef5022957448184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681703a74d443f1c649d0e050e84198185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3293192458ed411b3eafd6df7dbbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6256bf4b48e31f346487e13cffa9016187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80581a4a363bd2cb583d12b9c6be1f45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790f32968d32dc41a48f5932f9685ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af939c2e19ec812822d097237dc69c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e154312f3def8912d4429365409ac9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301a65ce6c03fbbc2ce7e79637e1c22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916df8b93d052dd79a832c8346a91d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7cc0de3ace9d627e94834acb98e8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff5eba43f02947011c3035542d16fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033a7493ac8ded510ac829e3de9cb3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5132ee01488d19adcb01aa77fa3d09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ffa6b0da5d8c2be500c68dedcb5dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f044e21650abd5ff6dafb5d8d71c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76a41029807bf06222705beb218bcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92c49eea3def90d12b50e89142f6f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9958b31245b2a3baae0b7e2cdf2b20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0ae581fb3c052214cde831ec68aab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0f2a431d678ae464ef7aad7f5bed9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec408a535ac171285c1364f6d8b17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7aa45c718e3ae09c5a721de94055a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb9a0c2c47358b821231bfbe70aa87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c977c20cd3710a50f5bf8be24e8548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07303acd91c5cb83acdf4994c7ee1d1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4bea0928cb07648ea99b5091bc97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504f5aa50086431cfe91bdaab26b837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21ebba0ef00c3b9301cb3b561a649212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ef1cd8bcf12f71b40fa61d5d5ede0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75cd066340dec58ac5acb5c990ec57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71391c95108aa859011f53da467050a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d0084d9aaa9cd37588d74b35ad2ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a073db218f7888489749fcc471b7efe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69886a3e20f0cdb0c603dc2ae759ed5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948852cefd06069df3b93bc0d278ef41219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfa0a89bc6270feeb286e1ee1fd849220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa2317ed51aeb9097d0c7b7157697221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385efab2f894cf15967dacfabab55dfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bb0b0c818ce74fa41ad9b1e5165d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76190408907609233441d90d485a5cd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3df6218c23c2a2b4c9ce8454cace5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c800dc180b9f879269f88d426df61a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2487cc694ae01643840a3c8b5d54c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b336b5ef6e33d64b73b9b1c9d7dca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb92587fa25fb029438a57c11518ac6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dda51d4481ab914ebec97e3e15816230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a3c40520436dce40a6719e807ad70231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3133f8aeedc52efaaa9a0993bfe88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743fb2e887e6a78f05074186d60b5e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5406ef7927539e9e8fa9b96e6c032234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c92c17923356e613d9ea31378a533b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b23969e454e532fb9cbd7996bc1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2da92fae5c68a2ced6bed562b8aa0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4df45c0a1a720b9921e784d3dfc8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed165769cfce200a1abdecd7b3b0586239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d30088dd2f962a6fa5ef42acc1155240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19ebcad4dd7d895889d097f28bcc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455476dffeb0e16ec029ccdb05666e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d2db6e52ecb526c9cf7c690eeca5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777bad77bc2bbaf0d37b92760ef6737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669b8ceab4be46d2620d1bf20abfe26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbfde1147d4a29e16fe3389a5bc5f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05be1f60870b168421d312cb41c820247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a653428ff63b9e175663a8a49857248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849265e696faf100f0de5fcaf59572e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed71a52454e42ecfb10423038c33d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405554fb7de172e337d5b74b98134bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0da0aa125d88221b6eba961e6d27fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bdf91f2a11c2a877d7b2227d26801253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0eafbceda90eccd53d3a28b0149ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b1e5910ccbfcfc70c636867d8885e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07767c863bbe2cf4202cda9415492770256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb8824846fea97dcb90100efc88a43257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20898ff863c448068930a4e8299040ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa000e4762dd8a246c26c6fed9e329259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b0e7a55ec83672933faecbfb8a6cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824125985507fc8f46f9b0dc30dbcfef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9e3fbce3b17d826b2cbeb740419cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b999e80e26bbe6be2820ca27054bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba82b74e63593748da0772f63eb365264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb69eb06312a73d83bfbc2f496d52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf760982c00015861727290812a63c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34872e5d6a257e5895ab5705f401badb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f42de8f93bfdb8c83d95804f4933268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f979baf7279ed0667a55a3bee8d405269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926201ee8191522f86fad499d44b5e6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d2366fdb62d3edbffd2086a16d834271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a879c798ab516db79bf55d4b2f631272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6675d7fb37a2abfa2a282bd5fa8a3a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278187fea6cceec4af84669c66215cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30986e1f31eda65aeba838fd3580289d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e309ee40d5e5dc36008ba26f098f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610871da90599b4e2282ebe9abef714b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7864becddbac2bf2dbee6f38d220b3f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c5beea638b053115c0ed6cf48328d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599723e0123c4b67f1ea5af5294f6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f03e08c0bdbd3eb2663dd56d429e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dcf404c7f0ede5b43f35a29fafb34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a54fbb2d7edbf54a78e2bf0878bb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d3f85f4ebd8a09f59853fa4a50d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc449e78e1dbea761cba9fe1736bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b117dc9ed92cdde8a3526a7aba146ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd91f1b15dc067e7f67d36ac644387287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f336f455e6cce7133dab62ac535bbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d44fe77407d7c704327edc8198e50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0592622962c516875e4310b5f2e084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e68251346edd4e745b96d30eafc1a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fd26528b62aed88ccf89708ef9a29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c21c76fd29aeabce5e0c586a08e39e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510151d15e912518cdb6f994ce0cdcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885990744a302eb5a54720ded0b4af7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a232850a40bc1d91278627effbc08e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c4088a00aead5f55abfcfcd2adc3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aef2c7b8607b8cf7343394dd7a1ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe285d071da8bb744549748488077299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02c4448961f4ce18086266b437cb33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc452901561e869a14d5d207144a877c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2805dd1dc969ca37bc08b97542a037302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b979353b5113fec5e2b22cdb0bca1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a405eb7eb8d65b640c4356b5579eeca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ae2d76118fd2e3dc5ba5c7fe14fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eacf39ce02fe30a5caf677139c9b63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b85d95f8222a12a1e189e3b4eb3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b4fbfc37d45972d1b79dba14d2873308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017e82881dd529baf8a0255e75e89c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5e5c98def9c7ff13a4f2ec5e2d7f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc53c16c42f54964118093b6ee6a6a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0ef251ddd3793db1033115c3375d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaed45a4bb6bd7ed2181691deacd7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750883d0ae13ae1fa3525c66ce9713314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bead3db803f6b7e05993675b49adc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5c069147e945cf293d9e0c4007fdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832a1b93a0027f89a51ce7462f1d304317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e44930cf6c4349ae6d14404b010b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512abb50c6dcea75292d8330dcd707319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f43c269b975b50f2520c6d67d344320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b068124e7b1a0444ede047596d9ebd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2972a1773681129e12828b232818e37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb7565da3a8434178e532da952af12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789dc2e5e60544c83c65c590b4ed743324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ebda405958af19ffcd67c30f184af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa52fefc3d29a7b922870e0a362487326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb74840c1609482595c21a23be37727327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b7282368ccfa56417a8191625eba0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901cd6562071f571baa3435f34ad718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332416d3591be4c8b008dc430425b6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8b051dd882f5a383ba1d8dd9ef4a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead66fbcfc901a197e9431e862f31a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a94fee0cf131d5f784a8b3fcb6bc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db8a9191f850ad3db71cac9c4e308b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccec4883dcbb6946a9722a3268f1d66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489c9a54da06e44cff9982a86713677336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2cff101a5bfeb53f17454fe530dc1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ba89da3998721650a00c3dcf3a155338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b6faa70914b11263eedecadf4b48f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963be52ed322a7d5aba580b0aa36969340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf5fa12d22dfd44ff30d74463928e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f17c6f50cd2e814547a1be3c62657b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca764317e873148ff86c2792d9e1b3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941d7d0d9368c7fee5a028c6b20af2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739515b8e0b75b8c08c27af6a334e32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669f8aa459b8e821ed225edd5fffa81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a956d493270a13f41ffe2ca6ca5f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed363c723c4f0b3830b1c913b84a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d06cd4d161ca271d7fcf5c2cebccd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496a85378e0c536b6a222aad76f5ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed29f7175e18de7a375cc3e2e2956a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a869a6dd8bb0c85e6f2d383f89e35f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c8451e04be66929f751d47350d8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05809f967113c49bee87ebe3f2df56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8279ab5b78e76bc92d326251e98f9fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2b71ef1004671095aaa8095f3017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a86baaac75f369da1cc0f8631eb7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607076d367ad14a5c9da174b14131dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e658360cd01448de5473a8d1710a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8b0a8ca69736465ab061555138c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fb5973f84f59c6aa6e5cf32bb1823361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6a7cc9d61c7a7b9f698813e3996bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f47beb7a141e32961054bb13ce669363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb79d1c47225417ec8e480a5b822d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c7b762d55735590103c1b84b0217f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c03892738ee20d934a4baf6c67a37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c52747286f0c5b6d63fd27bb5c1763367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f7858fa5931b45b1cdecb64b9b9b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2389cf0fd174fbc389fbd39ee61556e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c6641669dd13cbf432a2973ce5829370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc2d764c25e097cef70dd6b7824da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d2f1bbb0ba9f2bccfa7585e75a98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3315dbaee5f258e2f80d692102e1c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc09f97f81a23fdc1f3f3e5f697be59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602d3f210e9587b24d0a10f283d392375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258c95ff151c71fd91e8c1f1343ead0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b961e79e32ca343a035e58efca574db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10717cdcba6d1d54f19a9907058ad125378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee724f093e831f1b3f09e05e04f3c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801b41c7e011f82b0b1cd74ab614ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7f9ca7a3f8196fe1e86bc98b2593381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2962c1e726d9087a862157f5d2752382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52804238b9de200ceac778516ed87971383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270aa8fe51b0782f22c2b7b359f9f5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44cbd9357fed1e7bdae297a87d8545385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7e0df6582ea57f85a8dcfda18e464386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8cfc2df8ed49d810dd7f8b6dd13d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032626e8d471d8f4e38d91147795c119388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330b86107dd712f9d9200d90ce79f75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a794c0cc741594f0c46f5b2e935be9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e69a55ad8b252f7a023082f98c70391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20077a1504f5ab0fcbc581f4547568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634f6de41748ff408ab3abf113c5af1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617c2df15544ed0498b120f091410ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786620b12c6a0bc129ff202eb3fa361395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e315d9e6360ba4a1be2f59c464ae2d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffc35303cc3b4170774aa7a6d966f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242ab450022c859af596f45b4ae475398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a832f40ed14548b237bc6460f638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce923b4850064735be92b039186a8e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc57bff049312df499ac30d37642df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824808919dde92f6704796e1c9fbc71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd10f1fdc243fa3a72cb3a97112cf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b715105632d28b0b2b92dbfbc1c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b20c9c48bc8fe9f1a61faec6e0d9a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887192a47728b65f3c959b4955da778b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e0ef353b3d2c2c29b4cca82eae4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6de2153af12dc83df0fe16f01eee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6faa735a3bf27d75a817c100134e9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d362eb701020caf92b7bd7d61db335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41ff79c74a4125892f03de58ebc37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55872fc5ccf3f0ffd04d2439fe1b4c6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810624b04bc371c00925acc85a6e675d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdafe200624ab273be22cf0844e7b0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa2f570ded38ce46f40e1e3e1a2946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e8df2a46f225e01b8ff812da3022416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcafc280465e84b08196f2946b49d0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23b9b42a0497cbe6014fd5d67cba08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bf35576d9b6f5bb78bb7b4bbb694e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff1e0fe51f45a27691fdca683be67d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd3393690223a34b3417fc4b721689421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb0908619ad62a38cf6ddee92970c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70813d0faad025d0f00378f224e4a7be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723e40db02213589704f26c7fecb38c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370efcc3745c9cb9da0762fcb12041425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb72d0b199bca50bd69532fb80e4b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4228838b892599a58c043dd7b354d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc114a34e4eb7408faadf488c7256df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a6534281d830039dd188db5e5b07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb1f4d3f8477a060f21615b8dfae41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f75f0e65f8e73c5e23cd29198d9c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00772f4322bc79d44edbc1a8a9fdcfd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee773e5b16310ccf191d73911373ad8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa92831817efd0cb44818cbd9de3936434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69296ee3b6dc5ac7900469ae376e8ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37f1abea6a9b68a12266e026295785436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bf64a68c8e088f6aed3255da1e2b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b5b9427cb7ac9f1daa9d485b20ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb43c8e61deee5aad62526107360930439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c3016fd917cecb202473b339c830440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1f519cfaae4256d6a6b2230235d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5fbc2548fa5e7ae96114c7f7bea2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c490587e8662bd65f64a9a6c2d545443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b869e9138afaa065e54c035f3596a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb36571a1d33337348258dc56324a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f46958e9c98f521b08139be1b122446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eee9b9a234868bb2b4476e0dfc906447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9a86916194e8190c90e507fedb642448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a397f1e0ba859e8a2db2298ec7898449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce1ec736dcf07acbb5988edefa457a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cbc4acbc9a6427aaddf51add93cc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b8bcdbc4a2edf7f4d43c1bcbf365452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ade5883715a0ea391d18ef80313e88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8d25ffbdd68256cc7394e99fb5adb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfd83fef1d2ed3033cf9d969f22cbb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ed3adace3a745b638748f2ecaf70c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a048724f3478382907bc4c659b74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40945649d8884f507d5622be6a3cc6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b116ab45437f6fe92ee30b4fdc6cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad531f7219095f756d9a992984ece2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5f30bef82111eb3d0cdee1e7d4422461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80bbaf3b3c20a23ef5e0a744234346462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a33d355a7e51b1126b0d7467fbe91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da938c1e53db4cf56d3359a4dee4b319464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8dc8647e450feb482ae3495b15f15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2b4667d4d7a5dcf348e9c16246992466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78698b76e1741f0cca07aaaf064571467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69824c0593a7d6aac6204dfca1ca185468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5644450e28d582c3df715b18341c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b10d52352dddc07cb189b1c85acac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1064aa80b4eaf2316b2843408c1d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc38c8a02c8224f0729ee3ae6f98e23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e5fce8f5c4a3dc499a95bd5d82c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d8ade00bac089b4ba8700aab4226f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae29d780f1d598074be04e4dcec5a81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed3580d93d8aa9f3f9c2adef0da48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4c008938170389e4766b0e0de77c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432689f7c5ab0e35836739087bde0fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de73e20de37f86cea19440ab28841cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f91cd569df4b89f4e8eb06902b43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6003c8087c9c1c29c602b999514f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141579f5295f8cfa7d8e9b3149259766482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13151f0e4f3be5da18c3169d9df82689483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688249b15a274b75f40d7bd5f71416fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae52f5997218e480ba38c6f9f3c34de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc70ec0e6e7e0fe5a3e8917e94406486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c6e3f0dadcfd4318a89617f5c0452487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb721b802af08748b477f4a336f59d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4975ae8dd83a5b6abebea4640028b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8d7c38bc3bf3f8120b3758ba3f2c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f659bbb7b035194e31c7b5173c6fe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c847af804a68aa03e317faf580a29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4531b139aa0817866201d3986a3e1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af20b1a1106109dabfc062eee25ca0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc23842e5f15a855601e028f975063495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8ecf8d7d4a366976fc8a03e5499a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561505033543fa730e6eeb8eecb008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae8938bf8b9cbcbf2cf44edcde8819498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3867bf841c68b089347442685789b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e48fda56dc8de6490adf28642627500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f019b75545ea11d7a35c626c9b1381501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd111fdfe0506b2c68615d27e3cdd63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6606af5df9f275e4500049fabbcd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66246bd1c4445647165b75d6deb5543e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3873f153544a8bc32267284df17bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ff1d582c87074bbe20b525c58964506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56686f5a1b2321e2a25c9c39c7ae641d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a6ffe4f29ce5cd445cc83bfe842db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efc42b2e671fbe712fdf5f24b463cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd4130eda5a6785926e5a1f91b2fb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928708c1064da92de7bc6932d7501b27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31b0a7c9aa6868a44d6d6b1f88653512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a806541f46cc6baf3b8c9c6b5328d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ceb1b4518c4d9a9783d5a80d409f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd0554fe13c3893a4a7000d805b30a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49f99b4d9e2a537e635dd85b0ce965516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcaa2baa00b16f5efc915c74a4112b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855496105467bad5e2de7c20315bec7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3331579e5f765a14af0fc966fcac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa0ce37c2fb78ec060db8d8fea0b50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c3fe8d5f92e46d0ba282b7126197521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877e60f348b116a01267b098fc02f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf161b21cf00509269450c58fa23fa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220882e816a8cabd6f559088f355c238524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc443fec2ac0110c05edee1b1e4ce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1ee059f54b56e480e884bc8d2fda526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276da0c5db354f8162cae7551e009ff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34688e8f4131431c45e8d7a2f53590b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34faaf94a23369fb9a9da2740135d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7ba6f5b43e073066242e3d0331b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724948ff6d607a0907b391d8b94d171531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace45fbdbee169b08d5d5d1c9fdd2dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920b072d1574e6ab05a2b6623300117533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b35a4e39d7e735b66d69a2f3c6b3f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b2e34a044dce2e08bb8c3f179020535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5aa2efed3eec52415bd79fb32477536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55b49f0894892b2f70e3ad25b6aa0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca41826a35445be42fc5080b10f1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac3c25e3b19da0801a93bbc7a0ca39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6541d597509bac098f3c99f5a583f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c62a1f5e32ed9ad1bd393d6131244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641bf4c04e2cb651ac09347ccde31b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591eb5faff2139ffbe070de10ecfdb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef19940e59e9340e65146aa56d7d093544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a5157f5afd386e93be517d6d47a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98730f50edbe441803848772946ba00b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03495bc2d5563f8f21e0bfb9ce3e3c30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273e9cb1020e3bfcc8c9c01fb0a616548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9eaffff005ede3d8f7dd8ff290908549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2324af9b78fa06063a2ef02f3fa6764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac02c543648f5ce91489ccdee9ac673551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f315765cb22f9cf2a601110f99c5688552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed31e09733ff931649f123f2ff01bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256373b71e44539e97745beac41115c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef325e3843ae2bc8fff5ea951af905f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e88917445cf7f925168a69bb425b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea51af7ef782c524a5279f306d9a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd1d858fc47d553e7d5c90c7fa62b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60422875e4ee8891b74587bd806ca5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c98ad9bafcf813a48fbbcec0cce03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e01fdabac2016df105f057ba14a2c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a587e8142e889b7ee1e834cc9588c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aed545c45f4ab78ce3082bfe8ab4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191bb4f307e7278ac0782379217ee2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535821d6df52f5302c618513425bc432565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81f24a0183cb92116f70222061a2b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92623f471f6c1e4a27eabdf2823e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf14481c8c157e73cdf372ebf635e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96fc9bc7334e573b8185441256da2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60c15dc2f86a42d9a3abaa0e507621570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea6e37d8445bee6477a555fbbd0ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5d14e34d19457eed879714afcf6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f959ed9cbc1358e53ed6c1558da9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81a87190bc88b676f65a752bf83e61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63e6a283fb98054e5adebb6396adba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcd13172c460ec3d29ceb404afb727576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c1e2f2f656404aecc9034884781cb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211971d924a34562545371b508c2a0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b096780b7dc00c40040b94200cbca4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c5a82f3972c0c04b0856b2f3cb21580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828532d90a1375dd3cfeb61c177cab58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5298e5e21f85c31c0c4b4da8cd14057582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f416401c21eb1017a542e01e88ad31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7401a5cb18f1585a1a14b30638e99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52805b5243c7795cc3ed59e16750a10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7feb2033ca95b5cdbaab3e1ceb02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d0c30dd26107567ddf9ee55c33479587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2264e743fb5882d39ab8d4271c5512588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698ad74565d1df6499fbc831ad19b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010128f7d672451209f4c38ed10debbd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff68eef16a4cf8a2f07337fc4cd39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e667d4985a5ff52f2215705ed113ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335887f52d416acc26aabc5e1dbe17d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be6c373915bc879f97fe7c4871ae5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65907127370b533d5ca11f1786832732595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adb7932d97df3ea7b2dc6d8000a169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a289221680a6f5d16d8bed9950d33d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27659eb142f08195f24ffde05e5466c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4c71f3a721cd4a23a1313f3aa95f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c87893c1d15358d24809fe78e9ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c3f86910a81465696570d18139799601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e38c09a10493fcaebe9ee05ce4f3ce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8682f9dd43f4890ad7a712863b6caf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b6feac5637edd06e03bc55d0957a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553df393a77ca79aa5c97690d846abe5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7e6b69a5b1a5d8f3ea1e78a0fd4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223743f65db57574176feb35db02df5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f41f7e2730c8d8b19cdfb648f785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b69fc5702c811bbe0c9b0195f7b26609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5e1cc5e0af324d9bcdd9e24a2040c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0905b871d21583aa43804ac53b7cab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35de71f51192ce63a85a3b5dfe48bde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa40cbc56208c9f9eb70a1bc917455613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59686da005cceb094cf329f4fd2b2f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef404d4293eeea31ed1c45aacec05be9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c466de8881c22eec372d3350be0016616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af928173328c73ea9074765a012deb2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe525ac485c2b24740764dcff42d16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d1caf886dec4752d86230ec40e82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63137b6a8639ce0886ce653c7615f90d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9d94dddd0613f9ce9f017005b4685621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcb5c3741fd7c78089d904288afff7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df232aaa92fde7f1c3fd00d8ed20790623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d651e17e447270f5e913eb9d3106c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09beb7f890fd76caef3d83dd26e42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3af4c7ce13d76217e25b9686e2ad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0efbf072e1504fc72e42743d189ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333acc9272a6b5b4f464b435071fd0ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd1ee2843ef49878b221ae06dde35b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c523309b12a54fb0aaabe366d483a92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1305d619692f64dd6b06fac0939a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448905f0588b8a636c3325d38e860a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341835a768c5e367e1231c8e6ea8b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836714a291737ac094a85ccaab36dd1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d045e0a13c0a1d904b743c51e1696bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182c6b1987cb27006fbe13a49c322e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f351e30fbc7a6b4172e7a116c2719637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debd481838c4cd65b6002fb770f3d8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca430c30a5d00581f7dc11588a130058639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164546cda72f1955b27f2dfadfee1dd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e59a09936cd1998f2d8ca8c40cb128641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746ed6c85dd8b82916615964fdfeaaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062585f56bce2dd86e423a10f14aba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9f82379b691d87834bf9f48f30a46644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606a9fcc6b758ceb63c8075e9fcf6d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749d48c98d7cc1e76dceff2a816aa9646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db18450b274040ae5f691ea5183471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242af594e0d7cd4115f10f8f2b91bac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824724e380baf5dccee810e444c2e5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdec97e704b2b975da2a6b688736fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f82683af9da455e57bf616ca1935c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee12879ac2ba988499f25395de9d3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba493e8377bb46e9883fa7c8dc1b167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062d98c44e541080da4c218ca3e75f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab90a9c6ce7cd0abc70c037a125179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d710100d433d7608a16b0b7f8725710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625c8d4868fc8b30df31bcfae6e29b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cd545f914fdfca5c99815a23a8e5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738b96e378279312df904d905f984ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbc3cd3a336e7b7eb50124c3e3189114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31253a81456007fe5beab68fdb1e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e1ecc87022bb0ca8840a7a236ade16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44fa6bc4ffe3df20f071cb31950e8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ccf132f2c182c733e1d114c5224e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f83102cbb772f511d04444ca2c2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd68dd8f40eddfa48f7a85842e919c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822a512ea813855350b0bfdf2d769121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9fe8555d4ada305a4bc4111c3c9bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda6edd526273cc3fe3780b2eb64c2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b4b37d5e717210a6616dc1bac98924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab57b2f36bb43f8803ec0f6bd3ff6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a579b097b0f547ef1d1ebad5cdfdcc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8c71da637c58a4dc91061b36317d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116c57e3e0a370dcdde0433d8b0c30b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82167c9e2c17cd827abba1cb55679e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b02555514d0e1ca5bf2638f01f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452938ad69c67867c5037be7a12444631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341769b74db2ac05f1aa0b146e757632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356612d259e8f2d6cd078b78badd4a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2d0417e08efec7de2cf3aca03ccd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90288000ffb11cc6b4e594c10963e99a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9081dd6388a5305bab4f041abebb4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526e5e7ffaa3bb48be34b63f6b7691a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9f08a871565be3c8f17c8cfa5da0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec92e5eb23b3945bf78703dbc4980e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1967c544cc61ac8628bea6b5c2b94940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108ef98f822e85dbc81eee7f2775b4d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a2241488f19b8fbd1983b94ab34e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30d8c1ac1f4a47231383121d680c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba37e6eec4ff6c26ce2a45d44460d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1825cbcd59aac18ad17ed804fc73da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb45e050637ae3784a6c906ca68fb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc635b3968750b5261aff4b9d7d71447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e2ad9135e915419e9907813fbfbdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5509752b307b93d055f5e85e81cf5e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba69dcffd69da4db1bfe6675521f4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0eae86c24c846bd998d2d56141b1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5eb4c7b3977231410b040928de4c0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e19ea96fc6d93c5d8806594e84b62a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3fd04d5d9b9745fe81c6ca299896954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d01b2b18e12a614e4902d92641f4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563de9e186a166990a491cf3246491b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d718cf594a1c6cb25d411a5dfc3ff1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c699a2dcb635e886673f45b2674dc7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefaaf30ed721077d8d7d97d6a8ca1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c74a64b16c2c727737f2a7fdad1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091aa9d93170f9e9934600d1398d16161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4308e12ce02bae431d9668c1ce948d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc6b087d6de9f5e200fc5e9e8cf5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999667a49da01afc829b29a0d5177f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc967a42ddf9096efc36bd7e8632da4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0659e269aa18f2f73c4d20a45100a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129dac4ce493826a1cb279cfac51f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac800bbd31283448d4890171cf88fd2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd6e978c681e62775bc3100511c51969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eea7c8655b7f105be357ff3fd035b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88159c39c5b7c8096fb28432f4deb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0cc7b7d70f92f30c0788ccc67dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6253aad656f21d542e86b0aa554173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449e67da6abd133d229d8a75295196374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4588f2395c6ac5a7c7da0cc51a6c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd572600e53c0926d131d34c7552694a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f101d8a4a45b8ec183bb0126e29e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995416b3ccb2c3c65d70801603eacc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d977efee55a9a61240cf95ac6b9a3c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bae18295dd988bd3e11478ce454a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f4598e68f76bf61829c9fc6c8033881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4b2c56e97b30891e0ccd916f4a3e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174c8ce06d7cbe1d5e6309840c97f5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489f5a0c20ece9cde3dd301e37509b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6e043a529702ceb7bcfb9c6cdd88c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0227c3161bcae1e6e47b52a21c0aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc4e0ca2822f1e05c570e31f76657987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a350199b7a548e941c2a41dcf0805288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d6eeab3e09dd151e3c573ed79318689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea4721e35b85b23a12be29bff1f42f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ad432f0f22a30b1092943367da0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a07febeabc6f36e6cb16fe79bc231a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f8d9805b72a3f6ea0d56c95dd2f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f989fb7004a6d47413ae69bc9ae62594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ca15b8fd80423f8b87602675392ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9169bc15199e61c6d18ef313e951b7f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716b74d6c66cf13c1793fad073e87397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abc48d75950cf4d4db9a6ab94b62ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077c5e3cf53d7068735b0c1f3ad166c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8caf60b082de0019d61ce2a3f870c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78776f256fe526770b2ef1c1faba51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ebc6f6adee25e55337ac55403e34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27084df03e5d2e167af5ffdb3875b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3bf98db42cb3a1d8e6434f4b01215104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e71d2c677fe1c267ab6c63d8bdc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2c7057e70dad578efe8149673e452106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2cb6bd7fd984060d0f5d6a5e6643e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd90e5bf15c2010a0a32fc23950eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e76cf4b7bd0df21e82ea3a25a16e99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd369fb30b3f39984687517bc67e8086110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360658cb6845926a9d6988d24ce3c83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff606c41a5d167dfef54febd2f47fd6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8ff2cdf19fbc35a1f740417e67f22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed95a74cbac824d10e6f6381109b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e668161c1b107038ec43ea8aecc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbd33bd04fcda2771f70b3c359f014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c460d23dbd1807837b25a7a67b99479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f0827cd6f7cce5e5a535e6b70f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea6ca2366a135d689e5b2c099d1923119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c5f624992d0da60469a2c89fc6786120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da64ed5d4f97275f76075539b6afc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49223313ef2d31665ba73d6cba50c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d0da732ee0f4123e717f1b5345791123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435ad7de3af1372a1906bc546b1fb40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326094087daeecd28766cc39ceaaea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786bc5d0232c36e72d37bfc55d67a44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91c079c7d683cc28a761c92a9bf55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a84d64df864e9909d7ce3edb277898128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375f740658c58ed131ced9a03ed89d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e7a41de6875130ea05e15e1a6aaa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcf5b72d0fbf2a742c00934cefa69c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b690e383950cf12f1aef2383c7c4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5b644dcaade5f9eac3a861e89ff9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba276a54d079a2fbcaf9f01c1022d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bd097b5b661b53bb0f29df24a6519135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095579985399fd9ce19b859f785acc63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44ce642183a1152d07f69f734d4d5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991a4ca0aa95d55477fa20f1b954ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78728c4925797d04ffacbe53c5295f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d868450bb8fc0ebb6f8cf9e14de8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574a507b96282281dfe08dffcebc7e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dafd11385f51697a35c39c8881e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c28357bc503ce60f933cdabfb10e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939f3fb160195dc080f12a0714f7414144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78135d487844cb29750329d2ef845a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996543ab636b352e689c3effe895f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469839a57c6a309b192024429ccc886a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7805ad4d1eb66f1f802031ce7cef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0221038037648fd239297f5dc590be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67ea41452e40ccd6c5805d2e3bda9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc57634185fc4ee8524b7b5dc79606151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ce657d9271fbfb0a4e26320379f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b7026d4352888229d231eb23e9ea8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6465113b4063d173d8bfb3279d9e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c2845db5e27b845d20cbff31848ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb2f6a4889e0253055a4670c88a83b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bd890dba27018b19359322657c27f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafa734130fa40117fa488a3716b364158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ca8c12fb9aced1a183bd6d836e3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f4974a9ce46359ab517081283366d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c1a1c60a00754d8382f20726fbcd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660ff0c26dcc8f0684a1c7c579df517162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbac94aab693ccf16c7b187e6b701a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c856db12d41b9ee689f028b255db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d949efb4ccc67abc24d9d475f91198165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee139ee29e1e954a5549dc34cd54897166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4022a7464c86bd8455ff6cec426649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f566c22b4f6da8281756b0270156e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d1f9e11f285f5088459ff49d5db60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21647f1f5a0bb02c2c6e0d01244f07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c1997b0e06d5847dc948f66e649c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b4ea76b68c6b10492114c6224b41e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3988d53c96bc73eecb1d8133e53f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b27c52d6a33b3e8cb1d5e7eba1568174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63afdfd703982d3659b406e23b70251175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55c42b8fcc6a4e68a11d491168af36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378356d6502d29d939d7879d0cbe6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671df1fc52e495fccdd807fd3dece586178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fec079fdb44dc7c42b2429183ff44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a688806d93f330dcf40647938f7f02180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f27a959d04ad05913e576360249244181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c5e9c15578723f359502bce0d76f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beddb011646624824d6640581e9a14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab9ecf6dacde21a38724ffc020e755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b16393ffb9d6b9f059b413c784dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003b821fbb2f4da2a29e4ce09f16e2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d8cf836e86372bd416d13a98371fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029e313fb51f26e900f23e3d1e4968f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154cfff1d78269e444ba517cfff55ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce773adc793326d4d0d2b069ba4a4b79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d7539b00ad3a8e4913c55dd54723b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d313c2890866af787740904ac9aa8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc679ef0b62bb2f080b2ecc22fcec8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216743b8de225d5383d61c9b96f2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6405a7493cd2eb520e594baad251068195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91895a59e2025bc656ee09a51dda7e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f6e4dfa8418f8f58bf73d7e0de077197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5efb14e7a7c06c40e32d0d0079427c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640e4d188f6c33799c80cd0d36a2091199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be8496be0621acb836cea4b8bc3370200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df2861981a79842d64604b63d39602201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d91255e7ff3fe1ff918a5d3381c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a0523901ecdf6a7f687b1960ea83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a4953d19ae1ff5a9c7d4ca4a7277a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e73c7ad608b111cc941d728c325669205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19141b3030f2ba1ecfae2f790386f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158a9cef0920a650e2a005a10ecef5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a0f4950ef98bf6da3124052a03c0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6352a54641f909a093540fb43d1fd9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a1d8a4400340a02c7baf630e5f61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89630fd1240809e32bd558a53969101211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff6d012603a0277c63a350e9ba4246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4960adaec30d0ee7977eaf012abc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1f40622b454de910c257914c0ecb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8af1fb2e5e6738173de080b7b077b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133af7a25c282a3792ca3a3606c6c6dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd97a7a8ee51e4cc94e2beaff59f288217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e085600cda6a8d7110767cf7e4e1c24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d939f554a78dac16e20f543a9743ee2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bce9cc5237780c5c6a0b9cda1a5be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd444c253cce70fe17c2227aae0e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b0c41e17d1df47ae1e01f3c781a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaa1ee26970c2d4d15209a36dee8af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f09c186f5b4f329b95789c438219224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a7a94728a0c12f0841470f4ed742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc07bf80ea0ce31e5a56f072a1866226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7f52281d8a6142118b366b677df25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21174b9d543f4e6e1404f69333071d04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5de8537bc13ed5eba052beeef6b2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975d537fa51c9db8cab80cc819a7d26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35bf0e4631df2dd1fdf7bf8f95151e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa60f5ef7e6872ac9dbae02ed2a38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c105b02a6b4e764d4fcff43eba9693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d51d6e4ceb00496778d828b476e5e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f353b52e7cdd9565a1c14cb1b7bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1137737fe780fc094baac207b94fc5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9b2219e8c931285ae6d8dd36a16a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9c394472afd2ce5bd7aa180c63fa3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087327a49863c479a4b41f2231e8c8b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73094becdce428c638e2a28cc8cb11240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f75a1e23ef1e045628304c8c928b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def956c689fe7ab1e3fc51d325fd21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520452ad3c091e01fe813ab7fd04e6bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef28ecd8d2f3b0f52d2b46f6958c01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116746cd0cf3f7fcfdde1c70daa69404245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79bf9710ce4ce7519c861405839b70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e1af713d8b050369c8fa260860285247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ade72c1dc6b640e9e959ad25902f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6608acee0acff7a6af2763c0750808d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d968e323877a6aa9d2dadececfbd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e62daeaad8ddcc877fffad22a4a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1034ef633ba99e4fbd66e0dbb61631252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f497955d280826b1fc8da1305468e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c0114170dd284cba3df04961cad6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f59d485606c20f2a10c9de0c27ef5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700df7db97b7c05e10de9ac0432f75ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9aee61db6d3666e76c37b39253126257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003083d83d25957f7194b68ad27300e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333c010641488f985053edf9c7b81ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842d3f51643dbd2b50cabac326369e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07dce732de9d9cc63a8e5971393fad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de101bddda895eda7606a3a1ff3b2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac17e14b62d71f1c755cb0a5c4f8994263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef3d27cdbb74d70e9da50bf7a8d52f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127acaa72415842e316304120607428b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89beab4d2fb922684cb46eea7118b2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91da9a63abd40414a919184dc2366c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025db4a0d4ae0e9a7c6a74a66ccadb7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56b712af3da341e3ec51fbb9c7d98e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5df8a26eafefa57231ad4ed6e6db5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e570fe7ff5307e052954dbd89f07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e764045270aa96031559be453b99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62dabb2235ebe850d92e79e178f12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0b20fcf372e9b829ba44efe2099f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc864abec60474b3a6f5fdaddc5602e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e0ae3ff9d18affcf0ce90f7c0583c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb49ffd86e36ecb539447459cc01e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd757717b893e6deb0e2fc19e601609278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eb107b18c1c197f567729e8442694279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169acf8ff047b8c6179ee23ff89bd6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85129f9502b0fff09efcffb0c3c5c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53c305be957e71d8306ec98c6729ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f09a89a69178404da34365c395a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861f378e22ffc21d6ca996f2a2e5411284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49a057b534a65a136bf5de690e19d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec6b407cb5f669ead32be2eed7a4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9bafd4965e4ee91aeacd63db7777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9e4debe15164c88a5a09e7cc2873288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ca600d6893e1e3bdec9a1e930de3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50386bbd57030a24fbb45a28e79e65f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d64b142bce27195f884efed610fec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fecde40f34571cebf3d495cbf1e88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef618d7f7b6919b67344dbe4cfed07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4421a4da9b3433bfbfa6e8d7f41c1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73363374c0f163ddbc552f030219316295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9477348efa627dc3d748809538cdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a8fb09dde7283811eadb990a639c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e49e5c7704a34a5e4a3bd25719f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ab5405d5c6a4152c587ed1741139299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb69559ea5622912ce4310043eff8f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069505b57fb8a55cc1e5764b6d9dd780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edc4f786967eb01a83b0e8a6ac7504302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b7bc72033b05bb497430eabd10c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22406a0e26a88865566274761d61e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3edba3b1d4144a3eea4fc28e1ce1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5750d9cce79f203061214a6822811306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e5c6aac3cafba095237c5131fc0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af41f9544616179c7f5467d7ee51db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfbd058416767de150b19ee1d6efc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0aa8fb0032136db7a079d8a975eff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4e7978bebc3ec7cd3129d56dcfa7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baabdf5f013ef2899e28b8f76283f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91779fc243a39d76fed62a6a4b8a739b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526f318d0a9e6c2d0cb0af30401bc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fa91853d2eb188ff09cc901549d92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6e1a013d0131aa784c45059ef781a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc2a5ef6256344afbbcf1b419a7b3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78a7a43cce09451a1df67fae0039eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa708f1b622737f07d5aff90d46a227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af2b96b597fef9660c92462872f3f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0933d8bfcd2fe7518ea0dacbcae0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aec78373bacc8899037044b7370efd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc031e08996e9952f7e69eec9a0cdcb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30df61e9792bc0da041a485c8b390324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d59245433685839cf15495342def8c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17673c728738e85060e27fb9cad800e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74277f45a92e6a157b16e3be32a4fc31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff3ba2a62b090d7e1984efb2c027f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab16634b35b5b416d07f4281fcbf4be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007ec3376b668898d250bb2872ba6e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace97d682f90f8ab78e8e26af524e4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978b347cab561e3afca861f7670d5c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23b39864028475b4b09237f9766e11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee33263b14f3cdaeebef9e1d32eee6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac836d6aa0d3c3aeb718a58f5cdd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfbb29add0dd3f90ef3f31f80ed74336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8ae32cb4c53c2ac0578eaef0ebd31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a381a131a09095802f01a187653046338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26de1f950989784f45facd44d8f44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083b9713313d4d70fd00c0f961a85e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede820554b7bf4f0a6a9adaeaca630341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab77267b6a4a843fd275be695e8be7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef763870bf2e165c5a1042008a5f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616f673b8fd731320c8f882af47d3f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ebe7b4c3a3ee97e05c24b5069814345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c082329cddf4a574719923cc83d5445346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88486d749e3df52e22e6544069ed81b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441e3864a2937d03f25b28020f7327c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8281c0603af672471b60f18c88488a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359f7c4dd9ad9e32eb8f0f6a418b282350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9cd90ea758a5796a7553d3365adcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1c7e28d89e5e7664f3c1b544e94d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c07dfd1a956353ef0638db4dd4dc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679de01d9cbfc03b11a35ef154a2f35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821638531f7ddce1c84c3e4f28cb462355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3781ad53b4ef1ae58152bec618e75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6f1d1ffc0011ac7e2925ab14810a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fddc7b49384048140e2293c5e6348358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c3e1ca9a55680c400629ad6ad12f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad9c0f6ae7cde8a31b9818b4851d3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bd560682c36081fced291d06ff2e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991faf7125036cfe168fd41a8d237061362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99d3c05ec072bfa303d89e10d7b0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c949d833ce2a6267a89a22e5e276364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6f9ce34b1a25900012ea1bf92e5ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6c1b49a460fd986b88d5f117b781366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abffe798be64dce1090729ba6496efa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fdff415f8959a91b2a05ad23e4bb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940899862873c7f5602c2d57b4c380cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3574f296e4fbbe3d89390f71539897d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a2a131b737add198e3518bc40584371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be519c2c9fc2619198dcb51866cb91372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdcfba6a9f8b31837d87f634daae9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5d7734093939d03f3176e4edb52b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482c744975a6400dcfe47839fbe411a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37871efbc7b58d853906a8a9dca4d120376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba8656754badac6eed39cf212eb40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ec53171b5834fe2c7d8924a3ec92d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d564700fc608fbfde3f8802b4a0dd44379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ccc340efbe3b1ec4677c5c7b5e699380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f508dc2f7c1105e4ccd51a392c5cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1743e1487c383edf1bc72d8ab8de6dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f6befa4d27ced5ff8258aa02f5051383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466deca2f5d0d2988211e58f2dca2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a984f322bf19d3d41faeacfad723b08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409394bd3df9607db011a0c770717027386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb577f20b0e13367093a14fa13de280387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be68f62d8d753473018ceb6dc6c68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d50e78b11a9719935e55e6f887e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de63b6331398256b451adb0c823508390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e27424705c20c51a8ef299eba2e6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f61c1067b94bdfc2e5df20fa0e57f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb050edef3b12967973c6f003a8f8c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136852dd5ef94b38e40990275a0d5e07394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba953b35d9a2325deff2250f3068685395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb126f2aa22be973abf53041152da8c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4ccf2c5aab6855527d64d880ce4cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb150bc3fc9ff8437d67b3313844f5ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a8ced8bea75cfcad946d87d7b0c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71415240cd87ce252e82d931d8230f5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c5ad7afce54e253f6fb518969d99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57d817bd98eb94ba50c427e973ae34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7230f5917d91a0276be00440fcff7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0aaf3e84611211c0f082bd820655c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed0ff62371586cfd261836733564d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad3298cca465210206142d9aeb4c39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad7739f09b0d231499f9ba4626bac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b8001d9f6b1fad423a94f0a49256a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8dc1666904c40840911ffbab386c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec507564cd2090c36f3e1f115292ee5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222258ef3a7d8eb533fcde7f68563cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b783ffa19471ede9394d371da784412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ca0046c673b02973afab9b76b4e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df4ae9dc68a58ba80dc2a069dbe58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb08e555b1aac823396cf36823ba930415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063273e4ebf047832fa5460cf9b6e6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78957b85ed13a3cea3e7e15f299a841417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90cd20d738e85f351dedd421933c4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783da79e81c09145b2e1c9d0b92063d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c120927d790e0be017870b4b737d42a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7e2c2279244e50b08e8be3674af3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129d7a119298996fb566883d5b06f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff1dcec05d5c094b9f64595da0f156423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5319f21c5f402342f109c8b705364d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a76af39497dd74480a9ee0d7b7e4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186e82a9be6c82ea62ce4578cd2a998426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340cef1467a44dcaa165b849fd02b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d47fd07305c23668aba646a7cf000428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6df462e113191b14211ab597e3ea77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a07976dfbeacd0222c41ac26adb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f50ea3d02f3d1a55c8e4f51c879ade431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ba0828b21d38eeb4266e8999a6da7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcdaf8a5a3f73ddd6e2b967859d349433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a788187adc136d0219ffcc1aa93288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c34955ccfff139bb06ae8022d770435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a42829bc47a4cfa5035ff5caa65e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a207831b6ad3276b209d35dc48d349437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce0a5d40921d00a3effed5fca7f06f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d3e3933cb506f7c226d1113fc549439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec735920b41cd0fe783ce945723c63d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedde167b957d59d375e10568f9d2bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210da2ebf38ea36e3a9fb53df063ea5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656835892caba67d38c6e462f60f80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692235a024fb4eebfe695bb343dfae1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c8d6aed5fe0ae42e2a6b4fc4a36a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb57111f88ce7c735819153404850b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322e12be7ad6fb26200be9eec3ff578447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b78574e7948598157342b458bdc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e115bfaee7ca6a5445a2ebf66f8d676449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf42e639c90758b2a32f883b092a60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6931c2ba1cc20b1dc3165e989f1d8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8831a7f54cbe4db3a413afe6a5800d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8b1d93a830bdcfd1fe40fd420091453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7a68baee913ef15b33581356e1e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4048d17d79b8cc5d1c05c0eb11821455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411ffe9ed224df521a6661526a012bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183168e6ebc815815b662c41cfa5bb9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343cef2600aec7ad40bf222debd8cbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1e4f120d62f4a3d30be2763885e96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c863672e4f720dee6884192b937c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb398e594bc3166146b0a841b0754fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49989d791220d2031fa0b5c819222adf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf786207364484f0fa90369d18226a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6f98eb836d9f332da1b58f9cc4ab8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dacf7cd3f2b018f7868803745b9a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5fc21160db3a68b2b1b3cf4d3fea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ff04aebf19afec0cf762d3ce86d0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa877191f70467e71f1f2341a986296468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f195060abdad0fb9ff1a7fdb38de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1081fbb4d23665b3a0a3d4a0420c25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c0be04b8b43db9c6403baf3632a10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a206a9012dbbc1c4805de9215abaa1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb784f5a1c5578b64d13cc826e700bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23928226181c8cd5de270f694a821474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e639ec0f2e617f77057447a2a320f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af286159ead1532a79e2f36f11b38981476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd5fa0dddc514aa44248a742cd6cdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b18650298ef07b7404f1329c9de2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db564c81fa95606aba40758f4212b05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a779e79c82661cd8e7a1b12168c6e72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9223dc7ca4887dcb444cf86286455481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30cfd1d14a3f2dbe7d2ea6c7531c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600428abd1d161357f409458aa3d1831483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0ba52ab207c803b7730627e3ff633484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9118700c6c7727871778236b330a522485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616b3c5c029f53df73c6d8b2dc19b2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2235e38af1b38cb072b41130486b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf91245cda8f3adcb11563ffe7e77cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eae6820c8ae24a944d025bc322262489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a63dff5ff9fc1a728580373622de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685cbfb9b40490c6ee447542a252de6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7d63ea66c9f9ff0b0b59f0f5c5362492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361eb673948ed936ff1ec02513fa519493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5e2a2169db63de1dd0d52d9686eb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d225283d21707dbd0acde521af12841495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abff791eb787f6aeeb5ebe06a892e3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bf08b00351bec5e5a39e78ed0271d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b52469b54ea083c596f991687ca05d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3857e336206166a2d4d8c0ce272597c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229a5e6e7421e5e60ef1aec8124e40f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445bcfa8c9504058c95af3bd5721017501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6af797d037b783e369f26afaaf44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f905a0767c5864ced7f0957ea16f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59e36f6f94c57872b5f0619fe35e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00778e4360c55b78f2b0c6aafabc81eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d9df289a4fbb6569ec3a83dd577ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd811508f54a1d436da7ee3fde6830507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e414fd513a672b351ca78cec25b86d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00507c6f6c9f85014bdaa110309bc9f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafad1a3e42785c70a6c6efe9ea2e5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39ba0e34ae4b64c1e51096e0aaa5b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefa4f7682ef8ee4d0ed32b52b01163512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32743259f1b683b1e10bf5e712b05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4426921fa858926bf32d0f7f770bdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64ba732ec85d6a874b2b3f207c9f86515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de343948ef4a7a4f70e505fe933791516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e5c5d7da2050be8618aca0ade955d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83089bea360dfdbf81c01f76b1592fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7fd8bb603ec6abb9dba11f659c06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737dc7922d4494930827cd246eb3bc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8428f48a28de371c8ed89e928112a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbf990cf4af6c32dfe78b1f6237ba2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e8f105bdb172638e06afd665b9dcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29477a48e1a590c8bfb2c80a3bf953b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43d8f3d9a2630f6e2fa2343c511ba8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f283a775d8f1f032fad210f7170a5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f440273e5d1b25db438bd5c69b858527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab915afe471b1d95f5dc2a84343c093528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44a03663bcbf0bad64c1317b0504d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6eb24432d97521954475b41582c55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df0f83e728ecadad398c4413f3b57a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eea90a19bbbdd662d828256d63de7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e4200c5a3a95f6d787e561b0ce7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01f8f091d3a8b9d8d86a4bfe94e1ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db25087a66ce9dd6d266c54ac5f79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa2831fe38d5276c560ec9b2075e6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575ba52cca4e91bf4a3c45cefd79989537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b2945856ec712c6b6a0e6602c7549538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bef189bc17b9fe193f44fd12f135a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62823a60b94ba1de75a37d171c3296de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d7306815ace06a834ec7f4992340c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51af954c2e50b43ba5126392a4c171542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9451a0dff20113523bce7452d13be8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11748e28dea018490573d60826d72865544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769ac3ead7b2e83ead6a4c81e63f6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46843817409186e1e0ac7c9bb676e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126371879788f8397fbe1783ac15bc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860d11b622908bb49a7f1ff6b441f43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb190b80c7bf93a60db880040444b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74dd2d799415dc0b573236cb4a50b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfe787ba7b8763909d664cc9502c92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6656cbc7f1544fdf83c3e4a209f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe37f3123ab183ada4e693bdb8e336d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291102aacda83bcefbddd2dd110baa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7228dc1bb3f913ed3a6432d39035cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547deccef5239e5ae37bb4207e4c62c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382542c494468b852bc8539005d7378557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c6136e6e04882ef21c12035eaf95a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d797e89787e9f8913ce32fa42038d0b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2607e2a21f3add7c672203ee1383fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb05d112b9c9ceb251297c354364db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89c9c342f751b9cf873f574482a87e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb156a076edb5374fc5a7e8fec3b65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e4d240f3af48a2d5735ce9cdeb122564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941df246cb51a7badef2ac819169150565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a9dfd23b2344dcb109b875409f755566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8dca4dfee46327d790dad50f65e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623151029864614f40175b11ebca319568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e6f91f4e5122f5b9ffdc4d79ae931569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df9d2228f074c6318ceea104fc29fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa2b14613f20a5c8ed7b8bad28e6ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3fd8146499ce6310d600585fbdb29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16364fff9af3c5c65ce8f9212b2349b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702f317a3c06d491510cca31c8517df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746616cc6fb42a515df57d9efa65ce9a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed5b2b46b520a06ce0f88806949410576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b39cd1cef67fa018078803ba97984577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d075fb8f05564a7b9d8a8006609b719578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8642ed9a7fc2ea83cb83a768a39e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c8348812958e66ed36f955b208b4f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df555ed7fe1b899d837335556fbd6f2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46f41466f0c7e92548ff8c52542bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658634e1101214e63c96f4cf17e380583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8232c0e1f742dd147282e43054f715e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd8164c4063c6007e58fbda2c56aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b2685d7b3437af043aa7df1fa8f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713d49cba511dc169b790e8cbde92b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0066fab7c48b3da0ece97675bb2404e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d26ab90d6cd57bce0a5f824125bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c6b4228a6b246fd7257f871d8884590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631186b56db78a8d12176baa5a34310591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ab31349614b22a130f2e3d79912c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd6bd651eef1de29ad5dca6a90dcd1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b308d734c071618129a353b8f5904f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a01be3bb07ffeb72d4b1521ef492e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cba1711f28566283a40c21594bb631596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aced13c8286e9ff91d1b74685cfe5c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981a22f31009b042e86affe700018af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739a07f84de34bea0d29abfa3b3dad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629517c195db541e43b599ff5bb855600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014bcbbc5a79164441bb5269dd8e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeea336c5df06a2be1d6f7c3f8a4ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f2d67f29edcf9cbf8cf26801f2a61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb93ce0db6ba9a67a77566c2136bb86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0445e8eb0663162ee34d447a0ba8e53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b93e436b3382fb9ef0d84fc7fd68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0c872be908618917d7cd3b06c51b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294920a7646b01840dc66bd6e35b41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f044cfc9b7827b88a4909f963e2a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7270cad7786d80cfc2ec9f301c82ca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6db8a30455b949f36aa2109c4ed76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcea946ced6d3d8f109cb3fb3f63a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7407351f8edb748df9e1c18a2a1697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f137602678a07b096512da47cf39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5be0ce1699e514ef19085324ce42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b878f5fa7da9410bc89a55c67f86113616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65327bd1cda9d18850bdc648b78b62e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89615d20f81c950f24edb797f90c424c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e81feb26b31e28906e906d684b40b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332dd838ee659e912b1062532a8dd75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027897d0ced55f485259291282d0f2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b750d18882e92306cc3d4d44ff22c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea5c7a558f29c8f18a0f7600826d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b18439dbf0c88e52005d64a17114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf117fddc22eaf0ce569148489c578a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63c2f33e9a0169e7b723fa17c1299626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceeb631afd8486436b186090ca5794a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274efa8ef816c73cf9485ef2a3ec34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06c7b00e07396adbf09f64834e781629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae59224ed64026c96044305604660630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58869e1688a6d4d0740bb7b7dafd2ec8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc0653c88a48d2cab8266f2066f6fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dea494db0decfdd69b8e08fa96208633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d969b43c8298b164250ca541cdf342634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96bed7c62226a32ce7ec7e4b438cad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c6573e4955093acb26d6af1d98fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085ef995af0ebb44d76d963fae888c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8234d30b9fd354c2557645c247bed8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6772918632c46f1e4e1459db1f81b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559886debd455ce51628e2f3e37f0f85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1329d54dcc14c455837b4be4fce7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867c3d352c8531056d9265f44c156f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c03c5239076622617da04ea3dc79d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1646cbb4d9f1db4b7b94b5cf7fa13a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48eba53d4f6d8c14a605fcb81b23eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed406167f8a86fdc6106d8943960e4f7646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>