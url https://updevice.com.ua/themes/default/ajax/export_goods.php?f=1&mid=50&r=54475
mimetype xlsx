--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -2341,51 +2341,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe02ef9fe93a33e89fe7f19c5b93e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d06e9a685aa65566ff8c941da18b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd72a13932ee75e8281b258236be4bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799be9de9da0fd065f97bd597cd14ac84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b9db7f94c080cff36ffc2906e563e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e77b62b4dfd9e46d93fab5bed6f306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535313665b185d6d95ff83b25c25f187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697afdb7d413b7c4007eefcc353de9e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb971260e1b4ce8afecf0263daaca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f094edb67e06289d8dc18373b2525110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf08d6cb9983bcbbecbee4419fbd0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da28dff5ac7bb1e750e68a34aa42a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152bce10c2fb52b7a61fc4320a9843d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c4ab89f010d4dacd8e651b32a00f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a78552cedaa12ab0806f90aaf4b81215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d2c94b7c0d0b6393950eb0db9a4a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec4b0793a235a345d8040fd3f2e24917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b456d412214a6f3acca430872375a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f86450b55e9459f486c60ea600b37219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69950dbe501155f4c953a22cee6797a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95bf350cad741ac7fb8119cd48c23121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93634ad14fa7658ad106bc2ba1fb351222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f783eddd0d5e0deca69cef615708bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71824a9f0ac833ae0f10040e7da6538724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532a4b7480a0cc36b39d9e7308d9ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac60ea0300f6aa553e21f26834bd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efa3661d076baea87efe256c40536a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296b83c14b5fdd44bfc36fc6de239de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1b09381acbb638a7773f61a37e5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d344712100297c236d5893a5cc798f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae361162f30a2cf06838accdf3024fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2aa895964abe1ed7d938db648fdc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a45945bafd686e4e02bf9f21ad1a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cdae61c46c7b136e1ccc377a9e8a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add35885d37cce75426ce3f8e5e15bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c135f1fd63bd4bdedff0ce28a6aac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202b457f0af40ee36e853e4278335637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcdb681f728d43fba167986db1a37838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289f3fd0ef1341f1b29ce8b6ded783039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892cec0ec48c02d799af683bbf2397240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf53b0cc44c8bdd42e8664c9fa527541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3184e943fb1d60e480f67c25e1e9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb557c6907571327751fcd4085861b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eae4a814decc7f2032608017a668c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5374b8eaf5a1e49321e9a1d9907c5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae0ace613828c87227a4e42d23b2aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3f2890cf3ff584e6d9177f99ed03f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d777de1abe13048a3d8753cab8c02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae21689285f7c1e99064fb547687d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1937a1163d36bc53a3e4d587d0b6ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4142b36c2353e092bd0fc186713851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e928c4165cf60268869fa3eb42fc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289887b50cbace630d56dd7b497db03453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5934ed552adc1d57ff609fb0f2940f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23435fbdb50561a97a567b11b69036e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2b4e5e5cf7d69dc701b4036cc4b9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40391865b25baef8c0cad380e969786957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c244094f5296b88cd524988bf43dc0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c08bd75c52bb9f20737a82f51143d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8121193ae3c4eddcf502570f42b3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31ccfca3f144e947acd3a6896051361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836663b61041e2567231f6d31bd2108862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d25d93c825e5b2e29b33c22fc7ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d112b030ff52ab51e71629c7e171a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30f3086bc48f780eeda80d6b034d6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a0e424dcab0b9b9426ab80f4ecb3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef144dc5e0991df723a682f3aedec3a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441edcd3097900bcbf2b00df33a2e3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53a3f055d2d82e653510bbca29e7f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004944b37a41dd22e831857530429bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3141f0c4f22689ae7e218131b091971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218755319e04248470e9513254218d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f197b26550b7c039273e4ee11b28b6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a720faf8f0559bd72cf3b778e8ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2bbcfce869a907b9c5f30d0ad97f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0db2b9a05861c215497acf5ad4e43d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d54bf34b500888824b6a9824e4f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efe9c44d8792ba37b6591b6cb30c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff502d2b9cf9874b534c52697d4354e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae0fd490507787b02cb52b319d2ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087eeb4efb933fa5b63140afd005ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebdbeb4d053f87e05acf805d93540582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509e57aec70c3b8f663fba3414e54d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078fbabc2ebb644da4007a73bfe5a6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b661e22f0db64d061acb3417f67b6885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4366beffe87227f3b64413840fba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fd4b527bfec3999dd3273f9c74d3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe39c924c3089e2b4bcac9d772972588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43530977fc3a243ad3fa12540e325689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab73d90f0d996c30b5561c33d5f70290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a77e5eb6d9602d41ab08df2b0de391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786a2f4d6f8dc4b0e84677b8a43267592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b115d880312fd8f48f4b2b1d914b5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405edd88a024d6631ac784f1ddb45bb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003247f408084a6b1f49e09383cbcc8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b09bbb987999cd0f1d3ee8f64d02196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad63c4918774673a447e6da5f3dee697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c0551a4c2aac84245306d520d37798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0be219956b8d6f8bf76509995be05899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d77d403af07bbca06e826ab7134e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f6c3cdc02b1f5b25d513fd97fa1a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411b27505d5527d9836b2cf3f4e60b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84167a0a9487b63a2dcb8ea79a1620103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e72b395fe2fef632e7bc69a18b3b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea20729795b76dcbfe9ce1451d69a70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a081e1ee9113ceaf58a5a1acc6a59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61283b7cc9b9aaa432b2466e8f9469107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3a036f0a363a20cf2300a43cc85a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbdfd850fb5a58b0bd10e8fd22f633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906ddd3ce7bda4b26e4801bb44c798a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e972fdc33be2f6290330bf8977cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980490e7d1a866a748455920a7bc1de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd315603d39c4ecf978201fb02edd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc134dfeb153ed3f41d9c311fa3fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231bfc7fd7b14f54f9b1a6e36deb9fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11b9a4be46e291b9fca33286574bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bdb0c1c45579382ec9cc08d81c900117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84db7c30081961428094b15cbaacce5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0f9a7cbed39418d875c219eb9c8f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbaae5a00560e2dde28c554cb4f8d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d86f4d0c3dcd1c656185e56d64a7e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd8abbb6d013b8373cb72e2af0c84122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85eaae480dcdbb0846c22821027652d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd21e36c65fb98f5711985536d2caa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f24810a58cffeab71b03a612660d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6af2236f7844cc53f03af6a072d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f515e119d15adb020f3d31a745820127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597758a501a87806043f1a91d274857128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32421690908866a4da65b8fcc3e8d74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0536f3b4b66ba6f8afdae6544c9919f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332a952caa69c3795db9d9d61cdd78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d6f72f34c88ef524adaed15279713132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f4cbec5cb505e247cb648efe27136133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca823ee6431ee0757587dd86c563076134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534ac41d0798b8e42c84bb66862c1e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de462bf62b070c938181ec634b7d62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffc9d9b3b0352a2f78196bcba495b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565f870b3d7f9b06e18769de940a15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b43af5a140d13db85eebf78193d48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff18ac3acaac0a5cb265686033f9ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb69d526b4ecd3d75e02e5d87c103f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33194d98e4778aef94967c929a656438142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508a46764c0ce5cf29af7abff843186143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758f96a752dab30a8cfe57ebfe106c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8c472c8c4b327aa6bffbbda25f27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93817870a25f6656ca4eef00f29b3807146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0d3998252f3af0500c38a42ab96c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28df883fd68dc9bdbd6c0939428e48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805dbb553c705471891ad85c2aba7d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563142cfbf26a67d7f62a0b6de433f75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594154af4f976920b1711280b50734151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3b2dd0014c19ba3cf093d18549d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae404b05bedfe641b7e2c6fb2f14a5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2cd47e598ac77ad6331010367c7f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1dfb2691fde042727eea0156bec9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b8173362b0c82a7ac90eae1f0575156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cc258a9aa623f9ec7333d5ceeb54d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af731ac4683aff437fed1f3db0611158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9faf62ccf659cd426eec14465a337159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621751d701a1a6c7a3f5cdee758c95e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3501ff18cbcf2ba4a1ea2307333cd40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90287d652ffecfd2119cfe418b5f528b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd331a8b8884c2cb45453ffb557c7d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84811a7d4ea9f009119deb8d52b2de78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc959bfb8ec8c3caabc8999c5667e9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352c5fd2e0bba03127417877e50ec92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03359a202774c46b4a40be396d587d27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c38abdceed6261e8ed5acaa0eb903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045fd5ae3b589ca6739aab331d9805e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae405f5a3c195739c717bca13da64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04617c6aad873323c1399aa59cb39b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4500872b4594aa60eb3ec67af0985172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57c754f240e1b8eb8296d36776f42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e439f2cabe39268268c71aa8b69c8b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbeed0e0fca24a6452b7c4cb23fe361175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0973bdbfe2ad3643d554dc50568a11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c189e4ade19909ea858efa534f1e13e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173abb26305e4babbbc91be598b338178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266924f0c8ab929763e9bd709cb9ca9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6dd347c11649bbbe32ea1c8cd871f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec908e6275a38d47da23a633ff49847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed961f6474bcac93da1246f49b05472182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649245f17d39a4129536ec69d460ce5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c424f8c972241d37d60c137863c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63970bc9caa0aff7f001a70d787e32d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd248f0f56ecfe7cecc63eb78334536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab253f912ec9fb7b1ee0301fb2a627a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d024e0374527ae8837373a0b72f1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce827b9031a8ef6734fedb1339e39141189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7fe13f928f2ebf1eb5840348ef565190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a35c38e50f308fc3cdf21f3d5366f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d36f6f9d11c2e519a98f3ac86211e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a287cb8ed635a7217a4fa46f7262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f3b30db015042d765650d1bb08253194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027158e498be5116ac4f5830fed646195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30469cae972e226acf313dfbc59a4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee2993d19a43872690969cb741311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a6987f6847d59809bb30c39d07f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780680630159b5b91bf06584515c5e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04795b8fbf599a664fcac7fa45ba0e48200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d94f85a5f68e6979b33a61518c821e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149006d55e593babe45657954f237ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4160ebfecd7cdf41ba2bae351e24203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0aa079cecc86a3892ad4271558930204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782046fb2bd448716eaa75f4e640d332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8368cc1d8cfa966e012d1f1a2ee52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7babc1aa6126ed9b4389db1cbf6f0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ef2a8e9fc4bffb3e009128f05607e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcf268938d032a3576b6cc59eeeb80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567134ffd8288c358d1112f1470c2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6d7be4d0bd30f00153f4468ec76d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc68fa7d84f54c05372c2de5dd2f32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f067e0c5505040eadf2a30be301c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3985c74b08ec856371dcb1dfb904877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7793bd6cef757b4c3320fee46cc24d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a54fff45e56395520f43a6e087fe2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca871bc28908c9ec650d6d3597070bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e45ce41725641363eaead083f1cd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43cb15252e9226c0129b540f4dffdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498f554f728b8f9dc11d9d646f5492e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd43219ad78449cf43fbd51e40fee3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36f23a22ade40765afc68f1169cf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c01bdf56dda639a6ea7bdba52eccb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a039dfd9a23f308f8e2273a3d1cc1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d7c58891cfe50e73f07ce619b97c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a8fbc46f1b7bbc4482bf13cc6fe6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d38a74efaf8b40d55e8278d001cd30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285e8278b47b6823db61d456b6e26bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6d7672f7b8faa8a88ef849bab0e74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4297ebbf0cd99f9a25122efb1e856a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed402f63d6c75e32ba7829a1b93b638231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607c6fc87c9ee8b0f2198b12f8752fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cd9cac28a6bd2ab719c73e66742a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef529d0d99744481ec38c8dcce7f7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef140929023000cc7ed12efb0761e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07802cade1f7598fffb439b1036913b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5c7c56072ec48c726cbe2544e000e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3262cca7b50eff0a5eec487b64eef8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a19489a57edf5c1c3976f8c3e1c51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d03c4607e53af9a0647bd1ed52a16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b6da27ea022df570b21710f1b776a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e9c326501ccb1d5c8def3f6b52520242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd717a6c13cd068020ec08abe67c0aa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770b09a3c1089f5c47f7a25185772e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cb775b2e323155de8d9b9b1d519fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802aa9dcfae45a3df18ed88b229592f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b861fd129e32852c1f0a735598062247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef99fe601d210de5c29a70bc51c3070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b8a75961f5e2b7241c2cd11f8d1bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dd6f7b443d4f4a7819723b3a9abec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41432f2a697554fb4bdc80b17cccdb0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd0dc8f5a3d15c40c40a3d7fa0299252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e716f5051669fb605b0d4405612aa1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9018e17e872d24d4c3671ba316ad3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6675a61f8b286d3261605ce895271255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b81ae4c7be0230894d05e7bd0c165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e989070232de4d08dce2062fd2138e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170ceb7d5f71069a099135fefcb4f5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4616d8d1671657206b9a5902fe84d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac400a5a6925466e136820009953d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb357e1e4aef4ff9df2093c12a39ef40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845223d0f3a81069f26524c2710039b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbcf2384c0aa7ecd2191cfdcb28351263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178670228b98b315dd6600a458963610264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0ab47686cc0ed5b2bcd9ed063d9f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4716f6c791b0588ac740f69d3a986c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f68808d822b518b649edda879054267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa501abc7160e318322c36c592e2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8e4f735893917a2395baa556c3e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ddac9651beb64598eba5cf856e47c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358d8d4ea4114e3ba87cb1aa3a06481271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7648626f84e3c27b00c1a4e6da1ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a658b59630cefd41a00820d7dc4bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69318a638600e8dcd725ecbf8c6ad7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa71890dc38663b12e62eed43ad4a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54dba733ba51bdc9760da517e05aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277b0a44ad36cf9948bbc08fe881ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546df03df7a296221270d9fe1880494a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08ea595a17e823f1e82d6eb3271bab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12db68b1a2ecbe1b80fe3c8589653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a397dfa0d25509feae73587b78cbf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed0a5267fa1365ac19270157502ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258df67e5796e335228350b93845af3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4c2d2c2400aa00cd7190800b5de16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815840cd12343b79c93de5120861057285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53052c6f36e06dd3931a762c6b86255286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd331a020dd3ea9a95143caa266a03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de414da3ed6b7610f1079053318c04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e332cb73636c29a38563b0efe4cbdf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48732a93b731213fd0d55c3dba5e1fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229a74331dc40447659a96a9329968291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6579072a8e2aa694878a4fc22ec5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfffc8bfdbf913c31ed56294fdbcda1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935699d800234cba665017f2a4a8e3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1734af491f1864ffa7b465ba4416295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa2c61c2a472628a385612def36b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe60e0ab5094cf483f81c14b584d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019143060d08c2acaefaaabdf822916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c466f3d42123acf818073d11935fc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e09e10f6a5864caaebabbee4dea066300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a6b79d74d2d87d5d97d9af80bc61f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e90e5975616b9f6d02843bdd8c66f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a31a9daba8fe71258511733401238303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e5d0f655b9b9c03a51a12c18b879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ee9a35816e9cc6b4bafd19d83c8cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2ef914ba9b8706d3bfea6395a1f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447f237323b9c856d0f97756f53ad8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faaeef2f21827c482b891cbf40ec2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa555e4bf9d72124355d2b0b99b5dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7d1d86fc2bf57852966992381263310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491faa8a6da8b828c50ef7a26619bdeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab97cce3745ffbef1929a366cd054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79b8fd4d51343ca1a0e3a1300868b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b2caa00ed8fee4e06a398fea88cb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fbde97b2744db2e82c0407abc8507315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33bcf7ba04f3d530bab6566b449b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f54f16cc7280d512114c909c112d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427bc6bd4a86330c6b8bb80569b3c45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e76bdeae81f8e3634d5f28e6ce24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1330eeecbed9e2cac9f2485d5f25a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0948e6eaa602e90bf3a9f75ed2c64da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57659b3514d714272901029533833c64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca89387b9be3bc49366d6569c162ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf921fd66ee5641c050c02a186b635b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943f600b9e9eedd52d363dff4e7e80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5ebb0d34ca45b971d066cf3f8d1f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651b3b8d7959f90dad3b25c21a40cf4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4ec1d861e309be3cfbcf9c7b45d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea406b03726b5ef6361a1a363e0391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad9366a749dfaff71cc95e8f4f84d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1174bb6c36d2266f0a709045d7be1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc2410572291095f378f07071eab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6202b11541d5247f3a103faa2cd74d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2cb543f654a7e3b323d36d4f309f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf0243d06d77e957b332e8635b08f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89913ceb3e45c05e7a93ed2f4531d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bc15ec8fdef3706c6ee3bae380cc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de827838cb1de85dc44e2721b1d0d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe0c681320fc4723992f3d3f27d787339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b916d1b08935afefdb50ff2ee24645340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bba9b500e400697e5176da8db4c32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5e50855929e77e1f9be4f9408ae4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf948736914ce1175ada8dd0b1b8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f14ce224e55a014d964c280a700e7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c216a4f93b872d597dbdf5d07cb7b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52568180809649cd8ff816a5f81d9f77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13626db88f0d5d1edf6f33f99965874e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdc9ab336fe2b7b7e4fee79e788cf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2e4233c520374df2f45af9a7dfa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f8040ed367789274b69390c1a5e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8f11cf60b4fc16966ef93168a0c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd84cee7359b0ae3f4c5f05510bea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9eda7e69751713b2e812de960355f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fa0db366feca801b0bcfc87d9aacb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639880ee93eab02229a34488ceceee6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c0bf3f1a7bb2d119c9f1319486bad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268172564e26c274eff2564f8f1a078357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de3933b9327f83ce8d16e20b5a747e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e5f537507e39c915b2169ca4aafd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac7d44264bc099ab9d29a48ec0950b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb84ac7ed91dc0677843720c4764b47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67043955b2e04e5ab8a09801afd584c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001e7b92d6f090c5fd77e2a15d1fc6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bd6844ab0c018128e4e48dd06c007364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bacd0973f036ac7d4b9d94b9d6e1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e69ba3b30341eed3b24c1110065a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d18af000babbfc28bb25441ac6f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42e03dd58ec6a3cd94afccd357dbad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2229626bd79e1e05a879c074d526d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e2a1ed262fdce8654574bd80723d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3c518a1d1c5653890afcd2423c2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbccd06e65c9231f08390fdc83961372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b94b9c42587cd2864be4eec13049373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad918ed46f101623f0b844da7d4b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162d1766a5859d9839816b11ced2661375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef77c6bb8e5493a7eb22e76aad3a9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7eeff06ddbc6bd5b158cc578dc7de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a321edf0bb1bf14cff15deacd186af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf855330c3ab4678d3fa023ae380260379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bfad9cf4b30dcff9b08d12760fbee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac64e21e3d4b10e910e95e1742e27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90447a5199cf1b01cf0c8e33b98f41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f5d6507cca528aa61bcdc78323a19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21102365acf88dfc90c5e9a163d4b133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf137c9cf7c48bd7ad770fc5fa8909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6203a5bb08b67e4c486d3fb01df58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680ec8d1ec830c49b530ff64cc5e3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e26a9db53b686d8a9edb42b24cfed7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5926314d64a327730e62703c39854f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721c255028b01c44f7b7e61a90e55c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431ac24bbd522c1bfb68cedd97f190391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a2c61b0e677980b66492cb576210c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b55ac75541625448c84343db9da3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216fca7f1f6276e0a5f7be3d845364394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a1703e552f5a0c0963854c76e5d2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d8f2eb97934f9a88580ccc207413396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161afcd746dd05ee2384d1855689738397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c8045d46f1d4b149f1be77798fa4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db981d4f5d6d908ac8b1149f42f64c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42951dbf4e5816e6dfedd532f40e36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fbb6dae956d07094161ac2d421766401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf3c242cb7179881ac3da6a4c684f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec32af67258bdcff2498e362c5e336403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18a8bb3ecc19ae1e0636e6ae960457404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e872eaf24bf52a69859962c400af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0987f86daa456a11e9de19c05f640b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a27664c56f6aa9bbc255c4817d8098407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb28e08596b778d746a7964e8bd0bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1966e34a2c69ac42581258def7516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0a71fd64a346ee72ee149cb2aa87410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c29cb0c02fd3f7ab2e5f4ab828dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda4e419e7cfaae66926489528bd346412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18e517997fb600a0ff7dca966a78ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852942885181b4337f7b1b68fdb9b2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b0bc3eaf6d83ae834c54779598c7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9480192522042de6052711d31ae8832416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bdcb9edf39a79d494432748f666c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af8833600d644c054b251f26e2876c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a70ba11ff285681871b75f0bbad11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38776cd08033fd9e3d70f3380d80ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9557aee24391479b4d2d218b51bd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8912fc4693f09326ef921325cdfbd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d2cd0c2f4993176842b7529157db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f0301a7746036044455d9b7665f67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1752c14838bb1683efb662069be85a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b95dbf69dcc8c42a692d936d117a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415c5da6b59f6a336e5f538cecf842427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f217906d2b68dc88d26f4de6801791428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433665fd6520b46b8078dce3cba17e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc236dd8ac803b2f37bae2f104a313f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e15b728c83290e423628a82230a02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f707c8fbb17c8aba1b3f5b32a7d7d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a688291e74411956603cf3b12638af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6bb7aca70af33305f25ec09f7e9ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51e7b59a1fdb5349279cf2209b85af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbfd88abe55202113b620960052b3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d4941a68156a3605d727e6800a4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bef71a2a10aa0a97d16e5b9660fa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837af775508f2d57f790b7e71716b79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6805725716dee5ad5ea9f25d5fea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43851423f0c576c0bd93483ec7d896e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0195efc90fa2c0adc9358333bd2a8a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae70d152099f1295023ff067a06a4e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b58b90243af7b3a7c4c2b0a8862c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03c8b43daafffddc22fa02ae2ba73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c3c0d617df7b7f5be0a992a1f223446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140161dbaf51ef0ea3748d12778b40e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a0c89894d4bb9b4ccce176026704448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17e054b95541a14601c0dc54152c2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7b7c1c294241d39e533f09518028450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50100d70af573c3ff2f1626640c922a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c003128d9164ad97bcd2df9209d92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edcc620606d2780c10e395beba53a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eaab34d0fee4072acb2381c90bfe6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0b4a1377b41faad5af1ed3fac642455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972535a61bc3904c99ccdf0d5891c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d19db259efc0ec176fdf3937b5298457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e876a7fd9f143e2d9cd529c179a9359458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943878bbe468f2a5b308838a1fe9664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c6c53faf1cffa754c0fee0ead5de5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8622cace37cccc607494c5d2bc42c31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b14835fade0438b830de2da644e203462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf263f6c8190286e8a9b43eda8aab9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9dd5eb5e287248dfe730df81806b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e818faea74c35a492389a1cb202e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90d31ca371a14dccf58d573e73dc91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2629da398eaa71f95bd415564862e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63500a34a0685f6ba2bc753a81138ec8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493f8bc0ab30ad6e993b0694b2de5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913067d4c43b9b635540f53ca904261470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a997609a712f6150c1ec1930b6379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313dfb81584758b013f8c1756835bd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b3daf57c8a7267b5f04ee878cab3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926375817f9a55aef785ea8c93bea5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab02fc85e47e801f4d363747877f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cde808da4807c93875bcded453348476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d05ea73835d442bb97d6c8d4502f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7263a3a4fc34dd0fed339d34b6676478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9afa60a0ed83544429b4aa57c866ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce986fc00d00914afffc37e328ba0747480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bce4bea9d998c255eeac5933c2ec4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2915bfc501fec48106f5c015bbabe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17896430ad3f70faae2f71ac9ba58aec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b7485e451e5e3ca1997b4c5eb4c25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf387d480dfd9becb6da2e41dcfd630485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae7c622763a3ae192572d8ac85762e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b028a7c54be434db9ca8955324dfbae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e98b858169cd11f4006f9ec493c51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5daa874b469be4b9b1c0f7946b836489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca40678a1e8ba66c01c79099efeb5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19b2a91c61f695cfd9c7a973e827c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d7b3473a61baf83805ee462edd90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312be8531e6b57674804a6a384a853e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd1318346001ee85902bd76b00f094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65288e25f8ec1fc0770e0f8730fa31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871daaf076ceef735809dfc6199db89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0a8c1d3a14366e762df8920cb55c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb76fc9288f9f78596d14645adcfbe0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b46329d83e6ffc2a01642966cc0a90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5511dcec706dbb45a65f56cd5477e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862337a0506bad84d433d48010e385d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdcf4d5ee35cdc1249bd43e540bff4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310855995c9c604615fb5235685503b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96151a7f1b6e9153ae62f7a9b0d06e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51d837e699b781d2725252cbd76940505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183966fae84a83fddb0ea11a7f9b6c59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feecdec6976e5af91f704b19d2cf916507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98dab753a660f10cad68fddfa4c75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0901dcc68f5389f021477bf9e57584509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff81ede5c75cefcd690e42fe598b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98537bc8f507583b1fde95953dc7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa09337341aa0e08b05a7df9b9fe6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef804266ab4865bd10bfcf4b2e29eae7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7c78c21bcfb7193ed819b2ff85ea3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac02a7987c139a16782091710c54f85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cdcd789f5e0785a92645d8037cbfc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c0549f4cb97c5432b82e5b4c1592517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c723c35c964e3e556d2c385f4add252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3197f3de9d25fa40d941b9f96048a2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e9bee5053eb52a151c3ec5d04db12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef45bb4c5e4f95d49e563999b8f4cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b656574f1ca5eb7b7fa0e2a88867528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c971dd6ba797c91b242df8213bfb3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2fdaa42ea40f443e7b3861c33e1a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bde0d8f681b9ecaf34adf52ac0a48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1dde36cd9f815721022ab6b0b1d0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988912de7a38d8b1c9e172ffba57284527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9bb9f696f915dd716714abbc16c98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0786954826e6c3bd790e791461fe6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa54c0f867722dc316096208cda52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e620265f222ddcde4deb95dabbd00531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a78330763ea803b9a5c6891c94b43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a307b252ca54a75fc8bf8f399ce6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc7249d983a0abbc7fd19dbee6404d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979308cbfb30e2b6491eedfe612298b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85de5a3ea7e2d1a643573fdeb6594c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60dcf2b6f96244453d155f57da225537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95315f32e5aae47d95f78bf2c60d35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eee2aa5039b3bffb5ab10b48c6f84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6037ab3cc7595d3b5de18e9e1ed88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01bdefdd06252a92acfaddae35e40541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd215c392518a795a1a7f2e6314992e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d743f70bc1bb12b5ca37b0562d2f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edffaa2b925d0e83af3ee97ac2fa28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cebbb5da6ca2e6e59a8faa65fdaf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84808a0762508dfa4c1d4e4b04a01f02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40889d502a20f77326fff34234e7c1cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c70c234a814990c514ad519193a0e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f519b17b4941ba26a20f36d006b28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e778af4424a849968efdb7e6972ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cb1c5ab7edec9b97d37571312f470551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf245942ea3f9e9a4754ec83bfdd19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9d2e4cfc5ac6e56903dffbd31af5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c467f671299f4bbab3ce438a8018b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d458bcf494f08324bb0b6d2663ee15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec50783c86dc82598f616c88144eaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e2c8a61166159929b5e0c2353835e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579b427d477989ba98b0425cb7f3a94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ea7556a1ab363584994d20d04f90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e984e0589e2109d7273a51523cba3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2267f3fbd79c7602f8c6d1d04249561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e345dde606d5e3bcc0401ed20743e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fec69be8930cf35b5432d84a9c971f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b6342e8e68a1b18315277a023918d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfebbd387e1f0dd33dd2b5f2a8c6f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b654eb4a3748119b2161579de03ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a6d8d6f4dc78ba95af784e28e620567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50a0c0440c2a453bac23e610b8423568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a76842debbe854a58ca430ddcf87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eab6770d9724fb693a1b5e6867194570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd946745449d7c155f839e021a179571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7eeae18a831d11780f0b3ceecb71c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1a2c40227880d669d9964db184dae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4737cf749cb347fbc0333ec4ef594a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bec2426f4a12e7ee87146efddfe31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d5497d23f75d284e058bccb80fcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627fb91670373309ca86521b951900e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33e7b39ab70a567d55d037e62502eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a91bae123e2baafbe9b079696f7b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149fa374a631878516ad2e33904a21f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968399ca4321895169db565eee9ae196581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71b0417c2ea23e651b6d847254ef7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1055bf27bb5e283014290856b860faf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77150b93202a7d7670f20886b275251584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb1c743d71e295ca39009d5ff2652585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78934054d72c257afcfa598821ae391d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cc65de2b224ed8a39b9a50c7280a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04e77d43c843e685eefc90abcbd136588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068766ca9859f5eda26423a6fdf282589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a10a3342f9b77a15b7320aa37b328590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198245321d5ac9165d9f446d8c6a8060591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80779f92df9a69b5b61c9e62ac496b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04208e0840f73b729e11a7714334f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675315a4bbee03047659cc5f85769a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ac92053b7534ef36135d17ae6f3ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7119cc9f48dd699605c228b8abfb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebcef48349376d9d7b1420b04418fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f3153bb19b3f5b60be5e76ef7e9a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6f16c77dcef3544cf999b3918e2d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a578bb9b4f0dc30f748e1cf513fc6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f312bf6da33b5f226970d3a1ab959e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5cc096b573e6a49af646726fc3357602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2031a51a89e11823af2a5cfcc259b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7dc070f92e6a15d67450b4135631604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ffba214a9a22133aec2283424494b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e878fb470cafa8bd80f1269479a2d0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe909966d39baf0226fcef1106aed1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3e9083ea2923011bc4b276cf620f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d06ce51227f083f5ccd8001b448b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116763aa5855c549cc6799710fddf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5996fc728567db8a77851d00344f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973a904c8d4a00d2cbdfe34816556d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca5017f149d09c7f3ec7c76585cea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b60ca60dc91042571234fe80b9c7d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c9ca8bc69caac950fde155561db91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3b34f3feb48a80cdff4d4f9a1a83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12882d350f84c309b991df4f523c858617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b31c000ccfd98331a10b37efd49ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a13eefa7ebd3d27a1804f601fc9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23824240494ccf09211da697d4639dcf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc82619f1f79fb426b8eb44b65335621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e33f994b08f03809474385566d2663622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143443ab6e7d8e9d4909473ccbd8826623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2f19041e9580a0a5c1ad35c3489e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c6759d4fdc55050f7545d631e3a49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0482b7c878dd1067639f3be00f7aeea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ac2d73120b88494f601c41f814b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145861860efff81adc2ed0430a086146628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8840545fc9c1fcc70128feec80724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8676ce6b1614c47bd38c3e478d381630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b471674590b373dbc95077d995b01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686311b70d59da5bc21a37d22465862632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d52ff8798ef0f75d098ae3467b93633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b11ef6a7f3f656670ca86b7ffee2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c93db3becb347d086effb74fd01e98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75811e56ccb36c9375524d1787f52d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938b8dab51b7b8ca6e0e3a72ef9552637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb39c9ff45edf9f9c99fe80f4450f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca06649690181c26517a0332ef4445639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852211859b49e9341ed6f91c88e4500d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d0e0743d1af4a26d455787c0afaf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c55c5fbb5f761e36d115a5aef4e28a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853af28f7e878bd0431ea511e280a27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ea72c3d67df2d803f36bcf05eabde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12416f0ae3cd437f832796cba8b56de0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670833b05660c812f2f0774e9e887be646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10813486ff47dce5378146a3bc779c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff8a1ccb20c94795ea39a8f4d6ed42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171d3bee134fe6287eff3eebb10de3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02cb018b1b69867f37f44240ffa2194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebce8180ae7eba15230cb686acfff65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b013a37f2fc18f3d707f13df1130b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b24685470cd1f23fa4e2495a6d1b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4eee4465ac89a7df152fa860f28cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e05cc857f1c458d6a72a3696adb349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840db9a59a051a4c5e5278555dc68a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b508512821b4f552853d1643cfe57ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6130ebd4e586b5ccba4c7cf23c0e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602add05d4a3048a23b0d1b51bb8b9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9aad099ea7f4bc7e6df682c9597214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194b9674e623c5a6eaee899fedc331e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa28573059ff0145e9748a2e2123f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bded02d55f9c3e7349615e119ea00f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2292a6876c46f51cd01e2803816ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e5156e1872b8dedf17720d2db47f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fe8b027f45d1f2d5b2c98bf350dc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e612b6e157230ba1a81ac44446f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e6a5d9a3b5c8161f656de5bc217622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db4d9f4c71b94fccfa06679a29c8be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c46893d797f7613aa537564f3f45e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ead6984f95f87401a533ae867f5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ce805ba12eaf3d195c3a8cb8f19826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0b165eb1bf9b19706fb67681a472e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9cb0801eef67aa5e271b7ef0baf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409d8e19c7659347100e6d4e71355329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ebc5d598d42ba2d7f3fe93ea7944030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d3b9df2d2e193a01fe5d8e68736d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36203b282654be828b9f8f7d573991fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372d8d3047b0582b08e13684f3189833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08673e689d7b1188a4260347df0c0f8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc915240f696570a8a436cbec239ab735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b2c0943db7caba87add8f567091a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488f40aa5f4ebe87af20d516ed127c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c29850e38b9cc9f9001ddbf721be5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841ef6a68f16064a3d9ef6de923f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37b594bf987504883b22655459866240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c05393e6b630c6e5143aaa81c1db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f02d33c7df072c0e404a6610fbfea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8c6a09c6dc27b0d25ca1d8fa5ebc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9a8283435ae4c3bc28749edac00544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74094b3d4ff1497bfa31b6a019fc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082b5726b787cd556e4b235fa1f389046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed64016c0eb0936d3b72acd8676f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56089d098cd35e96b3bea7066116c0f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ed6af4834091f1e11cf598cf2dad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f308e4523706faf0f5f98ee36a6bde50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881eb3c5f3d13c38ae264512bfb23751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8b909d7d7a38b8780afcfbf8d28ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3da2b78b03bf1eb58a782dee6972c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206986bbaf80c2e5ffaa85c04a314f9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5f33f8560728f589510d759b658755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec360cfccc9f64fa2842616f3d28d6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde30541b52c2f0a7f771fad33468e5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44256c7fca76a95dcdb15d9be2e35d3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e9ccfc84c6b269c9ea1dc0d0cbc5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b290307277962212593a00b9715a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15284e071bdb2ffe0bf3b5b87f9fc2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b6b04fe1f5ad9f9fca232c839fef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f706e2b187a1c1e9032153c32e34f5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7bebe6f033ed3f7346bdb9bf1820e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d730c54abfb9a0193a33c1ad3b1518a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1dbac758ec4d807d6f8f4f20b60966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797148f3ea1806476d8ee218fce554267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d7b096471db27d761930debcf37b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1a9c988f8f9ea0ce0b579539f06f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b100303404181b00e7de9081504e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55fb42d54a6838e3f80eb8b0f30ca471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb03c0d5b1203103188f874f6f1f1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8059e69b1ec5780bcf1429f30efc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b334ac972475c66b659b63676e3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15c4f7fb4139d1108e6551a2e572ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab5582b6dfcfb857381483c68047376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd56224924cf507af794e77f83a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de334387cd7bf567237d3cbb5e35ca378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0ed5e77be294d70f451fa4ab5019e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474d4488fe16dd01798582df288bee880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d108f20b0dd05facc353c51016f7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f1fc96d095c57e98928c3eac31d6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820254029f6c1ace51aefe967b318f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a24bf2e3f3b86904e73e9f6dbd01684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cac31173d60d5cf220e0d04a47a2b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f535b5e717d9923cefa7e24aabf8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e74181b8cfb6e1a39a9c68c204e3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae850a7f1f9d357687f4782fcd7b2c1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344138a54285581281b4d844774cfda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9b4d8eac5eca58d2a0a04f0f45d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4ac895f4bbcf43d0e0e2a2c12b6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858901f2fd87e963e21aabc6e9be12292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4b4ffd72df5aa03e4c40d54b26e3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe77c258b3c7f07eaeb138d04281d4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374f0ed8ee1a6959302941b5396213a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d53e0e883d5366a1a8862e624b14396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1eaaf8fa9c4e3916927ed6ef395f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b01b75425a796457f2868e74a321598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38b8f9f8ee957a0310a87f51f6a34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4a7ff0169cb82436ab214d1e20d12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c6dbb75ce4894bb965f465ba228b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c141eb33e30f3d85fdebfb803b356a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e2786d787743c63515eb7c62d88f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7fd9520c3141013a740e9c28b108b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f8a73a0cd4449f6aae8235ba133e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991badc6863d10a7b07d37cad1e9d14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90381a669f6f53127a03860aa722ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc96f6c8eeac6d8dabff5dd4b89e26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6bb4546b228732347836e8410e3d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117906985d24a0ea12d82be6383c7b80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680810e1057e7e0ef4886c5256e5bf57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a173990c2e2a6f1ed4981743b0c69c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5419757798f11f46f711e24e203a34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb5be334648212c9d2d13875d4cdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f4f2d52705905eeb7d316b651b4ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dcdf65f4117cbb1b3e87093ea1d8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78ecd65e6d692a22d5931d81113d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513ad88092be37f46006129752dcded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ebd6272872d8e0ff4b9efc6339310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26a4a89094da97f24ea578edea5171120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1b4956e973dd0a54b2e4f3de20a0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda79d16ef35db29a7873fe1cc4cdcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7f555266f1930567500958b28b7b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a3ad61a86f4bf79eeb5e0c872147124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd54cd371bf911ec025b7811fbfcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a39c77bd2d085f5d1d6676d2188ff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc1e35fcfcd1c9492840447f1b814127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a49dcc440b14230e3b13f7775a54c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74f27b86259dcebc17d33be961dea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23aec39fa91cd02cfb85b277102268130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860518708549d67ec3c6b412d060205131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2c9eb261c723b3386fb800ca42d7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bff63631330f72c9c91e2355ed2a21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd16a850650fd911cd8d703bfca2fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5267fa1cfd7d844c9888f9a63ca5a6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8e90f0456b6964f4bffca5fad8941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ebda5364466c0c42e320763dd880b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61093041de099a03ab24a0c96a7872f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c7f825e21bb80c467ca8e57134cc9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3adc3c030c4cbc2489ff5d91dbd21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee8ed93a6baebe642c50ffbc30a31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaef9fd4697a4ef242874692d3aaea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde2ad464a8f86bfd7e154959487075143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39c27be89dc6fe730685f52b0658dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e8bf2a4f2ad5edfa04a1f3f40f44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f7aa67e6c845ecece160698b870e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb097f13289806a7446d1f2181461c84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b85bae94e968357018003848889ec3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942936d973fd2aa36a7269c4f130347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1901c9c9db796a1d1edd3f89143a0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec691148213f1e900c61a81a414a7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f542f11bf54387cafb18ca91b571a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8959d913b9ca327faa9faa215689c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c7f1ca9b918c59e73902ec439c9ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dde311bd3e4e23b724526c0edb064155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63087d51c0332af4d161f36e0352ba9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37db8d5193f0a3621d2c2f41773831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8946429d1956474744237ee5c6ed39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116570456b28065297c0a4fe2988b12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cd93803aafab3ef45de9835cf2247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd69786c8f6ba59b9d1860ceadba6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d057d85a289eb2aeb5375b42ea1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72cd9433790bfd603bf3cc33c5b64e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9566e99e7dca9bc312e215e98c51d2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa782bccdfd147786e189512a3c7e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687398e5c19fe66156f719207fcfe55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38931462e8e659ba1823a070b725692e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e540f63cd4957bf5be2f1f228532c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a7f3f79cdc0df55fc39359edf20d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbbd4b3728afe971a8a46ca90d4b33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53b7cea06cf18123e6dd3c16fdc46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00412d81bd94f205d9a4f9058afd0bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dab94224c776016d7c6747f7cd236173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458e08af626dc3ce04bcba4c1d57f86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4431dfea7ffec996d738d35e8677175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51767eb7ab51d29ae14100e435de65f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec11c425cfe8d416ff035edd86c9ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390578acd6eab48c724f9840383efc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e40ae746f5773ba7bc5bcadce5f50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2161b8e382b01ead24827604d80bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d6aa64513e60767170132b79ff892181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0117fd327ad37ea9585df4500290182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7af1878abdc88298bcfb41ce4b55c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae3ea76e06295f3c16ecb18a4c171d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa88c0d720b9cb5e2714958c1efa0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6c212f6c9a6c3fadb06803c6a42bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230c77e7d13ec8e2b24dca6962bed3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d5e54dacb04e4f385a52e549dada188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e345a7735f3d42a399328ca8951b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1bd2e3c27b7d28d79da8fd60dffa0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac463a7fe3edd96e782db633117620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda878638de4c0380e34ff95d6276ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d51a62e99cd15c6f05b6521c3000c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab21de78859351c86fbb009ea0cf6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d47d2674b2b31f91ed95bab3c920e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61788a9b42f20147812ad573342e169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8baa0c654d8d788529d73199602faa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e247ab7bd1bb4166012a1831f8a0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75404386c334129a3f2579c7d385fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201eb8059fc57450a3ecf43c62229f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c4b4616435b5b38b1c2651235556201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a651bb2caaaa29549c2627e4d6f5c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae553d96407f00ce0c07dbe064b84dbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540d8af0b226365e5a6eff9d4247e3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f3737166f6c7658cfd80cbb3cadf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae503dad007eb91c617a802861995990206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31e853c50f62497e412078519d9e25207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c745951ed65438cbce27e6663eeb3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bed3de75c7a535eda7244ea144de78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c7da758d6b5aa93f59533421c2f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51cf41ff0bd5a42169f91f1770556211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be93eec7b7d16ec71bb16a78af7ae3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab3e20d057ae776e42aeddba5475bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc2547c825c823e8db8bfe4fb8358214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8572dfa8db8a3b658b4551aa41fd040215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44b146b4cef29db7233eae9a278f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a74f634637f21a696673780e7bc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e82cff340e37604df9a96ec9d36f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a29829d79e6b5bc66c0b0a35d8147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929e796cefe5da800af9c9c061161f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fd1d116507ccbbe5115483d856191221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ffa180479a7e641d6043bb45fe300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab5de072b70ad14fcf54ab53ea0f02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57652daee0c88c0ba8ce7dabc6c230224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18291a043c09732a3d6281bb4404acf6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f866ba4a1fea30cd73c1d6fd6ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f5c93b3fad1a060d7394c574d486227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c1c452afb89fdba418eaa37f2b7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddce0e0b1a5a6cdf55b65d299447b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6029e29728e6771962af7b71c7d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75507a577348122eb6236dcbd715a96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e397cc254e7bd6a94be0c8c6cb9294232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d337a0cd7fd59197b3f47f85fceda0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a770c7fc6b49c4c44e2a43f94dcb9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14122cb89ae23df8ccb6b6e0d2b7e7a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb137a1806e8cc05f15d76aa0f2f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ae276cadb91679a49e155e91fdb8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17016fe404e1ef011aa0a777d7241015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c5b4242e04d6c7925fff3e9793e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334f4b501e59f64b78bcb315d18131d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299e60c6b38bc679959ce2b94aa8fb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b338648ff4e639429488c9e56ee9b38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efd8deeac3ad2b74bb949dc4c4880243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031833fea83baa430dfb81ef72ed3b4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d27eff58818f647ed256693dc3302245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d5b3c050f2b3088f35ace2d46031246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa5984c92815c8a2049c0973363201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180343435065b3d1461d5195c333ec4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43695561cce923296a4a722a8259aa37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc032339b1f56761096c9b5dcaaa9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52549934b072ec148790442ee1e900251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f4b146d26ba573139dfaee932c364252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166c7fb25997fbfe0c329b641ce6f31253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db175987304c715b5a738559b9cd8195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b98638e24f33d04a3f92cb15f435255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9a88e68292b79ee860248d9acfd6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9252fe0110ae62417eb7f88fb61fc0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d23d9a9057f9da1cf334caf0fd1ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4eafbd1a2226dde68ed9f56181a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520bc65c8a6d37720e3c57240deef6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc070c698a287057b36e4d9a409493261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4049748994574ef37353c7e0be62f84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250a33412be82e34f28e73e0903ac57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d301f9b53eadde4cc3b742ac49d22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58efae1185ce28e61d14e6629b386a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0b6509198d2f5e48a41f1ea0bc3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014b8379b4f01605c2aa1193dcd8206267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2857f987c1cd3cdc261521535a025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b857bc39723d4c11f28d07f40760cf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b2c5d8b6afcc5186840ccb66454ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f11e2066c2e84c48f73d975c1d12d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5359e871afc067e4db668f9e69a6a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31e7757121f86fee145bb3e2d5ba9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deeb4ac9e36bf91142689934bdae8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7f6b15dfeb89668f90c040228b6b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15a35315fc13aeefdb0abe6b14ed5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5362927030f6dd226dbb06b6802c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f4feb340c103412cd03f140398c71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9014bd886ecf100c3ff1f4e928b149b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fd795174e455de740786de9148b1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f399f89fd47e87dc2a347ceee9c8634281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24d89dc4e12ce7d6dd5e076cc98592282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b450df95bd44ac7bfdeb06eafe9fd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3a7e7135207e6d6c9b5c0456d753c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e90a3d8ca7e53f89eeb78ad03e5bd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71978455c2fb4f93444f20caff9a84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97b82b4c0a15457b2d5bdca3479090287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aa236d1ea15328a3909e1bc14ac60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af234046fe406f75988fb3fbb59926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2edf02bcfa9c2d17a58ec292e9abb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc97fb620227dd5295cd96bab11209291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175336f3e22fe77085e263371eb4b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cae046d16c88310bfcd189ebbf3e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d0ca7190c6c9f1e532770304572c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e9064ad05fb1cc04ae432bd6dcfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a55a427e49f1a031ed4969f1646f13296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3819d7159300dc311eca60f1f0487fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d772236184fad7e5c34aeb7d6d04fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9998701c12196548e82637041d934bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed543ad9806b9696c1a560aa08bb7cee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4a2b34265d3106506b9a1006979e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecea7678a205cc43b594734d1f568f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee612da70e464b8890c0111f942ce8d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2860726cd53430de25f7d1589b197304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338b054ba366bf9e3de3fd423d48191305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af2ceb854552290ae13ba3c3a11615306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e63083ac20e2aa44a340b605ed2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40f32d59ae01c85d6c61217b0aa455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2b095b265ffe2993bd04f3291b2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a55885ea270859914917164624a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2c1e5ff51e9491121d2cfd5f39caf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac207aac59397afb184baa21781215312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3465addbf3efccb0a90f80fbdf8a1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10c697e6e205b0bc28efd8f31752c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f9fe0d434323d89728261700b2ab7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d1a7a24643b0e931bfaecaa49fc3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ad7b9fc7b112c2cf9caf53a0e351317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d661307ec024dd8adb5cff0115be3f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2433577d304f1aaa3bc8ff26e80a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75527bc1859cf9d70cac0325b32e70f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9a2c4117867affc10114f45c4cfc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5fabe00b72de94a8a53de744b96b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea172f95a6341bec1abcb54ebeed4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d78390d23395ca4b8adddedc09794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732f9b9c0b97803dbb3c40dcfe868b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584a858f71d5175a8e6c1b367d0288326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acc022e41fcb63f6da072edaf82364327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb2641da4088b5ceace96b6510d74b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d77a73748d8ccd41d6f2cbb5077493329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b7b0d5ba41f716cc774bec20367f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24422734c6e8244f12bdc86572ac6111331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e076b4819efb6b066099f310d6c57ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932ec745672cd4bddbcd536e4079d23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd17df5fed0f0e81420581e03a7c23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9428682d7da04fb21f83e7ead8a59335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801c2128f27059d89ed4c8a2cee8b87336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5db3e759e228a96712d13ff6c4464337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7beb93c0a3ecbbd0bdc0f11fc7863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bf2fd94db41f22b2263186a35c901339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585a23f46f8c938c4d9e839d72a566340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c127c4ef1c64f8553571456e60f007341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032225ff3accae6787db91bcdd3403a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a5145ca430177cfff2e2602369466343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d7e1dc5412b22347e0bc3cc48e3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc35d2f6151df3cc0067c0e36ea096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513f7bc1cf8c788c07f48963e76488346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b8062f0ccf1ed763533152d66fa5f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69f89d2cc9e926c18547923eaf1a6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb41247ee5c1583f7c82c7f2d31035349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f28a823e5d6250bd9c225cfcaef5f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e9dc9a0dad84fd988eeda95a47e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e7c47d1c01af85e631213cf539fae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8a1dd9a75bf7b2d4e00c1e59d747d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158282a5353b81f3576dc660e21865354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7717f0833060c61edae8b98f79d475e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3727b992409d63b1944b8fe14c62c2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4fd7aa64bdbf09fe427e40a49b9b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef2e16166e804ff0b84544d4f40f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb806a987b7dd851c33a67a8d3c3b5b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e22071fc01f8fbc5a2ccfaca5523360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a82647c9a59673ed27900f5f5fc422361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00276d0e2cc3800b2d25f9ead8ad67a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c96fd9ba5cf3b76524ba44ed81eabb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500847da5f693912343f02052fb17d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ebf22442e7f9503378919948a957365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d61694a40a452a78c1e1045381bfe1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0198d0926c64e1dca819ea6ab231802367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec918fac53867d240628f018dab8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806028a236e7e8fa5232d5cec7d5875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf9d4aae26cc8fa579fb48f0edf9e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d66e59121fec3fca645a8348c0549371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578eb3d71638ba6d62ae177ae3fa8190372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5812d8c26295a2ef57d4a8aca3c88f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbb5de7d687eaf8d5a29f303528cc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd39ba6d378fb239c3f313d3a3c4842375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6086f5208f88b1ed4b5aacd76298a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a0305d989a6c63988fa77a55802c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015b85fd21e887cae8f9500e4ded63e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c86bef751160f6993546d9adedc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc2dd67579963e2b101f3388bb223380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca6ec45bc4c05effce9cd6706194bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c910de6e0f54c1a2d938a6260ea09b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf40ab31c797512895b39e116757aee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d5a2e221324a57efaa42e62e1527e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a586072c5ba769491c1a83dabae844b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a0e8248345f52b769ac892449e6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d64301d37f66cf71b83e378ad8ff02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8538d4ff8150e94fdbb4262b7753a1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d3384ce067e06468c9d4a955ad50c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979600d4ff0379f1f2b3a62a9e8222390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45dfaf9ee8d957440eb6bfc15dc46e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46efc6723e4f82955322b83276740392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129a0192c898612de830056c7e775fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41580f488bf42b59f3f5bfa12ab0731394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57720b84f838520ef4302a7098719086395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaf2a2279b65b7bdc2eab78571ac20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63236f51797ee9c1eb0f985f1b30c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd450051709f6c8128c8df42915e1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960edffe8b812e883a6d0a2314e2b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6fcd829d883abafadd536750696eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411be33e94f885517fb074499e573b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813126ca1583f1e07b3585f41df0099402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f470cdf8437e3f70ae6df29693e52c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9b2e261e50a82f24b669149f3a62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4e4ca985332ef8bd08c70f580bc1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06736878a68a27c1e8c796dae2ec0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2e1deaf5890ed75ab56575b0f85da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45f67f3af02830f7ef8af6f24842c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4a32c199644ce27e9b9bc95e5bd0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194977e515c6e9976d0d9ed8378734410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807f97124a92f973f68fa45fcc72aa3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd63234d8c1a1392e6bdfdc2268d209412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04591abcf3a5fae931b82e92c373d4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac63bb5d725da128d8b9f796423d4d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cb25e57166b377ea1a2b9f1f17d88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eaba19ba03e9f0452e8842c62f8dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90735140c626dfc0a1275d0ffb85fff6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7c1da5ac3c3dbe5a7c7560027ab72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491d7ebe32abff3737edeafa64eda0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222383a2185aacfe409ea53d939f5597420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da865e4c6827d9c06d4e36f193fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd9f73ef9748637954dcd95e081d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8b320415cd55df10d2cc3ace8b849423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff29f384db4902bdb0ea7aa59bc13aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f3e71d0b03fae5ac4d4ea9df32aed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7d00e564cdca7d80ee8783dd319cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ae3febfef7c323a8ffb520dcaf619427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ae194f2e6ca6a3cb36dd4568e95ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacd52daae6d61bf2b59816b7a996d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502a63074153807342e938c87565238430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0d03fbc84f6ddd7367cb3507b48d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b187ff3d4b2ae2e35516d3147a76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30dee83c7db37bb26d01b70376ed5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98890974b69d56d59a5a67b45c9cd7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e8c3002fafe09802c2255476c57d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673982547714539b2619b58186674be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef0ba28c7fd1d2537facdde1b1907437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495592455dde8116a9f959c839faa4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799a412b7611131fb481a6c2ac6cfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca94f8e93cacf041e855d22ff3c54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a3649e4d284a8c3d9bfc5d74c3057441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8560045d5a8d48bd7139c6f041b07b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7bcbb548e8931603ed9d8f3014d9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a72badfc5c2c57c7dcc2e23abe36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473c7fc8a95bea69499ad78b4579b05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de887078f2b72bc7ce84afdc43062d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551709e6cf3be7ef5074418eafb61bcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2414370260be9168451145c0bdf905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176cdbbc908ed80250a28713eae3b15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fa5e8e6497a6b8a294fb77382de9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd529c46cb653284246167eb6215518451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f1a0211956d75407608b6494d7fa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a8f1c17c057a1b978e28767bda66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03111a886d7d42bdd2008a047e7f94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9153f91309edec7990a556e855b377e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94df58b6b9897d008fa584207697cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95b068ff16eb29d5b091c67ccb5a64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8b35feceda15d46ccdf1b9a8c4a5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33854bce13bf34abefc077f3237eb90459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7f6faab365dc4e54066bf3e98a935460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387577fbce1da527d7f8f81b9047d5a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5c50cba9b04c19a64fe7dcfd9fb3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80ca6422ceb581e81fbc85e586ed31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4a86f80f53808b0b2e23412364812464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f329920001ff0227cac80664a7b87b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c6e76bf800188993ec5ece44b7972466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497558b8722fb02a36927d60faf8ad1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb3266b987b1278694053108c829b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad5adf8cabffff252a84cb6ce0c259469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b16d99e857e852df544614492a598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72943b1a032118e47d4e86733efa5012471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684d7e26b729339b8e41b50af98d84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981a497690da728539058b7aa19e33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486a890b48691b5a80f1e420dbae39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a8768b6722555ccb89a4e4596e962475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf02f34ccf3647957ad0daa240b469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4537a67ce9a5e94cd8482ad55f1983477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c64c768b93f79c1268e00fd6579e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8963363a9b53d7cd668defc4c199ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6d12bb51a5b47c5e962de717adc5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a25a85acb77a130b42d7dc4f1d1968481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ddef9ba7faf3248a1b7efee63899482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7a1087379ea97fa947f5a4f2cf35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5158cf8682d3677040d3f245113fd94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc227ac1b0588b776314753f2e9a40485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f70b51f6851714761103786c0a4648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b7380396fdf84d3700a4a003dddb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546f6f1898f0118fcd5c79dfd75322488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd5eb555da410b562ad34cefa83552489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e0a870ebc059c03ae501e1af3873490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba785077b8cca71626a1a2732fc64e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1544d8931400b1be2aefe950fd1b92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcb96d95e117819d8ecd3f24c94752493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f4e8eb38e9873bf9017618f98362d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18cb7c81902eaafd211a4de0aa0bbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b5dd66261d841c4b4cf4002b4fe2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0b5613ea91af00b4810d77556f9eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c46668a78d69c01bfef98901e6c2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be01c74e2200221f61a584effad6dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67673c5d7e87de8c18a61522304c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750dfebe765429e975f2979e132e0ae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce0d5ac68addf21783b8f19fd2bff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d694ff14579113a82873be8702661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd121b46ba0a04cbdbe8a899411eb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dc580fbcb5fcd2a5def9695082bfc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7c6a4e7241e8ff2fb05cf1c3963ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d667c506e5e4b97ed5bda66e7d50c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035523743ff950bd8650f84bdc63b5c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50edc55e76dc814c9b95a3a7d4d3a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a300877f627ab2d69e3f99f61866628510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19a2201ae78c9922a22bd4f2004b72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10780ccdb35a9a9cd94f81afecf7dd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bf8b81244c87a1a402fd214a691c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8156dc67cb9fc60cc059c8d733dcffe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1660cd8a6d73f687212c8c9a30e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49561723c5e292278c98cedf210ccdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ccaebe4f819632dcbe3173286f20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c86de8143b6678a04d7e065cfbe63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390ab234a3390adb7222cc63e5b699e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350366e8e3e8d64e8ef308398b44ee80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b023082180969569096a3249aa356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e33427776fa6c37c9f6e31250693da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdf42f04380b885bba4a52d6740feb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e239fb49cb5190344f157c8cba949524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488403fb047ade365bbc136e9e29e2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc52d5eed59bbaa60bf855ab65ff2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2c37365f63169a79611fd0926568527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a0d8c80aea2c5d9410c1f691621b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a65eb9138f7e213f7cd95cb300be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb4d24290fd100b784523e08a435b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c2c5738903c49af7df2326fb5e141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f78156bbb0ad98e3a1e9c32447dc2a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a24c7dfcdf60350e51567d151267d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ffbad09f231e403355c8a71d91d66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572bdbb8ef1d98ebee7e1541c822a47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd64bac83c72aefc1a760a63b5a8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150a04914618771b22729068cdccfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617fb7c05dd836a44de6a90169a226538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccb23e26c9622e35b5b4467ee0cddb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf5bacae91f2dc21c9e0d95c9ad868540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ecc3baeea7048e4d17f14adc045b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eaa72beb0d9fdf26f33a7cda37704542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df7810ca118a0dc97f50af1252a1f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2543d6f68d4c4c27933826175f0fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd11f48fa231566adc6ba3a37313f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36488a64c28d7672a1f14589d6714ee6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e5c7edcd7790ccfe06513b9943599547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4ae304caa407a709f99322d0e7a15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f841f18ac519ecf966d53397f9cad60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc88c5bbf08318fa75c62e02d711a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3889a8e2618c2928ce36884d5ebb10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d01b157b356523fbb1d6494e567991552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961a5b4a79d2b92362ee1e23f6248c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fea87603c0d3d5fc9dada9e4c1728f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b2bfcd90427ed340fdd89bda60bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027344a941d02b993ea5da16b55f5cea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d2e1a6a6113b018ff7f0a0a7945a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10a84f2c8c05b733f6f9aa5da8a926558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79a096238c5b6d721df19afa1b9ac0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c1344dd43f0471e3bf5b93b0a846f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d84c491d1ae01186f37e59f1beef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a47ede8311166e9fadd2e7949da00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5f7872e0acc60081a384b80becaf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0ffe3229481739be896f9c267c00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afbd1f875fcf1d435ec15f82ed42ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3a9f71c88dc99b8b3b8eefac6b31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9dda5e55fea996396e9a68d73476567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04230af609128c703dd54352a4ba18c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa61a9fddbacd8d6cf73bb554eba87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651796428ecf393bc60acb0e2f571088570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99097a9c479039fce3648d7d7ace9bf5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f68b511b51500e7997cbb1852ed7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a41404e9fed5d7edabbe47f9170a12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf43bab65e9e6a7b16934f1d2c8ac29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61608fdb80a67e089a9b6e0ad333fb18575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089ff7c6c823507e1e903c07e28d552576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba15bfdce63036e47125d0462cfd77577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a730ff407035bd01ec591a44d970248578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d94a4bae922821f8a55e85e126ef1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede63350fd23b50303c2920c50ec41e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fddd377b06daa54db7989c2e97cdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb3fbfdf4657592fc42a60fbc84b5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc2908d840910b6d90c13fe1ee2988583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314cc7337ab2142035f038dd01b1060584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ea2b3301a122c048dd4756751e37d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b621cf416c66551b0c7af828ea816ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736ca7853dbda3357a6cc7c83a6b491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d82af717be641bfb89966227a78c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec7bfbd2f3ba5f24fcf686442910b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d593e7a0ab3741cb78b36e6b9836a61590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee10a0eb437131dfa3155a8f0ece8cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e6679565a605351991a9c21c7c859592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4470f27600070985c0b32e43cb31d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188564bbb53e4648055a8962d3082fe7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630882d6e4cf2af1ceee793c6e79b892595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bae8fff50cb36ffbd257b753bd966b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cc8937c29a3c46e626de8ed8bcdac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b527b20b5be68e74f3afb0615c0fc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992497e1b039c2d8ec52757106b7f049599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161832217e1cf76674b8c52dc6b308600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b81dccf69d31558f6d428984b70c8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e3ed0ceaddbc0a780d1e74bfe2b92602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3606e04333c4775a277678f24eb54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87bc28b6ad343b943d0ada5e1b0f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa72b880a1b65a3cbf4d358a4c77176605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbac5d9496fc360be3d513fc67b5e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e35a55c1831130cc9bdc1bf39de3c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa60b4ff9e7916d502427c446a85a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43c3e1be264d35afeac3f708fa9c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37b88283f3c0ddeba468e46eabb0b0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa11f60fea25df10957ee02926db75c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd1fc9cdcc4d482bfcc3bb4e409d96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44e0675720badc343e295f83d3f271613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3546a4a018603d74c19a635198cdb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b067179a321b67b064e51c7dd38f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d228900edeb6e938c04f917105b73c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56c5aa55c6d8f61b7e86b27f18dc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c907b78d0e70a308bff2359b53fe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cba051b7459977329e12925dfe42d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999332844ee749c20bfa6ce11a8fe85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eeb9d26739003f730581d81b53603621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3d87da92383861af7bbc8ba66528f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6d323516a251e0e0cef69592eb503623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e5ea1d53bc95e866cda1882543fc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186997be787e70d473aa0293d0b158c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454abdcb40a578bc416e5e19f0554dbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4f1536fa06ca0f3cdcb6ce3cf56b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cb161fb8ddc61bedd69e6f029795d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb650fd852476cd77b7299c90c8d7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16929f2ffc5058ebfe60e81119e86be6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ee25a2f232d9714571f3a12bacd21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ffd5265552bbd4360078b4cc2ec1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55880234931fa79820c7722784e112633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e1550ab5bb8ed97b6677680109153634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017e8167b5599722a79f5fcaaac150635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4eac1c799f6caa62724a9fc229e04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6813a4b35987a2ef5c0792bd5db15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6c0a88c7bb8b5dc628e5949c8480d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c409599babd3cb47a88275036c472da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dc2a6a839d2aad68aabf34f990a3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1109d4e3efdb63066552a4af93eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9abf4fb59b00d1a383adc04aaf49ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790d66250aced5a0038cb678307047643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce67be5c3e0a9f0362abd177fc0035644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb628b68ed76229560db3e00e7dcdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec172f5c94cafef3f8dbd095d9715b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>