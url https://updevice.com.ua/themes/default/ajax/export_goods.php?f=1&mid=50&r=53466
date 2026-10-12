--- v0 (2026-08-23)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ba26bd930f4152c838d666b523d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0b6ecf61aeaec9c4307ab16989e122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f146c32672befcf1d3c4b8aaf2c15373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1145bfe3c6b3840a6901baff8e274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04608937a8c42548da966f7bd3dd3ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4297eaddb68c4d5c0d6c09263da5ff86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f045601657eee06df70fd799f41ede57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc92af9bb7fda387e39d7899b5995908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6a7877e1dc86a7bfebc328e313579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c866e7ba405ed2b3624c3ab60d549710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e744ccbfe536e2240c2e335bccc40d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58ded23a0a628e592210d36a5f608112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507576a826b4b6fa760830ef94af53a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879511e74aea07f13c0ad7e71edbda714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c692f73c243f649dccf6e8f967762f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84648691062137723632cc4d907715a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4881242c499fabdd3bc401819b7f8c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014d83c18c7a43b89a6c2b0bf96d34e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d17a919a8327c3390a15f3771502219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c4a0efe6d426a4fb443a237be565d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299849c7d7af7d8fffed8cf6a70e9df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e1007908705d2cea201f71b2b7e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3275e6465add63d8b75f78b0f509d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b8b7bc0660bb8071244c8b3420fcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b09f4a9600b60a64d16083a8f88d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89402ae6c7c3a2ec9afacb5f4d1909126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b5ad251fa24229d3b50ab6ef643d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42839434219e4615ffbd464f6cc98b5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f4db7acf587811cab1182b928258429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9845a7d2b730a00b2f82e27f22e25330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4238cbf4f4bbd5496ab6dcdff6ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6435d6c799b1507f9cb4457148ff732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b0e75dae48449b09ca8bc2ce8379533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c996c0f5de7a00888fa74a2d35e0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c400058b9503d208d62d31a8daf5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e051b7a3387aaa7f233ff9c5bbdc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b200b5fba821a3a8d226a9f40d2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c751b67d75d9c9bbd86dc25c5be74ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33f67964f1d1b5d87a3d2ecb1dfeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c133acf61f822d6944f4afa7b04140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00064877d75cfd9369728eeef362541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6cd4d221766c4bc3bbc1752e7354d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d30c0c6a2e6376d1967b9a45963ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98957d050cea2f0c497aa4ad34ba7d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426bd9e7c4e977f8f7ee118f6ff483945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a75ee16a37065c2e6006332d56866146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f699d787709127ed3a8be08a57f39a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a56a7b649c26847fe75bfc9b7d5e6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1133f296e4c0160d59d17847772768d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990463ad5ebd93067b11f00e7bae4e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e57243430d880279ea677f75fbf27751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b55ec40d584aa78a63a5e77adfb2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d401f6a8f7c08ba139f5bc4080096253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b661f20ea3f80ef67796a6e1e828fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9de317916aec99d0e48ac139659c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72d468ef1a22cbd2ece7c228faf4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139216ea806994ab60ebe10ecbc8f4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16eff4d5d523b72e0dbf72fcdb076d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe561768c0ddd312dfc0087f62e8c7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a30e4318615dbf44944d53ca2ddf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4c3ed420935a34d394055a996687e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0bd019b54bbcee1f06d4dec9b367262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca232616ce86acbf713747f40a4fa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256c4084a1018f25df4cea93129785364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4befd09c4596107349db4df1e81161965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf96f666fdf33ef0beddefad2987c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d3b96621f57361bfc37f28db6d72a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997a61aa39b210f53d8284d4c4dae6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4d987e81df5829c0f1e7388a1a54e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f978bdea3ddf66f7fca76559a94d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567894a30446e2c4b9a79067267bb76e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ee3cbd09ec1ee67c757fd92c29bcc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665924f421ecce6056062f990eab05d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ba2b2826d52f2138f63f8558d0c1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bfad9f0222e4b6f12d2aa2273ebd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa8c25a9b49cb35d0330de5d33caa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268f2d3bb8a0a7cad7f342dc8df050477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d656d8b2bda844af75128cdcd02678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97aeff8d20c8f1bb1a1628e06f671d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa7f736fa6f27f399543724a7fba5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b9c6ded38472d7440011a5817fd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a47ccafababcb7152f2444957462e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f781ef5446fd882ddb5c97810e49183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f3745f4c40dce97a5667b2270546784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db430dde71454934fe35a5ddc0a16d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c685187dc68d663a6558da85388f09486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba7dc57511f1325446bac9822908787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde07b353fb6114908a94cf8902883e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bcf9787e07feb1ae87e918c33115889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c45cca6be1578e92ca8b3db18596bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6f6a550381439397c3e4100e3018591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c82a0c9be6daff4f11bdb4fcb51ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a7bb094ab3d1546166bbd07b8621993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa635d7dbe6b4349295c752cfbe3b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ca000935a1212c942d3789f95a48195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab7c950da6da577e9cf46038988e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ae9e4af9948dc7cc077479aa89d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080177d7726c78a0cb40b2d202684c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea095fd107536f9b6946e756c0e73b4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be5769191eeaa95c00d778acf1a55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db64602888c448d5927eb13cc8a02ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e72cda3eeaad66b0ce79da9b4ff0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be16be6617ef2c738a57eea3652615103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bbde94667ab2e0744529feb3f07d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9318fb43981dc7acf337f23acf4d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcda3887e10a5e9bdb9d39bf238f36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba740a0e0cbbc0b7c4fabbc145cd3f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b42ea6d2aee6247e0338a0118f36108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c92a14bb380a05144cac988102c3da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d241d337441ba7f8ecee3d56c650fe4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13057c2f39ac28c4db57f73817da8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38283d61baec5cc946ba542b8cc12e55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57ffb212213fae34649460ddf9e91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1348c6f2abf3e2f8aec5824aaae9461114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addd5d1ff6ac782d648c914b9adeb80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d8037d9385f39488facf5f167ca7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734583f68181499fd28ca6c7cb911d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b129fbc6f456da6ce8d99acba3b616e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791bb80617ef924707f343aeaf231dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a4a0d5c00977fb344c17c9ce54d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d4573e76752a3da97a6207a584cf4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bdd8dc66a41c9d650a290d9558fde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6afb3bf690e313d15fd25614d6c64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69365f649f5c33e1b8e27246ebcf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e7a902e0c9fa47feab3ba053f6c61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbca9af7cbddfec2ee4fb1536d61b3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4f3f0fbc59641ee88428e929ab7a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b26786a8451a6c81397596ca6b7429128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279467a95de8877a421bf10afc38d23d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb96d4ad123ddc35f54d6fa5ad201e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b3144eaee5c839764635fd1071409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57876fd1cbb22cebbf849487ab2f5fcf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440df8c455d32b920cc0bf6af52503f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b327283c6668390f9c9466c2fb7be71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a170a103cfd8875a5d93a1546cad829135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc293e9bc750aff4d62810d6a44bd09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d69047fd39305250bf97d5b949d37c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3b0209781cd27118759d608f969d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99c616bcc9a9b14965b56c9d8c897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faeb0536e01d9a4c855d6db58d70b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c7e0953e4680131b804858021bcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac8e093c91a88fba45f7e12974083142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bd4bba8a2b2d27ee135b15a595ea1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daed6dad9f2b60dbc727ea93fbc823144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c262ed58d4fbde1998b906eb08cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3958ccf8ab8894d49e05f87ab75e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09aee4616286fae54c610bddbeee2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d3fb90f2dfa361667406d98b515ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896866a1c484cfdf3a1737d0e60e0859149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b834b859570f88091d37a3640e357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1d42750178b223bf5e18aae5c375151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52eebea7d3a3f52bacfd32e239a69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6ddf93500877042cd896a43425d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677ef9918ad7f6c50dc286ac97ae3ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6309b80a71b4158e9e5a2a4921154d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130111d8ec0eaec66e1e5b628ac0d84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b728f029844e1c542d3a98acf7f93b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2432460cc5682b9084231e56e7b0ef7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6540d36f375b126ba24ea18afeac509159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf8eafa6abc36f2b7ac3ff71b5e08d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71cc27005cf11035b027a97a6a392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820fb298809c4c2b030bd0248425a8e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e21d85b7fa6d4ecd5e457e9f0f9ae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e152c1c9fd1a3013044be88ea2589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045f717d209e0a4ae22df7273fb1d9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3be2c36a782b5444e124bd5599071166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955112122b6198ca7e360abbb4142c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a62deb2ba5e07e9f90b3d3c53abb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18a58201071af91b18ce79f54d432169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27723dd36ca6a94dafabbfc05837d1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f0fca3dbc0699e4225288b7ad429171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2240dc9658fab19c5b9c3a2831480172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934df800a181a56c532b8d7422b1ee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821162718efbd12d6a58c616787a3959174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6628d3fe3121c9b214c3306f8824c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2693bd9b166817f9b8103a55f78d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd095291fe0b40d3aa546360fc5259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a76d643558eaebc6ca1a120f6fa59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa698cec7f961b189963e381acd279b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685d0b84f308291b3a40c4229b7cf9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88784703b54ad4edc7c56b693a5b6f09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df72cbc90407399a787e9620618ad6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76425fe0fd5fbcb7f35fe72c78988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5760b2584b39df6fbdef49fa35a2bbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8ee2c3bc45d385a394e992811fd47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e5ea9a8db45481a167adf8c0a5442186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5220ec1c5327972addf2914dc4d5de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3675ea7719d6dbc38e5c4213e9a463188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542776969f7ee21a35348e7f293f283189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e37ad3b3037715d1b62c9351fa7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33543cf4def9567deae55427725e211191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d399e025e4bd55f8740996a94612df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109657581c86ca025ad531469b30d0a8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc060da87ed854a83181a76992131069194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa441329f7fd1212045f59c09c80202195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f88893654162a9713f7988b3dc0a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc74c1913b7825e8a995cf923b218f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d083683e2d3cc191a05607729a29ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eccda39457e1417d8dae26f1536a79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c25ab335c2507c2fa4dbefbfc2aa69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cba8afd24c33cbe1d112413f20b9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee5d0b11f7c25e3b488559cb7670a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ebcf0f6858b649094e6a6a6a308e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef21a4e9c4129d6a71a8f0728368d61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428fd5eaa8682f47b136f5b785208d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a8e67666ff63bdb2d95e7f6ab312206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acef4bb319492ed76c23685850bdaff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31d9402390afe0e538a5dc23100563208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485607eb30f1c417c163a7875f9c177c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d6ddf48dd64b51de461606dc326a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333752eb2acb3c704fe4890b2d5f966d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f485a55d05743eb5fe49f2a0434eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a19a974652be2136e02cf19c2ea790213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e906a6b3047854e179aa2bcf8d3922d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f2ecf22c87e35bbdd63f993a237d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba78d20592e01d5cccececf7eabfe52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf82b4b141b9879ff545a0b4baa6c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca1cb47d95bed39da00ce3056d2774218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d526fe5435d9fe97aac8e7938275f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32560ecb1bb97d9285ef47a7f6aa8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6509f78f3875059d8d085cceaddc51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d53722b590050ca35e9c50060b9b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cae8b62960bb3a2d2b642311222a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3b708d6326eb372977be6de6fe15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103037655f9fc7a3e369841711aa0e34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f4bffe5fcba6a1a460baada2e283f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d04a5f2018e7a3a07ac93ee5747fc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78fa3b49863be0b9f4a3309ee40c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae085e467d716212f7a2b0acb75f18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52526f460542375c162b519547b416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74c245af42751025135ba3b0cf3229231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070de34197f2dd8090a9e19c900218db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85563622b0842ba449de1144a62c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7300cd03a64d06c11534f7a72fa3f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b6309268490be808ed422b0587848235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8a7f34b168f5a6ce95d71beaa2501236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88fc12f30a9b4736e5241648ec6f61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411db5d02b5769a5c407d79148a0fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f57891f8c935cc9a24db79519b1568239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a13d5cd797df539beccf9d2540900240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a9ac02dd96205eeddfe940d82ac13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742748c3fc702b3b851109867d61c632242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a086b714abddb92a212032a1f4d84ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1d1f73cf291a360a9fae034cda87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff9910c3476d350c022a08540f6b90245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21c70f40e402df9c0b3f72b5eca9ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc236072bce0eec282fdc42bc5c2dbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290f388ec85e18e3efcc61966988f74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a912a736880427625dbc97d2a14420249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c09126556a32552b06311189529e17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3d7ef491fd5b4fab0bdeb81d9075d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c24c96ab2559c07cc91c59dda4edb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5024f6f30bd0180e7d4cece50b7f6d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3457cfcde12eb12b80ad63ad89184254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592e33afb281473ba6efae23256cbc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d9662922f519153161bbbee9086f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce12019c324ab98580810a8574856257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd65df41f34726270c9de0ac27b10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d81c4848c2dd7e20057b93babaa87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f7ad4d71f7ec12630688ae7b9708e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54312b59fb8c5f176d6eff29840f459f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d1bd7f2bb9286799eb45f35d42a68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7c60b225fb8f036d5ddc5c9edcd15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a26d4b9e3f25af1544d5fd80f7c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cceb7b2278726845e26a8f267f95e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d7842b7e0e32dc6440ccba99a6e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0f6be1e97d4ce4d8bc61ab7965652267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4bd60b29e5257e1b90fe6bb507faa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797602451783155ae44541a3f80637f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4448691a96fb648bc0cf5bbb5e123b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffa9c31166f918031def7c45e29251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73465e75af335572091652c6127d2b09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e407a3eb4d1c1ee2ee092abf8b0983273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fadad4923cb3edc6cdadf40910aa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b5a58715ccf2ba4ee92d5c165fee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b585b2a88157512e7fe42d467df011276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249909251a2f668d01940749b9bf3b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698421e6ccb5c44b8c976dabe0cc2a04278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602b92e3064f7de7b8152b9deb42b77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652a4b5a956dfe00a602a5c7f4e743280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f95b609fdf7a691994583c7cc873d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7eaacece2fc110f376d002a17ef3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911e7626921e5f3e333702d4624d36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae637d5120e079cdcbf67b0df0f8779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0817ca768518396f9838e573bf36cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3b4344a234022e0bf7d53a101bfd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa4788e60fabddf045b87096431dbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b942accd656844835646474de36f59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c77b4dd113b4cdfadc64d17053d79a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430fafc8225656aee2e0ed4aa96544290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be5fa94e2385e2a3d9f1f589123b4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40f07296e135a8dbb4052832cb6893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b47b902918cc2fdae93a4ccedb8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beacd9c96065bb8e5d09a8707b2cf25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0577d31bf2da6338f7baea1dc2f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33b71b6f16776d96c39e02258f5121296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a48145d56607ccc597deb3b0b928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b799d975c5c4341f1f60c9cfa8959298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed2b4c3b8941daf50a29b46668abe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f163dc3a103239a5ff0fa17a03dbaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358c2f7cfcc8de3036352c4c49e799301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0423379cd0e166ac2cb069c4a7983f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355285e9df19891afed1b6e6183ad63f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe60dc0338764b7cf79f1d7a6ebc78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638c8a979a9c13baffe756ee846916d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c92888a89d8e3c55a292c6480aa248306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c20195031e59950d1297be5a5e214307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a979cdf9ef56fd2528bb31c634b9a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d143a7192119f31dedbda749ae18a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7359ed3fac1d97363075ddbbf82030310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621e41f5e395fd0f1f09dc96f04ad0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284b0f0a6a4c732ca8344069d8ca342312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdfcbc773912a8f0bcab61450a86bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84daa00216595318aa47856b2ea835d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1d370d4a9d06e893dec861b9c7b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e903c73348d9d027a5e3124c9899b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64da532524a93a2375225ba93bf24317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844da3fb8575e36eefae399063b7b0a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa9ff718cbcedf435f9af0abdecf4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34279a32e41f723ec0ec149dc718a07b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea43677f2cbfba1f9f9f0c75e2f280e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea514529e3c1a6af6cd03a7b4a1ebc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430b7bd8ea58be89306be0dbe52defd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926de45008bb0f76744722e51288a29324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca910c10e11d732e310d1590fe49144325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d10b244e656ac5ffb78208fe04d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafe6613706debc21ca111e01c303ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c596ea6d9da57f16df538bebf247ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28edc9418d53dd4cda3b9da534949e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996aefd74064ac88a74820533738935330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d03f7eb4a34c3e1861767387d0949331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574eee54789e3e8d8db5b17666a0f3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7a37bbe4a8b68a4de85952caed79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d19208b85337d54ae5fa8c922079be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd79026d65d0db3d22b5128e7ba91d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0d55c12b73577d972001402c82c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17ecedbd3609af45825f94ba9b19a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58144615625a2254682dea9179c5d179338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bb558187b90c232d8693772626fa2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb56a9e7c5de22c773f23e86f7dd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956b344c10bb0b4e1788efe44ab0a8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f1076c604be3843d1fc6e387e45cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8610a2bd8c66b73360e101c8aa0bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8e75cd2da85d97083cd70f048f3ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a91cac7506a50d3b7240d7887f154345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb0028a640bda437a221ba5e75dcf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36a6d5773767b44d34be5c2f426ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf674266631a56d3d1f2f3e1c2a2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c6ff0f880e0e62991124b9f48bb91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e14675027f54a5f33a6f115f3f5a61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f38d35b237dea4333f8ea6a58b6f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63605591a27142dff9f2677b52599b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f32e36f5284c9d4027a73f90c3803d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c75514e1d9efb02e3a7f65603bdab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbd579cd5a140c0c19aba65816289a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e51e73d8694056f8dc08c98385bba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11837229b7fe58052d3bba0a1444d36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce6a6403873404f221128cabe210b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fec474f480df7ff4f1067df76c381e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814460084e0e3f858c293709002787360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca789231dedd2c584a9601dd246235361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb61cfa49b24543667c87c2bdd8a57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fef416741989b5a83224bfb7045c3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc71871751a210c700a8b5746cd8280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed3b8ee04d8b9fd0ec000a172079a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73549a4cc05bc16c0c601ddc978d2a7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e7cede5f32174e0d8ee2c05adaa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cecab7236399f43ce310551049f91f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ade48e7dbec88bc97ebd5b61023c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a60490b1624cf251f2c1fd76c317d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad4b57e989f779f84571e710d83503371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b764281cf056287b24244a5c9ebc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d349ae1189f433ca2a33d8151d019e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bce7437bc15df87e12ebe793ca17c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b74c68b58dacbaa1cc63a253382ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7b2764b9f58d849bfb3b96164bcc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb64ce01e7518718879853cba3c1df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb722187cd87a1494b1fc470dce9098378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3308f501bd71f8b1d8929d5d79e45ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b816dc333772901d556494b5d87147380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521872fb1b370a723b312dc3ad67cf07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f38c617e972fc5bfa501da5f75e491382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b120deb6b0563da398f1a2ee5e5609383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafe82301e53f837b74695d75b1f00a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c6106a07c779688895fe55375decd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3216b7eb2b598d5e692b5b5033c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee7bd4a96a12e373c81c23fe2abd04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7d381af60cb0f95a12aa28a91c612388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371db5eb2233a84fbb772d990e32bad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd564938c664030a4917d96a7eb0f9b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813539548741b0288e8ea3c8a21180391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea0e99ba2ef0316cec17ecca688412392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e28d73ce17c84138963edf8c18f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df111d965c8dc121029f8d20aa042c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd825c5769edfb012cb4296d0d6436395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc014bca92cce8e4e05bbecb82e2ce4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12094b3ff4f73e1a4181487772234b4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc1c99395161131ef6c8a8be4ae60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc18f0d63241ca237468fa33de690c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49f1a078e28678cd305c1176cbb1ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7d4b6d4be3c842510d8ab8608e9e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50549faff46836c24e9ac50943dbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5f97679ba1315154ea60b037e484403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c6affd0e36304111d2023ddf162b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cff2a8ab4dc51394cab478be1b1fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219631785a2e53f9f890bbbc10f0ee9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e64916c4dfd8a0cb828988d1fb2f20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710f4c29b10c682e57c690819097ee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c4c1bf45ed8cd4938335879a36ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5459063be75eca552eefcc3baa090410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746efb1dd0fcfe5e8e25aac2ac6f032411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9a312cbaa81d355c9aed72409d786412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab8d6c31cd22115c8367348bfade5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750d0de39329513c67862a99540d77c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c364503fdba2d08aeab7c249d68d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736849495ac70b3e9f47c01486c74037416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233559897239e506fd18d634a20236b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808215a081752c7336d0f830128ff6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151809b0fa2f745cb15dd6907b9f5703419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f16be6db86db380431313821f0277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07230f042dce8337f11af76dbf33ce53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8d801e986ea383a4b3568235315fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c6f6063f7c409d8427c4391a93b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8adef98de87db1dc6f9da134afd03a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6a9181e4483de6281a629da42678a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db336320904088600118baece99769426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc22a1bbcca571a3ea70d1990c3d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c814c93a565e15596c22ec17369af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52af92ee54784763e25ad1df7bbe006429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420751a72a130e238c506b9a4a33e09b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b64a3c09806c15da6d324edfc23f56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf803c08e033169a9f7101dd3b781432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945bd1da7d6117920a4e8d24e82dae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14f7a40f0886240d061c8a42816573434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dfe60754af3b6983c05132b0c77b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3e954c3a4e8512c5ccefba3223f1c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60cb271687f98beceadaf488b9a306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f27191dc8a0b456fb4c60792f774e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2015b4d970907e090215b1794bd0646439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e7f81adf336e49e939418fc29fe1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547badfb4305fbe78399093ddf47b5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f791b48a8261fbead3b60bff30b858442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b605544e49867ee78f3c538d7a88e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df51afbfccbc56b690e69344d9c61c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e3bec09c90e4d2102f176e69ade6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13ad6dee4ba696e68c6b45ae141d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aed3575991cb6304272c4c37fb64ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d070446d28c31c5b38de63b2c337c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240860543d4cc6838688134b54fa30a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35ece199db136cdb98d07b64605724450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764e3b328de13ce642fcdca3c0c468451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae39c3a84ef3134a5d56b82e5fed4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a74c3ec973bd52be3dd8e227502e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288c1989a42ad88395c9ca6d85c214a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc413ada01669b3620cba8cc282066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006f122bdfee3e83e801bb0435c5a42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78177fab016bd55b0df05f1df89456e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3ea1fd955ea3caf00c0b8e87514f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c78ca536ac71a292f33f1bac84607a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290537721f1dedaedca22abc8eec2ead460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841c6693edf04ea22a5b082ac94c73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a09f3cce4301b6dfa55a3fc54b790462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f4ad851df4594a0e2a4914a2b290463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb81e80d407c46e3b9e1d399c7124464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356634b7660b8f7032e1bb9bcded43d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dca7730896c1c93b09ec8ad28c43b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6cea558c9b2b116682fe1869ffa2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8b7418f1f3a30837c9dc96301fb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8836a09f1d27e2dde7838f488ce913469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ee3594d9445a300b55d10e89be7e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8909d9fc88abc868944e2c775f77a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caf5a2d2f7b83fb72dd7179e8a55da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee63463736aef6fafe38b4d033d92a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81082ae720781252542ce2da2357ab72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b979dbe3cde99837ac7bffd3916ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b8ab1ed45dedbc74def4980a9404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ce0b218c5b9931c641eb4521b03b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115ac7ba57cc5ec9f077a36c9fcf29478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c900ab619aefdc8ab800533501844e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070c596d215dca7ab09d57bc9425c2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d542d9026647f38ede2f58a5d10f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9b32207eb2dbe41ad0c9b2e209ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9b2059a491000bda580ba4ea57f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199276c7c1e5cd05d4ce05284385a99484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedec9bbcb21aba343682d40c97d7b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd1bbe807604178cb5b8e6781c0bc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42750b0f87db451a1862dfb737de1a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a373e339b44af4375aeeacbac1f667488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13024070869ce93574310aeaadcc95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1303428cd309eded631e6b108f05a8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e43d55cdb864285fcb7842806e7c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e832d65ccd4ce554461750796ee2ab4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294850d553f469b88bef9dd8a1773e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d8df91b5c0308a6505b76bcb8e472494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee586268e2eadd29f0c4b6c412af9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ee7973955244aff96e00ed3e7bbc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84879a42d565f81f21103ca3f75d7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a38ddc1cb391e0f1ba3462feeadd9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a3669b4b523defac5beed7a499b42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c155fb7cec26f6918af9c3b0ea4a781500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463736d9ebb13062965d756951925552501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c0775d49a82050c81a970ba96876502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de152ff92bd3db52227f7e06bfbe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d968eeca0731c009cc6cd0b74b7fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e922d8af8f8655de4ae04757ad4120505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abdd0cb65c8ebbd606343c97a9570c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797121b286650cd7e70cd2d19f0edb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabf239df4753520a662274cc79c868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330252551503eb411530cd17480fcf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac56a109dde46ba1da3481c7dcffb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2115a7f96bb1c3832e0c8d79ba3f2b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e2dd9537544fbb0a20c83cf4006f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6c1c67f6165563331620e386d5974513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4de742a84ef5534d1548874d0bf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf00072cb067a0870665b428c2220b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da94958a000a3e5d486f80c5b0bf03f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60409bf868de1d5568779cf33e097a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c1342f003bc98b7485cf29825c16b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd0629217e793db5fe83ddd73d3229519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230e44da48dff497ce3857291afe79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371954b619dfe79a46e0b7bfe22c2c81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623409716e87e0007497f9d1712e8b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32787002e212a805889916a09b0f3e9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818825273e7cd6a6510166c5723320ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f9b313193e80251379b5d9abddce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d6e9768d1588f9886644299d93ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173687cc186d23918947a651807c4e29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3b63586b46884624c2b461b8bef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0827c467dad5964bbb3cf26ab83ffcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e8b6059765780b8f87203a1dcb8c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152a42dc2a29b4f00e48cd64089bcf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5bb7b51db9ccfe99f78054755b03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d39b1131f3e08b531c3a29779ea9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52819db3894e76d8c01e8897fdfb1abc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc29401f86dfcc662fd399413d4567535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397a6347ab2c5035d195f9df57cc23e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672bbd630db1bc7cc08c19951a0fbe4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce144d31fc82f048cbd2221595f43c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914d052c0a6cd316c7d2241b1208f06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d811148b5522af9d22fe862ca186e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04461ad55119397dbf1348a80c814b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bbf7ec02603d29f0629a44897b850542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd2cd4f44591b7566d94f70ebdc9c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a45f30f2feb66d3929cc007bca087544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22562b68f4818d5ed505d398879c8f67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7aedcedd4dbd13a43c715eef8919e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141237ba6370933cd89a119a6ad47fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb25fc4a6fae10bfc86b004c020c739548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf867c7f311a8226155f2b4e37a49cf2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072129839a027fa25a561fcd3b507d3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47ca1519e9cc0ef48723321e9b16d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba4f2f642f5ff3c9145f5f732fa32e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507746518ca6e4ab7ace358f1d28b2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d411c2a17ac7921261c8e7e51e20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894723e0c7b030f39915f3a09cd509f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd756b11da8da722f397607d0f074a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3efe58b350487d87ad8a27f575bc19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6edf40637a268949dc55211b45908558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053a1d4e70ab3076db1b6633ce1c820559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e7dd0a196d24ff28c15bbba6992e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d163fa438e4b1893a864690bb299d17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf76f1cf36eac85c00e33ed738dbe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8301131263363693aaa1b13ce2097da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9ede401dd898b70ef6c19385e40d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18557c0ca6f2c5ec22b4561146556756565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581180c74ad6e70e2c7b45ef93b45d5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16aff597ba42609ac895193fe3eec1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fe0f81d9b60528d35a52bf52fe3ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808501a9a60df017516de4ba55d94e46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaed2b326c13b017faca8233547c37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41166b759eaa19cf5b88846a1171ef47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f058c0f2e6d50f450b002467969baf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4de05fe7b9624044c902e8fff5c92f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ebb7e59127171b23c5b8f3398af41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ace56494beabaa8e4e5bfe884e2a9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07806c925307a1a5fcbbd34712345289576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4646af5d04141566bfc2f6abf0cc3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c55e67214d825fa7ac10aa8530e40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4010fd2076870ad4b9cc930bbec2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4358268d03b2049833bdb591b6f1db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233abdb8cc63d4334f18bd5cd31d97a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761abc74f7a37e723bb321824f4d3ee8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca5a9f2c8e5871c3706b15e0fac80e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac619d2e77eecd19882b4ef4d5e4661584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61079c37f2b488e1ba259d44f41148585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27101048d7e538f66fab6ab3dd366fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be092f8904fc9e0b20841118e4a9b28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5430b0c96ace33b64062752f92df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d37a979ef246567cd61d7d33dd9a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10452cca2e5a5c6583b510d4e8d626f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d32a2d04a4897cce9365f13ec66e00591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761084086ab220af5b152ec397f605592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712487b31fd5b9fcf3e8175df5586de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4ac9ad9ed9440bf8a36a8715aec1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5daf7a31b7776b6bed779794b49d38595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fbf4923e6656ec60644c89bb7f3bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fda4c0251dd7bd4b5b4a24d393df17597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158e26b346ee9fd2896b7b99e3d432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6195b57cb2bcaf5e3433d49f2497e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079212880345022fd5a43d475c750cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ad0e382eb9ee5c7fc62caa2fbd6d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e16f75c7e6bb0319fbad8995db53b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3daea4a71b05e103c94d25ae4d089f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ccdd3bf0f46773d6ea032edfbe55c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b0cbba2e919815bd1eac824716dd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef3de3a230965ad5814f2a48897e6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e4bff1a8dfc4371c233630791c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c6ed5eb1066a42a3b14584ea0f1c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a226ee9b013cf3c23601c781bd459609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63135de392a10d67d95c9d8422116dc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f63e25d69351fc69e6bf3d271eee97611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecdd9d44b65acda2240c9ea8cc447e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f6fffa5c92d41df844ec7d88b7dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261957b6f28c5bd806f6c0e3c2238dbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c015faf5759db221d3142d2236aa89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2096550aba88aae00ef51c21ef8957b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614060a9b738f1b8cb485ee674062b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93102196c76b27768a4e347483bb0e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69297abc45952d37f0a0c5fcfd7c5af9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce5eb90d594ed74360e4cfdf1b60d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef8fdbb8d5c8e2dfb4f16da2906f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251914ba6d2919bbfc10951176849f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce78e911f2aab4fe4998299d0b27eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdba7b1646830b132384c0688b2bc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e94508b2f2e43f0b781999af809fcd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c749a4c7bf89d9a6a55dc50139e5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1fd337a1fd273f92a20eb455116f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b1de9518e70e2fb99fd1c32c44f7c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04497b5438bb6fe3d054277466cd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e3b9545a1c1e1cf75640b7368784f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ed27232a611e40ab77d9198a86ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88973cebb78745e7027c8ab3670cef8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873afe86db1e83ba8e74d8e2521624b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c979cd38aa6540eccf0ea9f07a5bed0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4cce8442c6663d7aec0eee4fc2ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168f8445dd8e3b91631de03cf933542636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d18c80c5de3a24f3c52262ddd5be7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838eb913d2e46b4c2e98c1a9b37d3c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b951ca06d681375a12549df3627f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e6ce6603175a401cf145fd487633640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a5806ca3b847c2cc811df60c50d94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8ecc493ec01bd6207a4fb645427e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6e019ba646c0ce5306356ace51081643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506fe719db3cbac0a92166211ea3d3a644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6fc380727206e78bac804ec2438491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937845165bf64807accc86f4d6619922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56feddc0a1c5fa6875e261f40f7423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fcbbb39d1316ba7dfe0f05bb24ed64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddab9a71e640b8b32412be15d0fc115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8db21d41d91a22ef49f2fbc8770936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba74d4c44d4310a302a8141f5e0b4247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067428b766d4c50e8506989f7965e6e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116346eb2f09166cd51e185bd48595ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022271f167de12695df6d4915f79b3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3c485d20a7bd49c76bea43768d56c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7baf6ae16f7ebd056d0c630c512b0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b67e384fca9c6f071aee2e6d7af513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ae7b0bcf0a26b0dd5a82f3c512e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600581ca4b624ef951c525f347b5abc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d0c6ad6907e2b4d3902f7d30624f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5d88c1aee35c5125074e44f95708d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604de42d5156ed6018af3d9d197a55f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f65f4c83f56bbc46c469c26278b8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2e93033bf20c28b4305a18333f85b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c16f7015dff18497d742f5f3325f6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db68f2a6071d9dae6f31cd333b73c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e78abae55ca9d4e849c4e287cb75f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8669fb65f97c183ec75ea7b238617024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f65acef5fcbf1c14db56dc19b5b6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9514140598505aee5d52830e69a2c126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120eb2edff6214466096cbdcdb201227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d334701032ad81fe798d988d30f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478111df049c2752a699774644a44bf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9076d2b9e813eb264b2d6cb95e5702830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24858010db55aeb9b8374b2b8b71b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b1b5921db683fee29c36c80cb7c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a571063bd71db9b2f48ff4e50eacfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676c81a5b0e795d1f3d36b284ffab934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa137e9da90deb91f4d1c67fee9c5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d7cc852db590cf6b2eda8c7171e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854ec0e7adbaa925a04cd9df76ab05b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aec3ca9fcc4cef6e22d67d39a138538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c91b08ec979a8aed3fa340e8b2f69539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09518baf4d55552942f9bd3122b33ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab3d45e766888069924c331bea8ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a0802a23598fc900020fc0a9cd2b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8396cbd18bbb4f6af8cd8880fe27743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb55a11b635a718ede5cbec0f5f14244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367dc1e71d6ca6c1c7cb07165e940d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc2c4ef4b48712710ff36ec42511546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb52ee7cf2f6a2e00d7e794ba493247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a2a1ee6f74ef8401dc034057533748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8ec8b01bfa64e2ad08a25db67925c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c788c00b7fd398e566f705e48392550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662391bcfabe59f352a07467c1beac6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38584908e0aff546a74bbb898764e31552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4120433ab93b58f08514dff08ab953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eb8fff2c94f33f6e7667c8a96fab954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354552c6b4b4f215cd3952303af08fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ca04285234fc75339db485329799d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852dabf3e86f72e7d531b3b53ca99d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d93fb15936a8bceb72287065f004c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240a60b46198560bdd89fc9bc905eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7462759ad39b0cf477e24c705eedf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5700f585344e9f3234324b93ff412c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd42ee4e0537bfd80a79e57f53e4b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80c661f20a014d94f89827f37c20863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094830a7286e0ecd0e81c732efa13db364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26682fe4bd2f4adc474e70f9bdc9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a35381677c75316b98cb0f172defe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ce7fd06b497106d2204a1fb42c7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa914415dfb5c8617e40a236665e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a901ae6d68e00a8bd58fde84cd2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5160a3bbf08b25ef5f8f5cb5615170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634457a43c91e98e1276068ebedf09071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0571ad948f250feb54d8715fff03a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136f376fdfc700bb2fa513d1cb8ca373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a93408d00410f0a466f4d73825ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a9ad4fa13f7cb8d945eb41b80e1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e7c7700d26d6de2ea0f15926e68f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51e54f200773a0330971583dc983c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ca1bca792e3908002f4b004067c1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06839efea174673a8bf99232b6c7718d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869baad53e61973ed04aafb9b056ca980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7e922440a1946628d7d63e488196481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ab0174bb0f5fc0dc1c681c8d2cccb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be39b6f930e961e094b49e6562a726683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b18bb672a390e230ead5a7fd84cc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f52605bb706f22c3c375696ae39b3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cd378d9c0ee84a7b8ecc0220a5d9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096f4b199a63156c9f5d32c3b4226a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe01f0ed4d4a823d64b7e758d0123a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40fba3415edd4a2a03021ee2f367489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e869c166296316154e1679d7dc9f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a1279727e5d3abb998fc7c627177391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927bbfc4468fe541206f320122e34ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd305aad852bf0a2ee7bd41726580e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e0a6570cb072ce3893f6f6ae150b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59e7619bb6bf3899d883fbf5506bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f8161a5a0acf61b0248da0fdf969b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a9bbb2b4c8c897285b5bc94bf0b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3025c116b2ddb53e2e1359da51e86b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c52394981cb5258a329a3816cf7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307deb138f866b5b34a684a8c8c1888100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a14adcac5f11a85c3c756badae8b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293100c39794b336ec698d69a244a68f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfd73a2d54c5fa4fceb567502c577b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b5d6370caab02806d6be5d7e672f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9591f49248474e76598ed7ee9a6f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2479fbbd3e6218fe928ef27749fc55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705059dfe3ea4bf11e049b6daee8b6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3132862028430b3e58c46277437755108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47359d9dd9caad621fe8ddab7ed46c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b578730acc3d76987d8a8ad82f451110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b364585763259fcae104cb86e25913111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb5da5b242fd88b7be34a5780b0177112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812f478b6afc78a294b8ed10e2a946113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5a121adeb3f359bc21634c2c207fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec19afa9ff96969a5c6f4a849e3486115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f02fe8e7e17c5da66ea3d4db77500116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674231317cd6de5c4bf75fbdbf1ab06b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60052bb22c8069989ac2060eba976b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc48e158dbdfadf007f1a30e0b5e0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae07ca9c43c18dc1bbe43b3dba069e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8734dc85f4e0cd5773d9a54a8e805c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b45d7dbde95dc74eb490ab54abca2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c60969c6ad48e078eb5b674e283017123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcaaf7b008062b659f20843b0e700d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ed0ee7caabfe4cb8dc1cc5d91782125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941d4fcbcd6d0d0b88246903ad86c3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48b8aa89eaef6b68b3718947e912b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5da485f25b2b8f10f8b3b7bc24e1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1daf441a3de15c69b58ed1b7395339129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f855c23ae349f891914001ccd11d5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445bfaeea09d112516e51e44f619c48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739266e2186122db30e1f96acf7c1fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e5ef2eba5f618f9167635368c7a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83793d55889fdcf0bf7ef8453b8b6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a9dd2a6229e0022fb02e750bd3f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7527e1e734dd510202c36d744685c3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7f5a3c2856298cf75b41058d5cedc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f9e0c03356c1041140237116c67a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c1bc16f4893ff7182314468dd476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b3355903999d4ab66a9fcd1612e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37d55ced796611d6b2536cb8029bf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4996e771b15e23e92d8a39cf154c89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f217fa3c4e2865f7adbdc7b59b5a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ae694031f3f46a6d0ea8a95e1e97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d55e437047003b706d3b5b2d3b97f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e195c4b0a62dd1110e4d5a73956937146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5ac78fd4910b679b7cdec86725527147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6dfecca0b408be3458a866a754fc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef70b93b31093a1f51047ea569edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf45de23b3cacbc1033cf8d9f49ae9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84045790eadd32bf03425d69b47cd3a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06aa5aecc8fefe41454f1f53811cd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079decda082d7a281d6c538c4b09f71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505130ea817a063b655197137148765154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa61d691236341522b47947e650f69a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f157c62cf059884ac6d753bbd029156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267b70ff12c2bca71d5812cd6765d7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d46ec2b0f0714df9d071eaa15ad17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53040c332edfb6591ce856fdda9f9c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55811181bd0d2519de574e15161b4c73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed0bcc003838fc67d25a8d4a949ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eae55586a6ffc1aacbf505eb4c98e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137120d97c22ce9c504893998b9aee5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ac7f3454fbb49a1087b91b2996230164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd087b385de8aef6ac91e8ba921e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b0ac41fb66ce8f9bacd68f893db3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae42a1efab2b18e9d78b303e7849b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d93cce7a671881abe865c3335b22d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314a3e4f3f1535871df32e14311f78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e095d28cb57b14e5d565515c557301170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c590b4397b00813f47fa33daed591f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7394fc42352f74838208cba0bc110d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f502014600c23d9d30e072fc95ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6325f2a7b47cb3db4888fb5e35bdb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339ab0ba50ca33285ae6b1eb8a3fb42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7388aa7059cb2e5e3961e7029467d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0c361e838d24dd1cdeca814f712d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b9053167580f3402110550a7095f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88aa6e14d5fab61c5e48bec649a5f1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0578199d979dfb2df3cf2065421a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1440e368b812dca671e29dea3b8e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4438b89d0deee1eb6d07e4185dd1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2709e3383df0f15744b1754eac77287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f61658f8a4ac33d40e9007d4f2ba2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68d018257097cf4f9c7502d7564bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889855de33a1d4bd725d8ba95bbbe61a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841a8e2f9f7f72311d3d1009e0b951187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0793f8225629e58fa4a82e75b2b1aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045a417fbeb54e8e44f3a8279fe7dfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea4b2a81089de191ce84db365c86b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783533c2683804f8ceee9ba6ce33dca2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b91ae8c5348f0572bb44b5c5f8e5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c343f06426adae62e832cb2fbcd2d7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c105468685bde9ecb4bcabe3b14714e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48b79259a4bf1e88948797d89a8193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab57ba06d310341d47f64bc53a004196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19ff2f8f3a5f5b96d07d04452f2f63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f98bd31f2d710b45737d2b5dfe6c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e275669cc453f0b59deb98168e3f879199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2ef3738ba2015c7348c09c24eb11b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f75e06d52924a69bbc0d4628197b01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98853091188cb73d0e93bf3f5d30466202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164156396cdfdf4c3e3bad93a48a444e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94781fa33aee08742e671c5807de42aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ecf394e30bca58c7e98780c67378d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176319d5bf9902f7f4f95238aa897926206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dd3701d54bb8e08a0a83cffecb740207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5907b966250301d9266282b6ea909e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e6870f43a01cd2f3c7a34bad60a4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b584351d606bd898316c232d7c2cca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9a055cf7228625f1bccf343fc859c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85060e890e419604c939d285c8d21a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9348afc9eda8f2a601bfd4fecbb5db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193cacf56ee8cae78c2435dcc7c430f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5185327f86834162e82d3d207183cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18baa2d36368a5045da5e18c2f14fc56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026fdedea592ef3198a7962df207491217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9a4cec54a370268d3c42f9564753218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9b83884fa2d322aa91e600ff5185219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63666351f68c90d3f7cf36457fd5b58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5dc5c7c82085f81875662bba3ed1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dda9469bef14afc901910b1563fe02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6b944a6e1781c01f08595c86d3bef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6c024ae670741c38557d4412a3e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e232ea51fb162c3a1154d195c63e67e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9321bfbb8da8438dac93f7689ed08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a828d21b1e3f30db05a91db12312451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc99a13759bb81c4d72dd60cafb5f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaa97580e5e7c421f9b5eb0aac4829229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624acff0efca39edb3b52cb5710528230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7651739150efac91904326bbf241d07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b94229394200f6b3c2fd5410405b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edc947e0be0360a198fa2c1e7f70c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84ab6d50ccb822d4ebc83f0f40225e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182e35fadcce8a30fbea3bf4ba150a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8a804887eba50e862f9ce0f98f217236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ea38f608820e91f16b4b4bf84eb15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833af7f20dbd5749fa593b91cbd106238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640725490d4b68d54c4e2a36647d7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897433199c5814216b5bd787967c057240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0f6f65458309dedb2285c04def2af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943c7229760b91a41117c24da308b40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e133d23908401bd3552781260904243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104690d714f3177797e49786817fcff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108d475a812326e860eb1fb166b0840245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e27da4d5d7033711848db5d2207ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4543f4088eb7674f947541ac35691247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61513d53c565ece129247d36002ecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf1b079db1e4e59d14f329d775d71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753e9f91fed0a75f9e616143302118250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51209491e1103fa3b7e64cb0e0f2c02d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d32c9aca4a5794169d4084e06355b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c63dee52b41cacca411ec592b71f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f96f55d9fcd78456ba40cdb9e3257254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bd25d517ae2c1aca4f8a0dc788818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ccea4fa8189c335fa3f302a7794fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aab6ab170d1d50eb2d8646d73e0dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab45fe96396211ca040b92dec585c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a485035af06691b2992ea7b50e81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75670fced8fc79b574686d835bb3e4dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2c760feeb8340cbd2df721c36ddc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c836f23a2c7fcfaa02023fd94a34cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124532d18487ffbfd6ba30d254797397263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b48585a1db3423bfea5e123abbee09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb92dcf56104af338f6755eb35ba10b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69cc23b0efd0eaccdbf3cfc27e550a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5c56ef062b7715b461525e95a9d3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dacd0d8ae22848ea4c454947747ffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93464136641c1d8ae456263d3a65262269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fccb3f8ab3de92bea88bd3cf8862d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f772bd277fd26492a167298ca72ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a831d764f7f16b5af8ea94a24968cbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffb8275ddc060f38b1fd1b75150b3c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2d1064ac6a9b5c779244931a8c332274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b8fd7b835330b77dbafd03be4e145275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b89cf0ca636ad616245c453d7bfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7449df7b9d8051409d5c7be192cb04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a3bad2a87d252e12a73692e9bb200278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936508a8f4d5710e1060dea21068776279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab15ce21ef2ffe50793c74db7e179280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412084648f9277132723c6ec6e476365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26026d23aef13ffb7ca3ee62f5f755b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11716aacaa0a7ba50e6d9a7f0feb02ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c841413eedc50f8baaf535145e96932284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a67872f334b3c35ca109961807ada285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fc204ed1f071f66e0a8ad9d1c042f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b11943a407d821a057683190485a5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd379e6c9a0c9ad70f7285f2eb266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cebd31bcb7e4fa780c037bfc1a98f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327166f045721bd7a297f0a8f52ebb0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784f26249dec547a04ed2d8af998627291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2ae6a1448dc9a718c1cbf89e49aed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365edec8a56258b4fae2e3d9c6ca2d08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd7cc2c6573a05d8329ac3e981704a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c24775ce22ddafa1a1eaa6ec9546b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555358a807407c7c9e9013c6a396111296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117c3d67af02f2274c973dea878a65297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801b925f16a92838445be529176f54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6839a839e4caa94bdae2ae7f2877a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e033d7ebd1e98dce5739e51885c08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6722768d1b66d9398f5d873f99a40301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb20c7e6422198bfe5ec4687ee650302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d365f7fb1428e4959a5db88f0cd3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd1baae220bb2d8a6644ee6aae08ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437a30fa24452f80ff940ab05ae87b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f342ff91870a865a364ee432b6f6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e9eb11dad25cd6f9c7db0fdc81aa1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85957e293c9e424d290f26c61a8965308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba619c98bbd9611053ff7de4fa8d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4c1734c7fffddf69b481acc58b4fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f7c5d540873556e5cdc93aec72f38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341701f604b7eefab651aebf0cafc020312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42036a7eb0567c0d70128a9c22bc978e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e206a08dadd11b4ea9b65d429b55e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb622061ffc359c5bbd0305e2d15d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea942c9581e17d9ad7450b33d6e77c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5cba1558bb714f3b71ba8130f7f79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b188ee832a60224b848c86397e822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c8e4a9d0e6b817fa28408abfe66e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8146723123306a368be587e39b815320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905414c8491b6fd8ed730aff83968cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e9325ccd329fe604e964b81e2bb61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65416839dec7148af28860872e3cc1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d0262c80141d31a12ed42601e58e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560784af129f72cf0ca69f09f228bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b39903bd7a0a38ae1752ff3487c5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5499452ec21f7470af8ffd6cf395a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa69ef6dd2ffd8c269765c727b38e25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44472902ace232d5f14c86ead5ebfc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2525aa4021c157a38ff21faae8f71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042daf71bccaa0c9631ec9ab298b93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00894e5c8758950b1b4af95614888226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2cdf38f31b1c90940da9941e6e2e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8472c2cb69f83edcddf9e8889b2eb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee551439eb936d1adf9187d7eff85c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d3ba0d401c20cf3be8e9bd0b413ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8194d6841e797657d6053a709c7b69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea13be40d3f112112090f7f3729ce2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6127f056e5cbaf0590b5bf09e8b3f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f8fe1f28708544520c8f0eb943125340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00d673bd7de756f08b31d2228c7814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b015b103489059a6081877478c2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae980cbd0fd08a3c87b94942df1a60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad424abc79eadc32a9df1e17e63c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7515f6f5b36a80644469eef043c0d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8815346a25ddd0bf36b503cdf3e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01c2814df6f722d6a241259b151ee9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca3fa3c1f1ae2002cf6ac93739d30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77572c5595db2f5b97340d9924f2c628349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bba0fab3fc28bfa87c7fb19c6ed38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660ae27e27691920bfdf55521808648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e09294af9e949d35979d2742badc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d320d1c6c5a31dbbfef93f960d0cde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730d6f9c3b2b5711a4bc0c7214d97a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b7c296585db53ac092ce94d941104355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73a3db77925d6004f1f670c3b2a673356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83bc275a3ab8f28d20bfe37eded5a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe9667da4c834530cc818668b4702358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3793cadd83ee36b7d37e00aef1e657359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e658ad91c283a6aef3ddf5d23e7a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a34bfb9b3b2c47ba4008d109ee1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ed83f90733c1005ffccd5d0475e77362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e37a80d254201c31b6fa72d62a69b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e81b166f7bbebf96684a81b684a16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048786991f9cffbb892fd6e7e371e4e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b97c2239c09463210667dd4b0bfe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14377a14da3807034b3bcf16e9fe36db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd868735752e97c2169720c4cc0b97c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f5e5c637d1b83cf3f855b47f9464369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec816a7d97e719a6a880c4ca974202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ebd22513dcfea5bbc4a23c76c976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50f894880dd134d84dc1f4c44e2d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8cab1c1392897ea430e930be4c67d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf641caf331024ce3f1c0b2b3f57409374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eb4d03b3a652ed60e464f70bda46c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb1b870d9998b92f01405f50908fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1740caa5abe7ee152cbce791a27305377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76178bbce49af5222fb1aa6067a4637378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164f19ab92fb659778b6543633c209e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1539b07b7095bf86ab2dcc2a7d752380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe9f3733955e5c1fdb191abb3b72f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb238172473d60031c0c16af232a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2db134244566bdff5fe075bef64c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556529dd70f4d7e4a6ba0ed3b59074a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353981d39852dc5ed665c2828c64c2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649d2c03a18f81bbd408a93a56c0f97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6e512ecb862791f20361f0bd4dbe3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38232a20dbf780e12861ce600af51e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abd4a56c3e6c855b0bf83bf3c645ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584075060fe1e5ef05b4d1276c3b6e25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcbdfcb66e4a4fca5f1d6bf793fc26391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cca8bbeedf45a9cd345eedf413e1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a875b62e4808ccacfdf2c6339bb79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e762d035478a1ac440649cf2f80d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654caf219e047aefbc6568efb1ff296395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b11a299a2d66b770e316cbcf87257a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e81ea59c3e2aefa3527031a001b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b28371af49c19b23bc573048ae13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf15b7f967c7c74432f0a2268a5dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c528d6c8957c5e7d4ac3221954ec3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d878f9588f3d685288fcd0223910b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a15003d7a37528e3b662af3b7449402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57ccaa65f459425fa2375a0c62820403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046d957b28a245f8e59638b5acad32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42c96fbe234b677e7bdbc725f40709405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b28e2dbcd73a9778222b70031e9aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a018679464cf11e755e7ab2e22510e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea04ad4fcac784a3705a02b1c80c801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10691a9521ecb85d0a60f80f2ee8b43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8fc32af471dc72db299729a2f18df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266d1a672cad78797ec28440d36adc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d224ffffeed3c81719c88bd468eb9a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c882e0ac4d63e82f2dfb456a5320b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdfa834c7f41a905eae014093bd5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971811dfcc83f9f8562d18a2cf5cca1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372178b2937949f8ae011d434f9ffb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61e1bc02212432ff9d5bd4c8c73b5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b5b60bd9429e296d6e1a50705405418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15193ecebf074155b6beb0e172a4ee6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3b94f9d0d79295f4e9526fd2486d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ac4e447e821ad6c129bfc73858150421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ba4e217d7a91991876f07cd7c4e2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf5e49f7bf1b82f835758e9e163b1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ffd8e2944ed0df6ea6ab55924ad6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa1ea4d18fe8f4493ca56a51eab02f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb3f426b99ef92fe33ad5adc58199426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a82b874a1331514471aca24e1ff11a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471eb2e05a999e913acbb2fb24648e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a07b1afe3dbbbbbb736bef27f837429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070fb444e895e2d1729432b58693785430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ba6fcd156dcb09280f93f0e0d7674431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29daf78c9515c9933e96adb5eeb463a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce44cb5ba2a05dea19bda51705d5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7feb72648011bc0cc15ac9ec8bc2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca370f01c4671b3344be3359e4f0bf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377a85db41a02b983f2b513729067f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d5725ce59684cb22a978d6ed87055437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d69989feb6281e82becc1eb0410d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9887def9d034dc90954323e9b594eac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacea68d0f6e89edc4dae8720af6223440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa972588400ebf0b892845ebb5353a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c341019f9432bc81979d20b7a9831442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4463e9951fb4ddcf33e48da6f8a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d61b3548cf124f2208eb75ac42d0c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4c8fdad961f588f3ea53ff03400f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a11eea51f599b773ecbf547f61ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91260dcd22f15bcf03c6054f63468b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6fafd588427085f75ee9a31fd2179448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edcf83f2e91afa45dce5c7a8a27945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b039a4302f60176e209ef4db3bb04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a26bbca140ec074392dc629cd1532e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5e0c9104c62e8166d0af87f92e917452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916cea661db35e5b7dbe4a41108ebadf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d943016bab98f71f45b748ba0709cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d1f568b2fb9ae93519d2716ad26e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de1caff1ef9b3dc159bc879ff5f21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655175c5d190f072f6993c8e000a7be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ffc168a61cbf60e053852e0d93b2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946266aff389af4da53439339407422459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93bd044bcbbeb979e27d310e25c96f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913ca96aa63cdab85d8f63018becfc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee798227444b970f780491fe0b69c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b79a976fe7fdef71b5157f761a1f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d16add16c7bfda0bc05dad52eaca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07dacc39503bb7ea8a0550fa94372465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46824bdecf1d918dd42097d7a2c7d65b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40b79c2fe5598faa3f46fcc56f2c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174bd251f5c32807b6c5d520853de38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b9937fea83ae7a85eaefd2db58c39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e606cd2cbcefb0de13e4452fc654470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824707241a83e13e7167a2009fcdb3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e3720cdf81f049f676c68f26e0767472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0931d8c575ce9540561581d510781ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dad036635acb8a91efeb1b3e41720e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce236b71968b61f68f48a4cb1dafd3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760fb9bed64309c00a7627c7fbb7528476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b592517132f10ae6e3f166de21063f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058b104b4c091b1982068f67cc1cabc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3425a813546f8ddadda8e537beb3e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23499c3dd1a9975c0e34f96942d1d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fce9fcb0dd2c7d01bb0f5355d410c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68803c697ef55f685ab2a81d23d7fcfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc4f3a74c5d8bc73422b61feef50e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f274f06d888553b723b3e4be3ea6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc0b1fd4897ca3a04770552024cd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920304b132230b7d90ee24147954c322486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4509f700d78447d15e0b691eb292f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de738ed16bf43a45381cf635c319ea06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489591ea04343acff2dba50f05e0b5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4bed4e68c67bfed77bf5a7e9fd0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088abc2cb36a12c38e45016dea7c9c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1bfb19324af8f95a3bd0ab5221ef9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b18c912faf90c55bfe81ed081ff32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8f2d9a770900212f5d7e7c9e23399494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8aa4200891bfe3fad3aec8faa13b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c2c4c04a93fb9b354ebb6c259cbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe2ca9e8ac492b33dd59a73b10301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3555899bc7dfc9f7fc9362ab75437f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5000fc102f638c075a4c4f96e023499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb0d3abedce02bd05b177fefc74e75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ccb8cddc87c5f512b045f7ae06b42501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638aaa37986954861f6313c0a429c1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b185e15e67d2ef9372489b0b1b785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ec34a7038d8745272353d749868ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aecb3c492c5bd83a705ebb4e4aa106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c8eadfc0b5c900216494e54ce7a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261992a6d81c08efe1b894ee12573ad5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062833fa4646e0ca86a5272c5bfddf10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974aa55c6a7f6737f047a05c04bc972509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c6669dc0e372244f05e44ab16001510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8853f16e064b242cd7d3b00b3b4c4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265367c2898ad7186e2f68e39847049512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738474eb52e3f2e84c4afc386a2f252e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208e48c4c171dd04b7047001a4ba612514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef49d2d3cf506ec913504b2ff4b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34638263f2b10dbccf7b123fb1cf85e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee1c9d6bfcda5faf87ca234408ca6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5692260c328f0aba85aaf8d815e5a32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c451369fd5ce9bd46de44f44b992c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67409da89f091157661b02ec9074b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a197e84c6192db9127a284d90384955521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c5994c4215bfd57da98c5e059e938522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e39166a0a281b5dfe364530aa7da9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96553972c1702b4b014708f9700663524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec39407fe20c3d766615e06c2f426525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67ff13ee0f0c14932dd862a06e2d4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ecd5dc718d1f87f9345f6a9716cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8115d9090e29e45001bb2b172caaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5494cf933af1ca9d978a194650b5d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd213ca3a6128b89fef3bc6e2b38fbf7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d4e8b6332f41bdfe9e6f73547d59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5143136c680fda4e0b88bacfad12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc25745d3f12c0ea9c5408349a3a1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36825aef02981c0a847f65e582f92bc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac5282783354cb6031becf3235b02f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9e90516d15f4e1e701931a173249f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5e02ad5856bd65bbd4d7bdda98c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d8f78746a72b72ff7a756290c0e12538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29407a44238fd2db199e6b9541ca8cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a63ccabf8e3b311515da9ee40e6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0989812b02588ba3ab4657f1c68a012541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4467211402b71ae46cd4016a65607ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031103fca6d50ddfe0fcadbd29bc60d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706630245cb1c14dd9654165fe1ea0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b25fe763784d003e36b321583a7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91104a8c5054f53f1cd9bb7b138afc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00ef343a4530a4259c0b47ac1c4e05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2640bc29901024e28af14a93e70295548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e9fdbe5dea459bddda513f4eb85fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6287d8237612bd36c046548eb3a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982f0604c4d1b27e6672f7b6e84959b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1188e479210facdf18419804acf38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674b6fc011bf678eef997f19ab2e72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8d26906068540c71eec4f6bab604554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bcfddce7523f84587a2f91233741555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4379a08f5f549c2adadbda87855ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe4399a3923d95326caed9e0a6cf56557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4efd36ade19e0db8f864f1364524b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a494328a15c6ec2efd05527a3e600559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b37b9bfb72b8f01763af4777e58b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da957249d3d6fbe705f36ac60631e11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51029d937de4e6e2d1de01b19eedc460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3d6787794e02df5f39f1f651f62f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837b2d062168cf34c264c85ae4aa688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b662e0da8cf0dc7307a0a05451f37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2302a24d5be1c960e9be2d2beef60c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e27b22b962eef0bc7c0efc6b18a39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec65538e7c0841891ffa529c43f583568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580b249bc65a7d7b42733776add9e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e079b7a71d5554c5f872f2256c54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb40a2e7cd01d00700b84be2e0ab44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60c680e17751fbe7e59d8d017a0f66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9ef925ffa656b5604826ad7e670d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e904b24df325426e345355ee7892574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4f24564a3df107dd79f6f320a4e7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca96ddd9f25696f7fde991730d77f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58658ca336c4e158f449c69a8e5ab44b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad159d43ee5156a7c2ed7429ec2d9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67147797cbb7731d3b16f18b915a226579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ad5b295cb5110c3e42ff99021f223580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d975e0feb35023cea993ec624d95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd54a7f19af54fd01d63ff9c80837a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb57ace73d804c824e8ba17309b28de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795055e2c8433d530c15384928b0367a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a957631cb868414d36532a61d94bf9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dcb5c45e92d5d257b87cc0895aa61586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604cfbdd59503596d3115a14f6fd1a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acaaa703d8368d13ce9dc1e8512b06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc98889397c2b6c2d12515f475432e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb4dfdd2cd36e64199f9d0ce3e9cc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16930ba3a5e8eab441f10ed980a046b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b7aac49e5a837cf8df70059d67dfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22952961e2ff0e11a425364b7ab25864593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840347a8fc3409f7e0dc0d618356a41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562fe48c0d3168fd19f676904507f08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79511f4dde12228a5c4835e07ebe3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b3760ebe6c3e58de467a8da5248e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b24e182a7fa1d36b3647d8bda547598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e5aab6bc63b42dc927e3c090be7fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696e7a038db9ee7a7119079ec351ac2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a5ed207ebd1aacf3a4599fb3dc387601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54387902e7abbcdabf61ea4d12b9611602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821201802bcacaab0a06e3b629b80f5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c3842b24fc6f15553bf3449e6d30604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c401a87a8f93f744df89687d43ea1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ce054ce8971bf17ee2dc7da9ab89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9db2546fd05a3e41b75d8bdac51ced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab800a4548cc03f0099dc9b72d9d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74711223c7ae5a758adbac6228dfb98609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54849f272a2bf32d29bf75b2f94edf6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c812e55a7d10494f9e7dbe1e1f44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cda1d8d637d34dec904afc7faf37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1e7f878f4b5266a6899da4a2044d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceee0a32d13297fe44290e81817d8b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434db2dead2ba0e25ebcdf19b0bdac2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2ea863c6163ec7c524195d6b4197f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541330f6a9609bf086e935537a980019617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55492f3eea0aff366182d909a22039618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411be79a5054dc3d1469907af789e36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd90bc06ba96116ca6b2d483686272620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809ce27efb29aadcf0e10ff30a428f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c06613fd181225f1d180e30f7ebb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98f7f6991ae3660465ef6db35f471623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b486c26fa79da1181870711aeb00a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf46763a2778c8e3a6fcbda4a8445d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a6c6f660fa3157df7bd4de348b161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8877f55ade7a1c4e87e9fc1ac1c149c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867ce2a550194b9e9e3adf4bf03a695628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf10c112bd36ae63088eccc371734a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5657333ab35d034817057a9e7a12b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10521227758768498a3375d2d604bd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d276efe25b31f481a20e25ce3ddc32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281226daa44b47e5a42e1e93328c02b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f5fa5469d61505a2625788ad5dc71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883bc8075e163688b2bfd45ed7b7a6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2423d19581c2b21f8cacf2edd1d10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b5c3705c27f565cf1d6f455970eff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9e9461d6bd61e2746e22bdaaf62f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09071334c7429c2f3d96e2dd4a18b2d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c46b736615f117c71243fc8877e5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ececdf72dd92c0bbf12215f5cc6abcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbdd1173ab491332d12bea5101e685642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1ad56297c3c9545173d7af1141d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5643b81d184832317f799187bba5b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ebf215e3f5d554a275ce27875751645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662ae4535d51db4f2bc7eac95ca294f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ddfc2b79f0146a54e51cb31fae6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43370f48e2244eec53f1f72f2371e85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f7ad3ac4204d5beaa8b340b1853eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af5771d992ca7ff07f97fe91ed0f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a68f4b9f91be525e7d0c3c1171e48651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644461d95e9ba2aec9fc9f87c9be04df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32cf414d3451c824444359d91f5194653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc5b74404253cab434781a921f61d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409cbce3a27cd52c63ef29974540e3a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfbb46bff48a19fb5310229221e2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04b005aa5c6c2a5d515fe725cf001d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee395976b443af7f3a2585b06be497658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c270ad234795dcd7855c88789775d72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246905c468299ad4924f55e9eedfcd9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225124543df7db46e52e5b5a94b54b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e183c158fd3426bc9f24ccda728e1e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898c62823c8da64d2964357528b941663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856e42db7733ce865e3f243a223dd4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5aa27f00dc62fee0ee6144ceb00c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bfc7f2cdd54a75f070b92f3e87f87666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>