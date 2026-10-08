--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,138 +2143,141 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2326,51 +2293,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232429f29ece2303b4e256cc7eb5b0f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d82375f5fd10e22aec97aea9d543432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa951048fd6fa08eaf19216808ea7333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96112017fa99a9abed6e2e84e2209a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49a10e95511a7640c645b04ef09c405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1405e339719a7de35281202f481c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ce1def03adc1ffd046dbe345c4e097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eba13a1a9c72959ea2d7bed5d726cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120bae2ff7e9c771547fa8fe3ac38049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a62d2a6df6f9be6325f70ee76b6bb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefb2b6e363f4497d874c3bcc81b0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be29a4e432a96f860c62877d01e47412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7861e66968ee8bd45bc5ba7a6f5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035bbf8ef9ce963ecbb9f8d200b8e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e6d05c8aa41a7408c08d8d65a295e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0b064185ef14d57570dc30ce0a20916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef4a2e4b6bee793bcc35e65b0974c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b63e502aabe227c60c01625d2367318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1026d0b17bdecb834746e56e6af47ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15f8b1b23a87bc79cb385c6751d1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3db3372d1d36c3b8b6e278f0ce1c8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5e3107c643f1deb630531d27b42de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40894101c66ee6839c130e5c009b29a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f72b6b776eab0d00d4e89dc0cb41e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197a7772a343b19b95e421f63481e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a855f340a36758650e741954f4b37626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cb1e29fcf5c50ac3282dcd72c6fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c093a4f21c76039d0223c4e13c980b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125dd7e69de078b549365ce2d57dddc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b1f2bd070db48ba08e121f17eee830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d385fca48227ec7d60e85f8c346f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e30f1927c6f28970208bae99facc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e16b7be68933267aa6584e9266146f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cd87ea9f5d6024ea3070d7f9d59fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b6e96bafd9909f1b83b53d86970035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f67d63c4295e98473afd2f123d7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356cfb2c64d359c791d7ef4c334b3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa877fe4899e848fc91425b48dd0a2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70b88ef47d36e2971f5fcef1daafc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1e4d2b4dae8474c7fe9a7ca5b5ae340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8b69f467d4fb581917abf18a9c36441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02520811cf24db6f526f21f728b517242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85d3dbcdb1fa7262737f32a92f496843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01af7c32d6c57d7d08b42d5beb3ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20ab8308764e014798f5c25635e5b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65646261060d583f2c6a273820ba35646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e65837e94998a75fdf23b915ea4a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c04bc8c3c4a804832cd1e8bccb4dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31397335ac871e2fca806eb77b2eed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb6d760883c3323b8fdc69a41b222e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e38a624d027f498e1421a240d672c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61216e848b6c7f3c1eb0c8cf81e4a6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e405b1437dd8f003161b080b821bf353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83505c72f4512407402246a1fee5bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a42c3adf923ae3b4a6317b3a82b75855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e3318956cc230ba47a3d963f92df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6bb4c914e97033cd8a7e9d06e456957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b7ec4b6517bfdec34be070dbe917958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9181ed16a9ad8a492204d1d37c8ee259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd729a85c7198ca6e3ad518495f1752d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f9a9766e40e390038fce3603c3b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d4e90d9c02f020b7727cb0cb6eedd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc636cfc67686fc7750fc1ca3785ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad7313c7c6cfa96a6451fd837776fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb67fc919f33362dd3682ec659922fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418663f91d328a7a4ffbe83d48e88bd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276fe4537393ef8a5678506fbb2267167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ab5e8a2e96ce48b9a8625678a53f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72cd468460c5b866f47f61f7935e8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d52c40a8ee78049a6f47e1ca2d6e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e209da3b0c98140f54a3b357dcb24571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7d97f67cca7ded6700a09a0b5193b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c6402caf7ddc95c31d203c66a47673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eeb0ccbb0e93a512b445780417b3fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0670bad09bcf4fb4375fb3407ca6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7f835dd43ba4f8a9388d11ae675676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6619724d9ce281bd07d5dd71554477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11ca88eb7aa555f4cf05fc31a6c59e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f01a9115028c355ac529c77151dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234274daa9aaed8045f984c2d6b3867380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444eb47606c26d52bd174cb017412cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26a98e3f2fa7b5c2460bcf7d830aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039af59a475d427806910a62022bcb0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d310cd8c7850cadb83f27b54352e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adcea7bf867ca517138e55f50330c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061ce2cb602851025dd61504ecf22dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746e178dee28b278d4b2b464c906c1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d3c507f27ca9d0e2454c042654c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031cdfec8c585c4af82a061b12f78c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10857f98befeb24c36eee1eeebfd615090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459d61e959f8e54b9be84cf295207891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe2ece2acd2235bc9199141a21acfb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624b3631d79dd1e6ad552d9c9c41d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623003e0f0d184736bb07707a7b7ec3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b643a88f2da4c53689a5bc6b67ebc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e75be3b241477e4dbca57e0d2284296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba115b0d1aa9afcefec286af6241fdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ed48d7acbe1c17a746b057299a77198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f9c814a3352c19da62341d2b03c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5a252d0a663a9b691b4883ef261b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77991935fa64e629ca7942ac59e7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744bda7c2f22cf7dc8a9152d6d79c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f7ce38711148c94cff89470b5aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb05f0f7e5eb805da1178406305413104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3493aebc9ce2dc6d38d2ed648479d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32264126b1e4458a8527e1255e7c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcc56e91f7f65f243a98d4b7751adc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a8255b567c806564d66bb1b23da4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f97601d93eaa211533db9d83565e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab745576f27d465b299021699cc59c9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c9cc0ce64a6f8b5faa1ce5aa7d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33febed3ba734910491c2a74af118d7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd54abf4f8d81be5213e9c972d4250b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc7980bd589b6943e84c54ee389eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e90806fddf61a7b294adc2d2eb7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7825e22d3b80722550483acf38e92f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b79300c57553e5c29004214419720117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b32d502ad860678fe4787c8d5391118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93938e4adbfe20be0cc781a239a9e51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a4c088da73f35f82a171cae0cf655120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66570840e27d5d8aea308e06e55e593121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f930a05df1c5c1dbade690becfbee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905549b30339a6c1a581e04d857cbb20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d064f2c1997a1e1668da53ccc3c7e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bdec2f4ce040881bcf40d95ec4c78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7759513fa32cb5192fdeb899fb55a5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63f1885fe002db647dd7d13dbbebe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c4ebbd16c6931f14243fdf6d25067128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d233ed3937fbcbe45861d40345a1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70164779d7b26e43b29c99b5506ded1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a323dea47521552f15f80127e5710b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129d5422369dc277d8f9846a319c5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90bab737dba2d06fdfe0d544b248ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ac7d623bc5cd6d023dc7024974ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f177ddc1408d5e9bd4e2a991fcb4eab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8450cd8d8077e534b0fadff3aab921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccef4e492222eca3d08fb0ee9422442137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf47b14f3069536c42a4560a1ab8f50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8411bb99b477fdb0514f9faff3786139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3289fdbb4e5be13d17fac2cbf59117140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2a1e808c830a1c4e9164f7f1f3477141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a8517f15cfdb79d2dad8606c75afd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68480bd73282a856f3d0f1f18caa27e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1e87ee8067e228a085b3cdb0933c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686683777db839184de1a3f4074b7205145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f81d5baa1e692f751c2809b058e16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98b28500a71ad9622fd29bdea6194b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71b9c39d8e8ad73658d55ec83ad92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d8b3d355c3a2ae80bc3328334f3f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd30bfc3ab30fc53b178a046de65f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca11493f323a5403659847c55b4405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090242a17756342dc05b74864fde372152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56d5dad1cde5629056c94b88668ff5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0de6c27ae81c7a03642de0b8fb96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f5828d18cf84e8204322a53a4ef5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b9c05d861f626eec6590702f357e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a731c680b50ce3049103635182b58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09c8ee2ee39deb80e374d57f99426158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5b12004386abbeae5c3be388afb6e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67e8d6189f885253bcd494908c4f95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a66719b7cc87edaf730c187b48a90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2d3fff6c471f48f95e7d037efde4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022419bdd245ed9388f2d0422faa729b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e52e3bf02814c566a0925891239e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a685328ada473b20fa5824dd355f64f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961c4a56fd3ddb55a18d1efb45717a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216b834c7258d95e4d0e303c58830cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf4d3199deb73e9f5c17a7acfc5b8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d92a4abd1ddc2d1d9b4490ebde67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8878dbff91208c69d02430eb5634d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb62027790c0f421d04e4851b839e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe520b7dad2fef1e223ff22e997d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4b0570119455dfc26ce385a12785a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783484ae6666a0d1b853362d4868faf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a152da99653de2e07a44f7b5a4db4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb211535fdcc34312ee0c696c68bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec862e82cf36622bf6b5e2d37a1e2789177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784578cae5188301ea35c2d7b1421f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ceec3ac9c03ed28e75c34518385d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcd883adf22d8498a4356ab03ed3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229d7cb51a5144c472323f9f3b6dcb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c84544cce89a77650bb71b63a585c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bba66cfd476f778a036711e6657df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff796bf6a5b9b0a9c12c56be1a98aba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc828acc255f0a6f1d8ef5b98a7ff7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b3d5901d4304c34598f4d89628b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d9cc3ba19818278aac9738a1f0a32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc967163518b1ee798165882fbc2c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d061bd1d60f7e3a2693fe310b4cbff1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912ea6c880b5abf985f578a9e3944d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c060ed3b5aff7be4c1154779bf28f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4851f8e748db0b10a81e23cca81d56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737fe03f2cc1b0dd3a508dc84f10d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c03617f2eda24700a1f2a8aff5b70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02406f4812d83e0f059d173bc68ecf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1a3bf85377e5ad9493eaba3b9a3c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2069d991e10d474ea61fdc6618e5a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ef1a0a647232aa73054b8046392f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8544b30896079e47ad8ae870b433e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257ea374ea46a9bcf9c07adbfafde77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f426659cfb9de18cd9b23b7d10ee6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354464c3db0437d15236ed5f7fd1203202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd05e32c5100439b143ed0f72e431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ae8801ae2da605c9af002f8f6abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f453f396f6f449ccc3b1f1172f4d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94a7303c91ec550d7815c5985e9a34206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65422ae80a5ba1c7591bc8e266296bc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3ea251e1ecdd2218c21af522fbc20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d2b810fb3ee6c9f141d23ee5eb50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a1920b9da8ffb7e086ebf9173978210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e061c8749de8613bdeeff45bb70b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7954cb0db6a0cefbbdf15551823df9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b8540e7ce5bd9e0c4ca104d55a5a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5accd555e8dcd10f15288cf409d47a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4276ba47d639d62c5bf3655c40c150215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83644bd6b001a6faaab76b3c69d80173216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311559184f934ddf8034deee886cc5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57fa56784f855b9b5b8210b0619b0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9bc130220f73d06eeff9df0bcb618219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc2374746954efac026e133ac9b99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efc7efa4aa3ae3b2f378a340176de4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ecd731414ec408ce8555123e27f16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475285357edd49b9d2f7ea5a2631fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca76b7de17540e6c25b352e438709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8308e6ad206f0a4e7301ccba5b13088225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd969719d2cc5491c1b7915aa57de0a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094568b2a49046ba2dd80fde12becf42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712eb69c76c71b3f727bdc1e8355b28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5b444687c87b3421f7aa0468d659f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88acdcbdaa1684d081c2fc698a80f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e628593f0f8930031cae943eb90d5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba5ffd79cb07a6b4d3401f3fe99835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168325617471d61d3357c59a3ef3f95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310dd655aec5ea999a19259652153a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa797dbf9aae79a7d0bb7a5d963d647e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67788ce91ac871999b8a1c9ccbf6a0f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e17e3c667bee60884a7228c7141837237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c54c25e8423f706727fdc98c1ddb8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf01b32ca4bbb0ca381a1f8bf46e91d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170f1fe92ac04c751d20ee7be5283b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b104d6aceb23dc0ac46804eaf6ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af53561f0a5527689b8cd9d96ca66d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734a00ff4abe0ce51f14708e4510c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840702b37e30c8b77f761045b81078d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e2eb3718d0201752ac88ed6d2f1f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f2451d237cf05869beb671e3fac58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce1f0b01a24943e523be74b484d9ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe49ea0c7d396001937efb2b911283248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a999005778820d84e734fa771cd27e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7cffc188213dbec3e89a5a53d18b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f06b113101cb16a3a5b552b046aa2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6c5daafc98a0e680f2ab7681f5b45252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ec9adf00ff85da48cce936a0130f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0022ddead2ca2ad0558ced4f4e932e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81046d342080bdea51a777490833a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3f4c6b3326127ba65bd0dc3c21a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630206a460bd9b990f0f906f275c7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac8cbf8883c265eb8fb76bc2b39231258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff30a95e961ebb886f739161f0b936259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f226d6e2fd5f22ad937444c6344784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069302d93bf34dcaba53db743c3782a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f96287377d34aef4dc115f22458a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2692c4c9fe63472c7d557f46f4d80a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aba17e885d6acbdd371384e6640fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1b97681703b7318da4df27fd7bde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab423c8a1cdd18cb83c9f816c4a9ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca2a0f760463eb4052e3f05916933267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854202729edcaf54582d2f27244d3f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c5f1f96f150ae03c86bc9f616780d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2c0566968821addee5d727cfdbe4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36573d7f9b1052b5f022644b489f9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43ccdc846db1bde024ed67358961cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd96872f808555e4d05dc8380af8f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fefd7d5c8ec844abda4ce456421ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ce496e3178b12cd74467606c487e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1fec136bb9912749a28ba8c6d0260276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05781d8f3b1cd08b4a6e2ef59ecedea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e54148a2ed9367ca7c2fdce833b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385a6cbd1038dd84879e7038edc1a33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060af23ab61e20d241bf292152c79b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650721ebdeb4829701e44961a3a57f09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74793b7fded04abd3afb458f9bc5f9fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c23ea4cd37ed3b0b2ffd5f86eb2f4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972c25f2913fd47654cb81e318d2f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868fdf30fd88ba69551353fcc2367e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af07b58171aeeb411a9c44838756e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb9df92b5f20ebd0363cc3abd0b7cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc58b3d9f15986180709f82e29e923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc631c42ef234ba9455bc23b8ca2c746289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1a7ccede3d92e3283e85c6a6c9aed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53e28415bb8894ee92c62298807f7a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662643361b2c237e5e11622c57c9328292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b141f22d89c1962535dd395a7db0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a75aac441ab057d58aa64b10836c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c37580c89bbcd8f25e69c31417b55295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db6f9d6832063ea9fde83282c0e98b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2929ef8ce68942e72641bcab87980297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ae6596f7590bf12bf94fcb517475e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317a29281dd3531b761c1d82b1888bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5e81cb629dd3a8bc795a3e7f75e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d86a0d49937e2a836ae088427d17c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2d837498a8250110df54c5d12f4fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda3433e17b21881cad1b8845f56f87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976e5538deb13f3a10ceac5078d0ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa01a8988c0f2c497c4b238047acaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a567f8aead4c64bf8f5ffa1257cc1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c0d4d62128e5f9f813b3c7937abea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce88e4054f6e61a9b130022011ece2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337790321f975e2480926e95d6865d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0c79daebce2099bc55757f02f51d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a86924e461dfaeaf0ed4ea249d88a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77852b1234dc63b4b12445d4139c8753312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60e67211e48aa24a686ce17fa9e94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27c0bb7ab356926141c3f29ac8107314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848525fb26c79dd17c8a6492155fc97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e08d21a646c776206e30e64af1b3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea293e92e5f9c5eeff9fd1182ba00b8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312befae2ba9f1266ec7760ee1ed7f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846a3f4d935f2d00c23eb0819f4987c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb408da61661506bbb190efb3659fa91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856e9c7858a2aff72deaa391734dad3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f5c62f184a7d16a62cbd52a2b5bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dae5b75143a4bc475d5eae1648f87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7753b121ce3f8a5ec48ed4ebb00e27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe927e6c0de04f8b90ad0f1a240fb07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde031914db2df44748d9d8d57a33326326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d23ce8cdb86feabf1dcff840d4717c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8ca9eb1998cbeb0c2b107547a38a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa5f5d4dd40ffa8cc0818de035bdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372a9c86664a667b3ea5814bac3531330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545c4be46b156ec297b908531c86e00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf099767e4c09aeb789802e32d4cce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d788665118e7c21e5987fbd5d18df1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983287f03fd0467abba5e01553b133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f60de9181f0f59f1a1be2a470771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97482c4413460b6f9531b45c31c8b431336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182b1a82e9bcea22c5f05eb81010832337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a90ae7fe6475f3e4a7c007ff164eb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c55e21f9095b01e52b1eda978716c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09d46b12924dfbea0231ab475051b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55abea64702ddd8d7e81d28ae6dad5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8efaac536a4abe09285351dcb2ae2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82921293010800056fb5434e452a7fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d660bcc70516794bec68c831d8a65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f11bbb9118f5c1f686529f42cd580345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1104fecda172a9c02a4d8bc3dde25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56b78333178598a1e9918088523c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f9d2cc79fcc25a0528717e7b6d56b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a1ddf2ebcb9bc62da6633ea664c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394acfd9d44fdaed8f926fc99bfe4e7d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8ff747a56cc665fa55fb5fcb7e19351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8814c91d762a5ca7a6dd41d025a704c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada72679027c1e798ab31458daa40e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427b874774774551c0be99418df3ae5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752eb2a4ba45a0d9511dcb2c8f8d92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4df889143d3c0a1caad2983e2e2139356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af495bc51e1ebbf5cbd72eaa4ed3d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2399a2a3dcffbe66a4819c5439a455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db81b09bc21e0f8b8de10923385dc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7c7a1502b94650c7eb625b98369f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baff8ab88505f90c32a848c182688c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede19ee9d625748e0e6ba341438d314362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3467ec19a8181fd101e99f5274012363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa4bfaee3527d281eb3c9bcc88d640364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1524bbbd5df5cebffbb666b2d421b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fcad5dcba515c254c7ad455e54b01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56beab706594e2728dc9704bf9059bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b18f9f5a2369a24ca280a053b56894368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ac11feca967da9951caf5381a5b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87767e3a6b3e9fb6760e6974e34143370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8381fb27003a28a1bfac3d2391d1a96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2638936b4f21938e802a53f37280dea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4636005ca0eca293699603a19fde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7ee359b3556774114fd0926917471374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f391ba06447fd52406d201336c473375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd468a350ea5c84056a843ab40c9ede1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607dd1f80af75e6333089e08fb9345377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a5a8946a7b8c75eaace62013b377378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bbbe048fe34d24860809181797300379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79407e8e2c84e20c433d53abf0dd03f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee3ebb25c312ced328174a16828c9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f5f2bead8124599116c95cb939eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac549fedcb3bc3661a12868b328f83c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded13e9450d1dd6f5a5279f31fc0e275384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21de8a4eabe3cda090b8312a19ff31c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54df7c1ce1e40ad04e6766aa21a4c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819ff1f9511d880190da0363bdbbcc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a969aa648f4a6bbf7039bbb13cbece388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517eb63050f4ebf78f964c5ba6269f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90324a39673a468bbcf71784f19955e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a668dadfd5c2bbe84695a22037e6f60391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6674af24c78c646ee6829e612e607392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85fea70790d009d15badb609f6c966393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40464243f4f93ddb75f4e1303212dc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0065ab7273b17b3ba2b30e941d82d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce500534a97dff939363f63e83bd28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5547eb4c5b8ed463cace5ebb2da3bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbdd22ad179d5cf917815081551219398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e0e70fb404b9fe597b3ec657de679399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2876c6491adf44457ff130783c2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f10c5c13703010545b157d05e326401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1b3c70d49452bcd55b2b785961e65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ea20fe9e2ce67da16ffc55629993b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b08df36aacce2caacdc2e10dec43f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9de2d09156055a3fa1c92120bdd94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baf1e849e1d5cb05a1b90284cabaf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437fd5d6fe7e0869604048a9c5b43d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e0179fd0a2d9ed689ff1e8dd77b20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef7a7dc5e529ebd737e83bf2241e45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b006ab00b1728c3a2b68212680ed7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda0d79c1ec32f8ca1a8d7b9f63803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dd00bcb2669f6c9a15098e188c17b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae637662031ca8047f9b5274b6c77a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5318540f6c28cd05fce9305d9324414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8cf03bb10fd52668660077281252415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af2cae4fe6e7ebf263c94aaeec231b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f832d348a5a4a89fae2e893957560d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e617d931e1eb590782644486d0a06e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b3a151a1049005cba615bf4674f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5527898364e2c1c3f3d8c9a133a9ccb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e37b51642b54433e270b2445641e00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7429e9f6f9f943f9baa4a1c1a99ce9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a41fc2c94cfb39766f2909918e4f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfe16727f22f21bcaeec796bfebb3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5fa276cbaa9b7601351772710d4ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22885d0463ebba37eeabd1d647a92b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a10a74772e3b894510a4870f4a20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d4b38624c09f8ea81811e279b60a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc4bb886ff6ce86667037c19f8a178429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd5406ce4afb9d22ea6305844bd841430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fd8050e167949acfddcd76fceb606431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711cec582b4b9c49de0c174c8b0ece5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c69c0babacdd0d8c4253ab2522426433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815f76c3a60dabd5b989ce28a265501434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554d7bf5b7b076a320ef5c9e41e93a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1a8234a5c3f673201fccb3f80c02f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422b7e29f6fc4bb4e7e084046d8ca1c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8247018f25de316dd99cb98c780f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18582402e7914e4657bdccc028f5ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9690d6bb833185e3aa507aa9b3812440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889fd1ec6bace50d571c966cfc6743441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea8520025388a7fa28416f758676f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d5150705d67c5eee9a537f9a227eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad8ad073e7e1934d5c9770e22d189444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e175a0770b80db4c339aa654d0b2a94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45434e00459c106bd45ff6d64bdf4c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247761328f1aad5c15f73b7f3d7b6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330c92a3bcbf8a1caf324413c5c197d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c543d1628be47bd1e238634511e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3c750df77c43016b82c87ea97883e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78ce78db3a7b08a7e6acb641fa956451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd4b12946e7f4c1dd7ed3513a5264e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83ee24fc89ada1746f3d1d663636db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073386a1152748d71061b33cefba8cec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c15f7ec2d39b89b896b4291f2c0f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb7a6648e083996e777a0e23b92480456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56de250a6e07008940ae1ec41ccba0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b76c56743773061ebfe20b47bed65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1160acb6497cc053dcf01b9629a67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937fa6519147684dbcc1d937e09dce0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cef6b067e14c7c6516e6094d02627461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e82831a49086182c4b3d80bf7e0d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9535663dce6d1a49f5da53ce1d98463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332153ba64d4c0f97fb3d3bee1d8d5d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be50903341c0ca6f2b69a5f111a14a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0ad203f9b1894e533b5fcdf1a859c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6c18523d6b3f3ae36ecb3deb33d71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec101be94f691594862a354adb499e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663c5d1845fd2ed7389998b3b3a0258469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1690938289c8a1bb1b5ca03788d0ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47796769dd589b49e6bd7988cf963a74471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87b2cc5a1fb4ce8a2d08fdb9774697472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355410c59a1f5499082e1a02c94c5f32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd305cb2218752cf35b76af5ab38f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78ada3e1861b3a9e22b8b005e593e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d0b8fe16097b95d65615a7f1a5b6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1421660cce68056f42e299542abd60c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeee0bd62de17c928e3f8aa86466bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187a010fc8bf39f813d5d9af879d4a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d834640f5d0203bf8f7d8368fdede32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d378f4b2311b9e6c8585ad4104e9b66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa100452e88e7e8baa5538dc5e44ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373024f0efc5182dee07aca8af9ee11f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76e2bac679683b9c390a4e91491f65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc071f7a07c42cc5733179a378e171485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7074b1030ae27c8d25c79c182c9669486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb43b7460249d7c8bdff92b43dbbea4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e71cda1084308d036479121d5228488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91638dc4c78a5c58942e2a5bd09213db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f0172f9540b51bb4fc0af8c88839c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7a335cb987dfd798aa96a6280081a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ec724c23196889fd0f9e51b391161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba547545cac21b14a0c28f688ba909493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfad3eebd47a6a6fc702119e58bcaa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce93f4795e5413682a1dbda1553f46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39461569697b2012027b731feb69385496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6ca0b7a112ecd86a8be677a569d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb77f9d2bbc46e7c95b68037623bbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3aadc08f4d5c0e97314c39caf3ce6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9a02b25a0db323d239ede8af2a2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611ce0f2603d31b928a51f0623d149a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c6b600540f22eccb58c27946b0b75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65d145826317383ea58a45acdfe0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56495cebdd7c72b894cb86332c63fca6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e182aca7873ad9653cdeb70927040505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc27702bfe88b45e1e6c6fa4ddd7f25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b6b9024548aa4bfc190a64653551c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912329a8646c976ee43fffcd003a9a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ffb5615499cbfb224378b1ffac7e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad2a138fe3fcee4f479f79c2e7188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bdedebe58459e5b044dd3446182c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d025309fef312193a968041546912a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da220efd2003bc0bd6c81bb0deb2f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec8657ede69ac5153578e73f6bbb6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bed6ec216b85c79b65d33d1f9297b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397057b1e16ead27da5de1341fe0b37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5249da8fcade16a2d5b9fd94e2dc19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53322a8ab2547d2993dadf2aac00af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d2bb8e79f8a8ed8332ce4e9cb2f57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5757f4dbaf80dc4a9148c1a624984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ce54d2336918fb1cf3ab3e8d36a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f60a224ecf5985257998019e8695c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef3ac0f2c0014cb3330e07aa97d5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74e87620e495a3dc6d8e8b8f19c3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb676b021f0b06b7de1178f277b01d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4567ef4c986b6e6ef16c3fd493b35b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ee843d59e8a1d98762e823753570a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b23e8c99d6fd193f4e8783f92fa61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd641604c12fdda9858321946c087b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb84f6f0693de9f4a7468def705dcf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae966c780b0bbb452d7a2f946a2fdf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d2100bfae595840726c2208379e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831d2960335ad6e55b57b0a28ec736533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee15323a06c6eef2e5912193d07f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c79b16499f85bc1e6c55fcb50931535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac44f7c618af5bf03e318c59c132ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ee73737df8f5f24e12dff18148c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfa0f469ac1c9a282db2bb238fca82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411e9d19d85fce43edc8d4304057717539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6300998f4987deda3f531b4214fa8a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328da4d2bfc9c7823b3a88c693a43805541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c4f5a3e52d17302722ffb84068642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd87e34c9eb1a3cef11870d7d96453543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772549300da6d094be9a452b594324f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa845cb940e31d1b79d5a67c25213c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1022c187c2d31014901f7956dfd31d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2454aebc0a8ee1cccf27fd026c833e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e49418cc735e004ae749ab4155468548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf48ad74a22e43002a71a69e88fa4c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa9043e6a8c81bbb08dc80002f1fe1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4535b89eef595a1f9bb9ce40ef16b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b62210636d6313dc72ea93cb9e5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e66c6c8dff600c111332fce13f194553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf90248db0b0a70a069fa6a4c4144b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2bb4633b63e129f199bdadcd8f3cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5689bb7e6085836f394748fb56dbd4b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f9e7ab047f867d6e2d19f5e635c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973df74bf88a42b27a664dc6da5f5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd895bb9ca914640a27c2ef9449be37f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a15877d6e0d2b49cea11c0b3f1dbc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd893df588d131a3d658b9a2e212dec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cf627bdd08493276b4c5599cdec41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cf125d0924fe055be1c3287f4dfe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ba85309ab5b4c3c934222740fe31564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8db74db9d3e70af90d1719209e114e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c35a70fc8dbc24fd67fa6455a1ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f237aa54e6129008961c8d401400b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0344a16c30ea098b1adc37146c6ed6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2ea0d25d609793013f5726ed39ba1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea6a207f283e4f7f15b8e3ca992b10570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c2c383187e39f4a6be2afaf1b0ce7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02c6ecf71a4825d7923974a9b7617572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0c7956a1931ae5f39e89341b9a9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4819bbd61aaa237b2eb8d4f1d74ca2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db0564bc73ce7171275ae11e29e62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f313295667317d55bca4fe360c6ea2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e2059e5ad82d92b17364e2284c807577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1337b1e393e6f6824859d29560246a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190dff079bbc239bf99912afcf26a17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77f4d542b1408d8b475fa7771ae3b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a5e5681792d2c0fd45df3bcd7f08581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8108f34a82fa7bfaaa72860316b08582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ded0f329d3e8fdb4155ea0e696ffb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0009d09bef8565e2250fd27f55ee67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d89cb2ab7df343c1681e15f3f2eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039761a74f93e61969049f9871d59df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8454e7ad8f4c4943311bc24b10b16b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164119b1e40902334d9adab7dda33a70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fea274d4d5bba4dd08081f94d19466589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed57ea89254f807412a319c72d79c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280160f23fc790f529567b9911ed8176591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8547e98bfc22b1d69105bab8f862592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d5643aecc48369cdaaef7876a8bae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f144b3be1739ef8e196933e8d64113c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675f1fb01c2bc5cf7c9b34f8423869b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b7689a84edc348f562ceeb8ff5af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4a43a13d00ee9c788e63a951af19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1c12e8b64a3e26bf636a7977e27f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79455ae31cf4573629e38119b08579c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaf0b5a0c41888ac45f529c2f3b71a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738861d2fee9629047a28a2f7ae2f356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eda285251341958687572ed393e36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45b68ed2c4f62c868f13c6fb44e8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2402147ec5d867c36e6327e9b60c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696cf89a8244977f303f67bac0daa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd63798e924e637afc23bc8eb9e32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef523fafd2d4b0e51d73a2fc915dfb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345df7673a79ecf95eab207072f1219608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de3ab278a36e7cb245bff4a731de24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889445e316eee48cf1a09d40c6576867610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048b3933bac8420f61c86c11fe7d1bb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc20d1a08f8c97e0ef26be59fadd04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a9cf0b3ecb6144e2755f932feb21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcd2fdfbd1c2dc3072f5b1a95972c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a24c3081f1735ef5daba661339ee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424c26e75e8e16f16a8cd8dba97bf3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee7143f5d6fe581110dc66d1b04540617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e4fb2ca3f3945ac2e48a3e350cab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0c134c020b9186f5ca8c3cb4d1a6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6af3c4936186e1acddd933167853620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d4b3f9bf9891f48cb66727497d631621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dca501c05cb85c8299bf19d7a2fc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1302ad994617dc90aa39b6f8972aae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c7775810be234b4938c7cf24f15bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863a6ded8dcfe9f75db935c1256294625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9387a89b1adc02acc72d08deee6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ded12c574393fa2353ff7d9247742627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd472c0a72d71f53d0db60c0f7c017628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac8b89275e613b8adebe487c882ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dda24a7153376e77327a750f5d03a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96fef6b12f1bd4a93cbf8c4318a64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707ec5650994870cfc6fe4d7fe57f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0719ad9368b35bc5e458230ad20b4ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851587856352ef29358916b88fe5dbca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49b5bdf42c5fe8a64b606c9876a06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220ff0185c8bef641e31a0bca91df8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80df844c2b2dfda4c7a7d8c21e6edc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e55495bc5bcf5640ca814845fdc3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa71e475bd8a7cb9887a7874ec581639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08cc822bb55f6bb3a20341ed50ee44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b98ce2ea6b5df85dad5c8f0b9e450641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097316bf57e9edf127956b4c16b9c237642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f69eb2123a2e69669026e0b87d5fa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a954b98b5daaaf713b542991ee58e1644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba52ad7a6f844cbd6d0359ae30cc25e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238d7bd67867011e698f4b250c31afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25a794ea951b144e5c3369697748473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91026c0993a46e48129d977c665188814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88a231bfa09d771b940b095ada544f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4b02d2becb188fd405b1e80a8a2dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879cd90b28ae61ad4df658e1ead73a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c4416a135f47ac74f52bcd0d5d87e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4cdb19d2fe977b45a19fc55796c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a34bf40d1facf27138176db6d33c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fd0d209d22aac1de97173d6e819ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582c813110ad7c373ea78b61160d6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f88c67d4abe2e3c88698999c77fae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944168ed1663b06936d3bb04ae8b7c3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dff1d4be2b0f9a6d9803a1dfcbceb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb07285aa09963aaea04a8a3fc1344216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572a6c1357f0af2a5c689b60c6d8d8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d5eff7888d80501f118ceb809d0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1441206e1a5d63b3bae8dd4264125819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02879a538ce184e69e44571f352f2ae320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2021ef685c8805d424d34cf941f6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1d1b7cae40f4172aa098c1fd771c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f485582683446bf86509ee57a95056623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ea0674e4d257209a523c4d5b2c29324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610c3e316c89ca7e938b6575d925efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012faeac324925395864bffd6b3f3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c53d5962d48176a517ba12daf7f7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb93c39fa3caa515eefb2a8b67aba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c7659044531eedcf0a4c11cb2ba829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ffac18aadacb59a8d94328dca79630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d26e54f3380ad6db46de8e0b0336531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea79a7aa12657f8ce187ff2173ab1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4299d30f83c418703c76c6eb0637e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43febec46dcf64c0310bd659a33271bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318d7c2d6107a4b63f811cf21a8b2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90639e99b1285f96e403d431eba3ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd52b35120fd77486dfb423aa7fd4d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa1a965c71d38b921bc63643e2963638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6cf84373ddd7f9e22f09e9e5e53939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e4781e940c34dc599afad71f5056140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7083d0b42e3b9ea5c15639db3e44a7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824ee440fea52527d1afc28a4d8172042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae300554c026c2928174d6b9735ffe143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c4e285dfab72dd79210f57ac50c2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8b0564ea81c7b7b6ed78a27b1c80945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cefbb7374858736237b74b413ab8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e4f5e7b92ed27aff944ccc53b4b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d031a8a36303aee2db4354886b8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899610044a93b1b3d9b9b01c06765ab349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc238755c95aa02c26eb9ab8b4cdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91b7798a051e3f16bbf860c71dd3df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f1f076755d1c299fc593da6c145652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6723b97a8727fa3666c0a4b9e2a781853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71d4e418b6e06528adc1021c79baa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ab78d827d5aff1f82b1ba3b782e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f9f86e6cc8a7df7129c4b99c9c54156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcc200327b4efb3dbd67fcfc1448a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ff0dc31caa272f111c5bfd4586cb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e8fe2d9e3bd37d5c5ca42f6cac0ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dafe8c4af10170e9bfd2f813736ff060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537997b9d4d1e54012616e17c2f2a94461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64804c85ee88b7c5fd88c113bf96ba0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc610e001da2a0c9607cdafd8420a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10348bd87332cb03ca7c0de4e9ff9b7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fc00b55805d9219cc967e2de7d8e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36303d1d6aac9dfe6e84d4e532f1f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765a808e2a9e806ba1040bb82e49eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4321dfd2b03fe9b79e1182b6d5e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea1a0f030462a84dfc5f8f8353cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e483b546f9af244bb47f5d45e84dc1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f55325851dad6d159a9876c4135b7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ba2dc9d962e41d553505f836a10672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d11f3233b1e38c45daf324c5c0232573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525a5a25ca23427e7921b8a18eb99274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c03d64aec299cad2a6699c016277bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b3468ff600cf2080e4286879d711e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fad5980484417369d6e49aca760ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e7bf80052b4f9f6e641817e854de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48570c1763bc90cfd2ad0ff2b78ff5b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5353cc1d2d6d87e4dcc449d8c6235b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dfad5a803062a527b041d6af1899181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667944c9ab647e23bac7b2a7b0ab0ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe51f7baabe1a4880fbc0e4f777e1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afaa3d429fd91e28da66a1c9e288384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d733ca7963f3cb3f1addd0febd001c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60eb60663a82f48a1d90efa70d7a5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7732d50f442608e80d2634ca9794da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d03c71c5c422e182a913453f66746988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b6099296178a24fd3ec05069195389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c684d62b71ed7559ceb410d27e1c2bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114cde7e574b6128267762b21daaf3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7655944581d96390d89e0def8f94792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3289a9c25fd9d6438ba7d837186e9c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e76b0578f7a3e2695e629de994b8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724355698a6fcab61a483e83081007dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a15bdd7b651b4d098b6c5b06ef01096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a74b9e03b68c437013da75cd8165497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c934499dcf7f321670b21e4eb0b4ef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583adc268c874e280e0f1467da22fe099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e8af51b766a1e1adf6b09799b05ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1657aa7fa54342a5a9174997361b341101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13915407d2692f826acfeefa08f5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251da0bfaf3eed8250aec12620b11fa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348dea5d66eeddea338437d9a6643a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee11ab130b86c6ddbb7a4d0c153110105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b81f8d8589b2d505c32e594fbb37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9d8f65b90525f7b50029a5def83e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a29041c48c08ab7556d8f253d7dfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979d7d26db8054c9ee725686a291d2b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab614837b1a7f69702fe8a467f92642110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909de02519e6d351f7690b85a3bbd55b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11087b73d34e4aa6fcb89d5ac8aa244b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e57e25b5e034101396543f8d307cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601e3e5b731676a1f319c553efd2e08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a894dc2fb9fa1af9f46ff84f10185115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df58aae8f29c864288b8846ab43aa7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f2b752936865ad7a84d27a5df3b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416db140ea15477cfdbf5652614237a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceab1eab49113fff9f50637754e83d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e283fdbe504d27ba63cc723cc8dbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51423bcf050a095d2dd9cb16a8f94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa01278d5c8800726d9a595856d14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da55db8d8bce54476fc619fc061d57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d897fe7f6581dbabbb110f048eb5844124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ef182136cdac84e397419f1bf084125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e24a161923bde3f3e6844a7bc0022126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240fade74a66fcb198a91f37884a5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0e2b3fc4d4adf4d0fb59bdb7a2762128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92553ad471dac37c880ab60b763a23cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0998177c51ca30acedcc0c4f2e8d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5806ab3d1b183b6ca04611c9ae30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b569b44b45f4ef83695f3f744523b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910afa2335c3b2d90dd5feebf5cd61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23c228c3976656c7e65b78f514e255134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169faee937dbf169598a21fb92aa0205135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05709ab1d7b5369bd5c716aa6fd8193136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f27e73553c66d123fe5f956a97b74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8105515efa84336a9b74a38accf963138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b786f459f57f236fcc6baaf79a6e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c904fb2db62d53ab253e12cd2ffb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af1076c4aba80c9f86a836d3271112141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502f78b37cd0de97a190bc46a6a31ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8336684728572a6bb48358073158c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4350dbc23fb45a9dfca322803b3250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be94c9485858356c0799b07dd7a244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b9021da68b35ef31cfaf29699197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f4358cb7d82560f5ffe69465e4677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7edb1e52154b982196729eff4b9c6b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df5444392cdc82832e0f5e889539b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c3844bf0555a23000d1b4720f5926150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9680f530784b723bfe2288fa751290151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bd653c95e5f86010d86c0216c780b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84630fab7df4ac0a1ce6a3d4ab6e2cd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3986d2de33c9eb14a0bd76f305398154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265e5ad1f610b8b6c87a5207a18100155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8a0edd8bb410dcf6d5426cc99e07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea4f519b5a1792934fbc0aaecabeb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040b0ea150b4ece0fd8d9e5ae4823c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b91df8ae49a7110683d6a3b5019bc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba10635c17777bf5ea77136be36bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0ae19035c54cb5e2f2b12cfe61fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f3e0ea0b0796ade478c5c4f1249ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c229fc7ebb209019fe0b700fa5a6436163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f0a1d91867d0818171689d6b1df4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac38cb64ac9e60c798ca7e5578cb2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc92c3b17fddd5f4ea997cb22d2cf9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac1dad75f305b03099b08de1db845167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3017558971de8fe4a778ca44b0c00de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fbabf094e665635eb3f62dc217549169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e47c6834798088ff700931c13e535170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec145196793d36ed29b0edb03a48b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8413421a9868b5de61331a5167757e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e21c4f4a6465584297c38a198a5afb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9528191e87de861ba58c387ffdd62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e15e0cf9eadcbda48951af1d145d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57335520a724191c9215c218ef286ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee34f0ba0cd21e9bfa90c5c1340e049177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ddc5b3451c993f7b6a12df7fcd5d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b499a4f20074ce445d0816375f312e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7f839e0c895d2713a95f3fc99317e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15376fe766c50824375dde2ebdbf35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305fb0907198783e0abcdd06fe0f07d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773aae2802494709f11c71440a9951b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee7470dcaa3ac4678396f0dbbfc73d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3907f107064218cb03ea7c7ffd99d1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a11f9a72c81abdb628dd27d550da5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5cc76cac8d7664af5ab374b6ab40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddc8eea3b2e859d8f400aecb64984f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f97c86d97dfc036f1a2926079612189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ebbccbf7dc7cb87f355944c23b5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1964a6b1e7382e9b90f46f24ff92b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b2bbeb541788fc17630e8fe541bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b6be67d69fe180bcc05a608e4eec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d752abcb55b5dee7b790863e120bdd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b22dff6cf19772caf8aea4820d42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c3c3be06dc48436415db59e598f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb73dcfb3710f1db18cc9b7a7106d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72bd0b4c55da611ecf102f876b6aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c554a78459644c176b99fa41870e671199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f572750708d9d71056285af016196200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3076d5e8d56f4c0c5bc24472f275b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3283c945fe141231322f7fc97963f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335c576c0250bc4e3c24b98fb5446e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829edfda27ab140841345b8fa035418f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa43ac9e7b530f6646b464a0eb707d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fce87b39d7443292c203ef565b0a79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d215fe80e13ad0757e380f3a5833e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c28da828651ca95e2a3c1fab2ecf37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11179d84b4694f8269cf24cf247ffe4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7203a03e6cefbbda05af4042cb999210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53797746a85b8e1053ec61c0d0f6d506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1598ffd5f5a9c56503dbd1d3156080212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8fef76a60193d2ccaaf81f79a688b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3701d9ed34f64c2726d69b02e39fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad521eabfbc3c087321ea5a13accc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b7c14ba5c34807a3bbc3a9642ff5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e124ad317cb1fa967c769e637510d85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f54c738a29197264bf5fede43818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e60d955d0cf8c2fa7047899491d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eaa48f89cce31891592681b815693220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03fc82f9a8d3387fde085a4dc1bc56221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a53b53a9b486f54df4206450435ba4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c0e34857cf42ef74a287df71e5a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987580a154e9e8dd709d39b5f00a52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa87ba69f4b52027110d13e75b3d14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b92cbfa89cfe37537f39d38acd2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae62dd962c1106cf15d9f84c456d5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bad6e13483f8c3d31c0cb32e228fb8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91c0d1e8aeba9b7a71852e7a496f2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf5da64fc84418f3f63aa8cd77f71d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de582af9e41d5a42c7bcf91f106ee46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f53760f6554392905ccce9737f274232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58fa394f2f1ee20ec4d09509b61786233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752649c6ee1c7f2381866d70639df17b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a750325b35b45d59258bde4c7ccb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f898ee9c904858e5002a01f147fa84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51e38c828f001fc39a450225b5c7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e623fe21e7b30a31834345dd72faeb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90f4cda4a2c1c53ad0c17b741e7e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712f0e3f61eb880b78848e5bafa213240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cc334a8d2b467d710e4dde4f16a96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4886ba818cf6854b8cd21147c524559242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfcf6519e583fc33d91c50fefb26f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758abf972653db803268801de4297e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef3f678768b1f29ec0017dd3d41b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eacf0cfdfc9830ac04195a8eb6696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572aafff72739eaf276543c870f01dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9949b6991ba22eb49a4119e540783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a091adceb7acbba6ca5190711192f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991f4aa0136498d495a0794d45a31cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65cd68b5912426d884a84aa33876f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239b06f1e4ca81c7653907410380043252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620beb89e77214335a42a9847a28b50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f2fe0d19c0a7800ef645257982dba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40ea727553bc2bd2bf18cfee9f0fe4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4650c71b8da7e50d10cdf8956a640a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d4d7f5f862ef361059959fbed73e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a698e6e4f21ccfe27c673c50fa4ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398fff77ebfc0febbb47a46129292e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e19b4068a84de4a69594dd6c748631260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f76cf586a6404ccf155669a4d96e26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490c19aa87719a785cb407c4ab084e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85553348dd4bed0eab99d3ecb5b97d69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2959b8d90c5bd216f2e768fbefa24b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d285722c44fea960d87f33570e2de25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ff53be42e331c6fecde1cbddaf063266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af0410c78f6a3b00984fd491feb70c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1adcf256f5c8b645e8b7ef4edd1d37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471717ff7bedeebfd3e4aa531714b3fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c4aaad1ae7494eba717e3ed4d43a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d5cf81239333e6b10c336af93d68b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950678959b976771cc81b6260247fe7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9870277b24af4a96beaa090f5bda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a6b190e9cb3d14a3c40137a84a21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c21d2f523146c95c40b5e3827b2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1e2c1a5889bb9e7cd1b4741ff16b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc781b8bd8d7af2b4e68c38f6d73e2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804d8a2da2b74d6a1a7fd378f11b3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59269b54a717d05e031eece173d9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4f1b5a06bfb1e0450dc7e33ff998280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d642b801646d895cce7b74b5962990281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4538a65153a8259cb30cfc84c1fc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590bc78e231c51a54f2e074f48de48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5a8844ebe7c95c73cb29d39154338284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054757917330d8a98df14ea663770df9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d6a6e251e2ca7d6c3a55461e75e1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4c8f939cae3e0ec5c542ad1f655f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8162193d59a4ab80da63407e006f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0aa15346e85c8228a867ca052764289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811768372fe9a5efb543a7f195ebc22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21103f3668abfd8118a8aa4bc9ee69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a665a0dfa3729f23f0b6944df09416292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d74febe1ce07f9448644a661c8503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282559715600c9e48860194d127b342294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd6c9f445bd2934cee753873f103c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d08ff8f020edb37d306b312bbf797296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01861107a45505a0caa164b7360cd4bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da243aa0b30a48673511fdb4af4faea5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfd889300ebb8ea4e05928e4811a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc135de60fc9bfebc9196e83828de75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015b4b95796b76614429395dbcaea7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7dfb3738bb395e43594e93b72c4aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae5920f7b6bc327788ca991d37be12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b2ec90d635cbf208d2dbd7040487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071603ca7f8cb9365596cc0b4bfb13cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e315f473b8b798a27227dafb2d21b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201175f97d60c8890a6eede551cb1e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16537b8b8f1c50c053a12854f17ffd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa098de3b61b7c05a95a16757d6340309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c34ee1d37dbf0cfd6ecf9c0d37e1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4324458ca123f87bea2704e19603311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec209ab02cf02a51b1618f73a6a209312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d277ceb967ddfbbac12d4dd81d96250313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d780872ef39e6ffba8f311d435f0c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48b4f81d99394912bd1b554dacad97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449e849d2010c4da9f7c2c4000c0f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a3dba2fbcf00e54d3ad4d9650f50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0a7f101125b932b91b471c3338050318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471340cb65fac92b312a1e96c54433c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f69a12bd472db307fa218ca5aa35e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8820c5ec581f66411d9ff57adc9bd12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beced9a7149aec7431f1a7f49625dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91603674dc3bb0161e0d5a09e4b45d6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf482b81c9c58b2563d77d4ab61084d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38e64293e126c7a827c2c562cb8f8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6fdb6526d30279053a3331b9b5307326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9d97ff3ef29478fc53f5670cac0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf394e66b90f3781ff454e76846f1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252f6295c67d59485dfe8b8526f1197329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97619a2334d46bc106fbdadd79ce6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007261c4b44e06d96005c348f477e72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e6f6a93fead411f69c70ec7bd091332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f6c4580943e87a1b47394c7d7166333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a3afc1f4b92bff539fabdf52aafb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8b7ec4e369e5068285ced9339877335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de2566bdf1e0034fbbbc6e8fa5d893336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91caa8775bc71e555d54e86c0d69eb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb827d877ef41917fdbbfec8c5296d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247912f9e4ecc70b3854efcefd15242e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b4c673f78696de6aa8356ad8ee85f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead82ffc166a3720ae2d08c7bba7b9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc47a9a1eb70e68847c417ee0df3dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cfe0beafc9c601076365ed18f0a8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96251630ced059921c3cb62f11b842344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75645b6d4f6c5172cc6c3ab14c91227c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bed5e0ad9313b7ccb35374f4c2335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b96d14561baa9f545d4287f1b57696347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef1d5d178ff8e434635d620935be6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd87ca034d23ce2f235f8a72ea5a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe829706f4c211e4b1961364670a6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a71ee01511beb064fbad69ae6c6234351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf96746467957d98bd417456349f52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece6c17da85357e1b5e450742f04b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05dda97e8714ceaf7f3b4386ddaf83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816076f2976c081c3f31b7b49e87624d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2774d72d415b841dbc519e0c26c2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2afdd380c819c0c02fa6ea161db4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b7621934d048de6f64610bb39ccf5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c3eb26902ba08179a2de6a0226a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042080e43d0a5756c4eb10a099a7d95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602f1936901264c0b8ebc429e74ef0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745b449c38f13ba2942b34526a157b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399820a21a96ac63cc1474d7dff3a1b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac4ceedd9047ddf1bc02bcdad5585e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c30f38a0c64be06877eee35c1686d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8f4e091f874eb17cf9740a7779a26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417c9e3584a834c60128808a1ae718b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314660084398c757033a0f99ac172fd1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5c3c76e383a8d9ed7bfc18a2701a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79c6affd13fc619c36c1b19d4be512370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb39d9bba0ebc47a72314a2ca9ad18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44c47d664aa2338cef1cf52573d2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0d9893dc6ea6b797ec20d0132cc44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c7276b527ac0cef94480d8697b0fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c686627757111ec41284bca8b2aef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc92ada3cbb18c96d9f189dc10f472376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e94a4bb9f49035e67564957dec6b7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e75a6ffadfb651388f867505f79b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33520d003c5d7649abb40ecd50bd16b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e163b2e397581fbb24dbd711377b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fec87062c48d4d0881675395bb1fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3235761cf048e1da06d4a5bc246a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3711b6d2bf76e49f4051b10f17ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7c0a6dcdfc77087e40586ace8f12384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66892d86ffde7e3f4ac560a9ed499a1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f401e8fa3a42de1ed0cb90e422cc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab097e2614576c4a5214547ae67901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795ae26596a6cdebf6f023d99ae623d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca4d3c7925b994ac1cf95fd64e37a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f8bad04a79a965839103771b0d12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dd2294bbc91cc15afea0f90f7d2fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fe6d3427a042f7029fe761492a1d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9cfb1c834a1129abbcf56a813ed7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3a415158c81443944414a0ee556d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0409e69b543a25a7163db10a57490395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaaca5830ab54eed94374c27c40835396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37e830a10ce75c22198df803bfdddd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d805ea62154c9008f7067d6a69c46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cca0bdc7a9091e06dca2518214f19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe60e6184e4172e9f1a76c4b0c629400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f25942958de30e3f855dfc882688401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125dc222407c82ee202a221728a179d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7530e906af5f3c2e36c2d22e97e01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721650c27afbfc2c35d80a33690ea8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ceca10b2a6dbd969eb8cf68ad391405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bee493cfa8c1d347aaf51b479d876406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68434aa7bd211cc64da6c837ac572198407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d56ee5a63c4266886063bfeafa164408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d80432b85ff6c002c9388f52e26ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe832e6947884c249d5e038959a1fa6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a9f919ff322ce53601f2d7d5fddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237e7c4118a944e47d18dac030f8c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab8589944f1a0f470026e87280968413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99b422a09e898852a0cf82120579e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19711a34461bca737ba79f429342fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d1055274e54dfc103f7273804259416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf0957b3f60834a62db9087a552466417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba880c25427eed525f32ef2f2c5e54ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c56cf197378cbfe7511c4e44593c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bfe401e1005285e3066c9dc7a8cf9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574707d15c852cdeb47e1e48f3d9dcc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dea36aaf74592e5e11206f9d67716422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ee4b776ce18d16b033c187f910e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f052286dbd70ae40022169b15f4732424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbf22748e70c0aba247f54b44dffaa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cc928b4c0907d5b4b320a1f17b5a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a782a9afbf090fd6c36220386a8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a8c5ce8cceb0e127bcc2e458710e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42031e982400d6865f6e44e7c65bd9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246423be3ad7bee41437915890280c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e624d91b47a63fe7d26cf7232897e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b41de17cbdd39bad46b15bc482e112432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a078c28574a60d8f71213ca4bb80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd08841c63f086c11663277957e38a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ab433db9bde7848c3ba6ebd2123f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810d930394c81a04a55d6fc2b0bd8b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d7eedda14ccef0f8b362adc8d46db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60b392ff94f28f0986b2ddae132c9b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ffbb49edea8452910e172b1daa8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d12555bcfd10ad9be896ccf30c6867440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4100bf75f75f3056f797a8a0ffbb43441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5d19c677d6c239652edc09969ee05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1963cdf45c2f817225cc32fb4d2be23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f5686f95cbbea4459c0460de04edb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4832435c9a6f1055316cc03045aa9d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3176251d08ae5fe932d3e8f0119bd5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946681bfefa032649132926e1a4ce94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433d05c7540e63c72229165dd756f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ce952624e4149ff9fc63cb6197992449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a3d68507d55b908211dc604f285bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aea421d4234f7e086069602ccde22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e681e496ca218344bbe04f34c536c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a2d777da17d4279f9abc9de2e7b94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d42d82a44de25d7cc744560d4654a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e436373d97d68e762b04a879710f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e758899f2485350e133a41967e879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b5fac6a87017e2a34d883afa4f76a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11797e550ebb012ce1e55551052cf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ea697bfa34a7942d20b19e8c1a485459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596cd7c5af9fbee646afc5271aa7a4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00becfc4161ccc9be574f4942f04f4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abf4f0286327af58232324cae9c8d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c45bacb86a2525f75f60c9b79ae54c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558bd822fa4730ea972504f02bd75d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7fc76f7e5a59e74b8e9ba7fba6b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691820862482597a0ef27aca598d74a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2c4d701e2e15aaea01fa98d00209b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b53ac4cacce9d14f2a816b39c90bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003b7006ca0a5051763093efed983f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e097f1927aa6634064512866e75e1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bfe4116612f0791b65cffae3480b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c820d1427656f33a378f0b4971fd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66acec19539527e7fd11f97fb740d7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765b5761b6a765f46c37aefdc5953c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adc91f262ecb3888470a954c8ae813475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed2cafd3fe1d7bb1c4a65c37fff120476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13022c96e6b38328fbbc323cf8c9d54f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706276bcdf8e7a5996a35306c905913f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d2b53753a10917d3c6d521759931c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf6f2f680362e84bf51670c5397af6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5dca49a1a12db4870df1d4bed9d35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c277d4ff12cc56db563fd88d95802482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38a46a033c0caccc64864646e07477483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3929075c0edb075491c54d9324e0e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0116940f6a4d3d94a820d9f3dc27a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c4af216f724c54d3552b71a98f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea91a54ebcb17019aa97e9a8c45c57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c51734300b578eaa515ac1dd71d211488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c988e3d85a2f58537c34fa994a9ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c976de30a86da3270b6bf7293a9c685490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe29aaa3ecb1050c2c8a93b5820a974491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08779aa895147a0d28b83434a01881d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1e9f3132c52985c2428cab67b241b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04272706601614449cfa631b8fbf78ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6e04f63b3ef3f6b27af399854fa2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f45323e4398bf4b05ef7c33126aea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7537fe9831bbf3f4bd7e65c5afe45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4662abdcf99e98f5681143c1f9d8c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d19d916de4cdeb3bc376e9bd75617499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65cbfe7776ab75e350ea40a8eb54d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a9c77a1a5f64795a6e0dceb0e1f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9664d89dc731cb397b273ee4ad87502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c3533537bc1f3a04889d212a2930503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1b12bb66f79930bad3ef29438b0b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f77d8c4a2c025ad733facd8d04d7dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa82daf50769cd4a093d322475e489506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5f1615b2c03a40d1496e1a90af487507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bd3dbcb1c3cd33b5850c509a3d95a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45f6fe142d246ce83ad18d2943858f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69134c268a3e91734438fcc0ee1c67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4be1351214a7950162ecaca90d00c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc6f4c27047287e8317c69d4555a75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b666f46ad2d641fbc48ee48f53d60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8da320263ca64b610835bd0a431b32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602864e2b4528b7d18874fe514721c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f7b6fa128f73e026f07dee98804c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcf822c847ca53dd9df2e89acc1982517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457923aeef9699ee5c637b5a9497c09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8bc60f9706392349d6fe55da1c962519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db61a850ce5115013c3f880cabd9f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d3c627e6ec9af0ae8bc4f307dc85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306037eae792f33deada737fc9a1188522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa408664814fdedd1bcbe41fbf3ac5e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50a92e7b7be9c2d2a8e3e0246db03f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d17464b6457e156b4fac9e00cd7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd73db394594d30568873777469821526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240da61cd8b8cfe8478125d0d6a9d7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73359046344a8d6b91c38b10b37fa0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb145af1d3a13c66a1e29635acffff4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636012b25c67fc80519c65113020c1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b2ac8bc76ffe68ddaecd74375f968531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc535b89906a3ac7c5e43e4c0732b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd4686822a467739838980a12f6398533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71875aa6cc97fc796d66f934d298f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b80d80f8c27b56b14a287c1f0f3844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a52432b0da08dbcba1ec870ee70451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654714b0d8676ad8e07c95a86384aa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ca3c5f8dc0e5999b11fb2b519fdee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caf4f8c8627f6b0fd80310e4eb965b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f80f29ec8b7c1424cf8c0c846d260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06bfb441716cf950a4bf2423988bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dd0e0949893379bd85d5bd89a6dd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a869b0a3a0283e021d494e6022bca3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d92bc8da795d0d6b1e51799067a8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d4ff244b07c180832cb535c113c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118fe116526d077fbd058aea382551546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7ebe5f48771f29d5baa0ef4d2d80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878077bb0b261586555a85fb5e83364d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432682724fcc0b9be3d0c9b01b651e87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00af4786d715b0d87a1834bca1ba62e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de223e90812fb60cc8a2a1ac5cc6dd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848395a54bcd9db7a3b68b1b1c9f28a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900db7710bd8fffbe5112d3379f1cdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd16d79868ffd8f784f02ac730a56f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522cc4b7a3e710e8743b327858dbad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f82f952ba7b13bded2880b145f95d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708027074f725233fcd1bac71068d6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4211d6f705c3a912f79852e3744c2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e29f7947903c294be6e6375d24ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5514b4dba57a9639f56650e0462d80f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c6f096fa2d276aee1c505aba93d40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2234566fd2eeaa20c9124468fe28a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867b54128a4c9eab409b4c986e42702563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906dd637d6dcd22921a4c192f9df0ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a907c6054a77bf77076ff1b5f414f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de5220d4dadccd81b0ad1d6a631cbf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96b036ed89b36a24684c84cfad9a79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a653843806524b962c8f2b0bfc9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5344e80be801fc8a5f4670c5f159569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f2c5480624a5b4a0b3ddbbadaeb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dbed1e4e13466f2d2807101d71ccd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890b26c98ded6b0554f7c08334df343572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e198a3a6e63e84a40d445fb08780573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4d9f485f5edabc1eddbb866f810e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971326956141441531d08af16ab36d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323107e829c67a376e14808a92aa13c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4629775574962998ec26d744deb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e999fd13767f5d23862f5587296e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5f2aa00ab5ac3eae52b73d0a8a568579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a946ac52c2496ec8936316ee32cd9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6882419f425337728d796a7826f03d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3805a8a56f8752d4c038715650aee7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e9475bfa22b595a1c3e427243e669583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8f27e33802d14ee94b923db565b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3928a722cd5bc76c45d4e4cdbf246585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739d8ce252123a7532444c0b1e2851586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c5107da5880fd75b1130e7a350d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4670f8b104faedeb87a9332988538588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79516184c659fa6b25c129db8e534e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f012e06c7141d2abd6ff3fc317c5b9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5979c746291df6acca1f92937c0fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e18276ee7d1a81106ed875037154ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dde4e2e8c9f0896b8bcf48a77c1b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d12c4350045093e81b08e6c1d058b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a4caf0608c64d8cc2e88540dbee0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36919449237d9ba123c111fc0f1573d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee38b7dcada21f9d5a311155e815acd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1a2848feb3569e0e371a6cf106d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d77590d067eb51712f56611ba4e32d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0518da63a7e3465d797a80fe45b1b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f199edbf4d94bdc1efd7e76b35844c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f996ca5557843cf63705a3a3ca3597602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9abaf16fe7ecc507d0441e1b2e62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93e23d8ffc70a797ea4b8fbc329f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9f7473cc0bdd6b2adfc8d9186bcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a482591ccafa88efef42f2945db3482606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962d7a5489dce40555ce7ad5805ec3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c1e88b392de1d9e752dd7cec2944608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98fb65fbaa3ef3a5a476165fe15ba8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c579ca0e62046f1f622be87e532e1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22add3139beb082e99c6aefe149de611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27b9d55a2edca4e33c7b45f673d3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2e4d01c1637808a8ab4af022aee6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f406421817b8ff0b9c24be5e7aff71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed286bacdb14d298f6fbc89b9cb201e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9b0e3917091db4a15dabb0c913635616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efcd3fa088f0906bd3b6fa25554f37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dab3a634cba577a5a019de889ab7ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5634474f344ed4b8a385cbc1962793f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7096738cc48541b22cf2531191d21b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134be529d5220dda2c05df294de5b5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e04d0b6f16bd0a37e047a912fc710622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbdeb8d679ba84eef37326f47f83d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322775159c7366176d5ca4b7fdf8823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659e9ac2121d216c68fbb87d890b6db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e07455204137a93394370d18135aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff29e85c8e5f5f0e146284f6ce903a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1a0d23ee06344a8da4e53fe60d2c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a89f9b691e9fda2f06e82603eb126629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b21e9a60151eee11a2b570d8e99d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42c60fbb119af87127efaa64c008a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0274aa8f1c6fd82fe01573d744b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ada4c99b2732a0bd49328940a799633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844188df62c90c5df995c22ae34df8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e84b133b88b3405ee2b914c33515f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf457e5629e4f6ee7e1955351e6f86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4a3b5a18147aca4300c278ecc3d2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338a0b0bf02808c163ffa0a7ec9f93638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5d46e36af7e43ebdec8c266588b8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc240550ca4ac648529672396219f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262ca580b2619eba0eeb67391b0203641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052bf4b49ff6ec37b89153d69eae651642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b21e004f05eaaf966eb777cf34656643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d939501f5efb51ac1d50a12a3644e644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -22181,7064 +22148,7020 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>752</v>
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>