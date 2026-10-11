--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1957,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2140,213 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118e90c678a49668053b3f579435cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb556ede5f25d42f182c946ff9ebda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f17df0d5e74831ea9db8252ffba063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4fbb4b44882040da42b2fa60b9474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbb6ff3aced7433fea2911ce2aada15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec9cb8024c6d7110466d9fe56021b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20b16f76df11a642fc2f66a391e597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed86c473c7ca1cd44254b08cf877e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e98d85d209f1e692894b76a757bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47bfc49cf459e2713fcdd778e42c5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac5f3f085c6840c140a6a4d2d6de8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e265e1b6ec2e8737b51a0c6c108d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439dd5058e7aadd9cc0f14caacfe0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce1fee7998bf699453ec4f46bfed714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f32616b5ad2ef3d98eb64206f436515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a741e0f4efb89bf7c60c19974c840f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6bdd022d677d6c8aff360bf48fbe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ed00b8029809339f36aad83879e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5016c94c210c010b42e85c2e8fd3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e718d02ea85efbbfeb9a58939fc2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000ad504259cbf53ca643691ffd102421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d27fda6729e5b35c6878815da5272722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976d00a707df7e749713803a18f5d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43743750ac1c1f31d995bd9222cbbaf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8954d11f2982d29ebaa49438d44b3df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ec75218034235af9da89a96af8aa826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fdc2006cd2d0ea90d6bb333e300bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8088e1de4ea143696b14e169bc7f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8a1289b46ddc3229392329d0a02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1fa4f86f30753346838715b733da730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9074c9330995911bd872cf22f5c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072508b9c9e6140d10a0a97807a53df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f69e4d9227f118a90f86af59b507e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf8a84f2331dd12703b47db99acd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6555bd5305f3c9918b360675751e0335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0840475cf188cc526091527c3f43fdb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed1563e4308cd51754c459bdd88f9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf6085d261cb4c55a912d41b7396038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad4077cd49f12ef1bed6598bb781739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a6a1001252a7881f270c7a191bbf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f41f428b7c4684a7fbf8fa20eaaa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b035e90ed73dcc8cce2c5a0b909f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc3ef1bd0724b1c53b387401df139743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd6208abde84c0decba854815d21944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa301dcb66fe8747316ad35c046c8a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31698ec796cb2767faac0121a82e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca60c58de11ad72d99740ff1c25918b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8d0f96b5456cb3a6269e04009d46b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc6e432b418db4fba694ae746b17449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e15626205d108ec325302cd335c8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4ad05eda644ac2bd3ad772e20cb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa92e53eb7a4dd115e29c418cc9b0bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b93547e88acdd36e0a10d4728eaed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd45cf19b7cba50ead2904860453d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf437a5895ebee845c5d98a9961c080355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf17983d9fc2dcc75442ab69210da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fa5a50a58052da0edd6a4cbc9caf257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb53752ee4464c39607471f140b5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b00f9df4419bb20ce1fd68f3435c2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a8da5090a9d66f525f48cfe20394960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de738bd6b8e7d0f287002c6e9af0b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22375bb151624ed580ad27b8c3066c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265153de931a18fa7eb102c5da9b37f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9a870c25912fd9558c8fe2aea57d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a2c423f07cc1792810dc7be4281c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddba43624f01d34a562f1d9a00a13166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697da427df826a5bf71cd4b99d4fb5a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca180a0522092a960f0bb8cb9d906ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa10a3f8942518c137a78decf488f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25599171e49ee902c2400bd9561ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f46a6fa4b0c6856cc9779f8fda22e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ae58c09b7d513ac14f7fbfb6b04a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728138a980fbcf9b3fde4095530fb1a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c63efbaa4abdcd53f132450791ad874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd32231095e307c768516c1a0cf4a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368ffe027148a1b0de1b9cc69f282576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ad2ebfd09ffd9c738556a2741a3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f16991a2c6c5f3f16c7bdd8cbc83a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182276c71608d636aef1dfec890054179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abf564ca3b09051d6b38e3190e592f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0497b88d399c28090ec519b1e9d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9a3d9088e80b134cd86799b8e83082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db776e98c20daa8bf1b8ee90789aeef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6789a294f27e4d6a6a145924c3fbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcac6a53ef170a0ac40b718ff1014585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0bf0eef42ccde2f6eff7e33dd783d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326adb16a0eb09dec8fbb8facf8b0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced5bb9a9ae98bacbf8610f287a25e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d07e928ed30eb48878d86b60effa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990321652136f187d9c172474dcc014f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e4beb29ce3ead1b03d344e6eb52391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d769692b512a6b6c58ece2a359b9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91d5d4b588b8c9a839cf5aafc9ad693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16f0668699fdb2a1565bed96bbf90b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c56904fad85d5f6aa8b2dba08c71f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2d9ecd2047d852bfde6c60b47a84096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3126ca0114fbdd5b1320e155a49b41f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d185c830f10a517a09cfba2320f5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ca6195a0fef0000744b3000617e4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9aa4353b949917cfb86952b8fd623100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb9c6db30e323589f545aee141e34b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba4f81fab7fb1ed00aa874b2c230f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd32e5cc4945d50e7a39c98fb239a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd669566c6ed673d8ca939fa273954cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4335743dea40dda17f2c8512f0170e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c00caf6b5444a306b31abfc22eff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c03bf098ef3f5631745f0e3175c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98866f86502bac39870092be3b4da208108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbefcda30aef950cf72a3b7e471405109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564806439f6ab6331f7b4077973cb483110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feac97a018c40146d546d1db376515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52e611297357dd1581167dd0c5039c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db216be7d832f930b756fdc9fcf98e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b99fa41b2e3aab1287aad571157024114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b4473958c589d855745ea5e1ae87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a339a1fdd05f97b7a7667641c495a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4fdd92eaaa8fea31c900ec720ef0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7f32893b2fcc0b3ab61344f53df60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cdfdf4486f73abf0c3bd4f0bf47cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c433edd4fc1ae4974834fdbdf0b78a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e20a1b0f41330896b6b9607e782c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b078626dd0d06a76163bacf0102984122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c9ca6d9881b0dc483eda1d275882123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200a1e60335eaae94005223321a469c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f307d04bd21d3760a21660d1aab24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ab6ea7225eff59a54db4f749d773c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bd3fe6a6e8b06f2b5d78f4eb6c097127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a03e66fee1b28d49e9acb3d2c6d83c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ee96af6a533f1d47591284442874129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922804c8a3313280f0c7a4765ca07a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab06d94bcc7e5cfdff081927149708131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787f598493ab286b738a6c97bb1f8cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582acd9482bac29600a2ece61505eef6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33f8bbb5e71109338003edb488098134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133ec72f3fe46fe09124343a3063d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea298a0be348a338a06d88db56cc51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8239602cb100445c7b25ab007034a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b291d1a6be9f422087e529452525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb6f7a396a1681631fad5663368f1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245c3e6b9c854f0ff0a320917f2c067140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca927de0b0a6b833e715cf8bf58f50e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3ca706618cdf2a31832002a99bc9a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f2d6252fee6ee9e82907857dcd4aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a65dfcd91f472f86dda539e424d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af8a64eaa3ed90f3eeb5ee6c61dd39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df7f2fa9cb9a691b05819f74e3f38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351671d78397f469dfca66f56c1f1450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb82e58a72f06c291f0f581ab9f12e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0bcb602bacd15003d7afe44b8fa3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425481e8faa23de913423442d8ebb7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61115468141f444ee5b71ebc30a396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc33f9879a02a4cc066805ef04c590152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab09365ca50b1bc9c5e81a44c21d4e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3af3af5542f75b68960bff1957a98154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b956e95e8ea57b82c2d18e6882aa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29297733c68fc9970b8980cca10a2e3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790e2b51411439b0cc54f3e38e90c2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f1e2c25644d118093cacaaabea49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d94706dee1c0fd81a3482821f56f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5db89f3f13b8e414703807fca512160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ff458326fac626cf61f0ee3c94b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343380b2258c0dde24fd289f6d8402162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a78b479f62933c4569b5bc33849f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf923a4ba9fd58485200cb7151faff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f00a213bc59c3af0c7351b113e12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f526aff738121080bc78acab49ce7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfe98f6a05fd121d7a92f32a5c5ec5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6429ae76e8c0b6c8cb09ca01bffb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c797d95e013a9bcc02733e46885d65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa26ade2701b5d08ffbe7e7a187ee9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29f63c2f78145681bdb0cc1d00af0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b059a5d3adbe107ef1cf6347136618e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c793a0968ce7593b613345f2e3c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f783d220d0451cc65c9b2f5a63980174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b93f278df382dcd72a9edecd14445175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6947cb77618ed950231115051986e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573005e8216fb9dc0cbf08c5a8afa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fab95745f96aec2411e8324b958187178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d0b5548cb207693e7bf1aba132c6f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4686af78b630a4c7d86f3624c6c190180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b41fc7dc7a23185d447792c7b4a92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01c790451ce1d248a34f3c5dff496e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5c0aded15912fd37c9a216ea853a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee34878135279adb52b6562d5aaeb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797021704f2f9381a2686dd71abf5b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd076fe0e2b1a7717edc7f40005f385186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8d96311a70c1c89fbd688b109694187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ef251a17332c6ffe6847d6a4a911f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed430de8524cc3fb38c407b254e63bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ce416c2052f2bae0dade7b1e470c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56994c2d837dc40c08d375c13c6a26c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd229d1750eaab545c4067bbee276192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da683fcab662177540846049280f82193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e190512c10b98aaff05c09be646537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca72fc37a86854dae356035fcdd11c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09d3a3a142fb7b4f8d8aee73563045196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d605a37aed717ac3cd91fefe3623e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf365470c3cc7a04dd492e49fa57f30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b4790f090ac7c3baa64b7e456154f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1eb36d86d9f46b16498d3af59dfac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6fe8a6d4c93806827738be06b29f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71057cda16146a8860ab3b12e17ee7fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65748c755c3df3fdc12f1fca44a846fd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a779cf6109091def68159fde57529f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac4e508aaa8a2d6b3109294a6cd2d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991a40c329478f40ca08a4b8266a3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c78b8b676ac34e2b0b69bf4940ea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a141c2a3707d86b0713762cffbd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17cde50d05f7c117c19c48702cd633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e90812616b064b083be5314c96b81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3d82541a579e351c13fa91cb0a1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ebac41889edbe381f422fdc9ef32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46221c4f08c26b2071605598e368fb51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6cb7e4c22016fe744a166110be81d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e219a3bcd3642e07a2a4621b2ce65b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91083438bb1b02839a2a78d53fdab05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7ca710cb4bab9d7af449d47688066217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba76c7f8445bf35e08dad2a8a92cbf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d933c2a8498ec2690e2fe90aad369219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc7faf2dcea078e22a4202544bffcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804fda3d4b674cf2f4e9cebfd4e699221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8b36a74c83e0e4cad0c3c5a6d956222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3630144b60bd970c5e4f0c81ec660a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321175b3e934805f1766e1534bcfebf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06f6a45b6fb99e3c25c4c45ee6bb6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ca6c1eb4fd2778fe59e0a56736e3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a992c1992132ad2ad38f42c3dd1d719227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276688efd03b43c5181bdc0b93ba869228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425285e49d0abbdfd59b265489472de3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a3ba46d79488fe142465079f80f46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b562b51e7afc61289a471bdb90a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faf93d8d1802e703ee1a3ed501cb3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab34a6904aa7c96ac2a76cd8857f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f488f34bc9abaeaba1d2eb92df05f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d2399292e32f5b518927097d06a31235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57739c27cd5546551fb1a33bf342f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488338a01252cf85c182fe843fc7d512237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d0cf41f97a9709c330642946a0e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d18a802bcd6c014da94134919d78f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecff3c17e63797e61f34aef97ec3237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099b15cb3bd0fc51216fd6ee5a2aad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e230268284da23014657deb05caf8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bdfaf56efe9adb572fd0f73ea2c3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3447c387bc4c3113b157419ebd34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb4cafa60d0676bd682fb08093f97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87561664e7b762eadb8549b32c837fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e830bb8872eeffde143f3c0d16d3f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905624446321dc734e73dc1cf31129248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b52c06115148a13d9956f69793586249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48cd3deafc408cb5b12d82cb09f3d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1228fc9a884d3902e98f72f2bf7a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a809b994c2c15a9cd32123ffa84309252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613b0b03ecec8958cab583ba55adc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924762113ec8349156b37333863c3b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbb133c0b469453e7440f5ac2d71ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed6a5bb85eb61074b060c2d314aaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a5a598cdb6d61d2c8031c1e8cbeb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e41d0d7e0333d04d4e118b139cbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3921d27bc4f27347b70c3f87f8f8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cc5a09967152197bbcb4d75091900260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ebba4c7c19e1409a4c96681faf8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376859a2998630837b15d775fdfc7f49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2109aca2b79d40219ad226323dbc9a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ac69d4cc70eb0f6d82f9ad5bb9f36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf39987c587f327b44291cdf949797b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46173f7e320e2f39bd229cacd27341e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4f7901ddaa7b0d472850833132e96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c45279ee53fd5b78d46cbc643cb5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d585796845c1f6c1d642fff1d1627d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426b370a6fefd2ee7cf7ce92734430a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762a7401c5909f11496a62759da3d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66134b30b0c345acb1c9bc6c49bb0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd94564eff48a84a3ed34fa78fff67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd146cef5190a41adfc419bdc6348298274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928cc1bdfe33d307a75507fabfb552a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1551afeb57a5d1bfe37803171e8f638276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c7a9b123eb683a7b82f5794a581a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d83718f250eae026f614edb7a66363278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9e347b2c2e05f0a20be2f0c1bee6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78863c4cfb5b9b82966fa7930b7758280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697fb67681e5050bfa62b48ce8118b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5274deab693c738238fad9146ba4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36239d6056c9f91b6f4e43cc98027f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e760f8e71392b0c0af296d289bc5c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d551db63bd09a859e7564083dc640c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb265908e4cddafcc3e51b0d3d63e9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba1d90cab6c41de80f7df3b3e421f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137fa97633064c06d1ef79b919917af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72fc953bfdbd1a72cb86d8c38d09cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae0ae2326122e0dde2f7c2d7a23961290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe67eb3b3ec0144ffd7c8eb9837a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb71c23d340543d371a156713b434c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a33650a3d03520682dcc0408688a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da836cb63c5b125382030d102cc02721294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67154761b1b619ff46fb5876c657c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0333c201263ebde1bc845032aeed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d4296c77e2a0cec7c69a64966a45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf0f518eae359888624eb2b2122899298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76862ddbe42cd44e9fec55c4be210fa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4431b9d42d293074fa657e1fdad43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39812f3298cddf4cd80a2c1a41821fc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627db9bc2e7b5347eece9ffca619b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b169e9939bb2b929a447335a2a1c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa3acccec2bf7e959ff0a4f85cd0ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274752d97e5b7e98beba91f5d8d2b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bce87eba2ff376b0c7013729ebfbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c93238fd675d2990aa97379fa5449307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6386bbd0f91f0cba6c7ac6a2b708308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5b46531292aa495036bee1fc69376309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bb47df692a1decfd19c07e507612d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5d9ca7ea7fbaa2a1684ed71cf37f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cac96d4424a7bc47acc3143e173449312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35439eace93ae662d4694bc71b4d84e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c48783f93a7332781875ca22edb62d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d4f9b901511d0d1cb8a161729b7d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237238f99379b40a1331f1d0ac56e06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bda3889d4f90fee99ab9010e3585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c524367c8258af40924ed13df21dbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606eb7ad7b1f2127546883e9cac3a89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc8e54cbc78af74443be52b714571320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648581d3315fc141860151f43b0dbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0bdca1e289170d6e02f18c89339f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3249ac5fee30efd9b0e0be44777c22b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a03d9ae795b61cca849b9ef448b8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9b8f27935f4c638c311cee708332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b317e0aa155777838845a7b4b2bfa64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce06b6174088e40ea5fce63e77c013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964cb0c9a7d9d7f719e31534e42d88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7669cd9275bd58dc2a74bdc7ef3215329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e493e38d1f8d791c1d9dc6c7c271330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb20b5c5c8578ca7ef784023d4bdbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea868cd77a4d26c17b119f3669df540332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807dcd33b72674b3783cecd10631c98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a27a4daee645c8f1af75544112867334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1749bfdc362ffed818932bf030fb6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19813ced173dfacff90a226fca9b4404336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5d9e82ae31445d2eb732ef2c00801337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11547a1794e154e8461d38f69ca73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8b3f76d19e21b0fc98ac2a33aa337339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdace2c74986d5698ae49294e6c00f4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac89b74892609e09baba2cf69c073341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bd0122f0f42e2a5e69359ce96ac52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1b428899b1fa956741f1eed1a1947343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94916451f43a7057f2943599444df9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7d7c8cea229b106d33e0d53fa1a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0838803cda53d114cceab4a9c554346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1850799771eeb86c8a7da3e578d2f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56902259d2ab8df83d2e807ae8253fc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef7e23fd3ab4bdb8835f79832c971a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1760abf596c4dcf45c57f7b8dbeddb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ee1f1a78d2a3e5bb2036ef9b76a87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e825d643018c17da992f5d4cefc64fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8790ba219a54cf818b7bd58a11019353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82ef36685dba03f5a7283d6edc8ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4518c12c318dc8ce1458eab3601025f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f53c2ea3b8aca426b5aae29a09966356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c631a036225b7a8ca7f830c1ef2472357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7443fbf2e6962786bf9fac789bae56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deb6299f5aeaad5e102a3b410ec68b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549aae873b80b7c6da81829a242c5a1c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aa0ef80ee7e55dd56094c63c92e09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ac3c5a9c95da597919541e8e3d87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b34e1ace12eb705e6c7df61ab1a617363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b0929deacda26398ae96e8231df2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d96db599979e8038ba80904122b5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d372a9d213e34b1231a68ae7eaa87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779a1fbfec8b258464b6c469fcb8745367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f2ca69aaba23c325aa1c48f3022e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ee682065c39124f2f2bd0bd341ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b30786ed2118f5b3d10a5a7892330370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb523bdd06831977084f70d3d5ee9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c4a6c39e414432c98bc0243cfa052372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee4e4bf0ea34886db50f2c3f7e067373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a130923b9d831c2c163aa79153393374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a2644831f1daa0f0ffa27d8f82036375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169a2b551d8553cb3d6e15ae8295ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4427bf552a36e6f111c4f13367da57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0455cfbc42d016b6fd2cdb583cf9ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0bcb145eea147d2ec21d50174459d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4840128e1a7d9dff4daf20f9719996380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083bd5a5fb42f8ad1c74002af9c4c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c533b70a3ea06d9c788bd201f5cc8f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd08ce7c142a9b9ab17dc782461ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94ba2310b438c548a8eefdb2ae2141384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed18edd2f6994c3bc41a0490a705ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d4a106c13a5d2cbe8c4fb8071ba15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b1e092622e36c6dfcf0acfb837e60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc495bbbc9d7971d9fc9c3673c076f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12996bac9b9160f77f6a4e70d7a0a85e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18880b1817b96fb84d03d18c5cbf6935390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddd38fc6108e2bef25688fa42dcd09391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29a5fb6c33a40c2a053826594c4ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70408bbc8f60645964aea9bfe0a8a5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b14c071fb8afdaaf311d866eff4e36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1271ea4abe8c5ef7dd8f7d463d981e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ed018edfee07c5b7b403f9000c5eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11515758bc50fda58c57f4e1dcb1c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3c1a0e61ae84ad0103cccc30ce5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaf4cf65c2927d22c1d6ee6f555aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90ba2d051738092ad562661f3ec31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c843ef21b6fd04ac7d00ab01073fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348af63456a48b8fe20f1b3c6b2753e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0dda78dee360ebed705f1b4b90923403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f9e15671f81e2d73fdf662844681404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146edb7edec4a44806285ac5f8ff47c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b498e3fba1e5715b50f5bf013eef4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225f2226e42cfff0c61695500a928fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17853c4129935bd9ae0b687099c031408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c67c74a9d8437e2e2eeccc7d0a8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a876cd0900d9737b7574fea3cd64a60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dca1e725952fa438b6fdc92908aa8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ae07690aa5481f5687bd41c2ccea8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8ae72cbd7322ed9dc6ae7abe432b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b23e450094385b5ff8058cec6517414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53da369c0f2283ef3c636b08b2b46e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf20c2d3ff20b27ae24b869c6becc8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf9afc0592c94e3dfb0ef9cbb7c00d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab3a6a3d8c83f936cbec7205107f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153eb7587d4bb1229625ad61ed2f0ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b3f90dee075cddd04a66fc4131dbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d7ae4a576fb75e9be4fdc44166b25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74db5128c793b6d1efae0bab7af72b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c43e1335faea734ef31aea47a734423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50748bad2526771c0030be5510bbdc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d3159adfae691085b555db5ca297e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695646f92821beda27fda99cb8a8c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b94f44523e5d9e59d2fe2f99773b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa137ca106aca52d2d69ec2ce94e39b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba84a48b7d4192e225a734dbbca3910429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae711b57d27f730291d9b826748293430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56077bcf1ca9a6d613e99acfd4f87d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9efdb209d195f0e7b78e77073e5b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39ff39b544e393a3e6139ec01e616c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3685aaec6565e88536969c1ca088b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca3adb9832f69cb7633d7d322613fb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca99b9e3ad712502c721b023e46c69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fc34118f1bef7c8eea9e3af540866437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eccaf454bd350eb24a9e40e64545d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21469bd9c7e17611e5efba0449118ca8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a5713286d5884c2a1be60b5400bb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5567015b54d4cd94bad650c1bb7d574441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72767ff926a7fa29c6116708460552b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df395fb15fa8e38000a8dfa2d169e19d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89245fea735c8ac3633d2c05786861444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711317d3413a40937ca3ceaa36f4817445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf62c2f475b8920b9d5b5ce6e18046446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e74b847e8a0e8232da483a26ab604447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a3f793f9fff3051cda05fafe03943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d394ae8b54bb54f7cd8e3b0b1359c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d734d53f2361d6f693c39b2776c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368eca1822a25944565f1251a416dca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee725f7e86f31cbefd3073a339cbc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389e8ffa0232ef238bd8649877d970f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922860c864c7ea599600c0ca8e76704454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a40ed7ce3f8763c4e7dc17234a9ece455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d78fc89018e71a9d01e42baeafdb8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ba7038c8790e5e7a92235b44cd14e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905489526639d98c227898635c824706458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78187ae61a050387dc863529c43da92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b377c247b68ba5f5a611ad32d26446c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fe23ed1eefe72f38527e6b51c7392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a76722f157939bccb9c414f47389c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a198e2c699b8b14363439fe2bebbd80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a479a62e483a23ffdbffae34df7f11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f4b01221a8087957e896e4e508c7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73ee231e5f2ffdb957f74cef9486dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91f49e922e58128ba4060cdb89843467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91229bd8004d3e8530bd111e85a9ed6d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b978df1176872143f4b9dd914a8e47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb436aca3020485cd259854df4d5ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae9cf9e3dc07d13fce1e7d2b3603f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97efd01c6cc2ea6cdc0cc1b4b1fbfe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c558423a6a5ee91160076670f3cf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d40bb8ec108aa644289d95a36344a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539baadcb46dc12eef200c321435571c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e46d6d39537c3338276d68d1b7059476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1486b62560b586c7285c5a408949f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e01a92f1d2eb9e94277a88742d8d41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be68be3fc2963574f5daa64083c727479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0cd4b93dd8533bf765768338a00bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341708c82c98c54317c8dec14f7c61d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52434d1fbfae86f67d8704d60e7b2c35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19d4166f5adf1abdc54fb67c810744483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c81fa57583841c6c6738e1e410145f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8d2bd2eaff46863db1cf6953566bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab697fa35477d434977c5c221db939486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba1ffae3ab6e0ca5af049fed669f24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c494db51fc17c5503ddba0bdc3a0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496468a77358b8030aa3db536bbff44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09309d0a1b5775e189695c79878d6afd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c03ca5d6845ce8ef68abb308eea31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e294d09ff73b7d131c2e61799d4031492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25126c499ed1780cbdc3a9158ccc65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8920ced3ba2566c6ad5c64cd9280f99494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39a07db674cdd5a69f9ba89ff9a1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14afee68a1c56b18d0eb93b2a5eed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0c234b4d52146f2a3298adc90ac6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462858e72bd7959d2b54efed1092b67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c48dafe9b1e71908600d2e49a1198d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093c1f641648d9eb33815046c363e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5df6bc4b710e2c7fd99802d11905a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ab9a705a379973df09c0493fdc6e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6384bf0b85a8f4a5038112646bde29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b45010a66f5fe9b22327ecd490f81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f7c0ebcf4da66b851194c10c1c838505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580302c08c31dda06f26f849583f6e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea773bf404cf2a0e1c3fb36114df79a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e776173a5c73936b62a7af120298ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef87a5bb089f23962b876af40fa622509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a6d4c42aa508453e2f73c45585f02510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25202c3ffcd27a098ab2c6a85b3c8328511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e217b3e52e1d0a3af06bfe3c3f00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0119b332da47bb74baa6bada232e53e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637a07f236c298742af17fa70fe32f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf84aa5f9f7273dc45615db25dd7b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae8ca45aee0ee195d33ca1f8cf3ff4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac59b6abce8e1b76e312a277dd36f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9e341efd12dfb5df38d51cf08075518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3551fe6ffa5e480a60016d170c2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcfad829aa0916549f3c4807f359b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca5744410fcaf810969a76dac84aee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c7741caa9b16e5cefa214d29a7711522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4badee1f7d61b35f570fb950c12195d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757f165f7fe602b69800a5bd95a1a1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc26b3981e34c3fe89154add3396ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03c1fe93ff5943eb564dd2d8312a7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b274f3777fa0ce35594a8d5ccbab76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821d699cfe8b5bb816008ea3e889e24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048181678237009e05bec446ac6a2a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547dca4e6b42d69a9aa19bc50bfe2e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596912e242939b69956597a88002fc44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898d0fec4ee9e61375c30767fe6186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c026fddd8f36076f990dc57c0c6498533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bf888151164866f73fbc60ce33be4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a323cd45f0c3d2cf644a5d4ca212c9f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678be00cec0aa1afe00942f240d3cdf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22356ff3b5bea7129e246f23abd70156537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6687b66d8a14dcf481ff716024b6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfaf5ee14f8a1172745f374526f1eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdebd9941178c6242817e6ca68edc5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aec117271c24f279e39a9077acb46c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bb4e4b3a99274af072f85b8021558542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d702074fa3182c542aa004add6c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ec88bb917aafd071f9c4d8c65eab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3abb034022f6906e1803ff0b618349545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699befdd41cc8f26b9abbb3aa46ab4c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13bf9f33d41e689102ff4fdf808724547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d70ea8926c0622a0ad69086069c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa416d78a5d5ea4a1e41af8ea03914549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c98eedfa08a42d62cb68d644b265d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f46f35b3f64441715e2298b37bb0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66eb58389d5d8960694519bb7bed5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bf15d5ddc80fc98d875fb74feff12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65df6e6355c3c46c399f24a1b5f44f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff089ca5f55263c737991eddfb7d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac58ae15a24c4db08f40e2e2cc7cb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e163196bfc32ac25f11bfaa20085014557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3ecea3b64c388ab63d0534b5e7a09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca1ff69e94bb82391f3526cb8ed130559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ed6d43a29ffc673aa0c2ae772470a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfa672ae3290edaf5b9f2e54af5c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b15f32295cdde7c266e0a669f932562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4896087dc1762a728489df5c68017563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a174cbee368801aff54c4371eb51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f7779a46edfefeeec0b0cea2df488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dbc7a4e4c40040318855cdd176950566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b15d27e426550a83e2c4403daf4ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064700634c4bd59a7a1615e0bfab9c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00baa33d2072fef68e2714ca64af8a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef9d9603a7bf373b8fb5d7166fb0ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5dcd867f965e45e0a4d2fc776c727571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ef32f8849adc9b34ee30b2738a10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb53f5467a906d2b5cb3bdf5ecfac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938ab2d8d55d623e2927a7038914dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddbfa34951da99eb1645863f60c3d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4541419b8d193204a357370473e50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc4f3e096391942e1c67702c1a2b58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbab87523ba97704bf0ab103b5275d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982059b78f87273041d935ffd104fdce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb0665dc716bc10e3814bd053853b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659c1bab382e453604a5e2c84e746bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8340ac8546f3c4d1a7d84dcc3866e25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0d53817cdf542b8ac042c28c92cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648a302c24b2761ec5c42ed355c9d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33507acc30e1b8e5ee684a6aa4e7c4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09c5aa2d2d1d5a73bd77532a0182f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1349c708f2c48ce4d7d66a9d8811a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8743482897194dba7e48e8d950b2c4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a0728dd5dafb2f67cb4e82c5b34b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6444518471869c78d2cfb4e03c435590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cca2ac99351d3ac6ccbfa409288f4a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ee72e82a092cca1f698512255e59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d939a3744a60ebab7c8427bcba3bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f386b6754fbba21e7928d7dc7acb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be213df6dfdf655c1a5932483720f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a1748d3aaebe0c385e9c87ba74cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a47f57e4523989c969d45eb39db01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c90e3d78fc1013fdebef7c36f3c6e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd92850db2122276a687f8af7fdfba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fad9262374a03062c6aab6819d546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135e9185a650b539cff8a11dbe82ee4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92c71b169ccdd077e33b51032c3cf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2cb8d8869f17302d0a48fcd48da0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4874fec028ff70fa43aa35a359041604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa306c3775cd9f40ea3ab1aee1317e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171de24a3db6ad19aec248fb23f28b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2509470e15e9cc7f12e16bf79e79bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542f8ebdd87a23361340192737e75bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfe2e687fa5b22eb5e5f0be8bf4cae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32394e55867d5a487f3a37e5a2677ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68418b7abfe57236c8d70c910eee5f1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e73c879600ef13cef19b41afc12ba7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daa6e1d440cc49db6d099425c6b630613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ca06cad13a8b8da1570c69891e60b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a585aadc046f0011ed7cb0dae3e7d6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6c2a89faaceb8de449ac8fbc0b7ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c496b1da137c9f8bb0e7739e1b33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f7c59746227982e56581e79681de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5e0c85dac248742489db6eec29d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a473f67ccf9d1ccf636c64895f547620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a977ea2c7c36f663ed4cf4a0f9e46a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29cb86f38fd5aea301508dd2dcf86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ed2d4320476710a89867681deb486623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74552197495fb35462345feafdab6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fbc4d5d87504851000bf474c50758625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c626064468fd525c1e029a75728cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8c209347e88db7a48ba3d043db2e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056738fc026e2a213607e89679b90ef0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d3f90fb277c2365c2925dbb7c417629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d173dc6b0bd222c3fab0afe7f368a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146cd46c320b66c284d632be450ff3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6eb2b1abfcf1398c02710dab3bef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24343e5c5c6319a05af03a028774c197633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699862ce2c3347c3259a95f584b64065634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848894a55e1e4283cf13834e3668eb2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561944cda4dd2487a4b7a5270e8c30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a034f2bfef0617bc29dc59f83706637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59efa96ea2dc26948ef1887d98731fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751708fb938360553ebf79fcfdf2796e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06c598df4c6575693f8a74ad432ca1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56bbde23b3ce95b19ae588978abdec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89917a40ac8e681ad3bcbcdfda8ab0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628826f03ed084b465a1a8b41a9e2bd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63621532d45679dce3f99c1b4958068b644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95139809b525c5467a857e4eaee2191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6dd114f6f4800a750836eb27be97ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a917ce3143d2f981279dec9e9751d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd922d65070a1f3bbf4a7c8599e004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665051f31114559cee50ffb1a2dad3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3be9b98ab210399d4f4dcd2aa4c41d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805400f46dc20470f9b52fa387f450d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75fad9428b26c39a4519bec18c39c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292378de023f4bd722bb028a419ed3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c955bab670795066989b318f7c945810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257aeef0b408e37530836a30fe5afa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b39dcf93a095a80ea64c67bdccd34e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3f987e6f74d618cbd40afa9e28c2b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084f0df737e69c69989873cf3e4c7e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a29d3a028f99f7dc91b65d16f17de315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3defd846991a15cb0662c5868de52d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351645009efd91a1df434af50de2f8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f4de982a3a86788349704b11ae2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10411961c3275e38c10283e7d9ccdd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867bdbce80df8cd6461ec471d1545b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7df6dcd676c8043bbf1216bc2bc1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0ed044c069efc9f7adaa0f863037422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ab4dbf8bf9e8cfd58161234b80ad123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b0c891cc79c31234208f25873e15624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441424af38c9258bb539a3aa27387c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb66bcdb09a6f1874108a386ffbb5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5256fb8a581afcbb5117604578bf89e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc9ce9c77b4e69de62e9bbdf745a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73b200a451f81bf01c0a3f8f0324929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2082002e354589f6dc49d3bd636c78130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa126cafb313389d3093e63d910c6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c548e41ebd86acf4ccd522229ffc8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ead708687376b3127421a57deeeb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173300e48187d9b85097db88913d75c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd227be9d1fce511db28d79addef2ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3e4925a83b004e68ca7aeba892f6f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021add69bc88b8750b9145ec3c4abc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1024c97c761029db9157772863fc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d85080eafc57ac5d7f3d81c26c6a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435508eb9aca4199a6adcaf0d6a2ae4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a8a441570124ca38450c22e67579141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e43235e92cba46a5f42444ec9d8a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b0cca6457de57ee36424a386d4d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a67d60b1f6f74a0150cae8e63dc4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7a2364a3e6d28a851d780cc4b142145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df91b3c06a2e7dedc7ed380c51604546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50619e2732feb9ef8efc6ecc6e1e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cc266f2ee519569210ac200a46e7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e71cd38ef429046161c8d34e71ce149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32c03eac7dd794055f5a2cf9798dd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a65341c9a23e696eb794703f033ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b8e0c609c9e7858c9b297e36726bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51bb678bf59bb5a922573d0d9bd11f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da3b7dd834b57569e58155604a462254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee2a2c5ef16db8aad7c08464e276db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ae251c1253b9548560523aad15f5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44188faf7a570e8c83da16b2b925175257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b9b033bbd8e200a7c38f873e82e6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bb80201d5abfe9c6f0f69e269859e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a1687277ad4f936d661476f37c3e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f07ce1164a2365725651c48842163661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010ee1a0e11d0a93aa55cfc2cdd96b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2eb629a4efd00f37fb1523a9d9c1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2e67fae17367b1e72a88aba33978364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a7117b889acca7c638dafdd709d5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ce491c1ebd781c66e7ffc6a48314c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e694a43f540c37754b64c4c816ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2fa9b2529f464f5165de8e679bd0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edc9ac9236c213392efb375fffecfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d98f0a3bcea9cec58d9d5ba6aea8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8867392b5e6efcc04b79d7d5a201f4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b526b56b76452c56ac458f2c964cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184cbc1d1244d6b1ca937424163d4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e0b7e22a610b167a8ad8091574bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6e40a06bc7ec004e068dfadb828d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc892d61262544728ced7a4230f181576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbfbf01466dfc50d461f264af58c9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526506d0bb55d7c967b96a61f619fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe07352fe79529ac51678f9ce3a48c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6065a35961f10985c423f9aa53975f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703029e456c2cdd7c39fedc366eae60281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e7af43112b175fb633804131a67f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e1ccbe069ec637b0c85ca03e649883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e16a8799ceb736bcab7bcf8183dea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cd4c95b5be6c87ce5e6a86a20c4b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e987362cbdf071fb1abd3deb4a662a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6c5e2d4b4e81c9f366036010ac5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06525945078f25460bfd2dbd60207088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b40af0acdb1e89ad6d2ab1d88cad3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa9a54421cae821fc4fe42f0065e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedacf5d4de01c835fefa7a14701c7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d5be6b20b9bf859a95305ca6b20bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e771d73ac725fc6358be05f55905ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a215adb83baafbae27d8b15bd532694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c1333781cd2df857dfab92f24d95b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f6617d333bbaf1e7ba28b9c5698c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2351e14bffae0a9b10f553ffcf31eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a533d66e781c550e0dbb8b7af2840298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb9ab858fa5f25047e8046907cbf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35cab98617f935f14f7dcaf2d2506e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4056e346b3a11464b7f8f18c71ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1ecc8d2e5e8a2f10c6318bacde8b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b292fde19b4991a105fe0b25a563d9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251938e486b6c769257e5ef2ddb9fb8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e9dbdcde146e6f052d1157529bc01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec568944ff9d822f9806261b4e600db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135b09884ce93e12740f6cbefdad6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd63c3f2fb4dbc2c15a1489bdde8f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc22a36e35aa7ea51c4c2b7076acceb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221177da5ae491d63ba7caceef26a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9b1a9b38baf62af26bc7964f23a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa2383025491e5f715cf33e5f0e78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65ad415a10ca04f546348545d4dbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebaa6126a1b2982bc68e42b4937e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a885f177e37979083cc55ee09cf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52706c17a5653b12196ab237a5b546116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924bb2d2564dc986ca3593214efac77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed48042a1793d39fbedf9210559e53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37b6ff5bc2b5b20e0f5cdb753106d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e16a52567238c402e63e0c525152120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3fd3e2bed9b981a1ea5f4927448fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9441c2934c744f50e0e1dda50f1bcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48259de69d6f5354280309bd6e66a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4d61f15ccd09321988a223bc2ff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93afbd259481e46e8c30b99368ec580125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd3498f03e7c8e91ac1633e4b0d94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aea50f9cf4dd4b945843145e63be6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34023747b4f88b471573202de6c8f4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c080184afaacbc0ba6e7030b85377129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd777048b946a3fd870100df0f4219e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89158e0c4909d88cbc9733fc49640fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5e389f2452e1f19aaf9f17a7ac4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340591a8ce79cec301fa225e41cf6eb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e782632b917b3be1f73a65fb72470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa1572047f940ed7bac656f113f8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe86e777ce2b84883995c55f3041ba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab37e268f9cdc4ce0d3a514d690dce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31eabdf701869c5966516993cb6284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4cae13cbb1af8ca4389dcd73a9f2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc998e34c557b5b012acdff49f9be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071308b638ffe28d48d32517831e2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e713bde7f6c85228f62fa614651440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550472607062e5ddf922c87f6d4216143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906a01573235f41d97452e06d76afd9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ad2a62f1bbc0b1c7cfbb4f61a010145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b7500feb5a033a8ef3fbe3466afd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb40d3ca4e1ef916896d67ce671cca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd8f0aade73cff0c6b8096dc0f52b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae63df3498e478cd358b4f0aa88190149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e3a38a8746ecc7fc60ad1635f5ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d1e119da99332cb5e6dc5b1bf60e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55028bcdbab3e5742397c26ff3d852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976270db66590edcdd643f714cd0412153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc04b846234a68acf2d46609f22d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15318ae8c1a10efafe507eb6be598732155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe4e49dbe68aadb36a4328f1755188156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0ea9f3eb62edb63cdc024fcda2284157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a23c7c591659a2b959f7fd9c803f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46811467ec37e55277a40dcf905fac3a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab4e51219624eddd71f4efb98e1fd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67475726c44167fadcef5aff1c235e68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6222aebe8fc740505d29dd3318073f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b535074ce8e8a7e338df0e96aba84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c5ddb4dbbcf19658caf3416c4513f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baffd6f05d8a4ac2a5e90ab7a183cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9aec6ff98a11256fa9306d68c1e24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7b8392993e8dbb99937f2f80b100167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f0eebf33e8d7b36c091400490b1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f952b682eeb9109fd20f0a40eca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156de1fcb06a98cd011678ca8f7a603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fceca23d3227c31886a6cfd0a257ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730be70fb1b66ee23721fb55ba5113d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac8f52974ea58c641c22938a4e9671173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d42c7618c32e04c166369c11ef054174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df428ecee01dea6afe6e56e9ef5033e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fcef1121bf85b5120427393013d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06227b6a8581b212be39accc0d96296177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a87db8bfb96827f81a2f2410b2b991178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125b520a7c945d60b6354e6d6ba014179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347b9f49f20c478131be011a4503ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1e4aeb9bfda59816987148b22d93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cf43105aaeb8a74e510ad283420fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5da9b593249ea006a096871e52c1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf82be9ce8d709aa2e1d1d141b97ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208d45d7e74bd983a82ec0366441c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8a455c06f5cdb62d8c274189f7fc7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037ab6ad3054c204f07fae18b64e411187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d6e97b810774e8cfb2b7c9de4eaac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c910c84ba65a27f6146066333b5dfde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d635a1bd326a87d9d36673561e34190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f55674702c7b04ba096234182d38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab305146eeba29e657bc9340ee5ffa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94352e4ba6a35d4f663e5cef3d0eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f6991b33aff89f75bc74ecbb1e46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003f6d47a453f379cc0fdff0c2068a6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d519e20ddc1ec46a5657efc512f81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bebaa5036cb23fc31fb86364c1881197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be81bd2f4afa7ab69ea44975c127a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c143cfe47a32b6e1faee87d79fa54e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5194e6f3d2cbb50a424ff6007f60bbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840996ffa0103920af29207c4123b60201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5f3926c5cf74c009485a4bbc3299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfbd6a6cda72d8c4bb974a8d79e3cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad77501f69b87c8a4b869a1da9c028204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0df6d5812160be3ccfd809666ec808205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9d022885723fcdafb71606eff746d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adc1a0146119e1ef1120af1e392a64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0e7171dd15cda25a386484509706208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778939047bd2dd1bfb1ed673f2fa7897209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18073caa749b798e4a57b250c5e2fba1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e974e7a04cc45e6c82deedc0c8eb56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf44ec696f060ee31f22d0389b8b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d22ff15e12b1d656dd551e97e4c0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857b5e658ae5aaa4132d568a18f821b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13587245e3231a03749312ed959250b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029bce117385a0f833da7ebcfda818b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c120e4e07eca9bf56258eed444b2021217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613d3e9bda3786d02e2f203ec4f6680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182eb764beddf234bcce262839bed3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140a012c78089e43f2a2b98f62e1042220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9e456eb18a01470ede89497e5dbca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e612940b8a998f76fd6782456a0f76222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e217686244ee3ec41f7423b241ab0be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a358483d4c6fe8be800532088f2dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341b376689e5c37ca80064ecb5306f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbceb9da58e1326a4cdfb4ff43afcae1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552309355d05414b3acb322d307db322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8ba377431ba101f2dd635bbcfcb45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288ac4a0bca7b82efb4fd14428c35d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7023571e6d9c982bb0edec774edbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9d029784f0071ee137310c00fac6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043a6feaf8460f54f788e191c4edbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af0f926ad74b179d3ae52fd13aea78233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331fa238c6e1576ba60d9d72581a33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3b6715e210ba32114922db317e964235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362eb1349dee46055a273678f99945b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa8f98f96ee36eddebca6262af9dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1a0f34d479d662467a07cffff7660238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae4e3e7ac75e8714f26bd70e0fbd05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba61161d5c7f8367d24eee6b8de1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2116a1ccf5214a2501b1f473b65555241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b330660fa7e52c646c615064526b423242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9845e97999a7e7e0252a6d31cc85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec128da7313c9c93995358128e88f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddd3bcd3cad7f34e729b18968ea664245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfda3925141e0a7021c157ea1eead6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24830656bd597274cbb84373194584b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fc0c461389c0479469360852618d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5bfc6d495703f739938503d5ba20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81852b9debb4288bc9a0f3432143bf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba08b532fc6b955429425dc202ba1b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aee62d2a40614a276b8c82048c543e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7ce6d929347fdfbc31a124c39f54f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4463600aed87d7c98024d0be45fb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d95cd65b38f6b69558fda6b31a6c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b0c4ec5e3d20b07c34199cc1709f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e864261143eb1de0800fa368c97966257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61797f3f9b5ae87c0d48d40aa167c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9f30f5e4361a108000a04148ef98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a89116c48bf046fca19749b150884e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615a54bcd49c6c7eeaf67795c7f2031261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690ed4438321af7f1acccd8103dff82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d53ba57c13489803c8ea9d7d8ac18263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94abd863ef3ff71860724e8ef4ab39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e312799533d4de3cded94157438fec8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868dcc8f7797ed03cc8d56d1879d0d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496670c3ce896d1643a72c95db2239267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e461d7aca22e4bf152066096332b78268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e0829ec52912376340bde3afb67b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9118844eacbb4aa8c9e4218b69ed62b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bb90acbafe256e80caf66dcb7061271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87678e9f115e100fcb6113951eab7b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cf61d12f37ec83cb1b4371182a98f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925249ad346a086eabdf94542065bf9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c9978fa39a3825603e4e20028178a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a5bf4d888c428f28ceab6b78d2b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7418033b82f43dc254d98ffca7bdb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba730fceba11d9e336659701cdb5e86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741db4324f1a0cdbc138a8effa93c1d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae95e30b33e148b3e85062415d49b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808f653ea8103b73a488a9f52e15edb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e73fd3965d3c1b9ab8eeb05dc159282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93a5e9eba7cfe474eb21acf08e09e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12ac8025fbe67c35790f784ffc6fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99444d87d19654db72c8a5650d73b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432bf6a0d086987a73babf7d7c117e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f64d81389223268267850284170a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa097a1354d36887a8e647b1750f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20ca0da0c160fbcd2087790878f97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a98dbeef3c4254f95694484be9407e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefe0771f0995d4e49bb134c324099a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739231e67801f806f0a30051fe214ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df7dcb924fd3fa509a5819dfd556c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dee7dd1ed3d73f1e6d22bd30c8a874294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9901bdb059c0c130440fad8b941515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0758c0100e5db0ac2fbb26164a455a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8259b1cb71a364e120ff1b336d71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec7dff999836ef444f5cbe7406423d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8937e2700dae519f5cd6f4c15da1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756f48f18136c3df5f1232d86dd5ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f3113cc8c3a2dfc4090507d2fab45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70997e7740f37c447b354738384cdec4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae6fac5d85bd0daf85fc2db64ad7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aa17d57e38521323cfe3b71e2affe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfdd6fd6e50b79f2a3320bba0bd5d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed0d073c809497fe7a7e98b881ec1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ab500a044eef201a03beed8778d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc9d1403ddb0730b2e5f6b5161681f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41fa5f404a3b76834190e64f97e26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af50a1d5b3b9573551cb4f457e84218310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94a715fbd47ff66d5dd42ae525a726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f1e9b69edc7b4b58220b2b412627312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5902e0c7a423e3c62c84c55f0b2f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8210320411cef38a34151dd5c0c38b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ad0c6b4b7068e07d02be70bb68c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf42c97645cd7acaa55e9d90cfab39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6e4784235671bacb7d027ca86c18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d769c2b150dee2c3815f77972ec08dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a10fd9c530235e576a1d9d0b3468d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b384efe25d0f3024556208d23f1393b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007689194b9ac2da2e73937b85d75269321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc20f8cffa88a26cbee62410d557e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67538f04f99897c894aa64776a283ee6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4b89f42232b3546006126bbfcacb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e4fe990e7225f6ee6824a60e8631325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c21be66f8e2d6a71c5e988cc2b735326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037f8f56692c2d32d2f46c6bc88197327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14bdba113ea65d027247fb9633dbc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39accc47dbfd159295e7545bdf13b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761af72513e769b33b3cc06420bead330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7dd3f1534b7d60ac159db9e980b1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a38f886d0dcd5c16e34b02e638ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df1c81e57a13c272a6a1f2d650010e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31e11f4c9b9411f874b30e694b921334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b9484dcc2f93e4c72462ba4f6389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94b0a303094f6eca660d8e93c7f31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52efed866635604390cc9b1d35007337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fff9d7dab7a06612d73d71a17a87f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c40ff6779328a105468a6ea8e3190339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9d3d72c880310a03eaa2def8dbaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d5170614e58fe29de457a36ddfd6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624c78cfba0af85c53c8abc1b0ec953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424eae8753394ac0522901b23fa4b14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eae2fdf6a80df38f85e4b369d7f83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c71aa5e17fc4e94183eb0092b6a4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c643640e70ef3346c660d33aea60b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7854c0a7fa326f72f0596c73fed0d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce8aeb4030d9a651825621739d0c82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769aec3d41ce202d4cfb08f3ccd9805349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820fe81f1b09de3869d58b07d7f4680350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769e25a3b2dabaae2f07ff0916260a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd89a0b242a41d4479df6b5a3f052352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5075dce372dc8dd13a07740865cf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b148c027200516d98b63e3beb19a00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35378d14ec68166ad08dee58d652856355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb165961aa114b0677eb1a812aca08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34a4137495a26ed92228a4874390af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88903df79b978c3325cd7dad7212bf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfc60f0549baefe60408d1e781088f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c1452a41ffc3cf7ea095bd51a5afc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4d31d864060fdc9dd38fff5ec56be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619346e7c747a91bc6ac399b6ee6cfea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a0b46c60353f6d2c22d3b4147782363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4be73e113b4f62f914654ce87e8a6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4f5dd7a11a3526cb43a6d1d0051dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548b2f25d99b63e00cab9e89c1f48e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55211df86c1b572eae8cecb179b2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd949d01edd7c491a17e44a5b0d64a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599673dcf0c11ef7afc4fd59d336cde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead4c97c25eaf81fbff32a4434b324370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a84d8ea091669d8385c00e532481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870b3930847f44db9a9e9517fbaf144372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606cb4afd89530efb0988b5b4e25cd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec146105324b5c0198ecabf030fb833f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621db585ba0c716ea3088b9d9e96e2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127809bd5822ab6d438b606444b9af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842113896550539b1d17793bc4423c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344513097e5ff95763af006eb0fbd0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ee7b18d7c66a5ea49fcd336662a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729fc6c338ae26eb572d8a9a458c81f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c3f9ff22668e8f954fe1caaa0a770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ae2d3044dee383f1f0255f50101db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cb3aaa717896e2e99a5db963b6728383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e4cb5a857a093e67c77a08be3a774384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec117f9261bddb81907506f838f2ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d66073a06afc966215b2d601d3b15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b20fe263bb03f97fb3626f98e66bb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58de9f7906d07b216e80b3ee10257388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af889f183d9939807908b1b6edb647389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138a4d8d75efacea1b87e7384125c44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd19029c22b1239bfe40275dd4040f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e7819740a86cf8a5794ef5412ea1d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdeaff87d636ae693a752511dc6505393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec66f3df2451be45e4c15a98f9ed19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9d03b35262b2d51e34d05e0e2983395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8af75964112d56a2c4470d4f22e32c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f23fbf48f2f028287a75a72657c20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f38be58dde1b0f12ecf83f64ae6d86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ff016d69b522489774d3d73b182d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87dee47780089b5f80fc8bf548b54b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c700c405479e3d364c53504fc97f59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577c2867fd695f05ab519e47b2fef1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5744ae30fd27dbd6a00ec543da9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfc170d2b5593feb147edea84a0aad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dea956578976481b719d43b1f887f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e629ecfa80c0e4379e0889cb439ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da72bed24cc556618bd7be2e835893407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665cb5d4b99c1d44c7f87a94a27cb96408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfcc01005b637a7eb291a8af5a241d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7927c1ba9c9c44a394c9843bed9da3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890c9d3b338a88cdd52a32802f66c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410823bf98edaaf392a32e4b543de96d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433b119145b13e2271cf9aeaeb12d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765201bd0b39486b213f1d846ded403414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bcb56bc0510579b464a86b5abfc2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c829dfa971f570d1eb2563dd6d0dd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b5074846d992841c9c83e2553867417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbf2ff0e829cdc601e8706b79417b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340d53647a5d9e8fe3db8edff3cbee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9dbc7a81d029effceaa3ecdcd0192420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21386e7d29450bad47b9085b4006e9a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0cdf01f0f502dc55dc4937683926422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa204f0453430d16409ae367d040f12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5b843410facf4d9236dd092341899424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a47655443b92abbb6c359b73653ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46877d139580be77e4a65bab4d7633ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7863cd49867665754c248ad14f9db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698ab5bfbe1214e959a61dfd955f764428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111bfa9fed7c9181e54ed15dc75ffaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabbbf424244f3528fde98d4150af87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a98c5ab2f11d3c995f834c11b11e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ebb262ce0aad053b1bb5340c43772432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ab7b7e99d3182180a88d488ebb50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be908aa15e1473b41f75d854793f785a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aadd0af07012d969534380a78a3f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe1b721a113c926eef09763dc5aabd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2df60c480deba17acd587deaa8e0ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dca94e1f65fbee09ab417103a9a83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20008863c49125b40b56c60529943b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9297a37d8d271f990cd2e4107368d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935e471391d4dbb7bdb53f757da54d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8638310bf192bf6aa38e38b2530a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87907b1bb667d511bb1065c91374ffd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61587a656306e08b00c6b54f4111ea02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b54c8b9cfcdd34c961c4675e666028445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ae661554d5db2ed6c2a5f2d64433446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795ffc165b3bc5d257571f067cd378447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50544cae3d70853bfb235e755ba09740448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c4291539d3b690178450b70d5977b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6edfabda4eb7a2e0ff781c09cac34a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928850709b1e9cf926f1d23f72f287451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7031c038acb7190a611d6f1985c51c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d107beef094040c5b5ec0db36d89d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69730520fef0666bd48be865a19f96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9dcb94258c80ec0042398af447a9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8ee981bcc20512eab2d7d6346e8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c503f6fc7500ad544926cbf818a40f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09e0627860971d1e6b890639725b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece24ebf55faa1deddfa60f8341084c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f20a6fb4bee5b3d21c82a6a0dd6982460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae0184c94d4c33a9b7d4a9aa41963b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f0cb8406aa9f6d8abddf05de396a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9ac0846b0f6a896afc735d38de0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05ef9cf4419ba9c91fb0d9a77e21c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ba094c295f2381b55ad8a52c07a6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f5fecf72edf93169dd049c20e5942466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff53ed925a81b742ceb9f3b000a88e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740171797b1d29b1f2d4492b167a8b2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db461f733e12666486cee5e106422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd695c0d19a94972f29c62e79fb5ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7bc3361e3e8a104659e1863be251e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea6412198823b090c08403bfb7629472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76b1641b6c10beb32669dc5410331473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7476dfc76648507766294f95720643474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc2ee0d6601325f9d144751a947475475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c2aba4e11b38552349606a5983d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4d32e2f57b102d4140d1a067b12c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f570582e840b5d3817f23ded92ded66478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d2d11307be4d941b3831a21590a1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ad1f951fe8f3ea7731323fee3707d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4aa1eda3940ebddf2971f00e95276481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace982d3425edf19a8ceb4eb9b222f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a5af42e9d62a116e647a3a6a1971483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685fca8d5d3edbf572676612b60096f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f0213bf1d762bf2fffa91738fa6b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89dce0fdd1231d863a52eb7e8eade2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d904ab139c8ea7a596759dcb5d37e95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc925ab478b7a5a60f44868dfd338ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea294733f6a4332cb1ad4a5152324e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7511f6b8d67a54b31d6e3e36a95a55f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0002999c23080f24eebc34eb68633491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c02c510134acfadd29a0d7cfd896b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057bc1385027e856d3394d3c60cf5ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0923795742867004d2041c478e45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eeb7042483071e7d8fe2823db6a1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a429dc46a36e76dd364a0326a05e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc6d06a5fbb374078665b6522839f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d727ae214d8ca08fb387d288025dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c0d9cce1601c82fc3c1e90a70184499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b2ec14b886fdbaf4997670c504207500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19efd9f77ded77b433ca842bb30da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df82132f7da09b3639f47579743e5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26d50b702a707ce4da2df2b9b6a1c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b338b8d87f3f10338273fe50146952504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d3bf9cdf75f316b4501647f1340c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657a8a3c9126cc0d9556574c73b8b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a03e83aad2f8d0007505cdfb5a11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f874b14dd9e297879b32858e9f747508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40f052ac348a99f60a7f4832519a22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316768d2de7239a917b44726cdc32ed5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d5b14d3ae3204350c8d4f5f1388d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd97907399911772454ebedf1cb4ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3e6bba7c6fe651b525f30a81fb02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857bfc0d529156bca17609381d03e60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9958ca1031d099c4059aa9d2fa0e69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ab3131c10290c39d9be50bd35bd2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a671415b6d846a83e6f33fb9fb577517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aacabb9fac3b6c0c3baaed9c89558b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f270c3ed0d0dd5f02deb7f60b019b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe91bb4062f90706cd9c09a54ba936520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c731029a418e4729493ea64ff0a656521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81489ea3e3df0301e9098e05c36ddf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaa1f7d293b4a74fcf693e2a29b5ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc363cbfb80344b3b88a2c0d59d7b123524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829e7ddd2d6ab386a2f084f6f89f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f40ba770d2d8e0a339bc8eadffbcc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf7efb8ead3a0bc4f6ec6944d5688527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487940d8d8b358c363c9c018e35c803f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce3f388f400d699cc693ef0146ac71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039adba967d55b461953b63060401a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0cbd2abf12b6fa6520ccee1f4081a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce1330dfc138957d86d14df585dca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773b10788ec278375316b8faba4cbb0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dfc44d9cfff10ca726563d4d1cf4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5b72ac6f1e229ddb4ef15bfe5acaf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34928adaa81c76df73c04fa22b13790536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce92c36007eacfd4a74e162319304bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8d65d161bb81f70a2f48de1be1772538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412af95c61151164e85305d3680a05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d51de9ebcc2d1127847f1d8af02be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e5605d60e8b243dac6b6d8599550541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334cdefa7655627d6cf3ceeccc84b17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c4a04111718cf205f1c1026a4fab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b7dd8593db8f7515df3d895469961544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e012899a20a2259849bf9cc83215aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3860c6db4ad4ab44b8a4fa335517605546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c218e2c07ebc9e4342d64833adc77f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ece27341eaf6468f6371a6c62d46fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d31938ced4b4056ac61fff8f2e47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390486f8338583f808f65c8ed40f34c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508f54d42c652d6518bda7ecec8d71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8503355300c0fa6596592bc6903397552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043672d6bbf36ffb5634ba6e639add553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78bb58f7933355b776552c2450cee1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df262285e1873000a0ea8e95bcfba2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b4f10c5536af2c94b9d612b32fce1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eae530a0057b87c1a7b3a21e10daa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61aea22413c4d4ba668895793fbb98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eac865aa04ad8c1dc0c271d9daef3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb00dc73886069cf147a5476f0311560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c3afe79f7aa127856b47eed349869561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0746e0c2e261e39063c15c74ee01d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1750b3e2da04a60d1e30a9a088258563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ba104dc02901a3feeb8ed7fc69e14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba94424cd4228ef8defa828c8353d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa268be5da6745e7f6b7b349d636b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca61337664418f053b077d40774f89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33acf48fa446c4774293ceb62bf37d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f2e311cd475a9c0ff3ce135e27623569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e29b5bfc54e5274f715dbc5b945636570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d754cffb479e0d6ed842a49199d5259571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3028449a20bb9c5ff229ad42efdf22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fdd996011efe2ed398d49b9e366aa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347c194915012e2ad041066a4257962574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aee6d772b701ddb0fb5bced57afc8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341e5f8c45e0d2e801cb6e3e602f2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0127ca7a799d695ce32c30ec754db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78018d26322e44e6ce8136b0472d932d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370af2f75739d55c9d3689d26740de7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ad30eb846b84db30b170f2ed4a211580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9914fd53bea8883e849d23a953fb44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498fdead31ce338b2f64b958488502c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f51b2ae8292084d9252212cedc1f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c4eadc903f83901ed60d7440c9a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86e9ee2e9a9039f8da6b8668c7f85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2dac1c0063a52e3935a144a5cf829586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1c0e9c34ce69f8598e72a522ae41587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a60323a49d3a7f32d159f16891e51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc5ba28d081f1528268db0f2e5b84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc24fb57b06acabf21565e001626a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f5ddff31ea302286371a799d11695591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c6e840f67b76f48e3b5b86c8fa1b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4c02742833b65afe968205b67f46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374003cc77b085512856f0c7b1be49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c092f1a4e50d5bbb5f138c26764db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30678b69e200f3f46f06516dd164a4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f25176e7f5c86b71e17d1f190aef13597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7694405701591392189289304a1d14f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678a748de1e73adb03a2ce18ffd681599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051fdc1fb2242ce8d58926f19324f8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed747c7a608bbace88d2a843ab350c2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce33cbb61b8fc87ce88717e18dda20c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfa89c5db2775cd43aca5eca1a2f36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3034ea96df615a92f38fb29b314584b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d0d28633a46eb97781cdc79e75751605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643bd7481d832b1a7a2570e9843a9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb258c68642cc6281b27e8acb9b5dc83607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab052440ed6879eda021c34c53d882a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c80aa0304124a43d5a3f21e5e3fed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e22c194565f5a9ac39dec31a60c909610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ea3ed922fac331729fddbcd5f1e13611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f0cb65ff6bfdca12904b7daca5186612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969109bc1171d5cfcedd2308d3e6623613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942fb22cbf259b1d990121bc1fb6edb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee45d580a381093f773f3f44924c505615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8e08ed2991ec3b0bc7bfb2ca769cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c973f67bbeebdb5d7ccd0f6cb667251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323670f6a6c5441abd0521b30d02713618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af92106b559fbcfac8426783b32a00d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f779faa5f56705e1a9666c5c1ceb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667f124ab992fc7d4495cd3d5408be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82828d977c558c5d8e69e24573dbf9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d116ee4a6ce85d96b28b71730e375c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155d80adcfaa9ccc98a8e9d58bb77f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5e184af12d83889b8342c2dec16ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45420474fa4bd25a89026feb7f5cd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02afc72b245e15a437aeab4078106d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8fb196ad2b08eb9bda0f710befe61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b46bdb2477815f356e1fa88c3fc51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829274245364e890b6e085cfd0c831630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69283a435dd388d825b57a0f3860f35b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e399d4c664be19e2c679de4fe0961632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a92d2240663a2f156f081a55ad666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dbf3130b4456c01787bc4f719c46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593317805519888ae27fed36f2b06a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2451055e694fa6f3c796d8e07f9b5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5dce15ca976c56bf94306a7099d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca73ac34040e6915472af4df2268af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7761af1f913a7c0e24ee3acfebde2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834bdfe830413e9acd0d7ebdc09f94e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc992af0bfe46b89693c7ce5b05a5a13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102977aaa021f8da75cf47aae71cf5ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d24e421684b5086e5d62a7a4c10c0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced6f77b70e455f7a0760ed1f87a9f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082631775eac402889739680390a600645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a494a98b98907e0e9036643a6d3e07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dbb19463fe59241c17f41c7d165b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176b6e304d9f806a7c79dca616283a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabef63f96cd75c03c5c881e1798d63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15175dc2808fd9b03ad36a66a011f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5af2ea78399914041e480e95f985c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cac4e61dfe9d212e59c4dcec12ea87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484462313507d721bcbd90281e98cabf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4922dbce2e5b817e879a93a3afc35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5bed258c42e9820b4985a0c13fc48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad584e9cde7da48986696458856594656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae081cf8374feade10bde7a1d8e93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5734dc343f5e5f21fdad5b5393997658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed808c243ad3461e1e03336a9a98b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af7f05fd49a62e4fc1b4afe295a960660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25073983ead8ef3d6f18677307919770661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc105951edf6ed937908d1c1256cc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f8c5f20fc3e98211421468ffd3f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b027c3ba639ceddcd24ccad67f52c6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543efb31073de12cc9cfcff977bbcb0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1d07dcf19d5a02b11c8aaf8a6dba6666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21668,710 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>711</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>709</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>723</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>728</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>735</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>736</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>738</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>739</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>