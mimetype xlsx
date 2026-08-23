--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce53ccee4ef0e1110f58af108d8401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948030d38b77a883a3b95acce30f8102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a7cb63090fa208b0c0939544f5833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be646edf385e5e2f0643e0ef846f3baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575647fbfe37daa5d4bb062e7a194c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a715d5d2e5afeb9a7008af6e94fad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe154f7cc09592782fb62a2ae2d2767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a7040a65547e696fe0ede5e97b2398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d66b4299214268cc135f063cb1c269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6a75eff9b6cd8f802625d142d3f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fd5fcae4ef078115f5896232e67ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596207577c9a4a596e9a30c777ea07f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6064147d4e1eda3086fa52e5a41ac413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879305073b7e4df79afcf920113afbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9541be9778e4bbb4ed7af5c7301115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b78d6e829969834eec16a59c5277216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d58196ba8f756d87c4d3a7907730e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3534138bf8db04a5d8c3186ef72118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c187d4e2db42a8b4d5d7939bb00c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a86ab489379d7e8ef0dd28088f38c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a4ba843c723db65d45aab152f38b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1225f1091ecaa36d5a4d01dd6daff722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042e960d1e7e4911b03f644083bf6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb700442b37dccd318e4dc8157e48324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2c1d74ccf9ff67b0639288e690c9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881266639a8696e1b9fdff6f8c2e70dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d8645926eaa7efd4a173fa69b31f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59803bf0920aee7fe5eb8622a710521728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a833c59b33e72f8e8b7221d21c3ffa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef666f91add522d9100f506b56ef7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248fd12272ea3b322caca2b582c3b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae03707dcfc2f780f50e3bb5b1e11aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177723f503fd7a18691e75784dc4e7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742161e8389e24d52b3f799ca8ce3dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb36d23e7a4c1ca209a8f5e5185a8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8a7d830db0d2e08019c6866013a0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0fa0944259352527e4bfdc5f85f1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33e0cb697558c8dd5544251d2e1ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d56983bfdc72c0b3dd178f5d901e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c27d08fe8449abcb81193cc3c4b4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad00caecc08eae52b74c4a015c86db141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e75f7a8b4a9ee3efdbfa5bb741bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05011951e7e6f77c54222614010e70543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a500f8a9773044dbf5298800d57e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b99b0057f6c7d48b85921b572e68645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79619a2fff3b059c2e98cc04688c1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9317dfa3982d2815c231058cec7dad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829eec499dcf8a231a62f1c2a13196248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63c8deb996bc7bb408db525e8ddde49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09492ed119dac2cd730a1df67a14308e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075327ab0e71c76247c138ed9a959c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca575b0162639e1e610f3a9578460e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859bf5b3dba3b66fbd32329e462049d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d8d4269ecd403618ce3b87f1c90d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e708935264df7951414d2abe3547c1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a2a5223cc4206034c2640757c95cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cebed27e841b82797b816f92cc9b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd913d99b3227304004cc2f32099f2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc30315d6b327a18d2e6647a45a8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132612d2554aadd24d7e1593afc0f1f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406995fb070bad3de4e131ebfa43d7d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203967e0d74b509925929b4a0412ef8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f386413186b0da440cdbf3c1b6b6563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd092f78d018caa3d240a50a3cf757f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0d575738db64eca8beef5766432c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517b8cead235c147a688e92ee8ac7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bc0037dcc6a3c29a523556832954167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777e681b7712f1c31f308af4ae316cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3959e23b7d705f0887418677387752b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe648e56899f0d5ca418f4b8141783f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33e6fd71ef88fbe9e082eb9e37a04f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4432ecc899dfb4525e056152ceb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8df11999459d46cef014a7726e2ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822bdd9763589c5e40ae23129e1d33a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944f182d0d59100fbe3180c162caf1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747047d2aa777e24208b410a12074a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac820c4f6e79d6e6b33af481f287687177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1045c1dfffd5e65675dadbfe8d27f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a83e5008b61819f7ac1c87d1ae37479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4846fca0d67010a871ec4f155b95080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76663ad989f9d6183f54cd672b920481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ea84761091ec930b5c6b152d77d3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c68ab26aa6903a7779b5156b9a78383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff60e7eea2bef92bdaab3cfb061ffc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836461b54cfd180fcb7defddf53d89bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b4776c1dd317e17bbb5bcbfa932f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec965875810919f3eb61076371a6b0f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b88cd17377ff7db840d3f7bd440188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3984aa9b87911d7b15fcea93a7311e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f0125c41b2c556cede45f30461d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9b7bb1f1471a85e271a2d5b6c6f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca79517e09ce32cd5f112b2619fc5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a08329efac4d22017a569207fff6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a808f78e57e4709a16f92dacb0256a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcef6aba804496f366138f79eb329895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a5b6e47ac822b4488f8e90d36b21896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2193291dae6ae7c475433f4e1b3ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb037d79ecef1e615e5ad02414c4b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff54f97f86ada659dbd0faeee098fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6615745891388156a65aaa291e5e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83d7118e75b66c94e465da9f4f4ad6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90674d32f2b838565e5a546893276102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb9b7fa3701b060654dd0a3b74303103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f1d77daf85d42a2f03b8a692a4cc0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdaf4d70b78be87c61f0b8d0f72777105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10b3af6c8bb7709bac80a0572fc253106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1901a8364c65a9d16dacf97f595ecc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b57ab7cd87d631199062d1e63bb6e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b337f1937d0db17395c2d4d78ed3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f64142c2208eff30565d46923f04c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490c83c9e24e8660506615fd3d55d2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dad9ef8b6cdf19371176b9d5ed3e02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40729c99a133c7d2db9811b16177e2f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087025a23e5b15e49b45a19af142d53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf794f34a21954ba8a3b3bd3faea40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8ef96029c5a748ac451b3975dc82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab430e45d1776ee7d065cf7c58bd90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0126fce29973fc708e36c74c891bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61754618073614cc39205595adee0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822455cb1bbc0e61ade9fee575d656f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537040da410b63385254b868fc7da70e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba34d9dd5769d9d5ff0d16fe2f7805122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464d3a0283fd83261b6c8563a8e27d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aaff9d528c8a9807901385070ca40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd82854288cac5960f21a1ba5ecc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb3c82356d25901a00e072c0df14f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa77deb867820a533dbb8b4065f4b82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6df6b090e23499c8c4449591f1857128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15950b2506b887de4120b9ef10c96bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089fd80c4f3ea96de319a1cafb6e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde89eb5686e5f30b9a4b94cad1f89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366c7e7b6ffe0b7c73f98640354d26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a788f18b3d805d876cf2c40f6aa2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e11e01ec602b8609fce5a3beb75941134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289a0eaf10c2d7808ad0366a4a98b2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437c14a19d31d83de057345ad0d5a50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98970d1de7bf185b32675877d6f590137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d48095bbe6df232963d2833e2b4ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0bfb2c8a330ec9235ee10be2a4e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91240db57210cbc6e204c528bf188ba8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc2548839b7e1066bacb1e862df86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc5c4fa16dcee34f2b374ab3fb06e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96b1de8fc4cbbd6ffc93bb16fb9fb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d848dae85d53445e14f3343ce9a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586770eeb6d271749465630c23c97f59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682711aac254b0a23310696df03e265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916fc7cd479c73db9d94c138e6d5ac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6115e773217b66914dd61d00466d55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec426e87b948788bd3ca966bee6887149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d779ab51a7561e4fcf2339770bec303150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c474a6792f03da4e207d2caf8d11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5648aa2e22244504ee820f4ce4159152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9566c057442ec0e40c27cec0c4ec4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db7858b61511ddc3407e3ec68dc55c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96308085907922f01ece95ea6b738e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d36b7ecd41abf84ad36883db38bfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e9114a310feb3296394fdc9258b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426572abf031e509be7e4ff51574ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a1c400b99446018b25f48c04903c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3af741da2b35963da810e91654dd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8e7d968911dfd740a35fe0959c51e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2e685cc6e39ee2f3deef07dacad71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c760485e151ef049d8ab4045ef9f5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619f0e9caa26695d73ce701a30d4a34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009827549fce47014ba5c7f1843fe811165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b93affb82c9f4ad3aea3c61facfa4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba9d7c54701f378e30784dfcd899d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71802b16e9b74b9326bb4eae7bc24f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca87e2b9f274d58fec458202f302cb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d91de24b2be2898f02e03e628f60f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15616b945edc6a677a1f21ae2b9966b0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c6c99a677d59ea62d262c8f9c8d16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b025133aa56bbe898cc5251358e89b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfc7be37c3e1f5b67b3209643de3a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd3124f89dfd33aa870a95d29094f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a3ca98124ff63a43c516c747aba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0768e4f80eeb69cdbf2af1900df25b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001714328d13e88dfcde55cab95ccff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1920f8085789d0a755bd1a837e663a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a6913ef32e6588853f58df4b93f44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5772daec692f58324c15b1f55bcda01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c3581d65f141668d228d3d95f6620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605d663819a25defadc45b6a39961f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d92243c7cb19d0d1dfb0b850db811c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff81780f82163cde868b447e4f736e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c4bb98c1a94148bfb98b0a48a063186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9471f50f83f7f9030b8450bb6962720187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3dd12be6370dc3a89f2f70f2cd70a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c54c16970c419bcdd698930f034157189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba0e864c7a37bb9bb844b461e98dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd4b7332dff8a88e05fe739afafd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cc83506518b4e35be86868c96fc67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8a9ab79f4a907db73fce2fa1c944c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801776ea444c53a738fc7ff856b075194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819aa8153e31b884d074bb448fbb3f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2a19c10c77d4e09e3d3b195eb6cf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912906fcc6f07d4aa28a61fc986633a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d247fd2e1d26d1f4f8c3f5705a93d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3815a7fe4b702014f4aee4a9b653ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd401ff4e4772312c814fb14ab0942f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60646ebac4d9965255dacb7a9310a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a764e1f3e5e63c8a99ac4f533e347202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258ba47155e3097f688369fb8075acf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df224df645160bf2b41d7067567bca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6cb73433832cd99c831b4e41ac96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a2d65635e1be4e875c7680657058a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec44387d78c577b7a0cb41bccc6481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7841f76eb472b672dec373529622a15208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801fe1cdbc41b7bf4cc233112934914209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67fd532bf0af210ae20a5acadc001c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a896d55ea5ae8fd0e7f3b047819a80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b06aea45700f095c11dc9967eb5f6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34dcfc28e6460c3697ae761c79cb52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8cdaf1485322dab885f85b1c6e612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a98f055d42bd77e671853c3dc84c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a28bf4cb0dedfc068f860d7619d22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfec718b663899295aa3dc8b85309b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb30a3f94038ecbadb28fbc167705b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f068746513de425997c073c1d43934219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e846744773017eb81839d365e5195220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc175b5bc869420f12bc5329b4945e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb598ddfff11d4bb96a28a64f0a2cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fffa08eac4db81453e7905dcb1129223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c947c27eb6cd372d9939006497a649224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e998fb7ea5d54036b3cdf92665246a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40778cd5953b53cb6c50a6f6e26e1f40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8b6f5c105132b6571bb5e0b8dad5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2d42fe108e98a1847f8baa52f5ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8ffdb6231d9891b6ba0a5740878fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb57d0e582cdaef6fb6304710bd4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc2784514e17a05a88386aed667313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbea72d89f112b86e071e84c620efa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c193dd963be17bd9633814d09e90c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2e634727d868be540cb82884cb009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354f9e6fda51fb7088f1c0386213f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de56fa6d600a26d7bf293cbe78ffe1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9321969338a0226ecdb7ab7ded18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6bb62032dfd7c7a4a51dd14682eb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4518df6f98d9963faa201785f3c611239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b89915a2b6531c5e200cc6981fcd92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44f433ffe34de4b7e1b28842428fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed87802f0b53498eede74f532069409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d60ef06b304cf41469599086852c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d301c008a55d8b2bafec15b64b72a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed040ca40ee1fa5f4a1fb538dde3de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124818e6a5b54803489c43138e859fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9cb3c5cbd389829d387eb3f4314e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d1d3fc6d6658823264afe588ee26f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cbb10bf5c5efc4d458d9a37773762249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e33848e7ac609b3f56911ff45b3ec6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79b23b0b87ed84362e1e5b76a212f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a034e5407b24429e3598a8cde71388252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8237e8d4b3763dc1804554cebf6a28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5e7d56236e2abbdccf262f3afd45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e9f5b35d99080534eac712009169255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40892b1d6356fadedff9669b48c8b36b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f7ada35da79a62174660ed380c76b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2276eecf11468a951bc8fda8137dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60a693709862049da6137f08ef116259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b1f5d2787251017ffe58f8a756bf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8faaa1121ee63fa4bebdfb92c8a98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa34ef4246f7c9017890dfebf6920262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091caab56bf217b323858217b432ff85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78776dea7fd0d2f540018153f02da9c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f37d708e4d32a43b6d7a755be9a10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d2b6d188b3f1d17b4b297265a5d99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5575be3cc8e4623a81eb937f536d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaac96808a8382d1309cede93a9564268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e76eb442647506361218f2be913da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443e470b6154f638c97812b02a1b402270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49332a569d45429e6dab0cfe580aab42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eec4de540016e779811fa4a6d811eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf40f8a64b65f3f9982f7570b22b14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e9e39f00e94fc9364bf14a69b1a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924529059b0738a8ee92e54a780f56a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f65187263a01f583125fa1fab645e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a931017f00cb22d6d0fe975486c6cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea76e6db56253e9629cd718f39d3b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd21015f4ce36c1ee3a308fea46dc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df991ca141b315a8aba250c6c76eae45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b633ad5cf2a3f5519af6df101249e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af7a41467ce7560bc15e26a72bfff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20f10799331a99f079aa730cc09227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c7df42ba17052e0400667a737f832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3450288cc413425fa8f6b56489573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad8c6dec2d6c19806483ec9d5caa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dd56c73324c5cbcc9b4454722dd16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc2fbbd6807f9b2494a65e5cb6815288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e67f6106898979516449fcb98e365289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700c987d8e74c498f43f839f4f49b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015b0501deb54fa3dcb57f34da5b195291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd780c29362c2fb8ce9ca9f055e5ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b75c42655ae729b712d39bf782d2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be3d160f8a7fdb5720a4800c998e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13eda6e5d844db0fcd16b411ecbc70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35984e9125de82055626c794c751902296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f56a0854b34ce577430132e25109c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5aa59b3aa5194b14b3ac67b928f16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82601a2d1df87032092cd96a0a1f7123299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf79787a13f85fea7307e249bf8be35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef35935f5dfd2510c540321b4de3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402eca9033706009610b070554ddfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ccf1e5813bf1b8848b390b65b1e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6a586dae9f59c3f69e5c945a3dad2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab946e03fd54faa9be30c93e5484e84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552bb11fc7a2b460b069b4a0a070a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e49b258268000ed793bd80e4a58f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37109135020a9a77d28cc8afbc15512308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d7869bbf1eb1c0cb882886567878e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4e173fb51535289c050291d5d66b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164bb9085108bc52e5fa3db07b8277311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168198bcd4b5a5b211b5c4840b64bfea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c681337be05152f03c765591e6f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fefb12a8d3ecfe134c840ef997d55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98937215b279a015b53051382de3b21d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fdade65bc7ff91953cca319cb6a6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf109ea8a45d0885225d96fdf64d572317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ee1629bd16a85e9802e244b3d9d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2240c77d9b89fce87a71a71f0a0da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158b3267bd83837d9f57eadbbc12173320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872098b9cbaecdd425f2ca5a852917321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb871a3f6d27e7f98cee8e065bf20bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc5233a645a5a0e511a1957d15138323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500b1d666bf73b1f8b29ae303aee0ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b95bf6caa44d810dc03fc79a0390c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63702bd42563fe5d3cf2168fd8d721dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955760c72fb4a741054ed3cd576fd0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d60ca4614a3ff5f79a7a2d0e31673328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15be373deac8d456c3a8fb71cb713d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6acab0baf8310bb1e5121f2e8f745330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df93329a955113d308431330760a3c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135b7e3ad13536882405c19a5aef8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120bfde990b417ac5428c068991d1ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652f28bf28d121054d37930e594de1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34042ffda954b9a0f0701ce43bbe6ffe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ee6b0a39b4a456e4ddae5488786fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be006151e28f6f01a61139b4ef26ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de268279eab73031106f845b2a79183e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2230e1045b291382d04ce3201180c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8280bbfa587767a9a27cbbb4f9096340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa00c9dcee4b956fe5b4ffafdc2b09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318607ba01c227ed3f5ebf956d647d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f516ee52a46fc7fc6ea0423eb7a745a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd958094fdac1bb5433cd5cc75f912d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec03fd010595924f41e0afcc570c7a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11a00cf91692e2f4a70823792d7340346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ea7510f793e45723632626904e704347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2fc92160b30e8eb165dc74cbcbc80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b807a8289827ced947df64665202349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac493efedd8439871d3082de182ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedbce7a6a5d4b2366ed78c03749fb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1258408e7f6b7620e9b87a705f9ab88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca71aca19d0670920c1f08c3b512c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453825ddbea4df82ed570e54acc9290a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffec4ca5d69e8d85274238f69d128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469d628dd508c204bccfd17b9376f9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9c9c310cb325387edefdb1e7107c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8b85a05b4aa35b8729d39c05edcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e572d3db4bda7cda608e8c3cb8ace7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2578b0b2ecded7726de1c3e032eda1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c67cac248c76f16a2605f3f1cc2fcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5cfcb5ddab13ac4d743c774f34db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c080226e5b810af95948b8abd9ef3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373dc7896cf628478d7f12449793ab6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88d65992f39fbe98d9e43c16ca42d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0ae7ad69d5c06328fe56a614c539366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242c61ed8c78b4c8cb939844fcb231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b2a7108cfcaa569117a0e2da2010368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b2295a0dfcd5343a8b9274522d0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ff559a9ce45019eb2ccd0b544e61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aee0d5bce646f72b620bf2a2d3983371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ca03d6e40bda243acd091a250a771372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b936a18076f54d62f463128580241373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a499debe7ff454bb13903ff0073df9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d50fbf72e083e32301998fcb8acc5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253e782ad4111f9e8e23a6ac989916c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b050a9e2f8b480c5ddf6473cca77ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec0c5e9e0a111c47c25e67eec65230378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f672d9cb95a39a43ec1f4ab432f3ae5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4622de30e794c5912e7a9b6aac4bec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd102a193646348767cc154b23c891381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400bac2fc19fbcc8f3cf25cc2694dc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f2486e0da799848ef9868dd6acfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4189aa3c515ef879b7ad8ea9491102384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abbe9a95a830b418588a966e62de8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7849a0b1aef50a82cc7d9b61e4c6750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b8891b09444ad3e7c10f58a30bcde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f006c376f556e48bebb14c717f7a6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f138328560e2d62e450e3af07dd04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e42f709acb6e7633ce70901bcf337390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7751c27b2f25fe0f3c01623e5a2038391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4600932c7757022592837f0e8d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5f55623bea732bc001c07747fc46a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd49ea6e4947eccc894e14c1236c8d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a425424e2bb954cda2019f0e92871395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47223cbb4ef44dc76d147731623aa9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec20ffca21e1cfa768b285162ba94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167113d6341d36c23cfb93a00c6e99b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b977173e1fb50a5f151df648eb1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255ec35023e35f0b8c5c9abfc4b7c5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb57ccbee43662a233321746014aec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71252901d0795946af37e7fbebfc962b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9ae42cc2d8041c63dc1dcb339a6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3c795205361b52a062c49fbae9525404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732043d2d9085f94b6e7c126a2466219405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfd690541c181326fe7fb0dcdb50af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f991fa8c0026c40f6d05c4893f9e4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543cb2215dbf48d99f9cf40bd7c0a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a176cce8c82b7f74f2a720f9b2dcb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13fef67ec74fbee2c1f8145e10dde0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef966a6e55ef42c92fb4899f6a6a6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb60fa5a87a3fbcfa0f8234ad5cc0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa74297c5d436af5a426e551dc331413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90727ef4f1596c5a62c8c5139d7415f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab23e7dc4f03b29cddca52ccefa068415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cadf5a0925ce9d7450aeadb884c81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e50e245f5ab2f1652a5b64c0420ac3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cef450eb97a829cc90892b7bac2e6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665be09e69130948ee8e22b14212962419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea6de387f18621af1751ce8cf9ef5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae63fddbeb024f7e237a2ecc65e6af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5950a949f5a13497d1346cbf18f6b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd0a74c77f43baa13753891710e76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4879b386c805aac85ce81961e520424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03de28e4e0333ebabca140dd6ea36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27d4db7c60bf803264c2325ae3c080426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105b16a0eff08e61b0687d7aa1e150427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e9aee45e32028ab57080edf5c4f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29acc0572f79ff79dbac97c04a1de79429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204e2f9dd28fca4f5e53a604eb0af6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37263c5cb01069578e50e35891a66d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb127326bf25ca75bfa5c091b8dba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6456e8d23392f3f9efe995495145c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e63815b808a51563e1d61a9b1c1dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54c7f303ca88f877cc56954d1900f0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa6be37e0b4d40dcba1b3418563bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ace1c88ce33db4c02ed79d0e2bc34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5065eaace0a3f5847c48816492ef5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0d5ac583f55efefed37c4c926199439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaae4526357c8ee67676bcdd7ad9e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856d913468c6c62dbdeb4620295e40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a60331c4719241841d73fdfc3ae73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6e7cae5ab3a9a47bc7dc930eb39c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d440a62526080a6deb2ae607f2a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ab9c3e7a3d24a75b04e624ca73c18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880416f447f95c1a6ea83a7d0b1cb1dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a936029ff905927236b942423a2cb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd083ea981f5ebf14b3c71c07121d2f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d6fb3ef05dadc597c62434d3703b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207a1f678ce511887357681501e581450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fad472b0814954e990766fae89362451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8b6849bf0d0fed940dd2298609e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15b5b7d2741d20f6ad6aefc19f65c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b357a0760e5a911ab67f83943d6cb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e79717196cf6e45d69f8b60193160455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa355c2f4cbf918e07465ccdee14e71a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45208937a11032b3219f3dea2e88462457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea102d69572ae3e91220aa89a3cb471458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6803edd30d3760fb4208b96fd38596459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac7b67e09fb21e7c0438f6315bf0e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939aba0f35aadd74ed650287f9b4c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f83d63634549370ffd98410ef53b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c111a16158344f09e176c0d271211463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444bd23117f0c41059996304baa3a15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd014b414b63c935084e980354f71465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dad57e967f0fc457982883a0ac021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e7cb0248c530500fe7a620b2dac9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca3bef90b6386cf1f1899ba510104b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970da5f9455d7abe5e492e031f26864469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaec146b39c4d7c7fb86b3227d1412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557ae611b169a299fe4f6d556682fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e7ff0af00e6dfc908df8037871ea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfc6a741759c5fa29c31922658d187473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d42395c48bf7deba7fd2218b844c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f03421ef778b67d5ddc5994c4158c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e27aff3d0186155dc332eddba116d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64be8e981334eda6660ee50ccca3fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857683054ed5771d0bb1ee349b92f60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc41137d56596f1ae8de7f97eb18c1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9281bcaec383cf06a88ecbb77d13ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec720b65d0d215a9448c6900c0bc6637481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70882c064ebf6543880bbcfe5fe68482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c1c5bac67e1ca68469a4fca8b80ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00370821741977e6d75521dd250ebe09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0564c0fd05039a7c40ac50174afe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991756770fdc30e6fcf9534a64ed541486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfccaca281cae80fbce9d053e5317c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc30fd4534666ce8778b86fa74357488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf095dfbb8cb8619563d62069bae3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194c43f6594006d54e03aa93ba0a02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa7982b5ed038627534447b02abab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cd467e78573562ec15ac68e84d6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4c6e81acbfead098353926345f4d0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bca147d3ae6cf8395e7f6f19eddf3e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b294f80efae16d33f09e91439715c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd38e9a84f97118da7a75db6dd0892496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc076f343323d2d6d52b9bfbae9c532497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f313bb2043c7a4c081352047344bcf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8dc955986b497c04b03f96179967f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6768a7f54cd87967c65dfb7c2852a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a2abbe738aca4acbb33d005a7110501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3471331b95b4c380530df3a201e241502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa3d3daad45c9e4f2d1a45a4eb7298503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1d7d711e23a6f99e2ad3c1befa206504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b9e13a5d751c6db59cb8eb12a61e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73b046385f4075fa8819f446c714e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d34127d0196a717b9b534796039ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baffbb4d932b1fa4bdc9c36dc14d70e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83180ab1dc6c5752bd21d43212402178509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03e26e034416690135e466538398e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082156b3c0b3f4ada92b11a56f92a17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69882dd24a12e7535f6412e077de15aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb059377ec955c7303c5fbde1f674f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a8c2bcb4934fe16f90d0f86a93d89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031ef90c2ff26405a517e9828a138b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948b566efb247186af68fc888b7d1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee53ec34f89f8decbc3f5b42d3ad3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af49de0fc60942013f176d57b6a5a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b01b6c802320bc7cd38001303949c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde66b0d47c36121ea6deefdc1a6561520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884e258471923524de1e4cc74349ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e43be206f59e48c0c4698e58271875522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4e613188f4b69fc21be38643bc133523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e08b6c1300fc49df8e1e24e72b29a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7a845f0d382179abf1ddbb836791525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1840b50bee9a6e1451066860392d7ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd1521d7d9bda4cbb7ac31bfd0d53527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cb3133040f359730c1a0db4ff574a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36f48e3e348cc56184d4bd9bac9315529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780559269a544ea7ebbb3c9ff3ac4c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfbfd0769cf40ac358ab910d4c1f68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be022e406ba4db782512d1a706f0a132532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d366ce0892db935aa0df571bd3213533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb0df8db1e552dd386da854f0243e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa497f99ed8c2eb77e45f05c67e44174535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515d750bae3f47df2c7ed4d237d59bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82389c951757ed331bdac7b277408d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffabd2568f8bd894b6a572244c3306538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffb30f07636c14d06946c9c9d9608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc92fa5cec005b0b74222ba020c0a31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a02bb94f0656fad22fcb3079159cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6e21e70b42b8150d8a30bd8d3ed5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a13fe3ba611f8a6159ec692f5e259543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc537c9ee633b3b77b196c44b8257c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d8f70447f6d931d85a05ca1034ecd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629668101415c568333c25210b4df3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722f128cc7f43e04f3011987b12827b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f969827392b30bfdcd5e4eaf48981e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a855ea18e686ce8bf50aec87997d44549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972a587718651e8238cd690918f9b16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b393123b6d74616ca2e8bec08e1220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3807780d935360f568301bec48203552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20350d70a7c3954f70e247130b6bb747553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4997e93f594ce07fb999a895bf6be2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d7098e7ec4da635b05b3f917851e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c00f1ef5500863b8a57d3b868d35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c145da40c67a21cd6c8c124c03758557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ea7d17add32e483f457d0400f5283558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903d587f836b1c944ef02a559312c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560eaf72382cb529b4a65fa43970fc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26ce41f5c8d5c9c68ef104bbb8ffe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da4d5046497df639ea0cba8a66dfb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bdb8cfbd5a9ad3332ddddb57bd1f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de959b882f80aaa3cc917ba52a16af14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed3d0193b3be37e4c15af6c38116a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d115654f8ec0ec1678461afc64c99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0a001e9113a863c896a92354fc9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8717b626bfbef414649cdc661a5c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d68431b2400c5475c91f0d274c52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4b234b1c320978bf5d4c605cc4d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990292d3188d186dead083412e9c5398571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7885a574328a717fde87d1f6f31f8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8390bc284e387d782290b9f4529229573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab7b7ff6ece0230ebf06b78fe1d2aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27cfe9df736e0c79462b792dc4c1c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca158d9cb02f4e8491a3f03f50d7e4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c60539fcf84c74fd9ea323afccfff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51e0c44eaf6f9866970aebeeb0a6c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05926bca59ae10840384b5859b3f8e58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cbe3feb932581e073e041b59c827b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ba1c1993c8ee4c433d8d472b923de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184220497d5c94a6b4201af29ae4839582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679074319d5ce43cc394aa439552511583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47cc4411a26c8e3dd7b2c06f379633584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b393cfb8b024e48ec00843d9beb4d63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d4cd369b25b1b9ea5930ba4cc09bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56ffec49033a20764210c1916019f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f51cfb6b85a64c741cc78ead695a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7797a166d1261f66a1fee487f5567b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087df2cfd9357066fb068076fa1a0a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d22e31811169ee07005bd5b5252e2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4378004e125addca38cefa97958d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f92db5de80d10f86dc75ad7e75a1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff83e5781009202feca951729efe51e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7bcf59f43e0e8959d49805087523b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fabca8b94a3291e581c88dea3a4df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69298711b8e3c40f44ad8875b83ec6b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a371203379b0f31a779d7af625b2320598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842df8d66d26be30cd820b77054404d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f1ca45cc3f9cfce52c10adf7066c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8482c0e4cc74b08009c61bdee651f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4d04adc57e9104faddbe0c7442b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c3af4f75dd9000649b23fd6a47ef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476438daac4e3d20c11682ed1c4102604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b95fda5e1af33cba67708d6953a7fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dba593d10125dc553e2dd8ca91763606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ec3401b5d92f7552c7642811a30f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd071ec07646e131a348f85b6a0bf62d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b431e82035cb0347c8def1f5fb6e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546cceaa7a3e4890a6f098fbf825cab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e3b31bf078e7978501098c897cb02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d72e770400daac2fe2000709ec36b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d822e55dd51c08de6492658f4b147613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f12e296d4badca72fa4ef951843eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c1c9bdc9faf65115c6e9167661f41615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11adb3b257ad9acc09ea480256d0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2e1f872d735d676f39fb4c45922e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e17b511234d8cb91e4dbb8a2f0079618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a96ca1e6b985f5fea80e62d85f317619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a10e950a7b33653a5cd672e84336fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145663c9a157b1a6b4d8a27c48b2a1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000ad97cc3f9604ae4cf394798a7d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bf33bf0b21adb77010ba8c901553623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabacd4b891b6f7b9b514560026838624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751d2ec29611ae76813509c37b1c9b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371f8a7f45e48e7f37d81195f52440f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436435d83c9e7c3e8257bbf18b6dafa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557c5cae1e447bfc3f5180d9f81348628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea64a94ed603042eddac6e1dd7af7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d200f18fcc48b8b8e253fdd1d92e09f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c576acb4f14bb1d28582c3f52bd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c54acd8c8aa1088cd739d9f3bdb71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4806367f96ac20916b056896ac88b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3bb8afd1d5d340b2484af6002a6ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f5e442c3711dfef13dd841edfd158635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337c08a3236043e40c26128a00a2a18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8f9a7fedd3f5933c9ed1eea5f488d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa90f6314f4006cc2c6d196fa34d5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca2733cb1a6934a9b3e28d6195f9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca162f5cedd3b2e15e3e55cdebe613cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401bc1da671ef8fa899a875857f0f1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330db82fb20108ab6d93f3b9e110cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b7300fcfbb98fee2fae6cbe70ff3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe712ba281af7d8ff98d769076b870644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149523eda0f2635c24ae5c9933081f981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa636c7001ee691e9cef245d01870b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ec05104e6f32ff4592b55eb29b9373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9027687efbf015e65caf99999a63f704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb58948d70461adc7512715d8c8d9ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa062953056a53802a2725873172246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53853363a1071ae2dd9aee80ccc4f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735af5ea20eba771ab714a0e0679428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a845249054435de6e2053f2e82f8e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8482117c9bf817032e4a11114d28810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1fdca9b192e0e426da1f08935c4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f7f16e23d8a21f576de622679c7f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e5a16d70c836341d71fb6fc0c4d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51335a574630f3077730c98ce364ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be30bf3c9a79cba4550259959fe7b0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe36dc4040ac941129c9c071a53f4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e5a6f4e665ffbb3ce40697f9056017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056447577f317a0ba60119b9fd3e3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846810a4b359c2d5dcfa05018b4032d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e3835364efc378af32792adad13020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e88c8d6198969910f6bed79230eeae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7b4686497b8beb416f41b547564222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05046a517ba5402f0d835e93bf168f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4dfe772833b7a64e4f37a641a69c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780cdda4c3d2187bb07851631a30c4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c72b4a97ef1250864d053ae53f11a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08375e0b7e5ae78ae800eac7368e50ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf58b4aac9fdcf4318f5489d29d8af228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c3b0a9a21a8c9108f8f290400f0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722510078aa018515f02f95860be18d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ecf587acce01d55aa42b95ab39aac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeeccdb1642d2541392163646d3bb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d8f7af1ae951c2db6c16b1e642f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ae9d7c348e8f3b0ffd88c4a2e843934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1f7cd75ae0dd5695ccf00e75efe2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c01ebbecef644cf8b305eed2cd15336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46185b645683dc56e924cdae870662237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f1ab787aa3c67b5faf9bd607804438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba83d6be964cb8d5ce9f70eb4ae8ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928b73262125b940475419e8fea253d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791f5b1287538ad6880487e0149971741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5377506d51d56e3cbe4bf63fbee659e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da40f03c9ebf9238b22619bf62e4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59c01916add6fbdd2c088eb9dee71b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7389dd48802b333039d17e87178c0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130eed9142f06acfae3e157b9a06ded46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5847ffba154a8b4dc57ac2090eb6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be06f2c9071cb8b57ab2b0d0b656248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d79ac8ffe6285269e6881103b84049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa18680673acfcd24883b7f3576f8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3b75b718ec63401b5db61f77a89fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe335fcc0ae7148f5c2220414a7251952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c78afcfc48bd9af4b5e75efc31068b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf7af7f9d756235ef967c0689cdce454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de63e93c5b69f99104570dc5e35e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820d2ea2ea4f7b21b7f65a8b984174856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160135f69640081d825048cb130380b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47db7b70a9f78c01b11710a107722d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7c18f6b1268221e20cbea134ea6d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2339c5790064df1f3061c3bf619944e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37664aa0503bf0eeaf75f779eb9049e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce38f641307ec67cf552e72625f7c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789867eb7cde7760ab602aa36a653f2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553585fdef403d470bf5c3546fc4af4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd6cb4aed19d45d8495421da5c677965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c5dd454d1a8ebb7b586da67524d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2e8dab23ccf4c2bc8b225b8c3eff167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a987d6fb31640bda5e136415057a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae512c10aee783c58a11433c3160c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759caecf973924eee67a578607525770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648efb8d286af11658d0bcfcff6a4d9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14257df8e0a09e711dff5adfe0466e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd482cd183cb50ec092793727a6309df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564ab5c9926142bae438ce4b6cecd1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a741a14fa49db00864ae149dca74f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676868d91d13e6b4629be6ea9bd123af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820be6ce9513458a748cf8cf57eee277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614ba6c9a1f04968370b76fb62dc5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de2c1b1bd1695b3de99a315b9223879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98691d9991dd22799d68d823490d0ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf75cf9b40c448d67cc17c4523b0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf7343824180b505a4c263af183e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317690222eef1c9edc149792eaa1d7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578daabcc45132a8980a8cf8ec463ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a176cea3b907e7c599f54650e4a4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51934f346f4f3935e063cf07601733fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91a56199295d0bebe1105ad042b8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba0fd25b82635c97b19b59525c44b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c950e1df386c3979a94c8b593e1649f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dbb773a37b94ac40399565679224a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71e7ae3b96630f5aecb0f798b024391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c76dd945e7508069469de83fe7e9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b32a9fc4dac7b5abe258e1a5e778893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c35aa299fc5bfe028a018b5c16bd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce4b4226214e40b33adbe513ff25f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b203cb251394bc11549948fbcde3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ffaf5ce6f21c1d0b3ccd78fd4f28597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915f5bce779d094946e4267520b821598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa290fedc3e9c92577f7eaf4752de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149cd7d92a31611a5a898c524b9615100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd0a3c5e0df8c3dd1bccbbb5b37ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd7ef4e043b8a0a924a18f78d5a771102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490c1e2752e881fe753a0eafb1a9f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcbe728acb474b30f57a36a29ef0b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821c3336edb9ef00893a682d29bd33f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf85db05322a7d755e5286ad18eb19d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0be23614927abc3dead02f641ec16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108f56de91d77701fc39248ad692537108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614442ba2eb1d73174ff2a1306dc8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0224e459cad27a48a27e545ec7d1316110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c48db0a46d47b83e20941cffe2877111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d8a5d58f7ab73a9d91627c1f67e09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b7aaed213d3551aaae09f63a2875113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d888c9cb0b57d6239e6ddbb017800a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658ea3679e155382752d08baaf29afe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc630b01e63f0853e719d77e3ac41c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8630dbd8affb73bc4543754521c270117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f34662da109b9a187f35cc3ddca90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8399d89130619e164d64977a5853d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77708ca4c9b8558cd520f36f3e5abe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a14e50bf0e5b9e1952c9ee1e7516e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecbbbe7cefd3d04da10bacfd003779122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1a9d07611a848f2ac0c5babebbc95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40ae040ab6ecf2663908a25535c7ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb126e44983130de00e7366f8ab4b4aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592ed7a3583357902abda315fab808c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e7d55eb8e52f6fbad1b086212db1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca082225e224ea697ea3f7b7c4cc07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15daab0ff1057e781356c9d599644e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2ec4cfacc85d3a8b3cde76f31e408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba345302ecf24541abd447a59c21b51131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afc38a492c652485ff526d4cc4821a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2321313f5b9f150f64fc6a6c09f28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b7aad2dfbd2104df65b44abce273134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5552f8a72831106ec8e0707aa1db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045d7a35accc5a7305dd26877e69c68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e581deb48d41ae8fcf2ba9f58c6df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bddfec1e2baa2457f153a27c0464c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae056921b461b55e53d2d8b97176b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdece0218d1123103752aad8be0dba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006219bd0ff30c3bc6fb8f26a1e6a71d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5632c167a75eaac0af7c22811350628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971e7da4488a69d6476902c8fa1bc70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3a6929e7985a137db222f4e2e590144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ab0ba0ec8d24347fbc85c6e18448c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51866df69956d82a16d97d56c0280c45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32949243ffc2ba7b7e3b9f190c246316147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd901d158982b9a2a46668009c498c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cfed6a7571834b189b17f08141044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780914004965cd992125367fae37799b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dc6cc5e36359d05fb1a87b893c178151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eee49fcd41e25fc04582b5fb47c606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6e1ed3d885e0283d9d9a7daf01fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5935a6c5e688181bf3326c94ad72c53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb698b904bc00ba5e9de29f389363a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13d03033455188be5340036f78528156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42250de0cd0a8fce52aa3fc39ce93663157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73ec89c459ed760fd624ff8270e200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57dbf53e11f0ac2a606e4a5dd69eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098911728019a05642947f4f9cddda3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccef033fa498e0af6786ba5fe0b91d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c26bc58073e6cd7821b4a0f429b91162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c379c867e23fb1ce47e4e37709c45b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d1d98c8aef3e63880e647a280c76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320cbf3ba1a72d30bf9fba1b84b2937165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481124b536b8f01a538abcb189fca3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87b5f223b93b9848338056dc77c46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dbff9da6d7b9dfc8e120b05776102168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa8c0720d55ac36d7e2ee9619ff5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271cbaee235930e70fdff800fd34877170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99928bd0fcb156a768c304a29370c26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e72f9ea5b0b9ced19b33222b9928e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de80501eec672a3d82fefa64e61216173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81c7338e1be733dd5babdab0256bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28129b0208a66fc5907c67e07c9131d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b6ff6609185c5181b09f7a5bfac0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794a09c946ffe8edc874e5925d17994177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d2d7257e66bf0ed1a2c9bc732060178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f25789fb13f3ca3cabd5efe64bdb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7413f720fe66bd9b8ac446eadedba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482de61ed21938790b905c5e87bbe2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dffa7d3e6c7645d11656b61b9f720182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba3af2de98e45cdaf8f1aedc202bb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e88ff840cd3ed453945efccfa6d46d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a2a5517a3928e900f879a22bb0f26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa02601ca1c84c1d93f2c499330a9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43daed777b6504f99c86fbf8d23c73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd81f57afb0b35d5e21f7becdcd48188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1464106028e88ce4daaa4f809552519189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b95bd7533564f7186df5a5d7e0e8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de4689cd38e34498c7652820a5fee4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16676a26cbf1e2b7244f014ad585079f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e350e01c74c1862a177ce5798a055193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50d8b759eb965f668ab291160d520194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947674369bb4251121805ec38ebc342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f01b675803cec6ceba6ac4cd7ada1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a94daba25fe5ba97051e856c6f587197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c1656f2501c63e78416a3aeafd74c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b3881ecafdb1c2c7014df575ab373199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c64e68da8b3e9b4db013819ab21c0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe77c773df863a290c2ffdec717f96f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5face842ddba8422ba736b0eb003f39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61801fc4205073c39ac470e8ff584dea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187860430f2673b37bbd64ec7b505b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895cbd52b35e642db79f0bd97f9c7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bf9a42f40092f0665680b96a05793206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac243442f35bee1e6a33434b6d21390207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e53b648ad8532d2ee94dc7e065f613208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594595a89ebf28015b59dd79e6fb13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ada4a83bb61e7d2e856d76fec777210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54628022025b98dc2c269d3d79d7f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48a1768d6905917bba48274c4b16a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2b7ea9cd09f89ae43f8f71a92ae5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415711fd0ea522d20e3135945b2d73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a055b8fe778009a5b2dc5d07f8dc64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cd1f8d050c3c96aee17896c20bfa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a116eb59c3bda01228b0dc4f399a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e160079168732ff3dc2b04916334ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194b3e1424d84605a0562f8639412c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eefd5ee5d848d02888957dd35ac2e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ddc3495b7d025f291feca1ea2c12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a659169acceb9afae54a1abf5fa2a1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1f530272a79d13be5ea954ee6ae06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a23f8f859ea5d582b055ec59338f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02526dfb7388bc447089050542bdc855225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1cd1a4ad7a4cbed5030448f576df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb5f4ebf0df267f37f77063fb3592b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee70f4c5cd75e265e0944ddf95c42df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8398701c63e698c8a5c6b320bc192229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468a815a4247e5c2826d23fb4e633e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8f4418348d55ed6b951d4eeba021231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70e29cdb20fa4d148aea448a93241232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df583364851e12395b4dd8b876dce0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbfecf6e1bc5ae97853550f0a7c41d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a9274a119a6cbe253ddb8ba30330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ec5aad9d5ae7e3453ae4f7d14165236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3315c5a167ae0a0e9384ed93b879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67104a1f4051d67e0c4d0ba06c3dc71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf11cb523d9508bf7d71037058eb66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a268a50db86a1bf329ba5d11270c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef02fade0593bb325afee6c3ab500f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a95a906d2df640fa68fedfcf1025dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac03a8eb937c048b52636f76a5d718e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114b51b14ce945b239898c10e9dc7c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60bffc7f66a9644f08442fe85d722f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0bb4caeb9ad156a9d5b600f3025d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdd9ecfd0ef748979994376e60a530247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da2b3b2f6a6d6fb4cd00f42449bb09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53f1029143af8bc43743a1aa3ece10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940369d8002ba527bf53e083911ce38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27ac0b6142458a0889eacc7f98f2e8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769909342f6604521ec08294e8d2dcc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b37c70606f851bf9afcda87e3ad50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447251903c8ce69381febf515f02e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1931c17cfe780bdf9ea7669b01456a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d50e25a849660a517d812c537bd6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b14a90b735116371a11200770b230257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadce60babbc8cfe82eb1508abfe85f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a6cc0001e47ee6a1b8af483dd593259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69b12b762444b246c408f8c6c707ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af0301c4e8c5dc540af6f30aabe21a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d9e8275a0eedc12ff83cff9161f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64f891351d05b0ade2367326fe9b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d8b392e46046920f6eb915f0378c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffd0ae98c733d2e55fabbafc3af92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2ea62f0e6d757db5f7020468722db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cab5dbbe15bc5ecaf292b1a5c5918267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa128b23933895bc4ebbe0eb1398699268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50221bda7d78ff1c8caac340a0b876269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a50b2e9b0edd5b1ede5c308d6b73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8025043cfbc0deeb7ff72eb6f4235271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ed5cd8e9b376180571aa5684b22c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b49892a80342d5df9cc879dba2f7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf477469853c7b743de6342df6a0c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea335af4550ed9712d1b800108f675b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6abf4806876e171cd482554c56f8eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b1222ac67a6b54313d566746b907277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67a7b491cf0f56d81b6e259db6129d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868bff005405306468e67f80991e8ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd7dbe6e88e9bd27d1a17267c6752280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594613a6f64c9fead30f366e712e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330dbc2a5b8cc1920dd6ff1591e089282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba257a8453fd2b3c81b935562971746b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4a887d53f11af9cec373d7b13dfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e0a745217ec86af422f13e9baa744285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ef83a71c05f9135a4b79b51f36ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6b1880c1934e279a79f93685f4d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a416dbc80713eb2ba67e8d252fb9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8c54a9c85226fc1260007d124a9bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf84f6560ea00187cc21ae9b891317290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d8f0624a589c35d3232272521b01291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7124c93679ae47e46d69d0601dd1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9882af29bad60e185ee7fe2530d7ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b39df09b3ed7b3c670dfc63b20c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc3053f893b81f2aa2005af0ae81d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289443a2604db1f5948b9efda88779f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffeaaaeda64c88a491644b543b8e49d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec680299ca405609d3c5d1990f08d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b78137c4325f45cb2a9f4a8d69ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f4fcaa5192a1a040cd3d1a20d38f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee60787ded25cf2948edf064eb663f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360efbe492a250e76f0fe6a77bfce5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890fae3fa1127252754bb43abdbdb9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8edd7c5b22372fa6478b14ade21dca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7e76353b85e1b3066ee7e6ada65f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992378eab17560a762df87c95eba2488306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c33127113d2a61e3da8b103e13be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11dab961e43587fbe566b4c856776308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365443a7596c3581dc37f60aa4de2e40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e50381d7e9e09200c0acf363ea578310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbf7634b6aaf54f98b6b8b438bc9a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d397c1aa010bbde84d0ad9f025623a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc95fb5c78f55c12713cd71a0193d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76448d69d2a87653883472ba0adbb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ca4eeadace8a916dec3a0026fe3d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd5995b8fbbfd1572dd0207bce9a8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c87330cbc0d5490422b58bbee41e1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923ee062c516096296ba65eaf3a6eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddc6edb05c6fdb773cfe7724eb5f56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfd5a0dcdd7413bd1de1097044615e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d35eb24ce9a5dea43606f71d08c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cf6624b5628eb1495e95d4614c980322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167db6853ed264b76e02ab63ad1c6e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9491543d95a3ac6ab55995dcb2a4c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355263f458e3667dfb7b247bead1ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e88b746181dc90a048fbf757d70f23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35826d6b4d3afd5f5b11d5023f21837b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a2a51f3a36d67407f70418a7bdb0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbfcf3b78577a94a03e7bf02be769a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4100d56b8199cf38f1282a8297d55330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c89026e1f5db897be2d5fe7752e4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8368a7dcaf658be2b4f36a9d2a922d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0807dcb5ded45b328b723f585cf358333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc032174ad5e97de4ad7918ee7109f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a0857562865aac0b83cfc2600341335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfccc138a217b0462abcf54b63192d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10bf3017dec781b3a291e2ce33aa02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3df9c62bf522c0b4c4c6f48fb2f8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb8fae9cba8666cefa2293acadaab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfd8cd9300d59a444a4667c7ea3868340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4f392cd7130399f5f9da35e939ca9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e8d0d9df3ac19866ad5cfcb9d045342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627d4fd9d6ba427edb61b799280ceb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cacf5a6574e6b06878c8057fc305d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4102d9388966407141b272ea4069fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab345e833c9f861d4e97cf8b562c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b943f3993e775ba52755f4cfaeae22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b93435f515ef121fdf3ee7148b6227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc449dba8bbe645da1e58d65d897d28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69748d406d130f0ccc08c2a8a90fbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf450b77fb41cc6466cc621e3b1f4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76072f5da531f82bdb3b6a08750f739352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc277df9e2d8b84629d987486cfbb3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948abae0b1add723bdca3e1e0d1e03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63def38491162028ea17d53d017e89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26100bf22265c3cf5dcbd913f5282393356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd700804dcd1c061647db2483db4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e9832e64088d8dd38d4884661b6aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b81b258b60bbe37f263b3714f298a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053909c827a60667caf08e5478622e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0b94cce4640ab4cea4d04e8f758d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2ebf9ec9c238e1d49c618352e2721362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672a0bc875561aecd146823f0b8eee4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0061c57ac03cb384d847c72047c30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259b3909d016d7883c88a2dc7642acb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9d39b9bbbd53d7443cfb27de5d23c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684c407be75c4a4ff31a7668598955c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f83038e4d1577f1efe3c7967d2658368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ebf046130b5f312976efb8cdb3ed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170376449d5f9f446bb927ad0c939efd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d109042ce8f799a32f7702ff0e544371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f48d4104cbe5688fd91946c3f54b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124945659d045499ee4c8dbf4f14d6b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dab3ac9d2e21bbb0f0694ab889e429374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de3bdedde83597a391e9d40ee8de4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672d24f603adb8742e78fb6cf846d83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15041efe1e470e9ee804c47ce51978377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d76d15bf344f534f7d3f37f383cda4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e482d8aaf303b3bb1d67d97aa61a32d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6389c29d277fbe31d2f40170efadf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845f0abea8d12c449818ebdf3dc4a28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb1e5d4b5c7ac64a7da7b5bd3bbf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca40cf45830fe42b9439179a8d71895383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c82256c967c99b0dcbd79f6dc90b80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5ad190fb40b7a11541f9650dc059385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ea175263c85e7abbe6b208a905660386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4753d449179390cd963a59cf50afc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1e0c9fca25a3ab800d3f3d47fdde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c34595c1ef0d28df04c6fa3d547d74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95932f40203c474d910bb2342baa88c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7cdb4b193388cdda0a86c8b05bb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90e6dee305629d9cf657f9df9d0934392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faebbfae9457339bb51f64cf416d8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7642512add4a92586950a6784c87368394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062506ef77c242f0e12f47a566c331b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b666be073e769094ba7f23c684db28b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf04810ea0d3b589be0e6633ceac2c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd7774a0e5630a6c9a6d6d0e9192a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0097178ade09af23a470502054d5e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76150ce80b360d454cd669fc603ad938400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89501c011ced989d2a08c30225f89b4e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f7e5d56cdc524770b0f45adeab78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d28dbecefa2a03904d66691a25eac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8116a55c1d91dc994c546304b99ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651b8eb33f22fe1925d5ef57044ec6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b1bc31288953909ed349aa748502f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63acf61b04606aee38878c2ec56ad97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a46373503a10ff8606517ee46315408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f480fcc683403ecd6abe0085bee1641409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2adbc309157eacb8b055d2dd9ca423410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c6e8384fccc468400598d80f77128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40295f813900c6873aee9a8a3224e191412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eeb33c3fdb489fd4a5b2a764968aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f396bc678b46e324b6f16785e2c8303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b96396f7e4ed07f3786a38fd764c5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d8c5fe061368ed90ba2f8f0be86d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b86812c8a9c60fb3f351f6fef5dce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec6e859d6cd0ee7e9db3a93a1269d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea176485d6c85e0dacdf052449397419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35a4c26afa78ff993d4442fed0465420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2c4465994a4ae5e4dda881ab9a1ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc69ffed42dca3ca51491992e4bfe2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d1de158acc919933f7f4e49e2433f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08181e90c333e231fa0d556cd77027424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a114be5708e486ba178502deaf199b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdf15d49feca57658bbe939b10df30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9dad95dd706dd01574034ff3e539427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e216909eb10d9f4daecbf782991afd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a83134d78fb458c137a777ed74716f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34103819cc184b2aeced95db699c54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d7affaf47d49125519bb3f1ab99ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b286f9862e0ccbb740d49cac9f16100432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508ce18f0d09c7dceae222606408407433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ccfcfbddae94ddc4a8e5fcf259784434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42328beaeb76910ecbe14088017bbdfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d0eca2d9c2ee632d7a5d2a02e946a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa983f597c4f19fbf6689b316c54f74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5078a2eaa6767954d1fcc520c535438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce084e9fcddf61017f7c529c0628d31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c4be165b1abea646332bf3a851041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b8d1f4f0b783e5ff0cd01db84bab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da7908679071743d4a706e275768ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c8b48a65b013583c32e9770c2f53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ac089819195901b11b3860ef45021444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322be742e242ad3dd3ada62f775e7d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8cacdc0e9e5c9f5b4654825c0825c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2e2376d31cc49da38b9057b3f16cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefe609f97864d32869f53db278b84e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d1e508329cbaa4ad3af46eef53cc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a68d237d0c9365064342d2b9f6bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eba075d8ac23a748afa6a9a3d4b86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd54d92c0b2fc3d718a9dad5d62c8c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee83fe6f2c99ff1d729eb7496b2cbec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47098bc986c53fdb395f63b149f9552454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c521efca44eb85c36b34340cbc233ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2344d0238cf415614192f45fc63c59c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce4d97d9ce0f824f0107e826ee3dd5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4d408844cbad3832c321814c7ffb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21de86740701a977cd7ff68535f0fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c030578f427a08ca16a7bed44860e29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b7758974a18fc042140f9427028b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42067e2f7b42be9727e69288c8d966b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fdd0ab6c11f5493f964dbd1869cf0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb050d0ff2963bbd7534b2fb014407b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ea951390225337167b1178c544ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc477633739c005125374d5752be9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fe1ae0ede43e9a37a0908324fd5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f56934654ab6c584ab2cb7d72321e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f832befc57a4bd909beb56835ede8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e81a5eb74dea361373eef18771594470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a27a493bb168923dd0878d1737e97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce2b87b23396cbc322dc4cc086db8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bead8358d45cd9d24d71023e37a0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82782255beb256043845656bf5a3a2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523faf91349d414735d1252a1ef6d65475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822fa696ad0731790e3d4502d70e834476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65980f2d555f3c306160bca68dff6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77fe6862c5339c0d204909317c18f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec91a07874f6c28162023448aea63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ba3c63346b9ba3f7633a12b5fc31b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92605b737743fae7073f2915e918f93c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047676f06d1b8f9c8c4ad0767b6538482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdf56d14ef877be6c8f11101fb591483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6fe347f7c9eb5366707daea74dc17484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440877c16bdbe1f2ad01d7ed7d1a7f01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafbb77fa472cb9e346ee0635fe6d15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a92b09aa85bf9771197f5c6a7f7dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0bab0961a3526c04585fa7534f44f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d51e4bbc99dc3be38d45bf09324936489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d60c10c7845ef8aebb7b6f37ef302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ff618327de6e88bb82da4858b86f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16505d03b6d91eb8ce1c5eb0eba80a10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0fcbe3864e4fcd734ab5c5629a5a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a25a8e2fbba4f1d1317167ae45ff8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ccd54c01cf66a45ddf7d849c9e85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4962881b569bc79a93beec20f44a2e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c207015d84c128320c0042d781582b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e8c9145090fae417651db73744c24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a31be9da62a5cc4372e92f7910ef8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d53a2b9500a71d0f65b391ecf356500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c19953a808dfbdbba4cfd5a07470a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64b76a3702b6cb739eb667fe4455d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff689c96cdd700262cf19b4d8fc125503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb249553b0850a9cb45f3d696eba5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70783ad0365e589e82b208ee05a11596505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e6f3ba36153242d2fde45375f503506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67309b13af4b1e028779629eb9cc20f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930656dfff562b6927de938edaaeeb54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633408542c6c52cf3a2fbb6b7e8374509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426031ae027570a20670fe64668d79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be2f3a3e6b7f8a81562b1d4289d9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963f2b3873646498736c57336e13ddd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13bd94481bc811c8910157230e3b46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a6639421002061ed43a498a29555514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d693873b61ef019db5dd3758d7e6a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa524852ed37c108d2f0fded9ca76c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528d87011bfa4b2f10f72b15f693f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e8c41550be1fbc055848cae95c02c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a1d05edc1ed007b7a36cfe42df20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c39a194432144c525a9ef157c9f34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b1db5c407c6618a00680169d3517b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f4eadc5934d6520c4d54a39cdddc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae36e8307b9b6672fc164e19f77614523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768492202465eae1ba47f651c0e00c1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd4f3bb381fea88c2ff9b0f877517525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2898e2e61f847a074232b07b4db34b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b0a134a32ad64ad8d61581d092b09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b40c3cff06fddd720ce8b131f0c41c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8f82cdf2cb7d949430836937f22e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d2f21c10f4cbfb53fbe8a1b2b3e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89746f7048bcad5afbf947063e2dd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d1fca2608213671aec1885c63816532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714303b2775ae8cfd5632d676f93897533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01e2141e25fb098c1cd16328fbf812534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981a0b281fe6797d7a3551f32cc3718535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a835ea270eb5cfadfd43bb43a30bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f620f387387a7a97a82b83a9f9c9d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e23e68ea0b77eb6b4c64a6770db1c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025a2104df8f8afbdbda196ed0f2bf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3e65af10b7fbce294d11c0540d85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e56dab213c8ffacf5e5cd1bd1aad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661405fa4f7722ad910e694f0f0715ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f9d9716d8823a2600c8e3877e059e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533faef5cce8158676ed3806c7704d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce7965b8463a8935ff2ed58cc1ce5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f84d5d0d29966291445acd178239dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf205e2660f8c1f7b0f4e7319faa246547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e2ef453e8d2ca51d2136c63888fde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85f944902fd22e1064407a7d418f4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce455f50cf73d86cf341e2ef2db0f0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad348f8f9f235ba41bc2a5cbe8d1e16b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba9d66ab1719b797b7bb2eb15c108552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae04c04a82e16d7f0eb312f740e5a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710eb58f25c65f8c5c0a362f692ab0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e0bee912c84ce0e01e7d35476d4d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29cd59f3817e156c30a7a1551ecee4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd60a1a8ccf7221bfbdb067a50a9f31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9089857d5080868c2e92cfb5ae7c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f2b9aa03cfbd14a8223b6b536098f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877dc615552a452261c83343e782bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac22db89ea2cd187b1804b490d50319561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0896ec874bd8b303618cf2ec024973562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422828248b41441ccdb55162525135a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b931affb1b9c9b886ab580a1f95dd22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874fa48709acec30fdfb83facd8a5f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89025d3c178d8f66274feba8fab814f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe287d4d6db8652190039adaab2c95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceabcf5e6d077b12f39be8a1ef8ada568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f014f98d8dbd567c3086d4677619f41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50a728149c5d9717aaaf0f200da77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbfdba536f844136d98ed707e71866571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854b5e32f44ca64ed54d29722e08d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbfb1ad1ea31e60091d5d3a858224d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802199731b978c9f6620b66846c38e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b84681d00b35e373a5ebfd20182dfa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719aa3a9cc546d4f36e51a18661b98a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb747ce8b97f8ccd578c05e36bf13e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f3eeda7e48bdae5f50105d50c017578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab39992e6128b1e54f52121e3a998b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b45e504e702c67da76bf17a1a8bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567913dd60b0c77469d015c22c8cf44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0addcb07c6baf09473551db568dc7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaba3cd85a78cb026d639cc7753943f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63626bfedf8d7b1102ac245643231584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5526886d594a3a24900d230a27237585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04749da1f410110497b1abd0b774d12b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865077d3ee2a627823315e06e683509587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982ff968d54b989d16c413f9d83f63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a540daddf094a8d0066da9c158c639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d276c469260a189b6dd1ffd27c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053cd5c723e55a7e67d527431a8a94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeceb494a0714e073b540e879eb7f98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460cdafbc0c09c859c89db4c689b5a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157842b3085b48450f93d7019ace31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0b08db64718ee740c1bcb45a7f3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd5d0da750893c7c334059ee020fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7680ba1e955defb2698f27334d1b41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09807a0a7a102e75fbf2728caaaf9743598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27bd21175f60c5a4e1dd5a65cbc978599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed847aab6142f599da163b096cf61ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f451b67e07cd42654e31535474b47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b9159756e010fa2cd442e4cbcb103602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d6458f4e558f5e68bfab08a9cf1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a89182e556e3f012f1a43edae6f7f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021172822a5845789e9182b4c4dfd97d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88e982eb568e04756fc60396e8f9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbac5f9981778e8ea3f5f193d760f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeaf434de7b482fa4a22de8d976b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3274e56c0e9c83963207161875f0038609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5f65c5d421e23e2f5139e471d16b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af66cd57eded6e7fedf0b17ced38e96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3938a939b9eaad595436f53e69b7a2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9da323fb3f9197ea7a891ebc933c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fdc97f6d15b72829c6ea98710114614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678202a2639a1280db2b7fb1bceb77e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9864e1659bab67ac64acfde9d08efc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735c212eae8109bfa3b7c3ba9732aec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdccf586cfbc4961d40178c05334eeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d1490a4f4840f140016356b99abf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb6874f2353b4b95df04aeceb31f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070fb0d331d494035842f44e5c9f8f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b7e112fb367e0012fb3a8cb920d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d075c86ed8a96fbe1b69a6807388d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398de2f42828aa378699b0a0455f9d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63994b8d1352b6531e89d5e4630f30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b747c7c665a04d78ac098ebf0ff4bc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7016ce11729ecf5107b0dd06f5b867e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd64595be4785293d8737cc2f6527ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd22137d99f6ad978d96630ddedd62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70ed128c86e245b072b29bacd47ad2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfc19b4a482ef5f903dbb7708eb9b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e26a270faee6b8617f30a6a16df144632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348cbde4aa1934ed80c494b97871bc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdbf3309dbf09016cfef4296aab44c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b3df3f7752d8558a176c0bac60894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a181a0b2a13c6f28a57b92f9f1935d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc353bd0dd0226b84a06e86b07a1d8cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c404bdf55f7d906a267e1568a4855638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8883c0e78731736fd13461897b2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7262bdc6ebfcb08bd1ea763c59f5fdc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08888e5be6c6c48c64af488f02966b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15126400871e0c98c0856ab0a8dedc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7f759d68ae333974aaa1e43ee08a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda91778b658e28692a3114a14f8b210644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>