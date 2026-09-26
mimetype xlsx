--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c660a8cf89d00ded67945f5c70dfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626879295e4917a03e907fb842f93ee72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36164cf90d39344da97d9fe6a8269e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028631370b6d91847cc42227a93d2ce34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f2673d9804e05ab5309f794813a0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eb1c3ccee22465e0f158e06f0a74d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e93a4a5b9f3f171606bfcfb0bf87d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04200ae3bade30e8d96ff0b84cb2eae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f67bbae125771af20f657c3db5a43f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7a3580b2ade60556c4effdbe3794e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d04b56c05d7ca31e07f6a34666026611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafab4f8d8cfd6eb9392647970e106312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3afcdc58501a11d73dec627ac6d3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b1ee16f245b9769f25b84019d37a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd119cce9ccffe5971ec431b86e1be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b3f0ef702371a5ba4195f06df796316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da197e33064e3ba0d8386b8d6ccdeaa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724485dcbd5e06fca7571e5dd145a18a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccdcb241a9fbb1872dcd76996a0a3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d7faf500189beaccaf9f9ab3034ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705079832602708e04c8491d1b5b48721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249517e3bc8a9c5e829f6617aa36b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fbfa0d3b09028aabdc14dd3adb19123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d970cc4a8672871e171f650cd7e8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36373b4b1d400d32007f27bb444fe2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216525c8c3a05ef41e97dca6965f677926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d43dee3455fc6ed19b376fc56a9cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6e8c31cfa9d427f0623dcced2393928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383bc4fc516cbf40748a6abaf8c96e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef044f194f384503838dcba90d657f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aded1cba44af123eae86476872ae38131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f156363f2fe92159288bde0e48b52032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f26b96333d677c6acbbb115a1ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109d96cc04204c805b50f28275a1cdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1223311871527b38e8b56a8e00a3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e0aac432f4a3b47b64113209bdff536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac83a263d9ea7bfabfe765f7846bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6d76b1144479a9d93c20061c1974a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204a78c61f56fa6fcf0e705a7429b2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580e3679d2948cff43b8d37d49bccd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c471b7f90a0583c475e5f6c08edef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725322f99821fbf27164ceed75322e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6dd806d211a5faf2fbd88d2c641bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787dd78f4835445d4c903c85522526a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed7d413fc862eeaab2083b55655aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8c391e01da62f01fd17c80572e2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22438e20e2ffc919143450ddc8809bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d85121eb6bc93aedb83aa232e58c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1229ba20ea3f73b2d7dca115d3e46be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf0b8f4ad42e903909906f5117af150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ed818842e1671ec60b42d3b4197251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff2216a1800ff2e9136dfe2b35fbe752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f1d5e3d229743bd6e46c7cea4cff953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb2cff76f92decf5f55ffd26bd94054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718d4bb9dee4ba92be254073fc4a27e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212bf676df1e0ca64b2e444118c980e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ada5d26aaad01e4f23043ffa88a6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59d5f296a8afbcfe393f35dc5573f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbc7937ce920f639a3c90747ee43c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a837397f2f6793fdb99777ab91dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295685569b21cfbcd64efcaacf0a6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42342754dd24004846b4bc73b9889b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a1dc2194fe25750cb3e737c1289c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a466dffc6784186644bd5be296e72564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bcd9e5639c6581caba33bd0a6e27c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448a6ed6e05aa3661c2d671f846660266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12375a16cc6968a4a863bbbdfa6a87a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f14ba5ab5007848f5a2fd776611e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf971c64ac59fbdd10a89bf4006b68b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c8fc09574d6b1834fa00452ccc0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1029eecc027ff14926e2110e242bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dd8500f1a933fff5f90024dc544c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261037451540b86d02f922bc0e2564673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef7e8ecfe11a739dbd8d157896d52374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f8abf0406cdf91729f3fd2b92780275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680509766777e8f1108b3fe1448161db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96de3a06844d13f2d6dca6293af6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5926e75d6d51d2ecfc478e760176a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9a12811eb7024a42eddd595d7af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3ec6e1d771310768fb3ea38763dc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70c3a9bece47f08906be41c8ad09181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a23b4a8f4ef26539c2a4d32537c33d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd17ee71cc0e8d3816c41087794cae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aac22f25fc1a0556d5f1d19846f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d350cb7f42d414f9b5f4911b2fc678d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e41c3d224c36fe897a772b0c3222c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080993b7b3d7ce6d060b4a54fbbda6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250997158015138c9b91f6520f6055688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516b9669fa63e05cab3d2a6e41f0dfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eb1b043f5d7e156e87f457d8ebe0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d19f571b337a93de7680b59c5873c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be74731dbf3ae4803cca829ac25d5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8557116442403c9c75f40563a776693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7edba1f001f9b7662d1cd69b408494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d28c78790c5a25edd4a97426a2d6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df159618ae1e2de8aaecc767736207596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e62b67450818c8c78c5368cfd82a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a673eb4b703353005a8438d5872f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363fe944efc5580ab8101bea1703a8399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f707e8da9d00b94db68bbef09a3745b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaf883cc845b3e208a91dd369e471e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a91eca1ba39dcb98e9161a109e908102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d9ca38c09e1ef3cab24736adbc1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f948bebd71d6949805fbbc14c2171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963da05de658d982026d75b26c80c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846377007df743e98c6417e21e1805106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf96fe15c15f90e05a52941fff443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1079028cee647971ff5fb2f240aa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90923049a94c05945114752f7b76fafc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2996d28c7579b063c7efa65be05a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9692d80d46f46edea780e859df992c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d98ca97a4da5d4516357b5b06d14b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6bf480c56f0e9d1a9cd2b86f1d0de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b422340e355fc9945ed4791aa17c95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f6b5f133cd6259e7d91cf1462d469115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3783b2629dd8a7e4f9091a085e16f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff210bdad4c7a67566fd735784dc9a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa7accff5e93dec24d89f86f314e98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b11bf688f0f301b58f6014497a1cc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec6d34c823998a2896b68454ce5f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c139fecba4f62aa960346d0d6c282121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6840554927dc6ccaa2df024765f35ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a786b2b9dd048aa9afa37123f85bab3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799859a4d4335084fec43fd89596263124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae3f430ed750ee33e29a38c8a9064125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc631517784c771d2b3859e8ed2fefb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a86bfc3e5aaf3d69f57f4c23b1939127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c3cba96d137b4b9f87eb095b8ce0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e6216695a163f485afa29f4924c7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded94998d09bac2838ac04270ab61b4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c930cb149d923825e0dec05d17936131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b5575e5ddd805e8c3d1d73dddc336132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958213595c76cfc2fc658e50dd984ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0b8a2c1277234477e4d160fb8ba2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3421fcbd42296e455611b2141c7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abda21daf671c8f384b50da2cf6b17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194009269153a2a06d7ae052380e5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb237e763944bb075489151e3c07c958138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3277fdd0609d58dea2cf56b988c2217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de49b6d893ca7e17ae9bc038aa2cb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba02c2fce2cf9df80017e3197d58d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816729e2c1e47eb7c4d34e70c93f8c9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b44f658c2037d1aca6c3722eb64e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe28463580c4623b3c916dd630f5c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1dcf91b313e41cf86bf4c6f456af9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea558a9c1185ec1226cfa2b9026444d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95810556ec0dee7681c6f282698ff270147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ac9f1aae1469a2b9118fbe0513f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bddb570bf525d0fef9c648662d482149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d8eedfa7ebc2937bb62744468457150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce55d71157accccd17b1171da41b02e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3c9773a291a50021262335ec9afee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5861a6c4d5c7e8a72551f9a184c8130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c833279a6c75519983becf1b26b427154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaaba16c3fab5dcbb0583ea918f1cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dce2ddd2a1ab287871d2abc4811240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10eb2d1ab140d3ec2760059c3ae055157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70608bcae869dbd47524256d8d94d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e627df044c527139666e8f50e125159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c213d7c2bf42fef138eda5dcdf09a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730dfcee1faa63d3988abb13e45bf1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f6023c1cc702bac24db8ba239ffda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de000fee1fc97b5e7173658e03e90c8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf99f3412f7e3082a686149b03f2125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28e5e04cc62be402a72eb8ec2c6a7a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3afe0329f6d1adbd5c9928016d057166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663984b409ff77d2af6eefe8aff28d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89c3eff8e650161c46e30404a163f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7af7b6d6406ae2547a144825e0efb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e980cd5d50b26adc5fbe1abe3016c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c9824309c38306952e509dda2ccff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caeebed1c746ff3200ab22a3bc6cbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef97e17cc6cc707bd7578beb1faa57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab39780826d2d5e6dddf36155d5617174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b1e65e4fd4e26cc82e78276cf5962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb150c6d868b1e7dfdd87bd6713c89e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3ed165641cee5586f6fd2325d049177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e979a612683a47f0ad7be4800d02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dd176767612b3d332a28674a6e5f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0b4e35331294645aa096bed759b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3233547f09586ee32cc09d4f4eee531181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa24457d0b13740b5a2a6870790cfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416804a2dfcd831b2580061492f2810183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbad1e26eafb360bd932c1640d7fd78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd3de1e69923ef1ac2979414d03bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db43510f9016a6967987aa4a65882186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fc5706a25f2e1eb559305ace1598187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf19949903a244e5c6479479870f9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95078d2bd2c9862812dfd879140d3777189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647af7d8954e815fcaa72cee69df40f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dcc2bda1243490a387a0af091ff10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143ae078cdd8e27a5f08212eb0d13a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528b5e7092097a9b61391c2a230965193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d13b8b0d4b7b2f888ffc99a1dfcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e0486fcc90462f5288a7217878c39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d833af6bcf1adab6b28adb0fd6d7892196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1473edd18ae25bd15b1a749390d37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21686ca3d254bbe64000089c901c4e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d200e96196de1ace0d3457debc7b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d2902ef5dee2ebf758eecf5015b16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff718f207ce0262d3617851625034201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59977bce5c8e3631314c728d3f74c41d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476d072b431b1955029ed8fa31ca6ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4a44fc5df3e8b226c3adcb7986f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9412ed713427b756d900ec26d53e2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1149bd4cafc7bb7b32407d83675fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a90e6e86fb79bd348aeabca1d86c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3b6c982e80c95010813a6b07eccd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c2202a085ae20742152550e853cf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fd6739f2b773c1684845ae7ed05d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22a5b727a65570a7693f639c7cbc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce39badf09b852eb48f86e170cc07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45f9a9ab4cac305f9b5fa23147a98b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d876fc77e736942c6aa49198dfdcd36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b5dab9af7e287bf486d9112faa0a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a9a60d95b8d3646c693b7bebeeb13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c169f5b62c087249084de5655cd0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffebaa89b68149b5886d6b5eab324b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027442e6572374dc84de04e4150861c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f801526611239c98cf12c28c6ebb33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d4767d00bfb4332657cee3ac7a54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e988a4256bc594c959ac5de6c6202c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46deed62c94fdb95643a8f482c51e423223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f01cfcbaded73523b114ff271962224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f943543be4d44eccba6bcd0775e86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dc7482a25e7310460217f5ce666d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c84f733b7b7f238ee55c4d8d37a1c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979bfe8b637214843ef71a58c7089c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dffd987805e9ca7c77e04a5d59c5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd89dc8d78caab6c5391dddf6ef0b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308aad77a8ba97c311d54551a9ca38e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dbe85c16ea899ab52bc17a6a5c44c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5098b19e74478c01d604d4d42ed13d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90614be94df918657e03025d8a5345234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d86da9284a217b340e2d2b9d1b47fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc2e62b2d779189ea311f44c44954236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05b3870272425e60f17cd5687ad1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec528ad73011629abce0e0cd0e57b3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80123d9588e31f874e220a3afc4db8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521c6f515baddf51e60078480f962f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80805f41a06ec23be032eb9e33db964241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231374005b996415f0ead1419f2e71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b10cc7b099b0fcd19526892a1d45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e805838988d9cafc61cdfc2702225f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a01f1742b412631d60cab93a38ad1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95077fe6a6635574932e792057a76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1fac060279e991ac22f9a2615b5ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d0895474e4830e7f15ec23d61f58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d35cf9b804c8a60988a95a8be63ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2d711a59904fcb887947575ce8e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab39dfe25975e28b3f289aabbbcf14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04397e12d884d68f039700ad5bc53070252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90cb396022d7f973dadc8b9bb64fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df770b3110dc4eda4e5dda47cf3b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b025c5196a8f492d03199c73628f452255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0f7d1521645e9de167d4f02796f4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d771a35cba896dc41085351b8b9aaf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad332d0c21c38487c54d593f5a4eef8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c6febc9ee5922dd4088062281a10b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805409fd191eda3ea264105a57c5f7c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7569c859e7062c76b6591704016a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b66fc4ce0377a352bc212cc85582e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a91f6bdf67cdb622d5d71bdf6ae34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b5003631906eabeb3bd11751e972b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd4081b12faf18d93c2fbc7959c4a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633ae7ac37c4186ae7c6eafab6f65ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa989b567cbc095f963a8089cf25042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a226147835634b8cc275f02a662fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9e73644de39e055da0aee80475ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a95f1f25288dc0d156df950038d60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da7e8685674bb08ebc90b12e7fbb12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca582ea4bae473bee4b5d902a0b6b0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2e900771ec0ad2f9cf34383eb26a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befec7a2bd655d6ad7a2e96b7bc27a7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a794da9863788fef29943b2dec31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71c2c966d2ac1d7404c049834dd3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15a2319edb0053df84f07a07afd5ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b46a83cd5e30acf75b471b68cd2b34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da557a536716de336be6c50a6e2697279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bd38a47611bf71373fddebacb061d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092323a7729e94aab458800ee1c8e03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcb8510f938ecb8ff1eac8e07b475282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cca12691d15b46e301269c076e579283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a61ea436d82822784d28c6ef9c428284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cdb4ada2ed2b89761b7c9dd126c44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabfb4584404583100e1ed20273088e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1d53dbb858e7329d643ec7760a17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870b703475e65528592b16f093a904288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9899e9075f110da98e6ce2c15183ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb840e3d7ade142194c1a54b690aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92658f6400e6e1f80716b19440660370291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833e75440b762abc1001286317cc56d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a3315aaa7058a60cf51b737d2893293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cfc464e4b384b8c6d2847ef3e5ece294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e848edd33f003552f02cc75115dc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff376c1154e84bc4aae272e10122f45c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35bd0426d90e47da56fa3ec5875039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b8ee85bbf98d7936eb78119bdfbe7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218647b22967c2c0ccd93415145f6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3effe45097ecbb5d042bdb7600324300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235f731d32b60d2ac067882faa4e506301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b7c060f36c4bcc4d9194ac7cf9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869caa7d5508fd97b5f192dbcf5ed9a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd98be0d73c36245d0ae6853208652d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1ad2942f818d7b2a56a5c23ea4f68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0003d0ec3d38a0e456bfc15717f2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2a25978ed1609f6a1436194e813cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369e5b5ebee1185fc4fbe7b5a2c6b2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782db98d79318f462e1684638b18095309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326916dcebe95691e98d567ddce355c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc222d05414aee29c01a7931aef6b7e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33effc48c327351d918896bec1ec7a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d87649bec16efbb4fc7c41c37640313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676992d683e656f655eebe969859602314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcad1a29a8ae74a7b3216f47df0142315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb4bb377f5fb9331d2aa68a98d913316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddc06116ad535252cdb5d24567cd61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea493740b023e0a0778aab4ee12b2480318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64840bbdd73422b99554f613b8bf15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfe7fe73ec3ef046547c75fa1dbe71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ebc6113bff713f81f77226e6a6850321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec85bd3235cfe1537c5817ffaea8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3abf9a2ef1ef44d50739dcda1f350323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc817848ffd3590d7cead024ab0d26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec84e853dc9ebbab8d109186f35419325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970e1ef16bd8843565c8add2cc58ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7714176b46b96eedddd955b7217a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17404c846a2465eb3217d273595dc05b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b68c1ec2e826bed0b34ee00b24b45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab1dd81fa9be3987162c41b1c5cbf9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479992fcda05560e879c8eefab5e375d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400104c39a23d1f9e8cee7f5a4476b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbd24747d69eaa08e88f33d36086c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e295fbbb6c446ea5a4733ed2a71f06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968f951e544703f19beca76633cdae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1fc8166b4d227ad48b790f9df15f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8242b4187ebab40e25c333535c0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdfd3c2056124d4c048fffdd744533338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb99b0ff4bef6ca6765112f97f0e71339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ea3e1016df8160012119e49adbbd2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d659d3c704796c4107851a2ddcce29d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbef27e8dcff7f3249be3dfd73f62da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca108b12f284b84d20df178df9724f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b9303e4aa31d7432a94c9855169a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5adc1bd6228f149df4ea63f97f1366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8392caa46314637ccd0b0784a1805346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f4e8616616caa2dc09e5c7fd8eb8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f4ed4cd794c39cd7c69346310aa01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7a3c010c63bbd06e6cb4e16c24d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c86d0aa9855cd644517f593fcf40c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de298823a000a21db9def135421e138351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba767995f58c571a266c92394ca58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08dcc4d5b5b3ec74d7dfd2fa669f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38794ef90ad23108d3e6bce6e22ddf3d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9c19db4e429eb548b39ed77068b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202834b0266e52b979b498156b3dc92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31c0b31ea45796319726db7ef9f35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0741071fea42ad7be93bce2514263358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceb8929a0d9655abd8117c0f48f67c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7329fe5d0b5a1d89bb48c934c6826360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1125bc440d668e3bc28cfd5e940848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c905c10ce21f20509075ce68645802362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e024f492e765481bcf01453fab595363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2c351541039258dd2d7cedd110ad8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bec3320954bbed262b2762b1b26e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31915aee45f2334ec64e585b9331fee7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf586d127008d20592068137fbd1d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4e98febe4f6488cfb72bd969530c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dd9e85f8cf215abee34e4d804404f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c92e49e950b3c1732f7d136b4bee4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed38e62c85e485aae283c6141e0ee43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027ee184fce946c76a472cf14469330372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed3c7a99f6bf8f29ca3cea11cc4e9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50f633988346a13ffef6cdba85812a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6415c819aa01391d7761f9fce4ac5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d8c9026650a280fec40263883363376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cd615111b952dd8194b488e02b424377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9f711abd77c6da01dbd945592c7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38213b3565c7f29e3cbc9cb540f51660379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598fae8d9a6389c3646811660cf0b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e565997613715e0473d4efc2f8e7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e9b641bbd68cd45d02881789ceddd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509034fee8adc57e82e615036b80af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4cbb462b9747caaf22145e741450c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82914fe225336a30c1e6743a7c393b4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96161539ab719501d56bf14fecd995386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92783c4f7e0181146ff61cebc0fda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6d5387e006a971da51e0a1cba290388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19d67013af2966031a9adae020762389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6f87d67e19ab3e70136838b6b074390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ad35f1d203c94568fd7a7561ac33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076763d3570789d0a0c14d811d6740392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e0dbc1a4d0bbdbe9e5aaa4bbc2c1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52279ecaac8f6c5c62a5ce7f81a817bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac3cf60c0d352cab5a73d7dad6bd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d506c17f60ee12fec636c83fd80d88b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec2c4903840d804f0b04cb3c4b857f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438944ca5a1ccda25df3b3d3b59b46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfee898c2d434b1af5f098e42cbdfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78a369ed6a5fbe9339498c7633ed8d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c905871a120c87d57cc66a275bd9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284834b2c8032dca2c407f28ce2f2c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa459215ff1398d0110583a295079843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f589edf42eef81b509b501c847e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bc4f1af006062ca5730dd6680fa5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6a869d0d1c26570fac73e9a258615406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21737ec81dd622981ae7686fd68dd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26307dee82a134e651f2483cb28752a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ccd7559746d5290b4dc6b2d6085ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb52d8c13de4c67b49daa089390a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cfb4850de4bc13977ca4910c0b467411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8f642a5e6fad0a6d062b7cbef5c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ab67aef9bf736d9df286bd8fef6fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d09278bb6aad438f21b6c9b1f99c0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b2f923aaf83bca12c48d58eba6a2c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c7e0e86a3745e652aa868e0c61157416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4288fc950321e8d5c49f28c42d0f5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3da1594cf23d87ce47aeb2867767a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a0d14df41b80ae334fb9879102ee5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412e6e7ba0443b63099fed89ea66a18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d8d9f0e4be9fc237822aef2474598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd40044680c91fe478643dd82e53e4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f2c9f427b885950a8b83a4cbbeeb1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfde181d234f2a20be955b9094eb705424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611c2aca9e8dd42048789d46253648425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7288ac20d1b2043879fe8bb4b37cb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a140691925835edd39accf26a6c44e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fddf4e99b070cdd4a2b3fd1f77e52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342283c75b3af2c2796ca8957d7a24ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865e9185be9c64757bef061aaf23e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f815249244ef25f6bdef5d433d07d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6770f4c43f4cfb34758ebe68a5f5c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea832f6b9f6fd6fc2e9e5a82b9a3fc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d994bee762f2e5fb871c01cc01fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47109a25e2d85e2f37173ce1bd07cf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5402eda789bceb3163203ab636586e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e664046ce6ce22e2affec865166f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f2ac91d6137580291e6ba7d1facb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dc9d866556f685be1c35f5da5dbc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c300d65163ccfae63a41128d28f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327d9f9f83b76d74df6f27bdafa340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00c5ecb6063b2f36480d3173917f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c007584b86d0f8343c0e35a28a15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d62b5b0e757589a9cc9f452fb92e09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d743b008759525a775be7d99dd8d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb618095b1d34735f157c4ed2b60d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6eb62a45baca6986cf08a8173101c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958ccc3e933a7b54b2058286f5e0c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd00b4f59c836d3aee9212bda2e90d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a98d0c1bb3c3a4e189fb36f93768b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6465ecec21bc2d9d6ffcd77caec36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02cedd4bc009fb06058aa7b0df8269452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b975b96975bbbfc55dba956f7eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c308ebc2891a24961ed099fc61b94ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a69f55677db24024513ac9bd82928455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c99df999c1fcc3e1d3122aa7e1d955456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f861c95ec1d8cdf99e23521b08c23457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6a91a1dcb5bfa0de871a5d68443e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98f4b40f5642f8da32b767fcfb21f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801a01823a3762a20c7f81846bf2acf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad8ee627b5f464f31eb6419f1ad21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c40c4b46b8c59747c624d5010e4ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3143e6c6a4376e7f367b34baf23447463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da91e3e9f46ca43ea6a69c97736da9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa20dd54fe3ca5663fe0b4a21248af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b570d705ead3d63be3d2969bd057a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd9ea434bbc99d1ccb474ee169332467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f52dd08bc64cdc3ed7eaddb690705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dd420be762a342a71aa7b60de17a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb6f7d668a2fb80547ee8135ad4b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b11d96df819123b48ab24eeb3c695f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7032faeaddeb7e328af9a125dd5516472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2086f7df4aa91743b82bfd3e985e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a97f77dbd507edd1d98569466452d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649e723f2b3f12b52faf036556434c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4863d3615b4715b696a17b791fe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c48d97ab342ee408f9d925f68f09ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617ef85722ee114b5cf68de1094e55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167a6457584e3e23d9aa0dee0f131fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9a45c55699649aeb577e8656344b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a71a36e53483b1f4afff0e8ab5f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b138f338298f7c3f0b6da00a5e23c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792f6efd69020d8b0f9117b257037c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f56d9788ef8841ff0d49f5fc09f19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa3eaf4facd34ac43d0bd485a0d10f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939901db6d0c97544c0b557c8b347b00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12bd70be34976dfd846adf6dd5d69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d4188bc8f6ba6951a923f178afc8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2dc5cb02dde6e799526bdc38eb45e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca78f159388987d568fbe3f0ada45a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d285641c1290edccb7aff17cc2a1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fc1ca2deebfacd51a264d9dd29015492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a2b75b767f48a795c098e11f190b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e89a71f7bf1495dbbe7a36b1c17f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a13966da8989621989e29d79bf24e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6412a32a740f22b626d8f696b3573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3396312567683f68f40727aeac25f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39970b38062e208eecbe806a30b4089498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e76cbcb0bdc3064d7cad490abc6ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bff4a29953355a562cb2ce2198bbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9723abc0a88cbaf446bc8dc78054501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef785065ac31925cc4b38ecaaf28c7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c354b47898ffba3995325b52e31281503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcbd6f374b73ba14c0e07e12a2566e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a41778e1056640c7b2ef68ca95a83b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f14d9a445f2378ac4c17c17101b07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65763cefe902b72d60034699b98005507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72774c2e40882b4903f27833eaabc40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51dcded31b303bffe3f60a41dc6cfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f7af661aa710d79b9689835b660c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1618cfc63345a6973a378488102d9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b822854f4c7e7e5962ccadbed7db1d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0a01462f525acbb5b95ca3cd2768a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf49617a49ea3f0be06c42c495e8724514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74208baf25f3bc171bb7180b112381515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7433cbeec58739047714e5551324e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348f8c4a75ebdb2d002d86d8db834ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a17c6bc750124fb78a5f28032627f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf0389a883f6919857802585dedb60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449959c48972df29c6567f3bc0814a8f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209b59716dede95a762d3fa8718cf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc186738958c67d1dddec92995295c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f86ab84a44613228d025b9dd919442523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f2368bf0999fa7e9ad81eb072abf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4d2ab4faf12fa291e997fa812f4cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac525f16595db1f88cb46729afab04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde81184990d54e5d05c4764cc6de4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a5af4a3818d98121fcb9ab9f8f114528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e5b26cbd84451eea8dd7152eb86d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a82ef86d06b9d47f46b15b836413c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a7e6395608659bdf44cdca8d9faa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5b757495076d280f5dc23480ade5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b90a04134919c6f97edd1a09f200f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ae827556032b64f289e5d6badfc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf2753a7631b3b00322cd106324c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa34ddf5c1108f9ba03b9bcc00e62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae854368a82a2425f3c2c58f6b4cefff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88ff93e9c3ad0ec5dbabd0d39fa07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982fe81b043cb5fe1fd9a7c7146413f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6fbd1b06e43c251fe2ca63041f673540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5e887c7d433a8854b778d2ad3d5ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f2b794e7dad1c587c08033d67110542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad5f210ca88b5859e5f59ef895805543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8963347a65666d6fac33bd189800544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d54a798a8143b6abf061d9418d5b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95069729d7084d7bf39980c21469e0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc20c415afbf838f5a5e5043f2bba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6196cc34b849f4237dc2e274cd539548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a5bffc8722f85ff15fbae8d910ea2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659204c8801ea4f9e86f8d10860af9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5983ef7e057bad5ea5e21d635f92e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f9c388232e625406b7cfcd8bc91e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ccc082e5757f2f38e072adc111e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc64bfeb75bf4260bf565e3040695c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad8006919088318bf849285356722555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb900039fe6c42789a0f1cddb0d030556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b834001401d013c66a0ada5623850557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce5a3a4f9b990edb1baeb470a198ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb126fd6a1e1f59863b42b8c91b95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde42ce7cdfcb3093bd5780ae47f04f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079a00dfe86daeb1c3efc254f41109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8f4cd4a56c14790e08bb3d08d63d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25f0039b258b067caae8a1c7b29a55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000564f51f527a9bcf727af79160544564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4c08a213239f5fdbbb48a3716b17e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd9a0e3d4df945d934531ff3d429d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443196cca2eddc5197332c6acec0fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9418277d5161a833af545235f69357b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5c106e560d36082cfbf4000edcea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bdfc59eee88d7cda2cec12cab945a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d5c63b0b4c7a942c2ac647e5e7ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50113a9357efe8496d9f2e58b9dcd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b469839fbed8285e07c6d44fcc8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c360549864997be77d20688b6d9ea8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642f15d886eaf08cd6732760c816ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d97bb75557811ef6d596ec12453f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b3fddeb847f56a94150c482a0791c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550559a38479db7340da0901b5277a3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68fb323d0332beab8e8daaf9a42ffc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4e7dfa7d75e6718484801e8bdf661580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff92a7a3272408a718b11faaf221c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe58d6be21f6272cc86fdacb0662b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded14dbac5fd49d9235261b1a42b4876583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8f0265b34add2f3e9a89f47af25ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332f4aac617152e14f82c78f4f4192585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de55010ccccc7bbcd55c84e0e5cb66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38648eb14708e72d0ee86590064491b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed459b03274c2a86320b79e9d523f78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2fec62584cf4aa92010d38fa1ae64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf836f349087ead9cb6c797fdbc8bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3922fd1a74464401d90eee51aaf2053591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c74fd55aab29442f2d4d6ca18d3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d72e10701e01cda8800e66307ab8bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f70a12f8e21abb2d0d96a5ade6eaa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa307fad683b543cb0eb8dcd3d3615c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806544377ce1f712158ff75c4c858e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b89a472d72a6c4448a63750c766f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634597329f074e0c1707101470dd20f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e385a5464ed8280e1c57d54f4d178d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a815a015b8c37ee999c4cf9b02074600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd64d6623f1fc331c8ae9c0a3a1ec8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903fc74cbe408d5e62298e6625b89e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870339891cd6df0caff4f8853a07d23a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c1da0f809b8b2824224668f15d67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c04032c3ae343232e0b810d856f2f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81656665f01f17d0499a4429905908606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a30009f2dd7eeabbfa4ce57687983607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a40f9907cc93bb3aa36513bb5738fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810d02d4fd3885b79d5e5ddbbd2ee2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318687b79f86b9f13a5e85b2a21c472610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438286a3c88042630185fd582c18677611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f4e0a21e3cf2a78a95f77728ef5b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571360d29b1dc89436ed01f7fc8664e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a6471f75fb4821fe858385f442a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93346315eea85edfea950a5f5bf3d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100537fe15f048bd6251d1a049726e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a37dd7a301b1bc4c012741755e0bbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27001d753b54d5ec802d4adbfe88ce58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35d76873dc98b717b5ae187809bf2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c62299be38ea30d3fa45f4e9ff64d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14443dd47343487d4268fe53200a65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829db9cc72826ebd899fab14737591d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc83ca2cd6980fce424f255026e622623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e142db08ff639e2f9ec38bfc6cfeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64dc051b4e2952c7613275e8c88d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52953033084adb9831037ee52e46c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9f4cf65073a5c1e18d399539910a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef7b380bd05d70b9aa8c7d6ac78775628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919191e09ef3b328a18d8d928a85ef7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894db9b7278033c9fa1e27ca564591630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b104e35576b8748bb41f8a2e0fdb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e15a53b7240c5037205a4ae2bd0f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df65c63caf8bbdf8cc41bd7aaab3bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948817a9fb2de0f5cbf30680807b53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f67b7f1a5cd4c62bb7469b9c6142fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564031cb5ef1f80df0cc9caf0c7bf87636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446110d0adf0ba347c7f978b5326d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e485978aa6da39d83b302e21289d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644577509a880677ee3e3fa515727425639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca99a82afef4b61730304b9a7f9cde640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfec1e23c2de8a2cdf64f2d68c7fc0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a939efe158129ac67a7b8ceb571b32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46897b868d60807a33ccbb0f1d44bc13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a92e193d8e936dd2712daf5723527644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41fd627598a453783cdfb4a09c4209645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1da1c234e65700de207bb0b74cfa27646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476807ac49e2050bd5579760ed4dd3a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e723c1b3e81ae6fc0decd2b3c105f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540b47eb1458bdc1100bc085ad371c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20a220ffbf5061a0f0c4d691e1b4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c58441777298f7e4358c09141643645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f0522151896262d07b09aa37045a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1a740233bc0f660e1dc0b9b6d275a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2279b024666ca3a7744f83ff8a2ae08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ea69ddbefdbac7a6691d262e4484f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1001a2f6474f78bb06d514eaf76e51510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e77834612357b2690e74e70b3d0fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0bf9fbd8249aef7e2a1f652dd65a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84734303ada3313bf7b3b2b9e3f392c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24ec7c193f8143cfee697ceee895c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83672bf6edd67c5e2c70c5daf2349c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbcfe217eece45ce04786fc92d641c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571c36e4c5e10dcae5d83bcf3ae62af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8148d24a324ee1671e5a10eb8b3cf2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945568c033ecea3cd43f925fb0b8fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb02773576082adffb32496966156f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191300bb21100fd154cabe3e3c51084721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aaf6cbf860a472e5e5de01327a15022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01e9309763b03998e3f7e7070e778223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd1283233cd102652ee5178435b8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c453bcb1f71d82680e79e07c06c729025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a313568ee0a23a6ec0599149c28326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f2a6b43527c20136b511ed94cc02827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cc3db4c6fff5afff7e1262a67433928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e2a5e7e157608ea366153d1cd0e7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576320a07abe3e06dce2b7be5202b13a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a8df6bcebc27dc99900606297786931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6bb18230587c1455627fbad5090432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ebd61fef5ca01ba58157dc52ccd1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aced83b5f4e50331091f100397683534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef3a38315658a7804c18799c84cfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a187eecd095d9b874e344ebffd7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1150a9eb49ce8139f74f4d3e6038337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bd047e64e6fad6a05f7a91eafe8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e0db7242e4c71a6fcb07b9e7a7d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff1cece4721eb210e31b558f3960040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009a7bf84b0a21e48dc2633d992ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557d00f7699cb46acaf67f931efea9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b5b485bdbe64c07e73108d2c6649743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1abe87addaf49e6b83ecc2d0558c5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6951daae8b0e36dfe7cb074ced83045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762aa3832d922fd33a05ee0057eeafb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbedc5800b9748e380153c0f6f6a3dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc59548ddee8ad7fa06bad7cc8c4ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf739911e9c8a2053efc7be15c1fe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4005489dde045becd28bc7c68521da650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983112c0e736d39cb648c5cf843f75c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04306b5757ec94ab04642ac378b16252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd712f8d2d1891e9a245f8c95f56332453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55f718b35b1a1e5098fa59086c95a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b5cab92fd213059a73f296913474355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df2d618f8458382207afe9553fa1f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e514c5dfe68bef0e3d56fa680bc881057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a30621198be50cde74b463b84855e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c4bacceba915f3cf8d3ab33f97b1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05862bd5c0cb43a785608fa0009d5a9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93ac6456e5f4e34ab68c3ed089347761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff878c481966d32e6267ff6e7b8a82062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8772ba92bbcd9627f6d62aa34e67963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfa75ff57e5c351d2b07baa9d9a41364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fb1eb9bffd345b67a4c821992e64f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b7dd3625c9c443819dcac896401566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79441997cbbaf3e10acf7bf2cd8132867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d7242d097300f586409e813f5c9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618599554fb119b9a576ddc934ca3df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8372ab2ad98536cb89781ab2216415a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e92092761f210afa276383b0139ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f033be3a2560e18f7c184f5e7f8ed672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcca23eb74259b3e70f21df2c98f8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900a3806a55146b9d1a1573bc4dc41374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7dbdbaf9534bdcd2ea7e70e92ba2375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46597b66d482fd728ebe445ebcc1dd7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab098e3bfa9adca0840ac23f1ea361a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8bb0a48f9a3bead235590bd73e9d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c594b3a2648b8c5727fc598dd184ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c632f106f3755c5831c91d5e0c155c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3fdc3647fcf54a2bb5c3911b79b2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc99a4b47b051cbb05644389c953d0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809edd54e1e15e2d510c8b7ede908e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd1ae6412bc707d5091e613da387884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82588dbe99e37d40111ea4dcfccfa485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb9bf0fec8ab27dcd6e1d3a9831f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b8dadcc3f33deb2f0a5c634daef187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60d3ac8c4cec0f309193819f9ca79688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054aaf6292441214085d9667926530689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad9b01db61feaf9b25c1f20ff348c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ecb30cb90e8821f58692a5f50085591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f698afb18e8871fc3af11d09cacf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac76f64423b37b136f321ad30308cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb296fafa53a875e41cbc52390b17eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8903be3dfa69e974fd39223736f1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ecda1193708cb64abc30750760ca196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557a403884492f001bc010a8b60ff5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd53a6c1ef6681f9acf0932ace7d1398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43b4f6aac7e4c83227842e40033ac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032166f858594595d4e2394fa374789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fae0b8e357da42534ef120ce2a5598101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2856c9d1ce0f36c32221da9f6f67852102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3ab47ff3d6144e603c8ab7e1bf485103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1db3e3e81ec90cb9caffd1e16c5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdac32faf67ec6905305831175fad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0125cfdbf996eb8f2c96a63bcf53d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ebb3e1b9d1f96689c7ed90ede6edc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f99ff53e6366e018b733a9c6da90a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c110f2583422c390a4d3e79b102118109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dd23ac9c677a37d6ef4c99f1bc1be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9853a14d84e162ca7c73be3240e0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48205f1f877a6864ec1a8a684286cc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996881ae033a45a744be6cb5e804877f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a4a24260f0606b0742a2ac9af69f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5745b7dd0cdde63329e552f34da67ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11976c8d22cadea45a8380a53faaee44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e3ce7c1fab48d5555c00cecceabc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3b05445b856880fec8a5e4a897b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef6ab1a3c276a42c835cf333a7b19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25928012339d10eb332d1692c0a0bf6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7efff2e1c6f0ffd6e5a7f475c483121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecdc566fac7dc94d49a1d9ac59b965122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248502ce0d943da9b38bf85a3bcced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e2edf568d3db271dedd3bff35df7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c745e7a0f9873dfb27c5125fea9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12777b181157c231e6b269bfe63c1fd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2f20345570e833b53aefed10c1e5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ac321193507b1c230e69bebf085e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265382c7d51505e64eb594d4db846267129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c923665054f9f2064599a28ce70d4ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620728b6eff2655abfcdf45c7e832ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f596491bb4c5861d7f841d0c194e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80722adb1725dd7d9f11280cfb501c5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd291270f74b313630b4d74f5e9532d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abfd2cbe1cf959d13db5f9d9e684f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85533786e4b9fdc7b962e272aa778f9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cac5a2b3af658f846d379f6c05c64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9647f916c9ed0c9e42d61bcdd31e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4717d402a1fc72da833a7c643f8b791139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec163bfd6fa4f60bfa108f029a2aadb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2be3f274343d315a78632792ade262141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c0a9c33fde27330a8cd97f365352142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099ed7311b0d52eba131c8c3af98b27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f9b018f40a83f2cce081b78d1c545144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e0a76e39258e1c56ae670ce388715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278c7fe7e3dc76d65bf8beef5884f46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a88dfe147d671e2135ca81298b929f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f602b9c60becdecc209432fac80c4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd7c05af4efe3b2ee98a8db87b265149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d5b3f1c02aa7e86db5fa2bd363576150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9658213f79e856e4888bc3f76c0f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573c3647b5094a4a817d9d6818e851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518bdaf1a487b33d378a003d893cab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59933409cbe3d877ba18f7a4b66e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28140eb3f21eb06a34b2ee734757480155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe16315cc05292bb389062c1ee50b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafee628247c9fdb813fd5ab893e6bc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f49de7ea5291c256769243a37ab69158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce04abe9bbd5d160ad3c88945a372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552331d8bfa9edeab1ee3ad6a802ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2268bbcf664f0cf9f6d11c66fe8a0cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14528c0a5d9d5279a970c677a60a5491162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45763f16a45b8edf2480795231939046163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa168301e6d391c64e74b05a2f5ddda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63301c9459f3edec219aaac8dcf2d3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830da58341f09c92eb56c840856228166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afd44df600ac7a8b2c463d313160a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ba3ebbcd26ce91d92524201fd878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea89293f60f0e03dee2a08e48861eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7a35d6bf58ec5d00368ed5caccc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1059953e877a3c91c0662c7daf450171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023119dfd286ec290940a85f7107802a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aaacfcea97c2c3de49ffe76cd2260173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8659265da70cfa2f6369ba21b1a61b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2db4e298c4c560905c25955bf18fac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c09d252cbe35a1f1cd9bd4e716dc69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1b29bd5d3ad53535beeae03acb2d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652dce6c89d79c99324c26e32ad809c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f3df09518335e53e43bf8b52a2725179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7da56c2893eafb41f18beb0cd2b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2afffa659ff66e8aeb5e65a6a25d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf850339ddbf79201dd2651e4dfe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20842166bffcc2bff90820812506bd12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b812add579f3970756c8108e8360baf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3edf79f435081b72ece55286268f55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e42141cedbf5ac1c4b88df145ae59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e612a4ca95b52c82955456a0e4c9c21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638758b43ebdf38ccfc253b9987ce14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab633e467138c85daa50d19589191189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5a3eff607d74d430d5f1e536cdde6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7536e755e9789f2601fbcf713ec4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce1c9379ccd0226da4a881655c3669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ac583862a5fb9c9893c4a0c6ca097193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ed61e606b3b4276f4d692d34fdeb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c991e06067e3c431157beccd0fd1ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d443b06117fe1e378f16bec0149f5a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e1c037862eadd4af7db24843b55c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9b079aed9269fa025bfac8f412f1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06ddbe6e24fc0640eb54a43b5b7b17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253c5c759d5cd23d8df5e91b4c755b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13cd4ac8a31266d80c18d4275d82f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411db7d61967a33c51ace967bbae360202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760130590b8d45ad0bb561f4c39d212203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6ce87105a4af5f49ce9316db5f545204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db322584d943f45e7c318b429a8ef542205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5f473950775069530d29c1539940206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd930fc745b983c06f08de4e2fa43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae84a4257249a5d8495eee66fa4f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2088819d56e7f75dccf6baf05d20688209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa11969e399e35facbe57d16c19c33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1069f98546750d8543fa881c16d1c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed19f156cf1d55008dafa5def480813212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d539114757bf0e422b1df68e0a44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585d03d342aecb126705e0bfd0bbece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e61981937269e3994d6742044a6e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9813302d59e316e8e8f5254ceb6ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9cfc86f2ab38f05606e3f7e9c8e60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cc2a5ed8c73b77801536d19945396218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f96df61689d0440d6161c4c46753cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307544d6a28705785452c5f49387d803220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1d150564753ff2989c0f10ad48fa2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ddd635f75f393b80c22cbe9a77ed0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89cd82ec119882ff68e722453c51a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13786fcb2c2cbe9dd69e9c3a13602c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690ac6ea181983978457d2156f8b32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e894bac8ac1d6b54671f08bfe8b28a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e8a3c763ad4f37620074c724a884227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec54b7b9048a63589110a181721194228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277f0bf4af79dfae99dd0bc84a8d2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f286dd6e39d9d81352f39791e4094230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195f7ac58c4468d0c85712a4876997231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8790d80f125cae0fd8118f981da16e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b7942e038285c46c112510e14d10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37f7a3b63f6aca020741527a32bf0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017dddb7f5f135bd112cd2e4a95fc53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ffcc0f4fe6e04732e5e887777bb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a63f09a212a58cb64e36811d2a7b52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616c4cd98e83eb1647042ae71ba184238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de53c8ce66164e9563e15e158a6062d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa11d71ab7ed988b8f42997fa9d489240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae28ff6dbf21d277924a876ffe9cf0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc72f5fe9e943d48ff9467cee65a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3fd0ba783198a5951bcf2eaeefda1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdc82ff9973f1cd2080fbd6e56b69e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57238706991e131ad6696027eeb2dfe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2db971ac26e804969c657787d9e51e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd8c67eb34e5df1b8ac9423af23a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b6cffb6b6941763b4249021f5e3f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d210c03a1999c87fc1b269d625e24c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fc365f46e537d16b8ba2898ac688b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a573f25a9214041b85eb132186dcac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b52a90f96d5eefca827a1495fe8334252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebdaf88e687fd40dca13e1459ddf82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a92af6ab92694f51805f8d1c3ec7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec13272e3e12b045e0a923a8caaab3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f62766bd16a4b9ece304e6566ff0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c994b709ca80ba3f81531a7873aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb721ff784c38ee940d5946cfd2711258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10b2ff43b2f193707c0130578a5db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15ffa9dd6e7aac7d104a120a58c9a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ff10a4fc17f1ef1f74fe0fc59deb0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231ffcceb1fbd13ac194033312f04a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3309195959b9720cebaabd62248b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7661b7ff26c409001cbc6c94923dd93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2f6a71e813241cc59183219aec0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f2a31c422d22dc4f73658bb0022a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40ac82c207f7a6069fc3a923a2ddf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b02d2ae86c339bc099ff29605d3d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b6db1d2816b1667be4e3f10ccb31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bef9bdfd1a7760bd5629801a6e5baa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710abd26d98f9a768dfa25291bcca9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8868440fa59c94c3fb6aa46f714405272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf6e5ce8bc5d283a8f4f25a0bfbc26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eff296aaa1e29df0f66da7ea29700274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432507bca70b9d67d736234cde5115ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4ffef43f8ee35d67df4e01713630276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81688206499433dd61b74ad7a34520277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede70fe204bf416de25041e6966a9956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8ddaf3688f53c0360032e0aaf6c2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf0825f4d4ce1b34a1655e84eab747280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d9c2656bb1c6f9647942c1be69a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ecf82837c24ba0e64abb33ae70de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a69557809f3ec22a9f742a213e65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab946ab29966749d7b7c0b7971ccf4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165584d07ccec203780b5fb6379423d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e129dbb6ee98ea4f8450bb5747d1406286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c35a0d0ea794319bf8e3fbe67c49d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e067f005d27ab4f0a7ade92c775fd9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6914000c1ac956e595e298a93278853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ead6fe1b7129f7990889adc51c01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb1cfdb20c25fda82dda715fe83004291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943becfa703c367ea3dbab7317cb8f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84b6381fb78126e153d891555854fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d3b712349755aaa847b422a6eda90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad99e4a3bfa3e78f81f83e4133a8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89642477f959e1f22a84cacc756a23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5957ff186e03a7ca1f7dda794d595d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60069609bb06dee3b88a2180af905196298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b879032b969d65e4528a7c27796859299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a33584be5555b484751138e65f84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a71e85f157a079ed9016ca9f371ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35d3bc36f84ddaa79b564cd1200dca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac8807d2def9f5ff1bf5cec5ca023b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871ba8d68d51a75d6e9c5ecf98a6d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8d5494ea6fc9e83697965f2569ea8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2460f960ef822172ed7f06b73ed8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653db0659d47fc7a53f59872c80d8a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e3aa767deaaf8f2becdd5aae542e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4e18a885e7af4cb35183419c3771309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0d5214c12d199dda972b62fe3fbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f65de3684cfa07d09e89770b6389a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c196f40fdcfdf7175ebabbe608bf2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885294af49c9477628ce923d00f3c99313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68b926809d3d40c25041701415d55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4e8f7b52c5b151ffdaadc6166f07a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34b89eb5b0fabb08f2d62547df9fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4190dfe0f650f3ea7a52588cdd50a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f047a070190c0c340c6b04b37e01814318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aade08923461d1dee67edc60eb21b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab39e5263a47a99afdf3030b1e42676320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73b95403e18c994fc82b35270e4ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc6b35a5483b1f24701fc69438290322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed12184b7020831bc5c5a45e955da3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8444d3e068191994cfbf3fa297cf5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b569118d821fdf77623ffe72e7882325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8c72aacd22f307cd372b830adccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac243b4ddc6f077356e35d0ca54631327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b4f96c0364c06953c81d6c6b0ae99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b28237f28feabc71c725e55fbce0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417bffb622bf4894d4714029a1d03e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f87f43768c448483d11960778ca8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908261b5edf608e06faed6639761ccf7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f49df381fa8d930bca7f531f5c39d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ff5b7bd6954b99b2a1d5d7981409334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc692cf6ee4ae611bec3682d782ad54d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c553d75ebc9add27722137e0cd01182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679ae429af367cdcb33c6516e59c0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ead67e0bfe0b131cf964d8465284be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a252279d2c7d26b861871157e4890339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81efc82fd0d12a416559964fe76a9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea3a544cda8bf16965b89f5cfe0d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27c76dc3e0a8d211ec80dc67120e60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b097ed0c9de5d7360d23a7199ad74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933cd8e8632209aaf1001e4933e9771344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de625a75efd7f36148742f65d436b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d787b209a93a7648b7e96377a38ac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae97a90ffb40b9f978cf4c496457e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a1c29f287dfeabfd6638fe6de33c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f0b36bfc396070dd46e0138b89ed9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e353bc0421936df2eecbc92367ac260350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860463dc84da87296ed8eac053d2877351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3156f6f690037f8ce68dc21df50a859352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d31eb6f0c8b99d54cc9768282cff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159d8ba7987efc0300212f314a0f41a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058b67b184fcd3112bc3e13fdd0051355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5875a106c266b434b5c3ad6d827dda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448f7108111750e163a65a376845df2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a32c302999138d0b4c458a037c53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a79a8fa257439fd25885d67364aa3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054bda4fc7b6078611232dc4d484ede360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a5ece513bff1bab278101e872e853361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f588c72b15c4b59f0e23c7b527fbda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a7f563b9e9eca80e6ab6f3a86ce3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54e4c288e5d077cd0368a60cdee4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e23ccb34320258d0987925e053d5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd15fdfae5caea92802c17e02f1da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a7a9dae144d2d0762065012c38348367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d9ba479d6abb6826552d460ef7c5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788440f07659834566b0f89304d40eb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cbd91e5189a313c7d85953b506725370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43ee40eb19faf43d966eccd2ad1352371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d41680806430427cca0052ff6c3a07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f7bea399a37d561235b498098545373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa89659d24f4e54b4ca674efd297ba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e09ca2de16a512dda3f66edc7233b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88eb7f8a79d3cdd3b45ab376a430ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c076577705d5af8e6ce7fde433a8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481f9a6d972b2c6c52f68bbb2452c21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf39ec27e66fbf20d182b1a85890d92379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc4e0bd13ababcfff9e3301a2d501380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c4d4b8e9bb2fb22c6f657a9ad3a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac524c1cfca10ce7513dc7840a9a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7ea8ca528bc285fa72bc2900c455383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac478a79b2b163e7d9bd2dce0213e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb9f57f7dfb537922fac62de5dcc09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740949ea67a49617011acb7bdcaad0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9686102088f9dcdc083dde95fa6b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd968dd1e47e2d05cdd79d8cf0137d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022afaed24aa46932fff31146c4139a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b10972d5041c5aa5798eae0214732390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f648eaa4bcc4e8efe11317a550a2b6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740211a37351c0ace2879819689caf3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77528ab2541ab603dd162fcac997d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c2c15245fca4dfd7f3124ff95ebb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b07eda85f2edf9244a903f7696183395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641fbb3c11a6771464d3a16845c75a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6373945d75ed332e8e8aca8a49ff41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794df4083b11c23e22958694fef0605c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee13b91bb58f1506f8825d36661600399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc770661451bdcf9214432d44e2453400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127fc14d873f1954a806156fa8ab005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76dae24a333829213fb66273f09c7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f047ae9c45e77626d36de167cbe8e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a96b9ec4fa077110e7a5de26c4ef1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeb3d2cb0fedd9eaf73a97acb14f9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2365305586026f5caab3dfa96052cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a19beca735e5ea65e9b8ca94e9672407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42727debcccdb9c36fc379a9874df1fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade797e68815287b4ba6b0e685372ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda77d0748fac1fe0043e0c06e9873410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cc27d9997a4b1228ee24daf344d51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed60892e5bf45733a6f59761503e25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393bf0c45e88840651c13aa9f898d77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075b36d8a9ea6101087002ea5b2385e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0d3416b506f97b604810834ede2e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154ca2bf0968a91ef727ee1bdb5b0db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dac7f71eb79b1d8ad8ce64ac5fea3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47456b24eebff30535cd42893402aec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85cb557bec9b9daa286f5614da45577419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ef1f4f1b7d4ad8e490f79c8f108a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb948df0eea642fe968caf67ebb492421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b1fcad3f9c4be7634e4f403e687b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2179729b838e135d4b5df9d3690273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88deeaf1690fc3b791af8558bea788424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fc0756baaa49fec2ae4045bcbc8fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb64ec7c8c6a4b13a7ceb877f4723426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec0b44cb7182976e159748982773fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328294e341676a3188635b3b8d15692428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bff8bf8aca5700f0666a173123ab8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc50ada9f9dce0b2abd12692c6463430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc66e8f3ffd3e27a8624f3f302a1f6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3284884d71168c3fedcf79d1098411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b72fc6b4d1705bada70c3e1249fb6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4905b51c45f41fa109f83286989ced4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ab9783ce6967f139935c4eba788fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31f25cde646a4eb82412008c32e2f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45756cd595aaff4386aeeb7b28f1564e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c376cb24f8ce5970e7296a1cbb8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ccfd9c0c30b238c3759c1f9ad63b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda3e6f0a821b2be45594c0b988a215440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26d1ed1d40d8f33e291ca5e56ddcdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f38e2a14a6f68438dd22ee3cc70b9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8c5f8595f00b84fbbe1abb75db8c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5773a94e24d423e7630d250c364c97b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca0da38522287e95ffcfbf7c467b1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57eda22d4add1223e01296862871d32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c3a0e10e008c58f5a5c5691d969da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acbe3f97bf0bb9a1aaccce5e936f45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d706543e2a4c544624dfc20a0e0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba95ef4ec73adddce2fb3237b99fff5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd483e29b1d7eab9a164b99a4fb7bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5ad525dc84576d3988abd625044c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b050b3ea8474f07bbb2a8df00cf20a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e994ea4b1ced2f7f84243da1b3ddfe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ac5f479390a9d848fe768638abf3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99ebc250d7046f407573ffa749522456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71589f03542491ae0816da88c2c3b76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a94271ff6d7847b4464adc462b3e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71206aa9da39013da6a2ddc73b6da12a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dda8be87ac0e8419b97256cd2a319460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5465bfb07a8110d4331681d25189461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab54cc7a757a1a99440cd16f57fc328462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151683e779b3a90caa3506ba95e6334c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9a3efe6777738d220b276252e0c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9011f0198a84ce92ff1b63995d491465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded0b0bc002a2498b3976bc7f643907466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c970e066c887d7c58ccf3dd5a35ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1161ed7995fa75c6ef16f80016b8eef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a5dbe121402c879ddb5b7c601948a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f796d0b0ba974584f2ee0fb6a116e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ee7263a9cc75798224b6ab8f0f8ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ae90c17884318403a41e7493f4fd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8b4ef2f69363f7c7b733b18db0b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c0ebb3ebe8137814a2b07f90514a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69205eea9d0351681a9d6be21eb29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2edf241a50661151f6c6eedd81ef83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3bfe6b6d760808b3b195ecdf70955477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b9a0f1111e606e762a6959fc16e15478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59655b94199a0c52e3c1e79aaf85190e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc11c1b7ae02b87ef9708f5443ee752480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a168ca65767c953de07ff274c05ae8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f9681fa2c15bc016bb09a6c8006d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b651dee7343b33c133818a2f2780bec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b967fc04a29f44050940a4ddb6da8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba9fe3c4a87b7f0fd8456126ebbb65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9f1fe5175c125e2ee9652cecb73e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b5828d602efa5763bd4c870f944e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1923cd5ff14fe7926b1f63b7811ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e8666064d98f344d8485c39ec2286489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0508563b9a0dcb900140e3064ad3d57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd6af9962d0108146298fa19e66e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667fd8ef3b9ad2f8bf5d742d360f1d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ade229441887041c8323f66d2bfe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c95ebd3a2ade16b1e731365156535494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d627d4ed5cdc1e248ba90d2d9440495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad201c3a80413ea9fffe602e1d4d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac3bba07400403129503a6aea6ff99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d207708c7d55289ede6227282255e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac34741acc89877f3b4df29e597ff9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194f60e73c5bf356ca95f64210e6287500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914956ed7fc385b9a88d33f95c1a6c2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54c0301d437e1e41ed2528094686a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051b718d5f4fbcfc8e96a1509a21892503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4e26401ae28691135eb3f59888b61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37ea42fb05eb69bb1a92f6e5c8055505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547e97f8fc6ccb2391b291067a219e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526047a18da5b0d5008921fa072248b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa4259960570b66e80abebbb279aa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc5490470128506aca728935a096f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40d912c5606615ce3486ea500e4b1c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558216c60430e633a615e95855478b7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769eb95c7880a3bdb67061638890710512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b19ffebbf0d33dcd082c69c2f21fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880327a26eabb22ec64454de965612a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0099ea135790b4a271a7df53d1b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9634563fb0a08e621180d8feeacfa4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb890b4bbe6445a6d21d4dc06ef1e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347504ab2b559f088645fb33c437832518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb50d2a52cb4370a921e5e1f1d54e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c78d9576e22dfb4f76fceeb53513520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb40de124592558f9b200eba6a3e70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90bdcb3951f5cb3e0763dc5f0e2e3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0d5b34626fa5bf1a8f35e5c159ceb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d45433fc9987b048ae09ec4286f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766678da2769f188dddc06e1a90d01ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ba003ced51a9b33e06f819b3a8d25526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578a87a82f38963530c312af79b637a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0a29f556780560968ae45afbdd5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc14e0c265ea18b45bb2b8e0b2af59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6ee87bc9c1322a54ddd5b4ba3aa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a82f652d6df7ec03d892fcce4e846531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda74b71308098ada25a3cf0038da475532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c77b3350b3302e44e737e78dc9df29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99045a1a9929013519506ea6820a2362534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eef22994400882d99fac5b3d61592535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bcfc84d8917a2af97a94a2a8c2bf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df2d3b11852196437384e2696a09c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df32bd1a907345549ab745cf54a8ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847ab390859639b556ecf7b5d2cae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe881d38c71fd07671bb4715bd7fbf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae0e74395c96c2f06d14dd66a24c39541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156535dd3917c9b990f92d0587d79014542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7643e1cbe059be21ce5556aa3e0e234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9155069de14099d530a49e058707fe6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de546e4743251bc638ab2b4df1c838545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b97833df1d6b250a89a3f982fd3b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f35f916bcf3aa17d550b1f81cf4b0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e0df6f098d00d7e416488805b543548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe345f88b82a26578f6a90b974c98f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780eefa7ac8d4952ed2a7cb2d9067ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd422738a2a1e3576e82d47df92f4cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ca14c4c2c123882177dc2efa0d40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97daca70752761ca5c4d77116cf6bd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906330688f7aafed2d8000d86122b3ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e76049051ff4890192669d0d6a15d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8a5d0d1e24f1615a0aa04b96a9f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea362b708a24fe3188074a7ca2a8e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef0c9171f4a63c29050eadd72a8ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c6ff8bd4ce45f82111093801f40e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df2e253a82e14fe2ea35ba13b2cc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde999a78a0e8b81408c1b53f35fc47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d1b718528387da5d42ddbf327e27c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca07d945c42e7162aeaf33f778a73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1d8b22e0edcd6fae6dd181cc585f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873c9a282867f79a9f664cebe95c39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa9ac98f0200bcb6e66d4365b01c0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1f56ca6372e2b63ec6e78c12167f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdf238f9125be81208196a305a4625568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b242d1009cc51d5848d040c7fa91d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc7803bb93dcd99327e1edc944a7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61166cd2de02df7ff7220b3a8e9def571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781708dd04cb4e87fd2031cbebcf4ceb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f540687cb2123213d167178821917573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ce1f8139c19104db833368e1967aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7cc4c604594a1ec7b652010b670bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebd79609f13816967428ace5620624576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8a0e28edd21ab1ec500d63c7c76c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5a7d56261ce4b3d27dc8397f6d2ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeca862e25834a55f5247778d963798579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cda235fa1ee60d498e70f2e6c2ccd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f62891032857a65bd02b0d82b3c4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402ac954483331f96cdfd056d031189582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffda80b532cd36baf6941de133fc8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89f7416d4b413ad89630d7fe689b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e012b665bbd2fbd8d68377c06860152585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd6957248cc0c6cb635f20d6c4d243586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4ff7ee9f3adf6747d0faf6261583587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065d284a6c952dd98b15b45ea451ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb396c695e31dce11eedeb282cd89e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2689940ea2bb79d61e150a60c1344590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03aef645228430e3226238330949b2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77677626bcb7d35f63f722b9c0101592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7dbd7d4881662189fe849db9f6d6c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8228f128436b751c644126bc5892a85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963954a29c6a4da2580c5a294b79872595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2f50050b2fdbe59fd7b6e47f902c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd641b04f7757f54926dd33578dc537a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996106263a40ff6665dd67331aa02a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79da149cfb62a22cef9ef315ba90c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa326a480e3560984a8047d28844cff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b617bd56b6d2a8fbd866ff8f6bd3b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b8a65ca0a6b423af2f58742dcf169602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda25cb2fcc8a69bd09c3be457bb25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e10b3ac289e3584b78bdc92ad5ac5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f376f0208c153232591c6075da6d23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4083f9747cb06f2f6840ea35188ddb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553d9c8df0b8c0f96690c9e790d6665607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47f2bfe81def806ad07b38c640808608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb84b3ffccc53f1952757f23fd0fa8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df29736aadb6eda553f9da3e1ff01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763762efaa4c1845e6608de2e25abf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef01fcef5e4b3896c61ce669047e8f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c710c21355338f1a6c2f906cd776f41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcf0b001d2748b5892871bbe186d1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9abf036122b3f8591f24973e6f307615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda3c87b05480304a0a918566d42afd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec219e76ea2db8e498c46aa6cd1ed61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81a8daa817ec8e16ea5b201ebdd79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465254bf09d6beedccbdaaaa3829914619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7e094882e9900d781c2e5edf826d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9280684b35678f907758f13444bdc1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580483483ae656ccac85cdf3cd1945e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e88db9eff3926392b829b32b5c052623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33ea47953dfcbb2d6fdc2542845f67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb4bd6a7b5931c2dde8d8784f296cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced900cc00079d6b4567319b19c63f54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1df9cbd9d469b1e18d680a26005957627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24ed8e0a0e08954196db8f4da5c663628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84fb132e7f992bf51a7a3bbe53688d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc8b96f370f7c4ddab23b84121a144630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592ff4e719e03f1a37c30d155f5a7a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d77aea9271a14e601791de9cae26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9defdf1e5fac39c402081847dffa64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3857d6918c2075dce6d9e42f164b382634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965da5dc1833b02ae5ae461948f33b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76c6173823079d1967ee83d90818e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605236257822c9464c61caf0a5acd99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280360e7a6f574f157bedf8b7752d143638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e7d1d694aab44ccb096403136365639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd9bcae1d3de4b521c177b77f18a4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a0ab432ddf21dbe4cef6fc4048edd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27bd1da29bcb40653b465da8531ecb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f0e4b8700c8dde51dbd607e8d3812643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd5d49a0e1bf196ab0386f80b3874644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a624cf18469223d015e1d65265086645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b1e802eb0acf056964516ddb15b3646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>