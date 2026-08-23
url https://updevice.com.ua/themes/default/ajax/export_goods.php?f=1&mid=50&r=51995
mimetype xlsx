--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -2326,51 +2326,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69b5073514f4639045ada3ce90fdfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d98e2299a59be31ea54b93605abae52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e7733d6a504731ada09c118988a753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc937a728bb9af97ede0b9f8fc8f204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57575cadd83e3641e0953f697e4bec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635200d65587875b2192d2082b2d166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e760334b0464506a837bd71e6435e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb6d68a7a75d598d5194051adba66f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edab18954834fb40d74677dd369ea29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809b6f18e593d62ce78e739cc4c594910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab745003a024af8db349ac947c99eeef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d264a8eb230411114d57ea0546a35912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7a30621b8c65b1414304c8379e4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055110630f2fc07a7bfb03d5bd7f3f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df028b721452053fcd6b7e2333cfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194c875b1ff9f1657655b7ce922e3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaed9c316eb39f87ec7b605047395217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11380d35eefdff8c49467391e62815d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312b714dff437835b2a001c10afe4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a234e75c172290255e8827b5e608e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475009013d88931866121db20286ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc062d3741b6ab51cc5b2c5c4671e2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fecf6d315eade1392bfe1b8708472723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f9fb65acdde0ccb748fce265e57d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a76c9e92a1bce6fb0a23c793711a9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9593619e342df39e7b3c50a6309ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fdc168c2c3f7fdb37fe0d86093a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923dc42a64ac2e56ccc8ce57e41dbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9c74efeb1abc9441369f36d579aef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c069595164a370ab68d1af55640430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d7778a157f6382eadd6fbc5ab77331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ef752ce6c853b31b58a008e11afb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd25fdec26db5782586c07c90cefbba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafd0fcd0316cae9ce8b450cb871c8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceabbb1755d7a904046027a82d551f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc2c73b72cdef8ebef221cb83e46236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf7f8dcaac16b6faa4b7692bb193537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923bf334910fb9116ad2da292556ac238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e98d2867b651d9652b86d6d1ebc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b94ee4acc611f54fa12be42aa4e7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d54c593bca26c4cf782625e09de8941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58d4fad9155d59e60b10cc103045842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77f6fd0557f1d15f48d72066fc61c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9ea1371935d083ce118a5f9ccb7e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad11233a025890e17d8a2a8e767bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23261b7581cb14b1a480b93a9ccb349546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e073f15ea119377d04a67083d6ef8e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6724cfec4235df85301524f4e1489d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc221558524b9531a6d5d1507a0446849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ad6f0aee3bf1629fbf1e5bd03a21350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ae1000f29346acc7578e770e7c16a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bb3a3fc1e95d73c864ffe231d3f7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfae137baa1bc4a908081b0f861ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb5af6f0f555812d2e98455328d0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28430121d2c0740492ac6cfa0d265455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cdd34102f300951d28b3da264aec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937151493aefb2f94ef5ebd004e71f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291ef046b3bd59a40b8efe1ccf302958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e02d14387fbd32585df8732cedf3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc451fc358f57eb6df85f5dd0ae47060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11875cf3fbdbe4772a663b4a8e04387a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba5543d977ed1b9d177041776e12062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff760cd9a40473bf5af3ae78ea3dd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27fbf62fc94321213fd0b7f1ecba9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93674631cd820c17593ab71f0b6c380c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c3d634f496de8f4769997915c5eb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14def24319021c2754accae29d8fa267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7097aae888ea415cb41dc81cd643bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422000d47936ae414e8982f00ad0926669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9f80623c2fbfb03b7f6e80531e61270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93245561b8a869b4f877e459e9d7a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54376d22b98783a1c68dd763abee32d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7953ee9093422ef71f2b6b1c283df073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c36960b2c679c2277209b5447fac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd2cf49243586291f1533386ab8c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dee840f1fd3567802ed38e8852cfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a054450cdfe1f586bb41848f2f8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b0f4c570f680d796b0d3c021a12c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b94cfdc54161cf520885c2965230579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc715cc78ede07586b6034512aa47a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf53bbab5eff6738baf73c9106eb8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207991f7a493dc28182c8eb0d43c358f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d59fd27dc40d78e320d0d01279e7f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69eb76ab17aca300ea4ae1d0d3f6dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda2d9152be46da754c4f4e42ad6d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dd42f6c60c7e531f70084dee813be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f18a3b62a89d1b23fec036c3a56f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d2661066e273906d6b44e622f65a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a64deb4b5c4f2150582ffa50c773d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0733c345ec8b32073c07cac76f6cc0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9ddca739f2d2db545cd8f564eaf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9184ebbe6459bbf16904ab83b049492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a60ba08b65910fbdd92656a938c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0de877d408aa1e8df13a49a5e2afff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc74ff8fc3d3ed9022eec63c1e882c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480973e5fe47d2aae6cdfade5ef7815796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fcc7d298264f411d3c3892a9bbbb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca39a1d093f52444e885f851960eaa998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43f75f3811bde10884d0ea75e565399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797928095f796e8bd58b789e4d068c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e3f002ee658fac39e60416262705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf900c79a3b9eed42916e406be799c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4623f704903c74339e907c6e34d15e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6f0b6bbf924979e7129bc2fb9286104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc8fe0cfde748f520586e160021d08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233f5f8d6a52ebcc7ce12baf2303b3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e440aedb6f3da0af725a415ec7d264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aac13dda42f186dcc0b1cc3f5e5a9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68404be0be9fad8a9554ed4fc3a2f315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eb64b0812c63b1d8333049bcb039d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8887c07b13f2512444b79b21bc7c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840fb9dbb4ff11ae6e887b8af635cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe134b4cb4f2613ff8a957b6077b45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5692b226370713359ecfc143c96ddac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1b9c299921bd8a66f83898891dea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05fe446b35bbbaf8fb26d802e03e44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8402042e7c9e02ae2d4b09d648d6e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0903d8aaea028dcc18c68e12763a1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f0deb4c584a3dfafad6ab18d9e754119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefca0e6d23491a6aff58e3b7d2f7e05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c98591c13a83c96f78111911ada05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d496f5c905ebdfa99d234d01de744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041d4255cb3278465276615f290cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05e655d4561e945dd57f333a6399d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ecdede427defc0e5f7957d884d2da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c533839c53b6f71c89c4645e488567126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166b0f9460caae19be31d3994873650127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa1ad4450fcb5591a10c11b9005bbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f4cdaf5f532020c4f267fc9e94f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df037f588f11f53108f6d703ffc80278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c60f655bba350f4e6e55bfc84b6c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9e06f4202816e3ab00d781553aaa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e434ac6a11fbbef35907dcd641146c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d46659a0ef5890491ead75c1f6e56134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c72209607535e41dc69e3b99cc879135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410990efa9dd43a292fe0acade124a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55de4715c8f5d4ea21188307fc30f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0be646b596e4ea6dc74752eeb3b4d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027b3f012b4b6a78ac95900ac6fd06139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af0432fd71352136a6d44d6910b6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff618bbb6dafd781ddb6d673bf2c4354141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed033d7149a90e539ec0250798cd0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120474c0f751c08b47be36947e560f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d6ab281defe42ed4dc0f045fe3e7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b05f7d2b5c041a61bf5d3387cd56b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73912d08e85105b15d417aabed0870146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fb4695f619265c5802fe67daf700f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833e534fcb90df3ff275abdd4edc870148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c63cdd2e7af8d22e461597de61c480149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9a84cd217fa362f63bf932d57310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbacef62655f0d6e2a2738504e150f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a59a591d291381577eb81c9918e032152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88360fbf1089cb107140fb81a91e5d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c6971593741749a4bf4b25488e04c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55535f072ad50be15ce61a8aa9713c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bf261bc3ca5f2ec0e96d50b5fec7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f176a0e43c39f89d909dafe20d1e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48ffb3115b1e38ebd47ddbd64255c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629da0684f0d5f3c39236d6d9481447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b62fa88e5ff4e489bc80b1af2669160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4758d4f528d7ef2ea2b3dc62b6c845161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9119d329d908e00512ca3cda8619162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f31f26f1a28fa44a37e959c78c08163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5d42a71d470adc3b0397e37846c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0957ff58c77b983cbe2affd59d70b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb73b6182111fbaee450a186e379dfd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe0ff86146db59992fd6e91fc3053167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50b4648bee8ddd7fbfce1d7713486168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295522df608f0590c0d2d79de9a1ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2646c686b7f0c7a1db6b12f2b4ae2bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf1a441d513f8d57effaa55244d225171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117e35fdd4075f342cac45f465d330172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e127a6e4378eb56f8528bb2037f4c43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe85edb918c9b0404614330a0984d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d54a78a54cfc37146fbcab38f5ff83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a83a54ae33ec4575ccb4605f4a03176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18658126b8e73968f8d20702be6fbc41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735824f599289e0d4efc8e8ae7a4aa8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df80da990b02f986baeb196628b548179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7743f0c2c6ec35fc17ac40bc69f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3d91a4988b25cdd435e7aafeee2de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338ba319221f849d45d806f0472434182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff4c9667115f062e8703f2f230bdec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004c664b7f6b3a1609de1471256a7ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be914515a354596498c402e6ee6aca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89feb48c2e659bc508622e0ba6353f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b2429de4f9272e11731279fc14e66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c4763be3432679d9186b32c8b1bca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c49a3b1d724465f2359c58e685c3da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad5d55cd54638af47192a7ffd4f391190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70026ae67b6720603d74eaf502e62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2320c339b1638d625f4469123ed3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b652b8006c3909224c27ea8baf72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73710c7054b62cc52a7dc3657c072c9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afa21d9552b3287968d7e47ba4496d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536fbdf0d5ebf36fa61da07bdaa87cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69d893be21eec2fdfc95b23f86348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4793149df14d0cf7e542438cb5e220198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a08fa238ec1ac281a39725c332bc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6c35c52ccd8b0f49911e04e103fb7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8d0c94a588e3dd677badbfe5c5c3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749a257dcce1ddfbc1548b0e018ce70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b76c1ccae9d16b40f14f2c138ea1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac5563863b2ba261c2bda3866899a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266baa356b154b82dd25bbcf7cf5074a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98e550b12f652186f6c7263487f357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d09a1c1a4ece429ac59955bbe90c9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1de0a67b1cdbd890c80042ee5e7eee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ef0814d3aa247c8ad2a41c06a4db0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf2443bfb58517b2682ef36cb84a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a114ab7e62d8984115c74eb1c0b7f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeba8408ba8eb81d12330f3121ad4e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35ea24d8a1949407fdc0200e3276b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6a8aad65884a1bdfca3f004dc6b08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e114a607e7a9fa131f0b9cf16e57f7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23539fb4ef4ca36975c147919eaca9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd75fc689a4e7a2ae3971125c52c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29e859aff04df82ab0cab8f089cbef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f006cd622d56c10650764c52d31487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18aad9f70347825f6552d14b6ea9e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8335e162b97d6a9ce121206025884221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841cb703cdbf5c9a69190c0b0936f0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd760878fcc57aa9432ab8d3dd69db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297e107626af4a5938db9ff9359a9fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687380567837cfa3688ff527259bce8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404a1a5a4f1c620895b7b3bcd78848226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8452362433aae8c564114e66f5b18d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01d82fd4364b1954c2a4bcbc23b729228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3358091dc7d832793df2e3670e4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6506e901a18aebf3d0e1236a868208230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e66d83ee372e3145578a1d04eb763231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702354746afec8caf6603991bebfb0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ccd66d1469139c2c6e0d07a2b9d04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5103e4cf07d158d8fc1f8ffbfb289234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0675655729f49cbe6d40d814519e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538090192a785d7aaf97aed2e33783ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7815c83bb7e3f15521f80df524c561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7bc4f482b1fb1876e9250875e4aa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79122ec7b6587244ec54b3ac3b005efb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08547d262fd257297c4d505c243fd30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f633b408e91e0c6a62a6b8922f1ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e226b1f2d866584831e6ad4128db034242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb403398eb5f8c2ea00916575724bab3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d798d2da84157af9dfbbef395f19a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b1a8b42ace0fb1b268ebf637f2cf6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d81c6bab73fe0f1a0d0c78f485c58e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf225fb4336e436e24fe68c46b8dd8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc716d43b9779fcfa6769fd2fdd73ed3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505f1c87fa6949904d16dcc2175f96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439205fe4e02926a5f8b7c77b6dabb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995c4bfd64d2e3f8f5c6360e62c0fff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d809a40aef1df8d2367a129891ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ac6dcef3f595ebb1127284a67a74a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc872071cd46ab7fe582060bbfba1b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e76ed96feb1ecc01b1bb700bb17b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c596c8de4cbb2a87bdfdcb01650bca7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ac7bf876ebfc07d0281c0568a17c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd37330fd6125491f94f229d581363258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f13924337f0146073f5112ce2d4963259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ad7a48a7a01e17dbad31df37dd8de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9338df02c9aae1d0dd51a9a69dad42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a1c025df8ee171923f29b7cc8be1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecde02c1e050df0911862c90d3ff21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01189d6340cdc1e00c7ddfc44b57ae30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2469fa03dfa7a000e6a464e0be8103265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f748fa807bd7cbf46f1ddd414394fd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f48e9273889156c58fb2e93f7c13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d591b9a60483194686826f927b280a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6658a4e98a838881d5bb51a9ed3c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718c2f3d31fc3a3136cb322d69b5b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad42fce8447b8e0944ee271fd6d4ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333df10be613da8200102d0df1c4ef1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a759e8f415458606f41a8c9b3f80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0f2d000a5a488ecfcf995bb8739b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabc47e3e45d7dd6bdeb5a09a08975f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41377116cc09af452c143266e82b3574276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92216dca5e381afa2338772c3bbb26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b3615925159244ad8943c2b68aa6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd6ffc9b99913f7875cc7332d13a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935139cc431a9756cb0385adb2623961280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a5d3c02c35cb2e14111654d76efd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a964d85b6e968df99f4261a138f63d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73196495ff9955168ead31e750881e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4543d074d740fe99bf6dcef677c2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b325ab5c7b2d8e65602204c39d741c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5cf60eed5b180de922586b85d622286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f167de0d940b29f1d3b6fcd29f304a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2708f41aa793468342cc6cec26a2c59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f107224ed324d1ada47552d328d1c88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3fcc588b4eeeede7b5ec60f79635290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6894e61a42cf7744fedafd3bb0f57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5d01e89507c9ea38a72d83481848292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6191b14805d1d25d6631e43f6210327293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12971b770a3e0ecdcbacece2eb37ebf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b2db32f508f461cb505e5796402c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b8558f233ebff70746366f14d4a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eac602ee29e43d86bb74a9457ebc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb54b0d10988c2fd73abc5dd31170298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c8e176e901d9a01a67238a7a28b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7dff4f7d63bb56edbd66b4f96402e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051a9a97d2b79da9995ffb0ee89d993301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63587eeaafeddac166f2342096ffa64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174b2feff5160cc64a284549a91d515303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c06d5a072a0f13758231d55431351f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf1de74fa213fc60a6a1242fe097b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654701d4de92473e008975a8c0c8d42a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348984141d08e7fad706057854aed7a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee886e333b5d774f122bc3ae93597308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e303f6a9bbb227be6b4f3a8e47b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1a9531550cd59bff1f54d07137404310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c6e3b551986c4c769631693e4a56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ea44bd83ee643ebde5ffa40990122312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69972f69e7f1fda4332ff91084cd603313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc87dbed20b3b79af75c7954b87f268314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b8af3ab1547966ff4a75a2756a8cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89231e08d95d524b04f571102384d7b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e6bce532a8996d5fe1e098a7e890317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2418d2115f06cb11df5e2e11b65531318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef793f9dee0ead49346803d920935e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0d6bbaf8a3aac389c92831641ea1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde39215060ae1a3ac4879731db76d7e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7dd120dd2a1a4b470bf68640f6c02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4beacd2881b37e641797864a60c68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fd7d4900a16cd855c8aa1901a574e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe96a2a960ffea3af9e6c1bb1aa48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612fa81d1e515cd6585e496434bac2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013fb82dfeae320ed753b6c2cdd00d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b9e05efba2ae8b22b4c33ec2b6631328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f711c406b65ad0029ac38e57039a42f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb93c3c41929ef00e0703c5f01063dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff13e57582359ffd4a9b25bcb39c14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530625a38e7c950b58e585a63a13050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec225257f6cdc2959116e71c0181c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f779777d6bcebaa4184fb4545d41d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0990c77235c887a3562e77f386ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40f94b5466cc16c89cf5610a74267a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca20c06ce01f026c2e719144a6b898337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ab8b868bd6ea80f3224aafdc5674338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc1a0cbe7018fdc2194fa36a17b94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee412b426ab429dd6718896cd93736340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ccf320640663ac141343a059eddd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10712a1705be3cc66d70f1a9aa55e211342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782911f51844c5bb7ff1170e029445f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a06e20abc2da05c10d0c764c86b80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3ef445870c3aa9e013b60250bbbb0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296e595d143ddd7825db2815dac1701346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13f4d41a0e6984e3166ea25019aee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00104ea6f7035f26cf9074ed264dba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09649ba07d55039888efe3e05680c525349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9298e87275070bfab4491b830bca40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bb7c095d184a18a1a0e85606e1e6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947a21a894105f867e3f8d010890cf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80bceb76e3e22c38483037c495002353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40125d3437dcecdd990f29c9f6d753c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f5b8a22a33621032833d4e1d3078b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9fdec3156b8bda7cd4f942b49e520356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaf8afbc48ef6b4dcea41dae443ffe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea6847afb452de425748e7456fdc90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735efc0af58d64eec43ba87589a9144359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426155c432f42543e3b3e3654635e65c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84d25550468ceef6d8a9bd0ac33c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c72f12f6d8e6799cad8df33c72e9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b1b96a119e4fabf328a3a07fff6d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e11380f3b4c9022ec6cb6f1b9e7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033abdc0ee046bd7705b270cb3e1b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b03e47650280022e029934ca9e2b76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d9acd42bf2f4ea36149546ab8c561367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1926e21284e9db3258898d8e8a0fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021f4f8ab00cf409c43cd650dc46051369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c6d0c8a0dd1e18832d48cab767148370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539678b6d45b6275e2fd94ad0aecc21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b4e0b506c01f7ed58b0d83bff8b69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f93df94f95565e6dd443818b0f37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203271fbc72f78c834ef523b8d61e3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686e690211f54bbc68a3c0474576ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1998e0170e99732bcbcde7d6a729376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b95bb2dafcd58fa680ac127ed79b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc41171f6a709b310a4f0dd8c3835378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11870072839f6bdc3392d6234a53ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eedd9d4cb05d1af15b032b4ba6b5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acd0b6e9f880a69c8b8c5342aae37f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c05d572e6a334f7bf2ac11a9a5511382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b419a2430d0016df5c906bf944534383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff1ec0625825ad6400a54f8a188b80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa627c0af26d9fee38ba1df065d6ff73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3297cfc57c5fb4945932f87b29c42d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f29fe6bd747be8804a488d39c47a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2060872418616d352c62089e0a17a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc25ab204148afc1dfbcd6177d6614389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f886d16902cd260fab4f528758c888390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58c9217993edbbe2afe53455ca0c9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b165cc565494335f54dd641b2e27b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e1e7300dbbbf47da2f9d83fc46d8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e55d44457b28ddd66e36f61cb25dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51186de828831f44cfbecc5e113dc4fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cddec9f5f0abd552a425f645646dc0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe1a1b14b04d9fa51e041de39a1f6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ecc8792f8c76e334865d7a4e49def398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60460a77c83b626b4a78e6cecb25d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34235b63e009f781f720e29a6d658cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dbd28cce33813ce0f8d4290b10895401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889d47e0da37f02aba109957cb5af93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c95983f8a87292dc3c5fa95c364209403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2859387afc7a08a27165ad674852404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86fe178adfe147cccd1202b3a1bee2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60063faff750502e3a4bce2bff7d77ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9eed44da9e169c3b977a8e4aa3867407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36859f99983090ffe5b2745bd93bb39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216271a1161e6c332ac56a942e8de27409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b05775ec59f6f8c419a36b61e8452410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaed6bcb22a9d8e00d2e50955e66a8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73a702a4e8459236818d2b843c5fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe01478105959567096a9a97207e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177559b1e78a3f9982098387b35dd61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed6736ad7d6a26289dd327eff5d76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab161b428f0e1f16156e3883e6da72da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19cd3c6a4a1a61e040e3181dd17aee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde628ee5940687bbc73c6aa33150eb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11d1ec2e04cfff859ce14bf7a857f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bea792ea359a170d3e7532112460420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a11a721fb153e3eb228bc8c36721a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2b0c8d257c496ca0a09853478fd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05db76d3e4224a533783e374bb97fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245271487db359c82a925224361792d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ebcbd54daf4edc5a3d9b533b22c08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fefd60572276dc9696d19a465cb60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ecaa1ff28e26d8a065bf5ea25e100427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdccc27a7e2d7af92e7c4df4d37df5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d102f2c32e17e448cb28e2992475429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca0f4bb474996a0888d3bde00b7153430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0bf909920144cbd0ea944c52bd15f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5c5f1caf4a177577f227bb56db79f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96645682ed6c67e22abe77c8a5e1b2c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bed72c436b6230aaa0311747622e78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d003782b440f8c14f10852da00a74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d535a382c08d97a20f50d47b7bd5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870e7ed8ce3c711cb941f5e3216024437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a616a90d9d885984f263e5d7180a0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cee7e6be7e7b6d20ced193e30a503439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52418d06c964b47ff11757cf428e89b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab4a479aa4c2995b289c703e49dcb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2c1096ebd5a91b268ccef069142a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca04001910089fd359fc38e75490802443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f20d89a1712cccfd062d66b0d9f58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70052361e4c08474980bcb2329b16bc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b275ca05ca7611ad23691dd22717f50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d60c95b69dfab9b52a8cbdf6bd3fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6d474888858c902656bde7d4f1fc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85d98e682d8170ebdf8c1686aa084c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093adc44e7add446a39e2439e9bef2da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914f9925e3f163bc1a95b65ebda7f28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ff49028c34baccbf114365d58c72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77412b70316fa339b988fe1bb08cbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649851da1ad9e9dac6ca61b85afbd29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ce27eb8bca0688c67a4b261869cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ace1fe8555fec72613af7d4d2a12a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca359c725dec7cf9598712201b46f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f01c2257f8f3c22d60ec8e8b9c3a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ed1263fc5405014f2552efbadbce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f3809661db6fd7375aef011a292b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9ad3f05a5956128ca9574c92243a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac9db872caf99df60c929d6c07330f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936210e19bff90f66eca961e81e78e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78228da917fc269dcb13ec65f2189d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702c3c852a8ca97e0b7c2eb021877ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f803556759c84cdb9d4e0da99d03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e40cc5a1e61838cc8554cb52b37213467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2c43fd9ffa3728c7e26818a6a898468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79c2765e6b6ec19432445d326f97e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2fe6bc86e532b7ce2a7ccf921e74a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0f6bfd00b609fb0c2b79f3ab7826471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944d25304b9cc6b5ad7f5f1c0d8a112472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02efe5467f6826ebcf998f8c482248b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424e333f2b7d6d03c8666933cf6e7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963cda3226a7ef1eca625f21c668057475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2034e3cd87a7726a8973b006e69a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb074aad275a01713b0a66cc29d473e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d7c7ec3ae9ca63137810bafb0bae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc09e13555eb8174bcc32de0849e76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181e2a8331da17bafd65cf3d76d9545480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265ec31784ce5a424bdedb5c5a2f733481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc450b9182459f1cd2ecaee87da4c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406b84c41787bde67665b76eb2ae027483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaca8969fbc03d5a5e9ebe5b99f1d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad5eefbc49478cfaef8d57b66e3624485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda9f93b5fd6858b3dd216561cf917486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf6a6786560385af3c1f70c32bbc05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191b35ea95c462d6bb432df7bff7df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a255b8cd6286bc464efa35846f27250489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3100c4f59b874bca27ca05a07759179490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06cfbd6bd4a132bbd4e8512a2d7f71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d3764b412d37108c70081d297811492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36be4021c684d06a4033209445e3c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4af23cc4dc42b2a171e7db89bbc806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257c5499509cde277e1a140f1341e10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7daeca643c67263ca27be378f15585496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5b946ca26e76aa55189846804e35c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c367adf9432c89e54f0c903c33e3456498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f0b05fda2aedf040ebc9b7dd2b3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a927a6f26ca28ec0721c92dbf761c5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883230c6ff947f057ae91ee0edc5c83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b672cf8707ef5952deaa26eb32af4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dcae7a772f553bd1d2ee29b66c6ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd474d90d12af1b31c4074dc99338b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63753d0872af4be398367d776bf844da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5c31ef5de20ae65f3df12d13f569506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539d96a9b68d470172ad13c9581ae16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b333d145a9ce1c1b495b9a08f3038c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3789d6082a37721c2b216f140733cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19ca38daebf8babc7e60a091f5d95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c352909090153774d8fb09fa2a9b23511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c7af3f0efbddd40f70ffb7b79d70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d09cc762ef159412c400b4ce1b379e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c012d3c447f94934aa29d0b4bf39a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032554d33c0cb6c46d6d39b1091b360515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa69bb9589c22d3701d0bb30d51c2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12966cb2e99d80efde8c54155ce2cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7ba57cad8c53c02db8b4cf583fa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2e13add10d609f1274e659abff400519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f20d6a556edcef28defc28c912ccc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39d05bcd83c1ced01301b7e786d5b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1418299fc9a5d878b63696c84a518522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81e764b31caef619350c6922653d64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc768ff8829a995682859e1e748ea91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e7aad52bdacf333c5a0fe2be96b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded697e09b386c57c958ea1bdf7f70ed526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8af0b664ee104731bc2edfdc4f575c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067701a8f025700e722478e8fa22cc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36f6859625502fc3916f2095ecefad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e6c4a53a2776d0fdccf539e40ad64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2b3a64d4a2bce49bb6a37f6f55112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a0ee30e4d88cdde2a9a6dba4b6fd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab892e73d28ef707863de5fa59d33e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183ea11d5fc8b26a9cf0ccfc6b12e19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28586070e1a3c034eb8fd53392ad908c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369bb922b7ce15dc91b28fbc7e15681536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec6ae678639841ce20567008d40eb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac58d841b4fe780a8fa9bef92cde8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f46c5eb672f075de5e252c211abe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826913a7bd9edfbbb38424d8c2ea869540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ddea601de1329f045cfb381651440541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09116a57229a0d4f8c107ba0394612542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf167b104fdcb54c931d8faa2d8233543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5edfffada6e93baec564067b72b7cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0fb968125d278315633251272bf91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedce0420e4df21412710e3ea862b8c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b0114243c697d6b86ef4d05e02d6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb5f52a6d6e5fe3ebedca77c400fb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79d37337882ea70e7a215e2bfc331e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b313951337e3db7917005c5d2354c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e60f650aa2e437879cddad7721ee4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3854041deaa7086d9dbfa44fc228f5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14fedda8b382682b0ae0bbcb3d50b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2681dbf96518997e75d1ff58c8e27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af307e5525448e694754eefbc04e16c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819c9860062991690f026e69274d846556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692fb94a8a8ffb04621eadf8cc1c51e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3240caac0386e7b44c1f0f569cf992558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f3c5ffc57cca71c41654f830be28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028162befa6bacf627d212e438a8e1fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717b1dfe72660c66ce347eb236d41b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613680c45d2ea1a5899da2db1e57861562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1490899554db9ab56d5d4eb88bebd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a0f4569442ad3a8526d01712750ed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca54f10b7904f9a40f7ea10f0c5e9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2c69b53fae9ee943d34ffc99a73af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade322be6726b95ddbb89d54185d0b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d95968c5ff83c5f5ffd92ce8ead0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0ab01b7b886adceebe8567f1ed11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165aaf70a581b2a84b961a5ebac22255570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeb76404e8f7c8c4e231d518ecbb64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a79abcbd38d6d5b14dfd844ab8fee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120c5db3a11d63abacce5845d1c44f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef802e5ce1eb790db2b9bbe08bb27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029690584545af0c56c4c1cbb8ecd39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e16c68f51bacb6b87b22f0e8bf18f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647b35b1b8763b120bcf7549c9c8430577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a29186db8f5b3c06a7863cda00b51578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec83b66b675a97e54400ccfd0bf11e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e4fda05a9c4c96b25f148fd27fbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65cf01054785067ae949faabc73a90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0237cfdd682817c5e193041148d059582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d711bbbad33b38dd520ce2749d63c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3143f211b89a505aa52b3ca783acdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba0aeb557a74925ad502bcb4563366585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe86e85ee8834a2c0a00d27d44a8ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00162584ea84798c64da48a9b8e481587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f7bc825693fdfbe247f453eef4f98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc374feeee81f02d66b8a77402b566f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708e31246323a69578f096d54ca7d8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf3aee33f79e811e932d5fd586082591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89fb5c2d76376a3d03c51695940f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6b238c6b65463016fe1e4efb4db06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348d775d3d51da7207bdb59fa806fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b1255d5ecd532a9268b520323951e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4052d3ad4dae393945cf516ea6269d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769528d9a3fefa6b9c5c0505a8d4bbc6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d13f26996c585c47239cb4d331298598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602609c88b344c5ba13f461e03fca58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f375d828014ea65e2661559b6433e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e038a21a127f31bcee5b9669738a52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e647d2ece9ee0a02c5344a1a7e563602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a18d5735f2784a7adbe670658238b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5243ecd6b893021b004c55672c3cb2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e64bdffea578cb0aa73ef414f37c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e7bfd1e049444c94854779ccb68a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fff720c33242aa2720fbe8f01a42d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d72035b64f2d5578c514a0ed0027b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b5b290827410ba4be1676a4da0e2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c94df99ba3c403602bd415118b1554610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943154735ccc7ede4fcc28b42e9713e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9282c9c571d16de0d4503ae2202c2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c570db5e5560796d9654e5bc1b5598c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e07fc819eef0115384e60eb446930614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8ad4d2ecfde3ea0e4b43c3155dd3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5ac2e7d4507cc3856c44e892aaa63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b4cf140366f02fc8ceda1088f112d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0d5d0dea623c764195e1329459d76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3231180511597744cd438b5ef5a72b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc05298aa9b560ee9b74ccff9b57bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a9bd35eb8a91c347ff4d08ca2c6bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e90e2b17d7d45767d4349d28ffcb5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be07d494c1daa6092011955e86294623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138656b29896ff66633fa299552511c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a178891f93372f4eaa8ec76dbea2a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47d97062cd125f811affeb24032d8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb9d1e9882e98f7c4972d80e25b1d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c462027bd1ca2ef0d43ea2b7e54d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca08162a1a91a4b67b877cb30764db1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d136132c771d4a1816377b255cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356269a0cefce6abac533f784ff8ff6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50403802802878b8cb3cc41782967ed9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999c1103ed1aaf4a3b5bdac02913e83633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb2412430b7ce970903eb92b54888634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a84bf629477860b2a506be757f7171635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09341e1d48038bdfb061c794868513b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438c998b4ab7e6d62b1a278f309740b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682cd5c48075434cdecfc188743938b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fc2b2cdbe7ccf82a5ba36e316c54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c96d777c844854030e8debc8cf904d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642948713d8fe960e583aafaed8b9d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e77240ea2e35285cdbc1c9f72fb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea64b6591161b3fecf01add04386c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327f5af7be49a0d288b6a887ca66ae2644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb012ce594d22889876c7a4b0e6be6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a9512a64f619c468c5e9cc6dc9a102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced5fad77c96d68cd3d3301819ff5a03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f8f1edb266eccc5cb5f9b76d088284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4905e1c84727f0fef09e1d712ffd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7216ef4f5796bbc0ddd67ebbe09f736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37c78135e6606df695baf5b9617e017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2dd1481997d3c9279a902102179008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3cc0077511ff3ae429c777129e5e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8961bc9fcf04a6ad4e8c5f4a5266a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b697e0ab1be34ad3409df559234a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b83906fbc21046b79f307c847050512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac38be7caffa355817f4a020b2c8fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b8e2b017cece7a74774d5428106a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b35ce3b46eebdb40b4afcd15c67e8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0a9690f6954ae23dc7b7794df97b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c011259c314763f61120f15ed600e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138efa4d054e2ea32de84261681adad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de531c6a8fadc5356ced266bc9a90c9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ea9ffd1004f782bfcbc91de4512b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc48bb57ce0082424ddac63545765c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe946890f9c32b1b693361f5443bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa829f5ecffb0d818c0368340ee9afb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d31915626caf69a9c33cee2d197a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba70f0f894953831907440f9bc0cbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe710b83d809fac637064e3e4d7f75126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443071cfcfbcf396e6e3cf6b95151bd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb849c1897b0ad565db9d6ca8e32ccc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2853602c86db72485c63154473487d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a68ea12eb4626e6c4d6ab3ab8c93230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70583a8836c160b710e931f52800cc0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4b2b1a5f1b6728b3672fe1226f08832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64abf9aab865e6fe7cb9129c1fcc6a833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef146149f6d5960d85265d53efa9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324410e1e8d1d9f99aac9b0e0b334bc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18bd69b32cd088c8b2b79ecb1efed236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df43105a09f68ab3050c6205218639c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d783cbaaf4e0b574f81e54ecbd50a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811458bcbe10c70f2d943f114d7f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66517f4a1056876251a6da6530010040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e9d01a301ebb4098abdc4b589644041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e77f0c13f6c20e0888de12342a258942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efe31a26dbda20eb069509432cf5a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebed42a7980a53935a4c750731b741944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21939839ce144429a56c7690058e600045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaee45aa1822c3d57f345902d5988b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d029ac260a0dbc978ce05f506d3a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a58416c1b7dd1b607dcdeb2f16e19b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da737addfb2698aaca9f8d82302c526d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1e506b5ebfc14567c5e1356a1313850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b2e9266b8d96f58ffe4b3ef6a99551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2001d6987182ffd7cb0685f5c132852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9ee53710325c653e0e10f90de00e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df480a1b2bbd7a72933b6bee12ce154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771b8549a21cf4ac3038d7e3b67c23d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2955eab47ca3b0a61a3442af940a62156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d254745ee5e86eb5b9ac431619ed49e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b56a89026272d1d61d35fe152e0a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25d1a14cf25119c26e450e7cbc11e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdee98d4a9e4803c6fad62c13292f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117210228aff463eaaead637010340261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dc6a5de50cf2a1a5f34157ea28b6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a031b988fcafdb792167ef09ab5d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f661d5e39422209b0ebd91c52c68fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e3965efed166e136d3aab867e3a1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4cccf177c0ad507a87e2cd7db8afd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56c480158ca7f3f69e6981591c257e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41becbbcf90a48657909f1aa55e129b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a6f1407ae62023fd58cbce621a8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc94b7fabc25d87f94cd92fb122f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fdebade3dcfd324116e2e41efce2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216052a312d04181d3a7de2ed47144aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b2864db7ca84427ab9744b90f888773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab966a3c472658d7f9ab9cce24a765774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaafae2139a32ad6abfdb963791a2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf12feaf4c468367d92bce4e03520c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0d694a80ff793b7e4ef9d25d906d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cdbac537cafce437fa35c01d3738278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa781ded293636aa3034ae5989e96279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11225b9e6720ada1a5ab5423b8246c780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cc1df40f8f205fcc4a883e83634d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a04040c7499c52317546703fd3f0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f83bde175e47ecae833feb121cfeb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915942feed815fd1a594b8d043d2afb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be594a4b5ecd42c25a7edd1356b1f7c485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5119af4dd68c7bba92e5adbd7a654f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35472749ac1006739ed255b1cd91687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41320446f728b641773ac5ca13e35b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148668c1ce2ae499a261c0398828e0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d3fe9ebac08e447c3a21ebf25afb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61691fc79af26859f9f718c41d1a3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579779c69907d1f53b3d2538221b1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77a276b6d6803e66a1222b4296746793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cce79c68c0fe1ae7ca3b4da7951b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523d4047c16f7411cb425bab31c575895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd1b9599b6979eb979be3edd2455196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e1074234f7380079b3a84b221780097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d91a03d42c616ce552ed999cebe1f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9e9dc7ad04cdf5978e14418171f1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4b358240fb3d238c95c2fb8ab889100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8f034de6a3a17ac2a9230298046cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1b027c3f266acd7b3f9325c325321102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9214d55239e66835e111a47fc0d9b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a416fae05300b859c77bdeee70cbf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813e292649c2767378014c9109ede0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eed77bb73c0214486f37e180c1187106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544962b0b5a073e1282f8016088b881107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46dee74acce8aed31c51f06505b297108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1be529cb22beab07b18f8668dcad7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c6e3b2d011a667ee91f476c125f98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb924d7d0406f7a261a31ee90dc0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb682b8d755308ac9fa44feb86db1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba54133f8df42cc487bcc82076c483a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc76ca093ad2e52972dd6f7cc455fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9708e2a46d6bb6088b084504f063a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036c1b825a2e4d4bc17dd48ccc4edf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8cf7c47f72b15a8fa9958def3b97b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b986657663caaa28c622d1f5adc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eb2031529afda6a0044d0992eaba3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeff54d2a7cc94d54a25531de7c6e77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8f450e8d50cd289111e7a4eab9482121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c82515216f987e5b356ead97871af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646abbe0a8b0b4ee23f9cde840bb1f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021fde3552aa7758698fce74c7401b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f025f1055d1e2a632dc86a4d0acf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfccb8aa46bab8df0ec29fc27cd841c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a103796981d21c700037e865e2eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610e276aa490a947daf317add4bd955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035358113087e309e767d7e967f25296129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d82af05f3817c80527600fc46a07a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21751801b7b3a180ccf3f8e661d34d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35a0c10360ceb3f7f3813f06b2dc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa17efb2387946325bff0492df9d52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b264d65ab7dbd10c6665160b56707134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c645fc01e9d4fe4a7ac0491bea09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7580ef98a6bbdaa4bb95153848865a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5a4e98bde940a4f864ed903d19787137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996b2212d406c485cd42b3d455cd64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab60f09e005aacc8b3966e2d6b45740139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28707fe3f7b971051fda3520927d1bc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cb51edb74e738cbc97a895b7c9705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49288f171df8adb79daa66154ff9d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe99ce1875aef8910b51786bf4eb92b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a573989438090aa1553e5412da19b8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8d3a3fd7340f5df5cb6335c3c1b0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5931fecfa3a73ef92ca838c8ccc7fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91fa07199209bbfcb8dfecd8690eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3e8a855f70e4c6d7fa7bda04c207148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f51cb898873859962418147d5e6b05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca8facc1d49f32f9ad145904212b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de43edcb6ad9fa736ef229b665521bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b46d009d53c705a0ee0c5ee8f7149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7d6ed4f9b4807c02d96c79166dd0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1acb9f7937f3daf3d980c071ad105d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a90b1095b9113d9e4fc618a9339dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a10e36bba982e6dc5ef5c2a307e78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144161c74cc8215f519008a0dafb89c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf94850777984eae8a7bc3fa0d9bc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90816413211f683dc68a1675e1fff4b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b6ea93fbe7113cd96099b5811e79c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f097d9a919220fa8eb78fd225dc51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e526bb45df2d498ab1347e5b7d72c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2494dac1ca31e601f711e3e97ce1a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908372f11a2b8c8295bbeaa6b4880e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9499771790a2868796065f859ebfc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6a6eebab3f25872d3dcce8886c94e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f56ce3bf0f730b1dede7e98bc127167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dea2316322426f08321718dee43513168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894942636f0277cf99380d19561151ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ca9f61d5c7487cfbc27f44e805f7c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2604409c1ee31b8ff31de94250319171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb77b81a96143f0ca43a5c3cd0b8d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a84eac278b7730a98b41d9c9a1a1e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379f439126b038e7e823ef9960148f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5241ce344079335f825f99b017a4570175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ba4aeb3703d04195e174ac76872e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bd91b8ac5b2663810fff69bebab6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85394b8847d899eeb9f15cdac475b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977654ba195ca72b669b1de056508745179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00791c90593796be61ee8446179ff4b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f904dccafe88fc7d161d97f16adc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13824ffd968846d97a009528ccb7765f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dca004db5fd8646fc28c4672dd888183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b601ff08686e71bffaf6ece95aee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d77c81b3f3f4854e330cbee9088b7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865a6795b29254b819aca5753d9c1cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44301bddc300beb47edfd7916eb5150b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77635cb6bb13f16d1e14726dc625532188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75894c96a93cab073c897a39f5e5e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c9743814cbf1a1136e434cff71a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679e73ccbcf1fdf94613657f45631d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc542da1d4031899e4fd4b00b9b57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627529dd5ecfc34b75bbccb417d8804193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588e09c74d854cc545adf0333436dc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc6a8926cdfef06c95ee918cd3530f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7b31a46f13a18b57dbcd8f40caac4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644874532fce226d269b173bbe497d3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa434ec52e8e3085f701e6844cee645198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9ed90c41000ff6eac49acf899e68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c8e8d66a3c8a3f07362711a94733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074993e614e278b0a4a410fbb633990201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fce587c5d79e9350834bae5cfe3e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00739258f620e1eab0799fd85826e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a736f1411c934e181cb17e190ab753204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28a8a17e854159a9c1fb925358e20a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bcb9bec0514acb81c0542310d514f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe221de09c992480e30ec0045f05e10f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ea2da937b695fbff4a9a66eebb1ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d3f4cf1982b539db05c2e18f844a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810902aafd4bbffbe05092d64a1581e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f9061f2278eed003e5cadb4b9e06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0275d984090d614beba90bd79e576b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ec0ae3faa2cc4cb56a349b4b6a01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5f89f9cf1aae1e54f97218c09510214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d5c70c24a9ae4249c7e3b8bde76d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323e791d81d998c3d502c41118ba1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9210777c633df8a884cf2a1e6c63b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8f8c2cb8811236e8340409178c378218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f826c976e9bbd77bbae7de9495658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60b86b384d32902279d4972ae3545220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193516ce0baa620cd48f376254dbfaa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c567e214d933925072512adc89a48c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b789c38ccde1106c9a134c85df7dbe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6d2b4a8903ee1cb3671b23863eae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8383b3acd4e72e5a98844b397b6c951225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f946cf19b68ed2dea294ca4f8dd127226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8c1290cbe764aed3605c4a0951755227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f270bba72813062120e37be48f0ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885927721f0d5c0eab51dabf0e9dea8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3b966a317385a37ed276cec48792d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd7942a13e8a8cecf8939433d72d75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46df4283f87a10239e2732be94ded7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223e29d7240c3b5c4f338de7ed21f93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f60268ae53cdb73e31c0acc87f470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e841b861f73361fcaacb3dd502b396235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505bbfd9c3434a202a7a24a0772b09b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20034be4a0053eceecf0447396472fa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfff45891d35bdf65416505fada95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a72b704adf8bb23c78d80cc471628239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f12b5c2e0f1fb2815ddaf06a1eef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b907fe09a7b617f304070d8ce3c07f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81b3e19044d4ac23f493683573a9eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca682573f7242c4f53aad9b53fe32c7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39556eec5c5dd2e27ee0b26e64fed6a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29752d0b880eca422dd799c7da7b27245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c6afe6dd7c4deb46f80670fba2ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108a11ca03201ba984e2008c6d5e8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc2278f269678e26e30d89a422ee4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18901a63f174a39828cb9a02e72abc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f222a2dbcb5c411e640f4b8d7771250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d21e9e64ffab0cfd68ff6ea8713f5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b7bfec99585aa94ab4e79f1876770252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6e1499f10c3c55afc3991da0ba9ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb7a6c7b58a4ee4ccbcaadbe9fa84a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b600aacd863ecc1991f45c465cc9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cabbfc52aa5064a3695c0151c6cbfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c40125c4c338cad1b3989ead59ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee60882afe96c98ed1f619ea3dcf54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeef6603fd4d38d686b818bd3b8ca9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5119d4bb8e8c50eaea73280df4c5f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eed64f912e480472d7769970ff653c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835893e3319a0cc07e41a66623fa18cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77e53a0e1f54d4573d30d2e5817ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdefecccf9204a9bc25406ec6fedd3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd455c57f924bcb120fab5308ce3187265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0d3a2be72983f59d3d968a9b2e198266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1094072455a66865d50fa86f38e1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79637a1b3b24bd160cd40d52e8fec49f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf261dc6639c2c6cd71c97232b1d428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702ed01401cbed9f63feb09b9f3114270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416bc6219d0a481a78149059f1d800271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502b2ef60b1d4fd99518b6bda67fa2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece55ba9c795fd19501d1b8fc53d5ca4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8034291d4685c91d24a711454cee0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea092f3eff7e0f2964960165b81c3fcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6811a096633c3e420e3c068da40c173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7c7e088a7bcbb2f016c9da3af4bf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265695be99951971ed218edb3ccb96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0de423d86c79504e1fc143e21cfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481accad2fd9736e51c79fa014e700280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9c9b30120b26d2e2515e57502344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e1570c77af7a34dd7bdd2b378938d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f99f1a034614d304af4a7b11d0eca1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166c3a980c717a00afced473a96c50d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eb453b2ec8da54e52841bcf1ac7d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75a233eca9fd5c3d26afdcdb0b0967286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87f841d4924f3d2fedd4732c51a6cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251c2e1fb164fad69b0b71e252e077a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978976172813dd075f68ed311770f19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336eb4e862d9eb1f20292bd194447fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f2b351886f059d3b2d903c648a2a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b950c5f81801fb1e4648b82dee03ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f8cd68d284f3ddd9b0be862acc309293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc0f74efac6462a25c852a56cf8cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a36ec3037a7f52bbb2d200312aa75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce4c871a6a11d31cae27cd3d48efb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55f461330593a2c93e0f2389f98259297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0f0379fb40e1181fef959e1a9d66b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229361c301220938fc3332c08282bf41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f70297717f17f7aeb0392f6777f7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05d3d5e020f9e2ea92bbecf1331a80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9612f00cb75aa215768c0d512eca6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd2c3e997ec16712b1f953cd16fc6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ca7a01304008af7d5f2d2fcb5ed1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b7c03e8b89f5e88f5942e41ff55f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0da8738d518d7ef24fc54ac50f492306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e723c2492f99919f3afe7c8eef9c90307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472917c7eee59e820d6860a0902581b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3491e946a59fad35ef61060e0b1ca30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2dbfb68f1e2be010d2c30adce7bd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aa252181f84f482ab39cbc4114321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba160cac9b2449aaf78e3be29c5680312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8b6297243e346f088ed41b47f7f1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554147c57b6febd3789290ce7d97ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd449db9ad5b0d85a0daea098d94e74315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec35cefb0147de4ae8fde418680c7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a6e89102c49df45b0fadbb8b5dd17317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3363b33ce9313e7101476b8ccc57b66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209f967abc17d19c954e74590b612ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da1b76196244b5593dbe73309a18b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18333d3dea3323c60b580735f83a14b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f97cf34f49d1c978be286b50004a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053d9ec4fa2ebd2e196ced3ed7883c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20ad1511a294688684cef209b7bf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20144349d91c777e1d00fa75ddcba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda66ea9ca8cdb3f138f7685f518e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f227b568a373c2ec2f68936fed93593327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc43a1275d25e3c77e501d1fa9f7d6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0f45e9535dc493a009e4863e05ed0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193aa9223baf0a3270b8e7f8ff0faffd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4c79e771d5a5736c5c65fa24917da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a341d3fc3f887e1ee87a49f0cab152332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff66da8e98bd419d235243f21e5980333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455992ce967c1748e5662b083d189f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d9fae8b4af7969f736afbfc9b68a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366447bc46ff240ff15387c9fa1d0fa2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c117966e0c4c10fb527b6c40dfdae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ced8b63828ced3e3e851c14ee2fb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0942beb1ead85d69e68fe8c69fedbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3095834ecc98d6e3664be47be5f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08aade9ef62c2a94c3bcc8cb084f7e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bafda5ffb67d39209e9b4ebc659392342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6249007272de256baa4c20c154e3908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8eb8dcf53eee1b9897c838f2fdfc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b4e42ad944d27f83fb235692e8a58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c260a60c0b4f1d80cccd9701de18c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465f64d853e706496cda2fabd67fa1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830d96ce95c11825bfad30cec6050c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5548bb7c7ee8ab836d11b26403e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376de55f8808b6081b0c377bf1cb151f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3c380996f2ecc4cfa701be2a46beb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d50c27b73c0fe95f8a934df7b831d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76d668bfd69e0cf9b56e6febdab883353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c8bc81fc68a0084114618b5de2622354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb7a3b735d1bfc74f746c0400f1ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407c02ec02c860039927581acf02e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633174a289d13ee5176d1040e3d42eec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a84fbc0e1cbe2bc745669593e44b2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940430ea4d25ed1293353b1d377f0ab5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4b17a3cc11905bd57e6b1d5faf61360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836da51169d5dd3299e4518f9100f26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159ca17c639a9f7ce315cca89cd12aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c8c030e95edbed72980e2088d7edc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0260bc5a49c6be6132de548af5184e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad2ab7c25d9feb290bba1a43917ec3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73747bbad7de1405b1bc1610c276fd7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dd8bd36a8b863d43c1e0abd905271367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500557219231d65cc2f08cb576e93cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f981298b12682a55d20eb5e4645e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753fe415a3c44bc73e959b2f750040370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dcb0a6bc7ff049e7cbcdea5faff88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2188ec83ee380576c9885621649d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc42c20f4d98552a150180760d34ce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccacf15a6c069be0c51dcfd766a545374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f68a025338891b56a16b4d8fe458375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2f5c24a44044c660eacc4b49bfe5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098caec4703d7e8b7255477f0e0fbfd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc589447ac3b82ba443c9cfc74a20378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f8e1bf8ba32671c4a293f49630ef2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72437461035d8c637ca000df42b949f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295726f2c46f70506bbf482300ff8de5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33ef7d4fd81c4c8ab4ab8535bbf5a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b09cace9c66ff716d8a12723baf2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f909ab70674f2783d3b5b07b7988f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354e04e82c73fa143da73a5786a14cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0d85fe1d6993a46034df8c39d842386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2f1300265ed5c55be4cb04c223569387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468ab97e535b3f448914308f89e296388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35f7dcffc534c10b7557ddb8d55dd4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9244b1f2d9bbb15c463c4b32e56bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de79c20d6a0924ecb8f678f91b3f891391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549ff58d92fa1a9b3c09de417a7599f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451f442527e43c2450ea3dfc5a43cef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2513c0dacbc90d8905c3763da505422394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a845a788b92dc6b936a0300dc0981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb05ee5ee81746892866754ccacc80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e936eee99779a93fe64232840c2211397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31884fef541ce5db7c53139b1280ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18900e8cd738728a8ef1919dbefee31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027b07733b0e0652c9aff9db81f7261400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ad3d4d31268b8772d9dfb7dbf4c60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f0c78f2bb12dd35e1bb0ee17f9f1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161107d6081bf27a8b459c994744d4eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db121ab020716c7cbcc47fc1970201404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd27836a3ca6eaba91d53671c76b93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8964077cfc01c3d00729167b4fc118406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055349ff7c2ea3ba5a40cbdfdf9c7b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016794f1dfec195c850d4e41a52a538408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bfb0a93c64f2782727a1f6edfe222409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf7e18707ae5696e1050bde8c0de7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8252dc1353869dc8f2240c78c6f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8d579bd757e7b8d201d8396ba663e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ab7ab281b0f611c5f82da551c8d64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9b0c4c6576bb65421d04d41f0367414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0370a619230fbd85d8371065f3a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6615926b4422a442cddb58acbf297416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d03c581a9ca94ca9128b9d9044179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4d53c54681fb7630ab9d7d010e86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff0cff20c08ac831f1be141b007da5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca4d703e88dbd4b58c860c3cee5de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fc56def4eae9b6bf5c67e1a0fae9c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8b964a62b4988119c6741511211a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49030031f5f5abf04c98e225139873ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114c0e6fed715dba258988cec17a80f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96155b0f850201692e21d5299ffd85d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb61b8106167542ee8e30b58656d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dfa9fde571a38cc1ef022778ec9be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdd2f614f72d8903ff3dff682ce33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e13dac1c48baf0404342694bb8f51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976145ffeb3ba1a591b43bfed50d5b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3dd124a093684f5f51125f8f2b12d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28040921dd1882431b77f92ea41498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b689439dd02e97ae4293da066d8d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdccd6b2c066dd2761a6388d7ed024434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07248f29c901818c9f299f688dd25435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249a1a71e409e13fd4f51dc66c7a64d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787daea5cc73b0d3a139bb64ba513ba0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d526364feee8a39b43f1746150f83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af335ac81ffdc564d60b8f90e81171439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5da8693c7629127a765a675c9ce0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad0d7fa85565221ee7852769de7067441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8afeb1b13647771956cbd37a84da6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2384256fec5389eefa98d6f668863443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b730840a95c891942fdc94ec71601444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7047bf567cf4856bc23f0d666d5db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce06b59d3050274aae2b2c83cbcc06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c46be3d4bfa64c60c8ace01320206447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c16a214d61d990d69653c8ace4a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dca98c1a57eb00a20735c42c9ee3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4cfc87a00e19b130ce9dcf78f7289450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dc6519c767639bb9cb76e98ae90a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b6d95b51a744340463a7067e06e4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce997276708d99cfb2de8630068c04ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94f9027bae664b772b65a9b82d3542454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a3ed6d6ba0ca3720eb4c52bf5117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360c2e6bbf56bdee5f5ebc03a34f88c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab968e9c631a07f57f88c197ea33baf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac0783ec7f01d1bd95c0f13e68ab4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b927da14ad0e92933007c7eab5482a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4872f00faabebff4500a440818bd5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec693335b669f5316b6cc0a5e633a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94c7f670ccc8b5d9846b6a0834c81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836fdeddcf3d5230f16e18d559ba3d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca803726858acc763780577f0b8980c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c6cc7d0f29c06d60cf3fab424c3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5209b237b838ef7f00adeeae8904b81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ad34e3f67ccc41bc0ec4ccfc5091a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470ed63f855476ef9b91d3310d4b582468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee395f4e9854c52719baf1ab11163f5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9140118a428a252054bb9807766c10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2b25bb7927aad86e9ab0f2a164742471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce72c99c364057445426feda7ff64c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e201da0f762e0f8b3ef3ebd9551f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf952dc86e06a24af2299d5aab3134474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6760d3166c7a135b30742bf7326d60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7968c8232e53904ce828e108e5358db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae53a2b2ad641db4448dc9223e2f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e58327f578c3bd92986015eb08e8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1b3d0e583a3e6360055b744258b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ecb882bdd9220ade9bcb804db4018480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375362b3c74c2ce99963a247b46e927d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dd8fb9a15f384cf9ef6c87b14f91b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be2ea600033ed080cac79fd425aa7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a942b82a81826a7e4a2fcc84b88f0d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a0770537865db5e49ad0c0f9d4a11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d0939b4bca7a59bd6a5fd34ce89f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2cf458a87c0377920ab779a11dc56487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff34707bb77354d94bf0f7d22f123a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3401cc3c34381c3278654cc15a0d271489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023ab1633bb212d140d262dc4966523490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948898fb3331b3a488c0023c77c3cb46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e723bbdf7956d712ac5cba81a7a12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9723c5175646595a70016821f140e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384aba13f5fdc1f8c0c42ff0bf2cf8a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e524cf0f3f0b157dddf5c5124cc89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd89433921a8d33598e41e741e97a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f678d6420e8a9911aaec4946da43b7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3f422a4c2e25c27e08b53fe28eafa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2873ea963dde2022ef3b2ab0b2970499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4277fc592e4d9144856403090b4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f583f4d89c649b4ca158db8128e50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3521a97aef6667982c9394e204f2b2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877fdbefc1995f0c8b6e60545a8ec52503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44b97040956da0996aad998e4e0bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff82013810c8eff0d5cd06fc534841505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5fe37c4b5c8eae5903c8601dea9de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7f3079570ebe1d7068a9d160e108f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7789a0e8c10e2e5dcc4d8ddbe46265508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c293fca5e9ac0fea4442f8b6d7469509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a58262e4ca01240e56512f6373bd77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47ed8806c1833f340d7d54226c707f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891a761c846c2c399d582450764ab0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550597c9dc7c19f938f07c9df44c80d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930b4556775df0f93d01d1cdf82d543514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4c4eb2ef510f707ad834b2bd2e2a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58471f75e66f2cc1011b018bcf011c7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccb06e7ba632b140fe58b6d4a096ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a47172b6906a97b09f5db61838ebf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0d36669254b01b2af27b8473d0818519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb561ec83f3543af1cd837aae251c63d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d4b35658d1b6e7f5c877f5c4e51ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1e2c8edcb7a6f0ba4ac1e71d40b36522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6d6a4caf29f18edab5e87e5c76ade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae91a6cb353fc7f994ddb47642b02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb9d76bd4e06a822ee514587cfba65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae10b8377c465549e49cc1ff531f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8733b5c930156411cf1c75dced3ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7ff07e10e15a6589d4ea56a8e69da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd49918985de23740949375666ed5de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fef4df7bd4ab27ec82806c32c3ad8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af93549273e86dcf0bfa0900f7c4aa2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea699f3f3ae16be7da7629a993c2717532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f1c8688ed616611a7e7aa92094720533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec0f979adbe5df01efef03b710889b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5249d54e1480cc1b79d1e6c33b51e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911635ef22080e12d790387579c11aa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cab77d6d7220fcec9017905190806537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce3586f3879ecab23ef9b6ba4d51e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b4b0e9027de8495d754fbffa8e0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ef1fc1806f0e1b92e9395e7e96cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a7b9ecd01a501ba58d80a7a0bb98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8928f1725665b04b7516deb98dc076542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901881f151ee536097021f199724a757543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f66e35145a705fa57942a37d7dbb80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6e181ca15e31b071c10875c4c7fea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314f7db8dcb1f99105f3b6e540b12b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87fd729d561220be7facdd69882c83547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55163c086043d7c11d7cbb0832f81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70840db31e659ece2a1f982025a33083549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7b15c65148d08bd3d52ae0cea3036550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b2229c55e8b663d3c4332b4d7abf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463000cce8ff1684ace91b7935041a48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35725c9fe7e8fe0596becb1037d7dba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed42de14c984d1739aedcb92d67496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe577cb8608f9751173f1b4644ecd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2bb6862906e9494ea05c0796de0b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd54d0b55e657a1a13f0fccfd7358ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a070071f9ded24521139cc24d0092558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414472e58af73bbe623424f8ad9dfaf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1136044bfdc8d598b601a710857de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b8368f3fac73de70bf715719c54d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6b181d19d6e75ddd946c16262eac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979781bbf7a59c97d12580b3a61a53d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289124d78407830b9409d8f510d7fce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0e36c07dfc4fc12345492ed16a724565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f2026491e79810f20a77d15a8de21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffca04b7692c6205fc4808c3516609a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabba0965a28acc2b17ad1871c40eef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c18615ca105b6a6068d697cbcf2cac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc6ac90cca08ca387cbf6bbc614a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22303a4c3645a6ee5c9e93e63acf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5354aaf29e3d0924b63cdddc40a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76917906a56120436904fad91b10db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953198df23202967304beccb8a782ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debbbb0529bdbc59602c1b14a020a45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bd8d4146cb23681f504b6f139d1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e930fa0476b8a8ebb64355be004a9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c128d5f66b3b04219a413b52b2f21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749178ae8c75905fb064c64f5b12b667579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7161971a9f4665d608c0aefc05171580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a634ed0ff55e17723ff50c7536008581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b73ffd8758ec51264ff8ba8f230d3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87caa91f5b29a5514c61a54f391ab19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5191f6ccf7db715d217c6ab0a8b71e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382513edbc560f8283cd0052f052369585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f863e0dde87630b94c9756ce60d6e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d28d06678e3a229a3eced8444e7c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01b1b1ddfc794cb426af6cba2355f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d81f4e533432e86fcd989e4906b2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c68715f611df686a42f5c0b7995fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529916b7c96b43c9251a38b453f1589591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad200f114018ef5e8bd874e79bc816d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644abff1531d7b6df9922e735bfe8da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ffd05232dcd2c134763525a548927594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af1ac4ef17faa8b12e065778135bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00760bbe29c51652f7810e77eeddc23a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4430578e3efd2d1ab1c088e66a14b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956583f52b5b7421edacea94d01f146598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b5c57e4896c2bf570db5da50e5145599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d1e54b56107e120da8e2a13ae433600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314e1412c5286bfdd561c21cb640691601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e545a3d386413a179550a7a755887602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c761ece0b3cf819a1b21794b27e92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1c159afa0e91016cf5808a4d25620604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164c1eb4d50bb57d5b03528212f7454605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e58a22fba12a8f855cfc1f067eebf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f0c00d736d83d58d04bfc1aee9b62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3229ac3e24db256efc05e9df90b458608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b44e1c5aa8d882ba864cd96805ecd8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed75b1dd40b07e03af019536d2322cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc60106850cfa47c8bc93cc86918c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d9a12b91f19944edabda4f23610a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a2c4598dad4a305d27cc6c46d2ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916bacfe8d751b0238f14b5d9e07c9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb60b07d9aca51ad91e87ecae31ce7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fee0690c0be0be980ab55c88870a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab94900e8dae66482433d678b561ac3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6554197314986f2f4cc915346c6a21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ffb0170f914a2a0cb8d60181f3382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438800f5d26ad1a21d9fe0a41db4dff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d20e9322c61a23a03d65dc1f08e00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceae1ba19ce32d20d5bf052221f6927622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb1841728eb3dc594f494a3fdb286623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f01a087ed5239d4fd1f2d1d64e690624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca580d22f2f32fa77684ae6aa949ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9878b0f2a7ad323cb39617d4eb822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d51a7a3f63abe86feccb733621deb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c25bd3fff6120dc2b4c09444367737628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e8e0563806dd9f92bbafb545109fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc86cefa7f75a3c094c97405d641a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ab7bf499e42ddf960ebc8805f561631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2610fa344209a385fede1c9f786a37632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea56b00fd172cba7943119b63428263633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bb3b996a4584da407cd581d5e075634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a75cd1f4cd47f068e0e24b2f54fcd4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848807fde4179f88afa011fe04ddec6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cf98f7b492a9f372972564a612db9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d1c9808874fcd44c6948fda982ba3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a338727d959090b74b4266408233d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745c2d5acebbfd43f6cb09313ab7927640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712408a67fe9c75d420e4ecdd67b48cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cb3c15fda55910cb437255d466513642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1071e5fa658c958b46c39e3c839176643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cbdf6ffd902726674e51bfdc6ba47644.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>