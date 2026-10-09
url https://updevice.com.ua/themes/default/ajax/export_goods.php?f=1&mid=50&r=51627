--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="760">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,89 +1585,83 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
@@ -1714,80 +1690,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1774,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1831,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -1996,50 +1960,53 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-single-port-pd-car-charger-bz32-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh PD car charger BZ32A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-pd-car-charger-bz32a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Fresh dual port PD car charger BZ32B |1Type-C/1USB, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-fresh-dual-port-pd-car-charger-bz32b-1type-c-1usb-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011979</t>
   </si>
   <si>
     <t>Вентилятор в авто BOROFONE Wind wire control car fan DBF11 |3 Speed, LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-v-avto-borofone-wind-wire-control-car-fan-dbf11-3-speed-led-/</t>
   </si>
   <si>
+    <t>000011987</t>
+  </si>
+  <si>
     <t>Акустика-караоке BOROFONE Vida BT speaker with microphone BP25 |10Wx2, BT5.4, USB/AUX/TWS, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-vida-bt-speaker-with-microphone-bp25-10wx2-bt5-4-usb-aux-tws-4h-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Eminent gaming headphones BO111 |USB+3.5mm, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-eminent-gaming-headphones-bo111-usb-3-5mm-rgb-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ascenso car BT FM transmitter BC50 |2USB/1Type-C, PD/QC, 38W/3A, BT5.4|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ascenso-car-bt-fm-transmitter-bc50-2usb-1type-c-pd-qc-20w-3a-bt5-4-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21 |1USB/1Type-C, 48W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-brilliant-dual-port-car-charger-bz21-1usb-1type-c-48w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Brilliant dual port car charger BZ21A |2USB, 36W/3A, QC|</t>
@@ -2107,53 +2074,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2179,144 +2143,201 @@
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012385</t>
   </si>
   <si>
     <t>Навушники Borofone Suenos BT headset BO34 |BT5.4/AUX, 32h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-suenos-bt-headset-bo34-bt5-4-aux-32h-/</t>
   </si>
   <si>
     <t>000012386</t>
   </si>
   <si>
     <t>brown</t>
   </si>
   <si>
+    <t>000012484</t>
+  </si>
+  <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
+    <t>000012485</t>
+  </si>
+  <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
+    <t>000013024</t>
+  </si>
+  <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
+    <t>000013019</t>
+  </si>
+  <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2326,51 +2347,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d8da1b1344e03ad7a186093c22701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743927342477f0590bf66b1ac2a0d72c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcdde6584f706d9be66562451779893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f4c734f1933fa27b5da31fc1d9aa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c443729fa8c25350e12f140498da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f925a7187a303686ba1fd20d3ffa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7fc6a47023f0ff8e1032e4b3c487f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d77f692e2bec295c01f661a6efa03c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ecf0843fe3459ff9d121c431ca30c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210d67627e458b0002e649c7848f91510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4260c0f910e2ecf01bfe62b1c97da911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999315f1b0de0781c2b82a55a59b41df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d220d2acef0624cc19498403db11cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41192af5118395b78d013113a4fa8cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e33d2503203b8e80366a9410edae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa21dd9a2f3314919e9c99b8acec4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b9c80846824a2f34c23db5c243fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eb0fb0ace0764e52f1c8a92f555b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0b1d2a0ff870f81ec7d4cada2b5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f6036eda108ec81ec278faac451a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac0ce8157930a2fcbe4f6c350aae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73ac7a90a798dfe3044fe2f67d051622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a75ce2f93241705facafd0fda7d4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e48e0c840ba653b720f4eb4255ff524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91965ca9a30c4e66376748a44171633c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f83ede31c7d0e8d2a8c12a7a21f8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106544974017f9097d7bd1d419ec3d2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6561e7a9bfce42008e6fcea2b753ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b4b5109dbf253db9a455cc5a4978e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014f632d6af34378d85b0f92d88a01e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03985bd7e5105dd1cbb9058b8dc2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4620c0532c3c5c837150118b205b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587c7c79915a2bc947c80d1f2dfc7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7b30d5ab7cd7b4639fbdb27687b9e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf024741f3ea6eee188f6b6c6053fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf638e1c356a88b52faaa64d9c0e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c23d6a682a430eb6597c49cd008c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e98494a98993f7f2a3d29ca102694f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a052434a682b1efe9064847657f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d9d72b0c2f3c941ce56e9bdc3075f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262500f7b03f2e2f492c51a5cd6903541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9085d6e48935e641b59d2c0273f5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d8b799e976488326f9de25cd048543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983929d425257d5af473b49d737f0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f56b1914cd20885d13f26087d237245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced410c4b511c9cc7d4abcfea3ce1a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4732a11ed26d4a6bb0176420df059747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cb4b51c5fcd2e8b8236b37543683c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f1db1145f511d9496517fa6fac7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b806e2ae991aa0898170faff9c2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a9fbcd2168eac7f5bda6deb62e1a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952a1e6095526893b8c5ee52992ebfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf25a6c8847341368d928ed0c848053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d5a089ae3b7900b85159748e1714a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe754561cf43946838a884bf8c3ceb7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed22c470e1e3382549e8e09848b7da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f1fd8b5c2006f5b8fd5a42b84a0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8577fe46980fbc2fd44672e488e94258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f685de6d5b9902f720708917f0dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc72ba2ff272054add953b56df58d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89650f5350ea4965b2b3b041ca719461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043496df755a44c97df28f2cc90105be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551ccce3f03a41ad70a3cb17f13d73a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d92e5f3911f4eaf0ad31e7388d8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10d72f91b49ae79b66b2f1ec1541665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6dfbe2776cebb7de27146b1a7f5be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449f4e520fa51fb1eb968a35f4ee1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d658273d6ed6683d91c80e1c3ccd8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d995e14d231603d38957fd347f0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af304cf73a7965556f9c55f3339da0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c44a70c51cdb8efb353d26d1333d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff75622d079b664fc8e0b72249185072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496228a721d01da65e6039413f64a1273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa1630627ce0ce973160e9feca21e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377dc0b432eee078f5430c67ae1f9c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740292096d624bb17c51acb7a5cbde476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8d175c4a1612bcb0f7cbab3f91f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56397b631e13f9e1988a044b393bae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551beea11f70f82961ce8b796f219979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc8e70a8fec5094f7806f7225285f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f730f7be38c4a4636769bf4af376cd281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ba3cb24590c6b331c235a892c65a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9699e81039c4bcae759849831309b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bfa4448a3baff769769f32388264384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac737f174408c20225e947caa5fe98f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca912284e7680292ad249426263b6d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93227ad0438f4423c9c79bf9004f3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7547015473d2a6cb8d72598ef61e3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c8717b4fc646111fc82b3c7235e5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aff9688d507ae4573c2b30a30341c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007f180d819497e6266869d31af576591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475bb6f21b29329105efca2c1ba511b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1aa86b7a07c79ccd982ecf567844393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a48c3f96a58697ccecd77d474c2d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dda04213e65167b6ad0a9789878f295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029beedf0c14635fafe2dbd8fdb9e4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3299f152af47f97433a2e745e679a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa290a6a586220dd69182531a3ac23898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9af10857d1030b83164bc867e989d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b53d58e267bba6970be2578b8eaa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13af9b9c5048d378386c37fea0529a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18655605286d9c2527983aa873e27f56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2927f9a7a2db9dd9b30be99a4fe42f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1bc42094e23ce8cf7e3e271aa176f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f679f09c9a4005850f1a276121b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099791fced05a1d23bc6444f0fed7b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc86a22d5ecc8cc43fc2a183b8344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853975558c8f89746f3457ac95e18b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f4f66d0e863980ef496b14243fd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dcfecaf6f130cbbc211fcc127ab6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a3cfeabe8cdc528ca623787a01a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef37281dbaf1256f43c66bc679dd294112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e54b80c7387d27375c6cae0f6ad9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ece592cdba6d3592753a80d773348114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea4804fca8cc8e8cb715263990f8eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72979a3ff806f124e1ca66ee2eb8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34314fd2920ac9b327eaca1453868c63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c551a3bbcb11041d86a08ae4e715b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765ab0d00aa0ba69bd052d723e19db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fe35cd640d1ee77fee3eb4b392c9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227410dda9a2a50aabfd3a2281636fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d2766ab383643d549b15e7f90c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df130c63e07268f96f2783a404982d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514040d4061bd6d3f241793fd2832687124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23e9f4a4b20981d087f76f73451fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb3c6af5b4f8e13a3dc11caa0aa6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1763a1243cdcacd0ad0368182d12e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c940327569f62b9e4bd48e02b1c1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f55a5815ac489a72de6ae35f60d35d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f04274d8c19d5d5b075684c75f8c2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a1256e6b1c40683adf894a3bf015131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e947b4ea4ca8321e27a13f97a74e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df094e880edc19d5fcc822300c687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7cc9a3ddfbb7134e80d5ba87cceb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9860ec90e386d0aa466837a50c9bc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e1b924528210e56afbfb20df4afe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1fe6ac12aa147b7ef9efdb296e7ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3768b02995f7bc5eed05bbe300f8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46c55578416900522b3333d1ca7ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce4cec9de20a36caf9d29f54a2ec6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987e468409d098c9141b9c9136ec39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5c07de442083def4c17152633b93e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d10bfe78fd43df42a4f17062da8d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b277045fc60e757e7397e141f09635c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61c731c5682e07927044cbbe256f4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fa9d182a086269111f53041c4d5bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94439d1c5690c05b4ffec56e2539807c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cfd3ffa76c602489c2e9b81deea19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f1844d7c263139caa2057e774152149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed538af6c94dfe3581ab9fb911e9178150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36073813531129fdd58bc33388dbcd49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7455495dc8c39106109b541102ac90a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b352e0a093f5c9256765ceebe49a8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c09e6c2982a456a4575861d08218e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f982ad0fdbf728544f0315abf2b92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bbf1d1c485d61df6bda40f44f856d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce5f4eebb5b017f1df1bd67d3e841157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe378f878cac7179a959feef4710995158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe0af91efcbdbccdaee1b11f0985bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f32f9a4657639f4b674ff293434e8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cadcbca706b341b7b5dd6ca70fdd80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453adf803e634bfa354710329c9858a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d8812c4354629cecdfc6b35d24ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444a2f5acbef097f5761154d2251c2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018ddee0f8944474ddbd23c007eb73a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4f04591f4fa6a71da38894158717a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e959044f8b97fd584ac428dd07f467167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff45ce14cee0e24a9180d2fb91a3b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df62918a75235c199bc882e50d3b23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef5902e044f7edd57985b51318f2f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed3cfb3168076b60d468726c2027d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0751ca57eeeeeeeccbdf63c85854d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6988589bcb04599939959bcfc664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1aa5195b92dd85484bde6b2aa948174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88d2a4ebf1eff819382b8894498a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae899039306d8d707739882b975816176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de130bd4d18e1c75522d25f75e0a8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ab730e687615910f5fa40592ec6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970400bdffc790f3d865f4de1f25440179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfebc9696800c2e7728de5d7121841e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a47d81c7c6bc0f750601b2315916a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfb27865d3abb2f2ec062b89d93829182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233491cb9e5337b60cc4294bd5844b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5caf7395486b6f2d4435f4c24bb20184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f539c5d55a5b95a9d16df38ce57b17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4776b64da9b2f3212a688cb48e39737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ede4f274a6367fe38755ea8c3d736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5709d08804ca30122c644c977270d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247c3baa6d5ca47f7a47036b4bc251189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a412833216131c46b8c50df07c2b15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a4ca38791e4ceeaebc32ce3c3b9c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38fb693d8c3d6e64eecefe819128f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd424f9fc434bcf39e1cd94a2e6cea19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed7d3243ddc12f18cd84918c215b7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ad85b42ac3c5d2a8b58fd1efda89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa773f234ca54c7f849659294e70a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8b7c8bcbce3aa611125bcff97418197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6806e3a24382df5a3472a2c008dfac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce5d4a4285484565a0903bdc10001f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4c0924be796650b95b583b435b95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff13dddfc3e319aa58d82050ad7b85201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833ac6b98c344f8f4b76266f7ffe402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efc2768f3e0b566cbb965e2c19d847203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21df37ba0e0aa9c8e5bed3b3cacb38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb81b7b40d558751656c9a70d683a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ebf16bc4b191eb2ba0bb7d41c1b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e8288df9ff6637fcc6d9328f8a50a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef76e23f6aeb015904b6657381f87e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe59fb8f9f3fa52aa6432839f17de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9300176e5558f696cdd815e0c22890210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc8a1eb7546113b72cfce3b0f22cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8714923c0b23c6a3fcec118b024e82e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516e3d822150e7148e3a88cb475082213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0450cf450113de41c5fcff3b5ddff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57b8e4c958cc22d468cb8c73f24e0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e199ea01df6dd1fcd83012fd70a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9756f4e1788b1a55e14a16157baf88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d0326d088a9e62259936f77f86a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed26e3fcf4396a84a387bde227ff7d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2613c431237ede1c20ceb3285a3c18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c71aaf2ece1886ec095da4640706221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0304ae7e1ee76cd2345a6c63f3098222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b16127bd6e02838fc9d62350d7287223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089a5855b31e3f7c665c31cf84107c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dc453cd0d7c4e1b786141de54e7cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563360ba49bff375e39be0062fc0c97e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e25ed7572e0d9b198054212d67880a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e05feacbf779316ce75f49a202203228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a74d91ce35eefde2f17f84f45aaa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b591253ff47e807d8daf88aaa991e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803bf970a0e721fcb3a3aab525d8bb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61375fbf092be93863746f322aaad1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75031c658734078e662824cb2ca104d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16555a32b79ead74816bc0a317c16f6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abec11718ad98a66253a369f06f84b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae4f3d9bf5aa468135a0278e48c65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39432e43a45f57647120df539f21742b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23237c207fe064868facef626de2f7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4d5ada547552400c153132673b608239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00feb72d6d9c1b5551eae751fe144c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160209ff4b5ae87cbb67484f7325cb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4417de28272596cb926acd349d0c8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7ed4a7c648d136d588e9daf2bba21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f19f4d53f22128c976f64121097d93244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490413eea3bc317fdfad19073f941f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a93308aba6273227299e5a22dda5d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30355d903908c2b87f4e5c78ea9cf0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871051af61af9a2bb2b77edbba7772e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bec3070b2f17d722800ae5b9d78de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844b5e491e465f561a0be7a1c94fc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d55e0b0916907d32877bd8803e1e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea5f6949be9eb551ed1a301ebf398252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19403ebba60c225dca934dc542cba7ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016827975fccaad2779b1b3e169e6ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312ffb38db5866f3d29316cb3d9ad5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f60072572682390fe1b106adb4a68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6b9195bc780e7ab0e9500669df1b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb08d65510fc1f01b7a51a2107e27fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea376473263b794183552cdcb22dca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069d45b7b4e621ca43fb15d09c9c6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48562cde1f317468a536659b42876b0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e6cef268836bd5ba856e9f39405ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9f5fe8f3597f56c6a12991fd08bd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b2a1295618774d80f7f86c3452f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87727800d95398f629abcf3f62fdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c66eb96351e369832cfec4e2e5e52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3d9a1c9127543edb279f76e34ea8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d161a556e0f5ed3ada82eef65dffb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126be043435e4317a99f4c24f33347d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f431683be58287ca0cb496a16d1540270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b20d7279ca97510d99c62616ac389271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d879e4a95f4383f95ec81170ede132272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4677b317ba753700ab6d3073f4f427273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2125d6a8ffa5037f135eea648c56f64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043fe53877fbdb220fb060e9f58e2c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d90378033590f535d348654bee0ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794efa3de0198eb285836eb99e7c87e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31def8936d35ce82ed7fcadeaaa783b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b468d9983016422f5946a2892b37c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f03d5a80b791aa6bc728a79ca5969a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fba4b54791d199deba93142a077308281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03ca7296007962faa4b63580dcc69282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8607c6b65811207925261c54058b09f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c64e6b8d86fb02739497cc97874c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552fc4fc58ab5b2b5ef40acf2570a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f06a224c63015f8f0d6eee0cbc97b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae943dfebe53ae1f5dd2594552cc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e72b11bd65d3e3cf0be3d1dcbffb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0f1e85aa19ed5f40b3d8695c50e81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bb41aa5ca9817baa79dd619a9387290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a965896d08c04a1f73b30f10d7a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cbbaa1759b8a3dfc8846e2241ee1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce57c73163992cba3bf0138fd0c9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36ccc26682bedb8599f4a7e98e0dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793123503db6550eba620fa77bacced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28656754eb4e0652f9b68e9a5fc0584296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7ed6233a33ffd31a1501530575b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbd81030acde634efe2f31893c3f7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396657f4b8038c72958f1e75f9fe3e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df654dc2b50fd626866be86a44096a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002de601b278b3b8128f8a669140b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b1539f114be47c7f74bd51990534d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75919722d9dba3a7608cd91859bfc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e768a85ae0a1606c7f087a848cbb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7b79a36262c776e9a766e117a6ba0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e05e4bffbef4c412eb72ef1df453d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f681008adcd519ef37293a6e517137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b66e20576e59ae23d294162b2b8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a755b59c8e62bd612fe226075f046309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4de38ad9c62b81428e85fa95d86ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe0d486669cd82b8cc07c93ff605ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a36712047d10508f759255f6c4eba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa927affd33cefa93059d05cea952313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999848155f80d5d1e5dcc0cb3ad05d77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a3146149cfd03ad2b7b85dc44495315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bab7a8d95870e36464de96a4076ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776dd198545804336f632c755085dbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432fc4c36b551201fb3c6a91729de0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd243b7c65143e4e632ba7b0ea03b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023864a6ce0fd76668894d92bbd9928c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b14c7b8499684f39a10c909b1eaba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b8489584db3af21e780f615305b09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7bb2bfceac287c4bb27260d85aa5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39057597df82b7fcb508beabe3a05ad6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5df46389e49be4e01101d07bdb1a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780a0d92ab84be7441601e43080eef4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ce8db443244791f230312b1bcfb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b0a1e2b16c8943a3c511d11fe193328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a8262d40b71eb7ef48212bb1b6e1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f08527bf0e196c80c33892b95c4b81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ac7a0349ee5fe54ba9628b548738b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bb06fbfa13e566fca7d56f870d7fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0845e07af9e815ff0e3640971d9d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271b9dcf7bc9b6b026bcb83bd7531e6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d19362f28e0f507179374af42b8f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a8e7357e38d537d9c7689fb393a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d77c88054aa0b3956b7117c9b3149337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95196cfe465cb200302c05dd58f6802338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a674846de016d590a227f2a39b2157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cee010b1227ea82f490a07bed9a9c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d34176daaabd07458ca4b3604e45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428eb887e28ea85a843ddb67cd1a26a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ed4903c1d55fd714a741687960355343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd14e6c2e06c373b6d9c75ab5c2bc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86271da06a12517ac55cb393eb8e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e1a8b02a245ac9191df732ae39c50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce3c89f2f929847d844b23f164852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fba4bb03b1cb92efab43eb41d77623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231e811d38c2b8fbda3913893798170349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c19f0e067a923d4e2f4e7a177049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebf4b32686e914b917e1b3f44116b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7ebdd908749a1112b270e0e6e014352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694ac0a5f44aa0de8a0d40e4ad0064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a304937a47d83ebde82ecd1f63f009354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64289b5229cc653a14da083bf01d8349355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fd101af4a97401009f5874f524984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaa76b135c86ba53523786e1d20eac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cd439868f502879a14f266267e812358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940816cae0081d3e936d18a5f899f4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe321af9e0a2ede61a1408f6837f0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ce7ac1efa0f62a5a64807c9a27c21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8eb8c1bf5ff383bf64643ef0c376e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378230d7588f9098e2b6e278a3754e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16034ca0f071d7a69dea05a42376c13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b2beeee30af92b45de9acb0fcc9e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb145e952678eac9bf27eb5acc14edb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8346f843bb84dd734c9f4a0924967f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf5f0818d85a26e685d9446445b2a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606fcef8e94d443e661677d0bf46ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdea00a806716cf368e44b943ddd2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c671d983deaab9d06519fb8cdc1f11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487317ca2bafbc366192720018353eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faca9a9bdd1ee903529ee675646ee41373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d549a2da0effe94decb9e58962788374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc6c859ffefc14d591beb5fc0f257375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3dac5cdd0b5d072c9ab8306a4ec64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928abc9454c02a2326af081e4c3f33dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186d05f60cb52d6552efd8c89d42c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd13d3c92e5a2e052a1107aa5ecfad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058b3da6cabc1577d96bded23afcd49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7833f3749123200d70e9f16bcd3bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe675bfa8e94233e346ee1e50b40f36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f56eed1bf62aef0308c9137aa2d11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e6fc71f92a562d7452241e952b9e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8b5a7f221af8cf560d800284ff81f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826aee7e5a1cabb3bb66a850279a12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a935e611dad5fb3e0725e5711dbf81387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db9b1c666c2b82ffa19ee8fe4c3ce6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee6eba3ba9ba9eece5bd6f42bc10de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6eb03985028a28b70633906d593a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11cb25498c2bff2aa500342c479f58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4415206e70aa5e9cd1ba1785874a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f488924c56cda0a60931d239f68a3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd4643587f84f9b4cfa8a9ea9f690394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01147fe90e050e95932166c3b4d7b73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69c43045876b8a81f99051c6631776396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3e87ca37b25691aa26c24f062ddc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d88916f1cba0ed49e32a252a33c7c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01d221054cb63303d82b92cc0a1a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec6f5e99f4c8ac6e72f0e15f3ab579400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291173491d03f8f1ec92136be0a205e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c895bc5de15f2d1beddb4c04c3a7c1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfddc027ea150e745936095dcea914b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13c0061a5e08a2ee8da664e2b7187404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77a3d4a269768a7f9737d8dec01bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65febc55e68670dee06ec7697d3a661406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff9e5da34a611ad57ebad9d7938eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628cea32a6e9b97387d88c0090e2291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6275fd838d72188121f7c615713b11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4fbd0a500e9cbe0e141db7181cb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda16b163c26cdbbf8f06b5ec62c6ac7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77369f22620e8246c7c8e1bc81f09b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75c869363fe95a55f9290d3c23fc6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89de9007df7b98d0e4b33230fe4535d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246894a036f2f18a000aa44bab101760415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86690a64b18fa1ad3b01938d3ce42ee5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27996450f9e8cb349f0f48dcaef7be3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0e5a1db1b9062a2db01644f0efbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523c20585f06c3ba994a12d6ac57cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af7781b6fcae539cfe74445b3d9ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c121547e755224c95d5547a25f17ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224cef554121398f704df9cb2b72a6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f973e486b5f7cb1af451bbbee4b746423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbde8a715349acdbce5c8d26d0c96f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6302a8002f5c4ac308138d743cb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10254f6ab0a9fe2d4fae18a2d0a3d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9c6d6b2c0a093263c5adc97417292427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c3dda23021d5556484bdcf35b6990428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72cef22bb124ab57c90bf2c8cef9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2150edbe7c66f28e8285ef4608496a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f7aaa506b0c5c5ec3c3e39b9549a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab364f43c9dd32bd89acd8fe9d92b41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ae117afb4674d2fb001a1dad2ffa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6e49a8a8a7d3a13a3120d30039256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eda8e196f29d135f39eba1391316e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa807311ccd18355222ef454d304bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63de353450790dc6e4ab253dd8c2c69437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ba0645c39ff44ac00ef91ed635ce3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712b648aaae942bedc64065201c4d2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6236a6de5826ab58a2308038898e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba05b691855efd2f6acbe728af9919d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d81d713fcb14c9ae8141ffc218347442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d67a1c44daab48ca13eabad1d4ef3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd33aa00e9fdfd24edb3a907754080444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f438bd1fa8f105e1b2c285bd153a49d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70566a4d196b49f1102ddda8709917dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632b49eb85135c4c27159821ef929b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7efc897d76c86407c4a24a6bac866448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664aa97c525bece39f660c0775b4ab7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d82ea24ccd507da729358c0bc96c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf46654c0109db5c0f12dac0cebdebe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841dee6efbbe6309ed1bbf1fb6ef679452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2bc2a9fd568a103887bd1cfded0c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257a99805c6eccf1d1d1fdb70d6416454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f1cb78b8fd2593ce812daca4d108f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed8fb62ece4a13884ac2f5094ce0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3018961a9690b1131b2389422548ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b3631ef42afb0268968b1efe0799458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e98c9206da2a1f7e44671a5cc8f61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d833f10f8ceecf8d88b045a0be6907460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379a581ede3d441df79aca80e40573a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3405c5b80b9e12c5f004fa9d993ea28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ed71a014ffacc211744b2eb9742a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a336ff764f56439fe6238796e61f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a942cb61b45bcaab4bdd417d78e24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f746d4e51d9d066af86d8d75b358c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19def6ae9f69fb3eb6eca1fdee1ba08d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c5dc66288c88cc687e4fd132abfc7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b93de631dafd87be165757f30b8d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce089c2b469776c2616890ca5dc78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac669ead4ccc43589421f99e3d2733471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3e92c4f6925c1924d45354bab0cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534503168fcdbdc355ab6323d06a783473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebe7fc25acc9e22fc9edd34f559e82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0419e12693fd012d5aac7c7728c073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd66412cf88fde5b01147f3012ec20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f46fbb8774e952de7d81e536c7862e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6e4f1444f1ecef95b5c390bd1f4d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ae24e54800f0ec0fdc721660a6a30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde4b7f5f78d4df53e9524254014ed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc13ba260d6c4ad259b5736328f2155481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87271ee9d286f78b5bde8c23829e64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617caaa5b8cc6003e563f2bdcf49bb21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17e61bfa9afc11f4689a6480f4de5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8c6d71203b7d6447082519e9bb9d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ffef9154980c74f476e47a6b913b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a272a5193f51d276de246b2dfb6e97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4e1df143d1050173738a001b483ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86a53c9b5939469b8397c09bb11cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084d1a7bf83ff23ca2ba9cc012e3a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84875996d649bf8dfa993c85cda69341491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a91e71c06982e200b27739266aa1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6637c266cf41ab10554bdf7ea74f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e470196d4c908c69bc1c67070fef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443ddc2e42bed534fd620b8cc165c21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e548d0f72d159f422fe73e4f3a54b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba586693a901a2be7378cc7962510e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6cf5bc27f1e164900d11fce42c1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5c78fce924add2cec5101084c2dbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e948607b311d53843d432c6ee3549500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11220ca35cd47e8bf0e4af89e36abb4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bbbf26f8bea8c6eeee907819fdafe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751e01e7a0a045ec7da71243acbb939503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0478816ca4e999a3243cbf2754f58d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55297df0daf169c5209a2eda95d82db6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7a53730d0e1c599e441db8625d7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c309bc7f721c1a44ed968e9beed2516507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1df068a7fb6dedc7cd20a86c9b701a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0fe6bcb795048418867461fd79ee3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02a478614aa652cdbed7efc428bb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f30937bb419f3209b915117f85666511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5870b316e5521bf0159a6893ed87e45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5eb56ede99df2a7e814106273500a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcdeb09441b97dd3b352c744eb5a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f00ce19c2a146d5b2d6d187f34517515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9d2daec6335c5ba7b5ae588ae7ea6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc9be81774501d8f0ae9e3c2b8a58d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b3c9b7eeecba99bb8d5371f0d8208518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5929d9fd3661d228b887245d7230519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dd2b16705c9628223fcf48e3e27b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cb9cd179fb6de29b23a2142512547521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8c0bfb3d551ab4276421487670f6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27877ea89632c097f81c7fe8eb7d9ef1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f52f58ec464b782b0a34a28d05e36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38458f833ea43b70b9433ff85670d73f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea1646f09f24dee3998458f47a267526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364d6c85015ae564e2ac0dc364a999527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1bd272f1c5e3861db331e88fc9f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d336fb62837750edb58db363d91b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b120ccabf8fdf5f73c76a41fe40e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c9445f13122ff45ae26b1519c8de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cfbd231fd25c888fc20e2ec8907ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21accbe141453607ba048bfb2f2cc35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a69c08af603fe900d4e65ed6627ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed07b8a0b82fc54ef8ae20207c9c8cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1119527eba05a9c9db8a74d9e7bac6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588999ef29dadea4cb2d12e072e88a4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8883229919d672bac833ed264da6e8a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f17067dd8e8b1527cc836be000858539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dc002e194d22ba144c4a36223eea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e61594012315367f691a9e85194c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9960e996eada16214652998804a48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2a4d2220fcaa772978b3fcc149b46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b661a691c2187cf6d6249c20c15135c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861005dc3626581c11eed9f3d5c995545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a05a71259c97d286dd846efc8e45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a16cdeb1f67ad29aba809c447043547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc07591753b631c04fc7eeaeea0e71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd390ff3f482e594a686c3b485e2e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c519d1499b4f28ef16039647acace5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc00b02e5ae6f4802e3aec5ada8f302551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4abcc7f05ce8e5b413873e555f100552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e9dac298fd1735931d5349b35c6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88846cbbdc88df03de0cb5481a5340f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f82480e34dece65ffd046c3fa0166f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68597c0b516c4aa81dc3c5d51814da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5bd6e4c7e1ab52ffffb7c1aff6a0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70900c98d0533220c4b84859df3561a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b393e1d3f6eb026761dc3aa3d0ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7920e0783bec2c77b2f7da2ba213560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8a133dd55f275fb97dfd9e950414561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95886093d6310a48daba1bed841085a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7580f22ca191aae00de654f3567eab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9047b7d846ce02bbe9011b4126fe52b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a757d811711b0c7eb9f253713742f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d56c0650d9d8cda9431720200f0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b71ad5e5fdd32f4a32c36ea5aec20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f21a7778d0dadd886ed946dbf997568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4556ca2690b3ac3690c0d5acb5c33f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b9bd789e6cc6128df68069bf72cf0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfc04d335a33aaf60002ff4bded9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfef69e7f75b1b103f35b4d9612e11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a3dc7c7212c955ebfdb734ef86a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46801cd73f01eff08c106836f568e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0c907c66788489556fd59d2eceff4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5838d9bc5fadd2b8f7b1dbe806adca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c6f7afd45c8b6b29eb92625998ff8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdd3782c9dec094c90245e704fe9d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bbfd140fb5d2a22c4e9cf6e324ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ee43878064b495e60e84332c64c44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f73b949de83ee8320b2961869936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807452adf009a64da838415797aac564582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab82a85d9e6953a8e7c1efe1ffdafd8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e8506170774328fa4714b9153ce49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc03dcfd4af4536fb66b9db13d09f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ca1d3a9c642d5f7ca2532ee9681f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4925ac7fe8c94e81a88ed81ef7630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d2c254ad5e46ed377fb9aef1a1ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9f01f8cd701bb37cc3a24f60bd15d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201021e12c5294d1cb504311aca05719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943d369b880b73b61087f4ccebe05fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cf28f254e8ce0b885292c715eb7a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b594a1b5701bca2a3e3d5d734b8b8f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be1b2891553d7c0a037d7c0b9c17b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fa8eb35caeb68ac73931769b5f9fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5810d15034aac903f6591dad264ce8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba820f1fdcde1771a047f8f6ed63d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245f8ed78dbfa4d7ad8855392bfdcc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ca0835fb964737c141a65e2bccf6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a0d277525dbfdd1873b10fd998c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea0e9a92f3b0e7f5cca4d57045f0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6e5090685e2578dba09730c7c0fd6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e884b9635ce4ff230af17ab973ce5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533de77e7c761218a86b6847a45ccb0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca524c51d171e343e4109c4096280a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09946179c129ac156b5a26bff7403f24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41afa14f2f60e2d40458bbaedac8485607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690423e28b8f5c25ae7f4e4910536036608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75d2972253d9e8a4fb75bf5620355b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e036b5633ea1efa0de9353ac341df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dfd3086ad8e02e890300e480e73af611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f99814bdc5996a435503ccf21d2fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5a863328dca1272468ad652c2d72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76495034f175d08db31cfc829aa5c915614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e3a98ffbbbc0562cbefc4f1b2fa4e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3722ca31c79405bc070a09a01e3c3e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f98b33fc5420b44a8fa110524518d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46759c17515ebf7d3bd479818a8b4356618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c33faaf9251c3ef57621531e142f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9890e2b69edf02c00e54bf13942b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b7f69922c61bbc2690c2bfc57ed48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d18c5a53c6fa341ccb789b764c081622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca935c0d0c8203b07ee16e191718e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19750c40fcc026ea57decdedeec3e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecbfbc652b64bfa22c69f2769f2e29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7618241d2ffc342f7dc1fc093e0dc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5e27b878600a174969156b22c20c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be28417c9c7ca3767dbddb4fd0dda8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd10b04870ce10fa35bae23618e8eba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa059445d07eaf257b0584069fd7ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00199ddd28c8557f0cfbb52e933bb022631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0a96d1c2d7bef153a5611b45efac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686663deb21d9dbc75068c226c117451633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a28a9dacfe7525acb3294d633263634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94bc96213eaa466d5afd9a51c6269635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a8f0791fc12aa48e99fc273e4d9ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dda1c738814b69980f57a96069176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453b94c2fe15ea35249a50a27cb3db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026301d04a67403ccaf33f4cb414be73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881439a6013b8b484502bea8d6bccd78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4488d8cbc7c7b888bda4be336ab9aec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2f3045bb436eb4e23783882856bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04952a91ab59508bfd84fda16c461f18643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe8073c175183a20e294de15d0d7d644.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8954f587f46ce23237bc0050a1543081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590783ed0947e112d28f02dd203b32b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c673bcbe3115da1386b026aeaa6c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aae8c8282b1ae6a01f13bc24573754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ec0167e3ddfe40deb8f89c9d46ddb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c747398979fd0f06c1eba4013389716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffeefc7c89b8d499329eaf241f36d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a33a6e9c9e4a9c4118724fbfe02b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814cf849d6ce6117b7133c9fd03f9899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581088d785ab819ed3b6a8977fbc16a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83997a9db338ed74d247b0aa87879cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42cf149442916978fad1476cf762a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e6f1874b93d0757f0ea3a5562513f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc38ad3e3d21fa3f4b15bd752b27014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88fc83a7d97fa791adcfa40cdaf7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f410ddbe9c61595aa321c2edd680916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe2a1bd80a8d30f1717cf61214d5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86c0353592be7d29abf1193b5cb5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e56752f46fcf77184e0f07c76749019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc77b7f25e03bd4108dd1b0aea64a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87ac7ab59fcc92e852e780afc6e78521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e30c2e099c973127db577d362dc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423754b31e2204a80869143d668a1e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6b54f94ed56d81591bb6b809378d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765472e9cde792b6eab61a8b1abdfa6425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8935ae708da3d55ff15b5201c55dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaef445deb52fbd35b5e76e8863c0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256f2048e1a368231e76de28753232e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84d8db3960d0e446b8fd319227fd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61508ac8c8c0ff1ee2ebf49c2f21e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75e62aabe96a88ec4cc9b5545480c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d1ffe93042b8bf4c3ba788ab45fcc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27122185c6f637683bff9ccf18580f8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1131987962da3816ca740d729928fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b2413d2582e926e5579ec3a54fd2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483a4c200c899a343f2172227d812dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ffc82c0351565bf089befa3fe299d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56f1b716616ef15ba24fb12c2133db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f955c56defc71df1b437e7b5a33339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc7dfd2d390328f65faefd1b268de340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69628f211637e0ffa9455e36a913e9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88616cb315dbf27f622f940770b89a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf41b0a692b10aded7bd0f1296858ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5529858eff021dde1affc136cd96f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0962d9c2fec7d5af8dcd30865f424045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9563ea6c95f7d1a1e675993d1a5c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b925d1ec1daf05a877649f69fa7ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820c82d0c93d5f8cd6022b4f3180dfe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a18ce14d4b81f80e3e053c096a16649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d6eaf64c71a33c12a9974a05078b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ff19b062a218abf7b4b0508a634051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7feff7fd4f2750a57cf5505efe51b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173dfc2663cfceff1ef5350b5b8b67253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b06ddb6021714c3c285039896dcfa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edf42e6f9e4a7b38e2637fdccc8dc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450b955b320d5c950dbe910c72997056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f8c04f24f1d41b9f91fd76e50b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8f1a3b5a0d8c5da6e7456b4c9bf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9065ecd43fd42a90020bd2913cd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995877a09caa9a66560c1e83f6f00a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dd67bac7d457118e4cb8fa0fa06c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8ed3906dfa7bff8f23da4042a85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93a90239c97c72cbcbcf76c7f52e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0b4b3d6654ed261835d32d19bde964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b90e5be21fc48c82b93fa6a766040365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6463f75072c262b8c71701a853565e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b12dcb4dd31d947d5a0829daaad0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d280c185eae61d5c7b0bdc3f7a0f0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258c0b67b464cd8cbc3123a8b482fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982d51e81fd93f30281e1be22ee51b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fbba5ac6bce98a65141ce80ecbc0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64660d240397a14096e2633008190f5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8ef9f3f8ca566699706b1c34e82f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b001dd787c960c737565a4a12b598a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6c8454397c81a9465fadd0b2c9e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae4369b8ba53424d4270e13b0fc0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8a9924914d6a1b56282773f4c42477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c249564186977bc64f9b61cb5c3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89aa5b6dbaee00d1863cbcebdacff279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755199e1a1cd1f6eb24a1b7548ad1b5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99d0d3f99e6d7cbc7dc22efacca1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9a1b02805226d89b0d449431497f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b50f22065a54c01b4484441fef06083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc031c21d9d95521763d215218df854384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148af461621dae589b9fd9cc0e6d5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32080d19da656f5d8ddc887cf1e42a0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954a7b5c8be1e54f3b1f8b78e1647287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d54dd330da3c7e1aab47aa5eefecc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d89eb8d6caf3e831a3b9303d973cb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7bd5ff3feabe1a571c7c8e35f96ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c06db4fa57acf83fc1d099e149625c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d91e4dcc964230441f6fc1b03109f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5447bf3fa95a600b343a8eaaa663b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2bec989bf1e8cae084580ddea38f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5b7d063e2fe210f70995d0900a6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d5ccaca21fb99e648b57136d4a92e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea75c84c1cc81274000cf09d193b0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03989c0cc3bab7b3540eaf44c248c78c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdc4a5ec02f87cf159e6d998bbe73799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b71d48c7d99693c7a6f1203819c3c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451589a17f116a951a8e1246e94077f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff313f3ad71d9170624b71f3e22319102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f2741e1d16fb3c106e5d01ed92fb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6810ac7442b6895547598d2ecf59c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd7b815f6e30517c9ec83cb1f6f7ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e1a5d1ca18ae6a90a5ac3d74b2b03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95936ca2f1fa456aed555ff78e6b9ac8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fe1faef08a3c04f6180002811f37f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427546597cd153f09859e058fce04f75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd0b87154058c53e5f2f91ea6428ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9b5d1be70fe758d88de285242d869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ef7bc563acbb21055ab893ecb63f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4495509822d5c03124b7d3cf8d8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662ce05f2ed38ed211ad07b0bc3d67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2a5266f884feba0303075a492e62a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a1d292a352d4bc68c0486c14106c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4c5fa586af36c65aabd345f30b30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564035457446b6eb3d4b85f00a69fc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e795b589c42b3b3df6a03353ed8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26224d95361c075fe9aa9b2d3f57724c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfbcd83f75495613729ec434930dc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070010d49a1c5ab65bd94d295a9c108122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304414436e6ac2633783ff9184b2248e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf7fdb441c88a8515136f2b1ca7db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf146741a3dff91805519a2acd086125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea7eaf152934afa92c58bde0fb7cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b526117d0b1fe8c0c76dd213dba265127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1407bfe8db1fe9df6f4d9f9b5455f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60fc48e01f7a5e785590cef121b364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5a5bbd2cec3cfeb4418329feac40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3fd1fb8769f76adfe25fb8856f7ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862b800cdd094b006897d9608d19f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6bc4d5038ecefd6d642f3c41d57e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d35cceca6b76db261c5a1584f2ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28593087626ec5bb2939ddafbc24aec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bbfda1917aaf390dfde069fbe45c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191489817c6048e2d48612531ecf24af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84143b2b4a8e9d84fd6049b0e4bc9fff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c423fe196539c93fdaddc42a55ed5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6c4a5c7e3ea1a57740e2646b7db9e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2c2687fb1d5954df8836f729f06c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa9221499f1693fa84d2c5b189d6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e4b3938c381ea2526b7620a88f5b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905369a309f0c22e0065fcc40b01e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaa14293bdac28aeb0d3b4963a3bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e947921b8dae75b4e70c4afac828d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d3f9288cbd6c082e9754eab357b50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe128521b1eb3b7aca5a8639bfef9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71df72c50c57eaadc727eaa97f4c2aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aeb363dd60f474bc7f191043d336a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84eda1a503004095e733c98268e06b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c78d128b10645fcd8d476a1b81cd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e6d53a697c168ce0e0057cbdf9618153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494307cf5bfbcee72aa5da1ebb977c0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21950a72471f24ec331a52b211ea2d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e4c5bfb2c6b8d5087e409cb5085ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8be3075e13a046a58ec73d0c11f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f12860e07303eb5bfcfde8da47e00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a47c522b0002618d1a4bf1666c4498159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b4794527bab19b088fd90cf61f94a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35443903d2cb6c64a6e50055225245161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece57b450199864424b6a9467540811162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde0c01ec192d02a6dacb8f079569b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf0adf028bd971fb4ae0736f502f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c687b14a9128f8f41a46270254f5e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79631870fe05553eba0a994ab9ce27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf09236cf8e2156caa7c61e11930c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61650bbd04c23539b9d9c28f9427b8a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913660ed91524cfbcba4046a466798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edc15329420a3c47b8e9d665c525be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e63dcb41d443700f8189be49e407c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d0cce47febfd3aec1986199da1dd5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7bb3525b3a5a35155208c6522dd3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cb38fc4b3387d181b7d8da049b15d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e9e5dd884bb056326eb7bb785c7e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf4bb341676dc33e9572ad14e64a5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85082054fb484cb0dd32d85fde151504177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6843bf99593378e0ead9830faf1746178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594b02f31ea51c6a50a26b5485b348179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cddc8e3861bf6dfcc741449f3ba5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d540747a717d900c853099788629336181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa3a2a9615d54ef4c766260318ecc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7d1cadac6b77c25f525a2bdfff3a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe1bfa91e67fb46ef4c2282a62ffd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b81761219191030c775007922b420185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eced2e9c109a70bd96ed91886efb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335c6ffa47e3a1e9942fbdab18bbcd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cf161c2adde03a2f3673f11e9139f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982888067865e07761623bac189617189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a45bdea225008d0ebe30235d9748190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe51bbb78fc3a086df8f8ee76073b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239d2ca9f45b341d5e014ceaa88e86a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c73589e3ea63e04ac3084b7f5874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439b9bc64e8124436640413f2afce5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a8f62648608d198dbe189ac6b7d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11b78e829f2547f82b2970b00597f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77bc2a81f4ca6f908e4a1d90c867c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a03f8de318b9a185d0bfdc62d8d12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cad856f003e34c4d57651ac2da02ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35995c8900c8821bdc8430d1197d75ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003d70e1f89b6f277500b70bd95bac1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88793cd027be3a7c5aca8a51efc4092202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520fca5ccd78122850b0ceb9434e34c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f346169f40d9ae66059dc7308049a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8a43a9287c35ecd3722f6a5b104f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b1fd3e661341c5dbc7f463de2c21e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7caf426e9c446812b1141e971ddfb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96843552c7ad257fffbadd26a8120b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d57a9ffc03c1e59eea3f265660a9f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80331005769d680f8c8727280957ba8f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d558fa5e44acf6beca40af393e4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d37422312369170aad1c61e151b138212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5fa6cba5e7525a1f27501e420136d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f95eec33ec152e0411b3d9bcf11218214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf36ad0759a27b7861a317af71dad3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d904e6313ec98bf9245979247cc77d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292d5c7366500b44a0051e60928e92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02cb2d329921b076738fd4fe1d355a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d35821fddaeb7c30838a57dd56194e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bb870911cc80a5a4c3a093be69d47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fecdef2294417df77fdbe6f46b94f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601723f1269f41bdeac1da8c009209222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39abcfe75985277fa744bd026381e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28942646acec58b274c53bddd7d2595224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b6d52e276aaba11a503157a24b69225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce557768be2b6fcfac161a0fc8dc32d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b23929a5791fef4250df64363af1ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebab4f7305b5b391958fd493ffb1f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d098dfe35d0ae199f1c486b2884c53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aca654dfc7b5faf081f6de5c1844f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cad5e0b010e44c6b1a139f0434803231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eb9c60f51c7f709cf1cab6df725e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0781dd72c3a2f477fac6beae0ca9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d13db081c6f40cf6d8d5d77da349f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200f96f0783ecb442e473a96fb9b4d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73accd1c64ab05f198b091cca02f862b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ddc8e24f098dec043136214bef131237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1fb22fd8ca1d793162b81a7cf07fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876981e73a9771e05bc364944187437239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167f1f166f5c3cd11de39704720522240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225909b5768f0cd9a014575bd53c8b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d528723ffd95542ba7e9ac0ac484fd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfdfdde8a51a8d12cff27b9558b4c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7acfac6d88ed353589793c05ee6c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0857a4feb627773225e812260dc0518245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa817f2a5ebd9a11ba5e182895acbd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a5f87d3d40c4a8a465e807e78a940247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fef14110e165735a37242379558a42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b90bd63e32b6002204583584cc8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62855a16f54dff191940a9a856c44b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d5106cdd1dea2418c3b7369c3b474251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c2ea8b8b9d61fcdf60a0ca26df79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781445690b9f601a7cbb645b83b33a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3cc7eab89802f146956c15a330adb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c91012533746737ebf884cdcc6e806255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fbe94ee61e2276c8f8a5d9417b7a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde572e08ab32b1b0a4984ad07fd0f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f8a06c108d8660a48638674b8ce9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202039403e26dd4067dc08320c8a66c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1d6fb91a021ee88dbaf90df9d0e76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84670b68cc1db3361594289061fd73eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474252705442e826c1e86f9b245eff92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73462aa006eeb3127578c4483ccee82d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ed57c9a8420364421eb979a37c8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa65e96d3abfb9c0060d420c77a5806265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6f04d498fcd5d560e977e83b1dc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415419af128497d82c8783d77e7374a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7a52c91d53a1d1ca7fd5a0228c326268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8b6a187319b1ddeda5eeeaecf21f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf68dab6a43efda40f0b6947292385270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e6f0bfb0b7ed69094b28d97f46e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f212faa5c2ea8b038031d3a5c4536272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e9d97215e4e5713c9b2b2910b18b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f36204bab5a9f30f23299c9e7207c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d1b20cdf3de3356b3d41e62f2644275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee2d12d4750d16b4fb8f76ec40ff25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d08568da1c4a0995eb37701e1ebf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b55f1f75590c3ff711a32582fe2ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879916e5ca4913f0ea74d5e5d16b9fb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204488dd5070afa7d5ab6ab26c19ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4efd3f650b253e6f966a5c7266e9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dda4c191f7714ea32f608666dff06e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f151cab65ae35a568464db74fe02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf3cd4ced0501edff6fdff4c27905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941e0a34a556e7232b1a619d7a6ccbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58f8759208e8ca8243accd585523dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e14eeaf703108a3a1918dc789643287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124ecc2d8ece3d73d281892d2cb7569288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025008ae9dca1f49b1b12ce622600e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819b6c20a0f9f6cb4a28719c8367e73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e5102927eadde4255f67e4d6e5042291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc21985517f17ab66163f209dc823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f302f4a09a77176d65bf7f764f4fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee20c8853e8ac15570a2cf4f2426ff1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ad2f00502d2fbecd3410207ecd6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836f5c47728ceea5e92d701994700a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb42b6264a25c4b2034b30c91ffb17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59faf5255734caef145d1a19e42c8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ec17b6a079a83df4c9627e641e029299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc85e6d409ab8228439dece6e63421300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1bc6184399e87d3ef3ee2f099e87301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13840e81171f4572a18e00f4f1fb94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab5a6fc22cf0ca47df88ae107a408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b3e0add962eb09be50567990918e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55ba401dd5bf68b6895cf58a415726305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752035d8c9faaa7d0d23570af64380c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee23e998b5b5572a8a2a313e24482307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6f4e44d6536ef6b98bf7eef20c444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620a2e18505d6bde503fc0432808fe8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd584f212393a15eaad55cc63951b056310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488634be0b2d08b45ef8ae99fe3f596311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a1be6fedcf755917c899beae0c24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d21fbe5691bf6e8d59f0cf4ece7159313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa72851132c2f53413e1355a42d90ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f0241b5dd261fbda23ce6057947a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637bd44f51d26a8ca1270265de57b64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14414a033b671c94cdb6e0af70b11b0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc8e5526ad6964256547cbfc20a151318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431c654e71bd743a8020fe06fd86ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc854fcadad5f531f4caa12d4ad0638320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202c6bb1e0f784e3a572821c8558a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a72d258bd266658b7f500341ebf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48081d9982399b5db7da103a9c224323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9be8e33bc0a6ab6c1f0107bd9d199324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0c5811b2df3f7efdd54fd20c08ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d2a3efce95a5d92a85c9f74a0164f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f2040805e68e15d5cad570b499fc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccdda7e2340129792cdf5f99b0673d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c0cfbfa03120816d4f4ef75f90c5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8179b53ffff312b198b5af6ed90f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d9addd11628a1f5738de83e02b0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f27ee7d49fe5419e88632452d3d553332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62410d65abe41307901f7f5fc15e1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3390dfc2c992cf1302dc87e49bcaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3a34e1a33cc724369e4b338284e62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56c08cd85669d0238078832423323a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d13dde697f11a4ab23f1d966ace3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150822e28a85cc2cc420003fd6428887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db34e6837093b86db33113539e8fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef37ede6725fea20da162a89cc07ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607285fe70ca0be9e3b0fcb1c47b38c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4decca8adf3742191f7481b897e5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a8f489bd4bb5b3d86bdbf48c79612343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8960fc2997fc4afb89b46ff68833e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4569090031e77fa0141a3e29b1f8d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae6cdde57999aee47397eacdec3f45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32c2b9341c1422cccadc030e9cb4c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44270554714fe178a3bece7ac71e0a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423417a7260cf3e5221176fb1a6023e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5956f768c7bae29adb7375a852fff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a902d34f5fae12d321fc1443d6b10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839bcb3c73d624914f508f950ad512352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0134d66a09beabf8e8b970eb1e3e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb2d7b279a879b57a282fc30e7aa20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bba1a68463e614fb4dd9a76300ec2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee2d5d694b4a6ff022d9434caa41c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed483fdcc831594e7c3a47eebc6868f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e467ca8339f127832c67c52bba9cfb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92eabfb731ea642c0920e5a1a4174a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed3db661142e61df46bbe17786ca2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8eccda032fb944db806aaee98f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc472c3bdd403d92f26015830bee4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983094463cffcc9828c5c7fa7f4af7ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f08836ded44a47d0d49e416817eab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad4a8c14e012bd469c5dc05d0cd231365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58ea485b18aa9b34a33853656d131e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a84a559957892e1b70dd42e7dc3bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38762007194cc850c551490d91bfc2f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e753771edbdadd1645e37b805b204369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9b5f6df16f556e40947059df9a6e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30aadf08a5c05c70a4001c44dfb284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c5a1979a66b29a3c9902fa69bfa78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aac6595a11f51216bca668d9e296b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2192e0f2abbd7796f9ed1e7b7f68d9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6b6826d2ac6f63f241f285f84971d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87daf17ba3c160f4e6488a9080db4bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872d1a7a31bae9083419c62eef4cde6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25848f91959ec3b8a57223ad561ea4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb672ac9eab85045b736da5aa18c172379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2870ceb6737f97cd24d1455762b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a46969ea5ea5a5387dbe6afba89cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23499864adbca76a2d285c32115449382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8041687fc7d1e504f08f2b44f648e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c857341dc7ac8f175f01deb8f7e0847384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910de40d4f1402c6e8edd728f859468385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674624cb7335cb70c92a8800c9a48b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2847b603cce07160dd8922d6aa6e69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbf20ff11f3a53a1edcd8f2780c58e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20ae07e8917a6135940e3e9df45d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f63f850bcaa5a39fb6d020f2f82a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829687ccde57bdeb7e02a3ee2a08cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28df5cec414b275e8d2d894c785616392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600496da5da461e805beda8a00675bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b703253c4b3155c04c1712bc8aa3bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084af9ed790525c04ae4db22870a9a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd35ffd904d4bfea3767416cccad1b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c94b210a8807241b7c22c84c3c870e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923e79ca20d2d6225106591a9006bbd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7ff0f3e9dc24cdaa9db973360bfae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f0120b2fe9a09cfea25f17a73cb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf78ff182767c0b3f525041ed8e87b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ca8da289323fa5426fe128e1f0f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276dea3886dcd2a7acbb306a214017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06767d7415d64e739a179e5a9946f171404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd6246d8ec83e227fd9fbb48dc2241405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a28b5bbf1cd00c810b8dd958ad616406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fffae1cb36caf85a82540ec33bb06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf355e63a9ede5a785bfc47118d831408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413dc38911d85f5066064a7ecd3c705409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af7ce0e25247f7662dd8b57e387958410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dffdd566cd1e3d2f31db9135a0f586411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52577f27e49fd3abd7441be950e7b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aca6f47e199323c15b47a1bc2b4019413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623dfccf4678b7df52a04095ceef25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3de7833f94692be855ba47866cfd97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a85af3efc4edda5adf38d66ebef8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6316e6f7b9a249f81c24c2797262f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8df25331cb57b7a439c1f55c41278418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3335a5f373ed33ad7304d663fe2746419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a23a1fe7149473ba86d6c23e951143420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608356c5f04d848fa9bf01e8df29008421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090ef885d3bcd56bcc8e7742ebe99a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada584d78e293e0b44804f4a9fee56423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ffe1d7a45d1e929c88b79438dbb89424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e2b7cfa253bcb58fdb518bb610af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a5c75778f0c4719d21d78f7305e33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2444953a030c12ee9ae384204fe948427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01447e8b8f2afe79c1884fdaf693682e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9158ed6711b09a62fede6a1f7a386429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae48649e1c3ae6a69e51b8bb8198ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b531fec03e60cb5af249d0b0c19d4c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1593b57d052a5ed0aa3f2e7eab2d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d7d33062c06558d8885b50144643433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd31ad8bc31e07a03b115f3a35c9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec798861d4fd8b4b3d1666bb7ec3951435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdada8781903b3d8b8e103f967e40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc93dce25007d23d043b5be9e12c80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659348df9d1bf81d9675df16b9b09406438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5097877a390fbaa4fd4ac0cd73f34d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59972ab619d9c0a09930f81f7a38b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebbddfbd53a47dd66c1e8dddfbfa83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4f116050857a3b50b2fdd510be2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee24c26ca66276fb7dda5587f734ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e74243cfb5775033cd1338a0f786f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ee3f63c6155771293fd4241e18521445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aae1a8645f1a5f4a68a98fe4afeda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61919ee46e2de7035e853a80c1d952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b152bcb6903a6f07470ab05a7a3e3df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28d12efdb748df979b06e4a4fb591449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd4fd2b299d63c5539391a7992785450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0380c2aa4813f959308c561d6a94b68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94322cf5b713ecaefbe024572a99711452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467ad16bc7a5bec59dfeced5918722453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73fd4cd939116bfb71e3526bc2a9c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840e70c066c0089d309a9b0f121a41f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775214dae1d8971975648dc4e579388456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c968fcc4a12eadbf73b9730b4f8971e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5e153e098ffa686d9b8ee7f2ef065458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ae02a64acd674255525634f30cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f74ac09617e358fe0e6f51a52508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad4da4606ba5d5bbadb220a8e73615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c2a3244fb8e8a5096445c20e57a01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b179477206fcb3dd092407621b47f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878acd89cf6deef21508e33cba0c1e75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691898640c60f91be3b26b91cb7dc475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee6d1712e949652c2ea96f2b4a4f89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b28fcab48c36947f3fb9ddbb0228467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c335e88b8d1712bb4769d8db78280468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6e1a47223c90616e76004784da28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a77c27cca1f46391384b8a991d4010470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc81eaf1a953c7baf5b754a64883fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59198e4aa42d4566ce3fd7daf1ea0585472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed37da869b687bec4e8eed65b12df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f5a7f10b3755029aea122a5971334474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d070fd421f0fda28b13c7a27d6eaec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d0dd6d1379b23358db57f6e3599a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d940a9a7c68a2217b2a3a8d94edf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6031cf57434b31b068ce545941ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f32f502970f0da72f3d460a8fd4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3dda4ff1bad472e1a5dde0f75661d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7bb8babd6c83d782a94c458629864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05a05894cadb93e3143f4fcbdc2c80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e57ebd18b5bafa177aa4ab1bb0d19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed39510f3bbbd8409d5793b4639af1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b98b3d9b3e468b4ae27937c58afe6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67222decdea0b6ecccc85da55fb931d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fede62a0c0eded49678e3c8ae9e4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791d1195e0dcb07959c068f27f60c4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb58bd5697a74b5f35fd506c2e9573489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c18e864e386653d090a6c7f6e25e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5403fc011f683362caa0f4be69d86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af78b6153897651e0af4dc51583fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243efec0826b0d24187f7cc8b0c9593493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30446bd0c6d1b7745f597e728c68c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbd6ce40ee56b51b565d562d6af83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff3e3a244f5f133564dd06d23677e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513109e4ae4a9f3a60b6b5df573c955497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f772d52767c10bf11a8ac0b9c56bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650ae5ba850e6f28d68e1cc44606641499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bef327c5beb10c2bcd6bf6a8caf30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1151d82bdc66fec71109a4f2b9a9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e88b053917eea2074d1542aab09db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920001f15881c74b6e7bbcbdfa4d1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b281a6f52b3ef103bcca1456d9bcd93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e3dee89a259366b0932f3fdf92ef0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580b00e31dfeb82132abef2a51d1b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a9559dff9705b578bb657ad02ed4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6c7f8816e764c2ad7a3d8bca0b3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c451b8949bb6673b2844079ff944a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46c8138e6c113e6f5de2013d57918d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1229bd666a82453ac7cd64d3029a526511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e53739d85543882a71288f362c0564512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79aa4bb0943a49fe4bc359815377f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ce983ce6b89a3eb197af9a06f9e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71a07eaa32ce7e704f5b9e3e9df3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114028740ad21aebfbd5c4da766c76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec5cf2e88ea1ff3db9f7436fb946f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65b55cbd30971a6b0fa11cc41a0364518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb10e243801fda6ceb476fe83e2aac0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07d5710cc0aba8e47b42ccafcace2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d404f5cfa47b4d3ceb595a45f1afd3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946340bb978cac696757ec53fd3c31b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a7336758208e0cf533bce3104fa8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254969971b9b20bdbb961c665e529894524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188c8b5a763a70a8e73be8e604032de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661fd0e60760735caeb6bc1a36ff54f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdb17c3026e938551d5ade4993f50e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69c7d2c3c4e1ad4a2a8966a3e138d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ffc0c81ddfd4f077cd237e570f7b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcddcc36a177078b54393c049d23c44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0a7a6ebbaf4ee5d72e4402348ea56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ac517d4aa91e740cb8dd65d3d1fab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c0e4c6fd9eaf422fb4b1d17ffd73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c4104fb39b2c84f2fb714614532d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ebb87b2365d67f2e4dd2bcaf8000c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c7be8bbdee2ee3b3034e804293673536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbee7a8bbd1e528b933ab00e2b50c2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c176312b40525dc648897a4c9e495538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815aad72c14c5e43811cc41353f87bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1ca05f9354819fa812deb16f3321540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48602fc77b4f11a281c7e89ce80edf90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b5fc291c3580cb25f45720b4afe9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777dd5d6f6815bd2c2eb7de251110c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc144376d7376201e193bac2dc25820544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ef1a0dc299b2f1e270f0312c14c4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1e364828848c0df9f51cbd7a6650546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02c65ed3206368236dce6cd1414031547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd088550b5c821ef813b4ff5a4ec520548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e50eb1ac0aa568d6f8dfd7ec3fc35549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de02659f95a3cfe6c05c49fc727816550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c204428bc724bbe7e6b13ad2f100551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b00d91d3b39ba47e0ff5a336f71ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834f4f9c98ff95abd7e3f8bdda6c35553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f0d1f57608f7941766068a23d71a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e436aa1c7be468d11e85dca26ab56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b186240696e9dd4e087fc4a22df1137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f0d6b6cdc5d5de52f3b51876be9e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebea0874f906039d7a3dca48c04166558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072012f37eebabb8428c376a50afc353559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f03e6b4c21ac2dc38a5f67bd4a69c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644efb6b6a7447b81727554703a50313561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c9d1415c9517bd3a5adff993362f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f8bb1b47db9e3d21dac4586d72ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab66231f9064c791ffb23920921e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09498c4b25a40882c1b9ad2c3d4bf65a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333019f286172051b4e721f46732911566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e718192a53d0a1cd4acf12089684b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fbb78eed4085cee83484421b6676b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc895553ba72c47de88e3f1237fea7a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f714a97e90aa4fb7ee5e84f39a931570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfca88b6b32a4b55d9e45731064b6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd8509ec47b3eb9dde371a8290ca7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85c68fabb50e2ff461f3481efc2beb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3681977a32d608ad5809ecf7f3d1954574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a23d80a523895ccb4403e15b5772575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0687c1bd605979c730e16f6933910e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4fb78141145aaab41a0b1df22ef29577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd9cc1c7efe03f816f07786faaeea6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e14f8ce4a077eee7ae02e3eed54aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880dfa9db49854a68ac940e31ff1e27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19edcb555838f0603d2223dc31ba36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae354fe1f48dc988836802a5b7fd53582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c6081f12fdca7b9596ea950ecef66583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f48fade5203d270ed9d7b7c8c52f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb76f06dc8e9572729d9c540fc1f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f6d2094da6720ff34ccbd349ba19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228a406a3de62f61f1363baeca6ed4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd803bcd2f4516e307c4e44007655efe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c424b75a580dc96260dc3f10be95085589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0188aa2f887fb8b99515b63ae565590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e531e8edf3e91ac4f7c4c6b4c15f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee65ecb587a85f088df6af7955f7008592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc851af1c0e82ef3680d40f277f188a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a03f77b95db37f7c174941ace0154594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253875939613a71eb517b6f55d1cb2c6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f751d30514175c54d89b6bcfa1d01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a1a70b1c95ce6592200e370d63ab6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3efdb1c7986365cf1e56b7e460dc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839fba12e4f50ea6731db9ac00bbb86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1d48ba9d170edc3669111b618ba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed80bbd8009099e30cc39729e022c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3102644d3be6c9b24992fe2f4e6c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae4ede09fbb44c1bbfcee0df4b6ed0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb3297e4f728ff9a83a0cf2e16f25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510526cbc32545017bb6a6e8f3c51b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50d3bb2b2ea1a796f81ef0765a0b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3e46482fbb91e069048f412799ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906c14639ce2279e20a2b6ee940ea1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c13c04e355ad52edf74dcbce9c746609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b284a3000649e9bfd814684d9486c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743a220795c5eab9de0fd82a52ef4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a729e5316dca7513025a98199ab60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478b4224b6e0f3e751b7b673e0137e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7bb1a29d5dc09e78da8ab5fbfaf7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab485a4f74b7df31cb57b30199691615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b052c2072e02326c3c4d584f22cb70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cc2009911fd8eeb1c6b5627890112617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c3825fa96fcf9a2653130237ec59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e1fe23b45e74f84c700d87b2affa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b44d7649b14234537cec1e7883dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ad44567bdff62ef21b196520e8bef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d67df5a9d324fe3a041b33a68d211e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbf83948b8f3940ab0ff5fc6886eb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d5251a3ab1f5143337b29b4c5cadf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81815b888e79a34ca355ae5e2b2b3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3441492fa869d36043ebc0b3f27705626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe3e751ee485d364c2ea2fd13049c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee69051f4d376fbb79c20c8244a808628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb12fa3d0c969dbedaec3411cb5806629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950852d8d3173977463c8ba91cedcf6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d98f05b989e664bcddef59be02ceb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81340b98bf6761f5d4f30ba9d945ab39632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8ab3a3dde19bc190b5edf09717de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc8cb1787e26a649d83e95ec1cc8c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28af1808416722cf7947aa02c450f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba3ee1719eeb4ffdd3e0baf37e724636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414375860d2133cee5d8073ca1e9ce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01674256ad78f73a89ea4aa2f398ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6228beeef3d790b34d903c03560097639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dc75c6202ede6510c422ad03dcfc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2105769580ab684a16c13bd41440641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210cf319f323e61366347bccc8d1bdb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156fd46444952ed1af821e058295e6e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a69dbf35e0629a68201a55025be16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d59d228230eb1e80a3ff0f3a34a41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b13a0757116f26518e6dc75fd52ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28260b67c8cb7124e32c18ef05379a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae7cd01a941e2f868633b47285187648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb86dce49594c1281ee94d47ea2685c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e404114d95a2e17b485c817738c8b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9facdb16d5fe4684a4cab3fbca866ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40386c05893c789db97c57bf909700b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176c010b6b2d61947e0cd67fc180ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc417d47f3db152b34a890eb0b453f99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabee33dd64d8495a8e7e03045da26b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079b1d89b1434f6b22a57339744959c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb6cc0108215a319b8cd74c6e3ec42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5536add86bc6a2f96ef0dddf6d9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d06b46f58fde6036543b455ecbc0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fade6b027547ce0c5fb182efc23ba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a795c0207026238b3b8d9ba7a3909661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe1421785ea591b3dc39b5ae1ac5a662.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21638,50 +21659,590 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21948,51 +22509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J323"/>
+  <dimension ref="A1:J332"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22181,7064 +22742,7209 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>544</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>545</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>552</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>553</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>558</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>581</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>582</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>8.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>593</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>594</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>598</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>599</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>603</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>611</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>612</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>613</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>619</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>620</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>622</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>623</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>624</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>625</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>626</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>627</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>631</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>632</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>639</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>645</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>646</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>647</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
+        <v>26763</v>
       </c>
       <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>659</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>660</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>671</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>679</v>
+        <v>671</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>680</v>
+        <v>672</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>681</v>
+        <v>673</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>682</v>
+        <v>674</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>683</v>
+        <v>675</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>682</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>693</v>
+        <v>684</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>694</v>
+        <v>685</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>697</v>
+        <v>688</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>698</v>
+        <v>689</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>699</v>
+        <v>690</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>691</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>693</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>694</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>639</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>704</v>
+        <v>695</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>705</v>
+        <v>696</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>701</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>702</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>708</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>720</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
-      <c r="D311" s="0"/>
+      <c r="D311" s="0" t="s">
+        <v>712</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>710</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24509</v>
       </c>
-      <c r="D313" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24510</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24534</v>
       </c>
-      <c r="D317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>725</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>726</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>727</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>728</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>26905</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>741</v>
+        <v>729</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>742</v>
+        <v>730</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>24537</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>743</v>
+        <v>731</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
+        <v>732</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>733</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>26934</v>
       </c>
-      <c r="D321" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>735</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>18380</v>
       </c>
-      <c r="D322" s="0"/>
+      <c r="D322" s="0" t="s">
+        <v>736</v>
+      </c>
       <c r="E322" s="0" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="F322" s="0"/>
+        <v>737</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>750</v>
+        <v>738</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>29943</v>
       </c>
-      <c r="D323" s="0"/>
+      <c r="D323" s="0" t="s">
+        <v>739</v>
+      </c>
       <c r="E323" s="0" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F323" s="0"/>
+        <v>740</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" customHeight="1" ht="80">
+      <c r="A324" s="0"/>
+      <c r="B324" s="0"/>
+      <c r="C324" s="0">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>0</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>0</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>746</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>0</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>0</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>0</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
         <v>752</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>0</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>0</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
+        <v>756</v>
+      </c>
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>0</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>0</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>759</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>