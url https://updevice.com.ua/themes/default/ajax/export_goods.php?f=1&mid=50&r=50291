--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea70ad9f41331c864fd4611010dbe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869feb0d03c0a3fc9bf01baf221076d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32760161aae03daabe2acf97f1eec6933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaade0a8210e35fd61e584b2b19fb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1a6d84ad2f8e92970fed4cfec0e045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d05b801e79a11aa3dc71300d0233cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e940c0ab97ff467a8e110257452467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa1753f21cc4d47a673015423d8f718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1589e27d672b5f0750a7fd9494dfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef54615b2862799a57633886895a8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d736940090960524baad2e5fafe504711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e410bf20a174788654a0651b350a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7901d0be20adbcc58a0504ba352013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21ca3b9d10b0f0555e75c9df6566a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ff918a3d4a732a7c7a83fe7bea43715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88eb2a74e4eec3f201f49dd4cd0a3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0381d884c25e6996630b6369b72a4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9ee811e80b8b8b9f51a5373b50b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f2bcbbae9e4ac4eff22240696194619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654c0af04d262d6d6e1f3d62e91d00320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d299fbdc8fd8124d819c46fa59dfa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532c0252ce2252e79a61a7fb3faafd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217596fcb9fc0836da4629728a203cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b913b0b24bcf919ef4e740fe09c2924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f13b474484a9558ceab6801f7312c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f8bee5e25f97e34818bc25f884e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df5caac4fa58463ed9934f8d8325127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff7457dda5027274996c77dbd39af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195468ddf1a3ba9af49ac8da9c3fa8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c15fb253c2b6bed8408919ce271b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb931bba8d45646c369c08bcbaec1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c2923354b89508ff6fcd1300d6a3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a036774b0ce562a4640a5936d10b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae71e003a57c182f31d7f408ba27c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1578f25b792481ad2574af133654835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d462a625b5b471616af755668951a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322b346ac3cd730dfc5b23bc2a6c2c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ce8ff5dee7d7df7b0b6beafc709d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ec913d552ba587b06428ffcf2fede39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bc673ce12de096bbf328fa46053d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89b0c795de9ecaa91f2561fa612c0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465beac24a7bf03416da20e97d18295f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936fab16471dd1c43140df20dd5ad6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d33144400c2e6655c2fe04a94c27a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4238d6517d4dfed3da774a995538845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c486cc2e888cb8a726e585f8dc03146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01755208a24688d012aef284f8717947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38500c5f0260e31d07373e87f979baca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12af9da761268e6e6c32a78acfb3ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df948628c61fa1d1319e26399dcf3d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ad7a53d5f0465fb06cd86ab800b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd735093280b6dfd309562bd50e88bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6a8219ecf0359b50cc89c7554e9f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f27779e57ad4eed082f5a04c9ccc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23f060e8573c1bad659504998799055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e40e246a426ff5d0b83e2d0f75a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584257de66adb4b1bf424a9fe4be5ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e28a7e8cac8aeccdae32f67af92d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e2a9484c8674449485d6b1a20c92459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c400e6f9e2d81c9de83a2f7f7575ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e75b918cb10823ab97db7659fba2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce7a359b00974e11e8b7e477fab4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ad7c86d495c58050a016a1b9428263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9328f47d76fcc2d4bc3b2244a70ac4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17288971b1e1a30ef4ea5fcf1bfc738965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe4f42711628c04420846806cf79e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019d0c29dff2ddd80e433c944c192aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7b2f2e83e852cef3701f74668ef4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2266f09ae66469356318f22d3ca49469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1f07a638952ea036df4ceae2d12a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258c2a909a04711777753514b44f4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f79bc40d18f44c517e7a63291a75c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1729ad7538436003d7b5cc7b839d27d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3aa9826e5d79a932666b2c417d6ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b71e4910a1fed91160240139f20bea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92982a0ee7b7ee1e8b89aabc12c3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce855be02ad1172d33fea3569d705c5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84043eb169e8a08caf8e7dc601c3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6957151b4ca46e66b142f260cfe9a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ac1f41830fe72ef69ad2a3c85e61180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad362cb9a85d7a36ce11dd31e5890481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31774ceba7d53932b9f247148eee2d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f339de307454f55fddd994f58cb0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a88d71dc7b726e4514dff9144339284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04789dbac48d3244a40fc8eafa88e80f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5fe0a6820b3e82fd901d2213b9b4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54784b812a594c4e8bdd8cde050c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d54cf2e824aeacfee5d38f1bbc16088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793276dbb1433de201a2bd66787db4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfef3e20716f085b6bd1a0c3c1953d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e58595ef872f1ebba77a3d543b97091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79641be9637c42e3b7bc492040dca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bbf11fafe95fbdc0ea70b03d0b61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfd73c4c4a38113045fac6ac1c36894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b83569b8156bf86a8d351d7f3bd2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bf649bb0dc0a02e9ad96c7e79c5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d534f06351b1cc65444bc87f4c412b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85099203af61739d198897cad6320d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdf5ddd056c571e79a8293904f9ee199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659d35c46c7fc5d63b3ebf361be1a69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f018f969ffcb31ca6feb4bf0d111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49581d520e2ed84f9d97348813cf554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6903202714761396c59215372659d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f75c198c224467394ec55f2e6dc80104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82125033d7d2b3a8219316ace530e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f390c6d3ab28761c8a75885bc6a025106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b80330176370890a14ed718d5b773107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273a6d18d526e6d4fb7e3492dc1c14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997426ee56f1f4908c47bf8d0dbe033109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475be26380056ae28cea77321df160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77129c257f2509d9918050e521062ad1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0bedf6d4da7634462793f6c023f3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4672fb2c0c83e2eb61f4dec8cca0d7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6dcbf7f99c12dc25418d1d47d088f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ba83935881d8cf820f3a66acecee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfaeb924d8d969191151eb8556282116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a0b1ccb121c3f027b2aec0cfb4e7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6487ce755845568ef9c0b3f3dae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7152438a866433a59d95582c91017119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c665077692a7f9cb748dcf59dee777120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a0f5d079c259425e9636497c556c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186561c31a471fdab4731553e709f0c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f997789b37a5cf1dccb5183e7cca4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb17805a73d51975658c1303ff85e9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab97a59840fc60ae00c92666c3176e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710708930bfa4e19e21c2b90de1f576d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb22493ea392bd5addf394e4050edd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22effd70983057a779b9e896258e922128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb05f6560a7436c0da4cc2a7b3e66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02cf357c9d8883ad8ad70d50e9bbc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7172808139489942d468e29d9d00df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6dd59c12d4834413a5f3cee643ab4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca3096d9656d8d226c845dc8ab760a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8548ad04ab4d81ba052db0b92d05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea3abc4194bf81c927d37c4795e731135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464136de112cdb94a38b57f50a1dc6b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f4ece4a9c7b31ab6261184ba4ccf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea4c448d3ec574acb0ee9a70035e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9881f24225f7b27501ae85a2dd6f9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c546b9778e4112a941b927994bc01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21f5b46debec0d7fc3c3ded09dcc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ebe6be8cd686dc0b86d35999c42db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30d837fc052a4ddfcf0fc8171d241f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25cc647e771bc50fc9e172ece3357b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c691337c2ada29ddd967e56bf4e26ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42be84cd9b406b62cb6510925b752146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a36223c306ba034316c1334944e41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2dc16c1efe1757225e80fc8d57d19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7541965d52b188024e45a5adb05f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0dc82e3dab0fa6f1174c74302e3bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae5f22b6bb1d39690eb5d5fa647ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2860cd86f74de5e1edaebe553e2bf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4a6fa5201ed360096f8c19b2c3c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaeac3c0bb9f32a052b1618cb96798154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d3c69eeb9be1a8fa4e04be65d9dff5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fdcbcf5e57b756ef24ab664ff11f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d8ce1efbde33831f405366af7d0f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aef01210b35eb4859ad5f4cb3f827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5277af081b17be7246047351b7df8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb432225a4731696e2d1f57fdda13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de234b17e2cf83af72c1243987ca51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aeda9bc1d9bf1c7bc2c4e916bf985162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18d8a99b6658708b9298d15e30a55163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e20808a7ef0288535b4b8833142ab3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42991d4bc4a0f3613a09b36c689483f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ce7315eb19fbc2cc3a414d2ee9bea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d39168c697de9bd4fc467f17f923d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0b4e8a238a5e97f28ca0896da99be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f23f2119fe7d89890b55c55ff3744169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1e26fa257868f474f989cd18f480170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb75bdca32fee255bc18b179ea91be5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa647724f7ebb76136d9acb63434531f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c7625309863dae6e46e5476f98c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01aed3ae9d9894c9ca8775c2b507a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b54cafccca5548ae5046f255fb0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee9b3078c4987ec0190c5a12c5f61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2372dbebbd1c220e12fc321fb8651177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9bb888e6ba634b96e0d19d8b45a09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143f1bc7cdc341f94a375e6b50927f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c9dd78f97bb6ad7627e4777e38a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa5f3b4b544608da43eb2b03f6fcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4c1b4f446b42a7d535bfff90679c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850fa0771e5a295185422a7518d25f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f719d11440cf639b8602dc0c39079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62638545e4296ebd5f4305ddbac96a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e64c632d7eb1359b43f96b4c41991186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f5c562a6161efff56a9d8ee332a48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286995d27c07ce874e9eb96c4234321188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735b0e441dc78072a6a6ccc7249f5e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40936a506a2ded8f1385c5b0cea4bff4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ffb409dba19ea22617729cd2bbd10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4c50c97ca35124b2c0109c9f5d5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6715b4779a503b9457f7193d5b011a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24915b4fee3a35891ca29b818a3bcab7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d9df2687b1cdd10fcd109f65bc3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0ab1b52f702547bb2db0fad9c368196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faa928b1bd477f6cb9790952d9e72a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464fce6dbf9a99d73450a5d8fc679d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a73ebfd21946210b13290aa95426199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35b553d6817c91a91652118b9aeb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fb303190276e03a8e6e594166e4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e91975e722d055ceaca0706dea6b7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82545c2974aceb263c3b6ec3dd90910203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1251173e95479cffa9d07fd2348a07f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450b8a02e7baff3366af8867d246f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253337fb2b3838148646620e43c2bbd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfa01b4647d8abbf9ec56c8e97497f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e309af2d823b750f6d49efec92e1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293470edf9ee8d5e25333d361960c205209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f05adf9451079dfc8800e41ddf544210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c03c4490f451692302af2535b41c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790c93c697aa5a6d38f93c56b06252212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e4cc01c512ec90467754997ea773213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51fe0f68f2eb143763197f71fd9d0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0909f9f20cf48406e186dbf35aedf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb3893e79fdf6d20ec82f9f0509f8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5323429e94894553f6643caf46f8f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af35336c3fabf745c12a9efe39be3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3706ade7abc5e049ec1bd65e59d70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060386488aad9eb930c9d491d526e330220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ec5259a98fbe5fe7862f80c9413fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3a105911bd4813b06830c8021a643222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc57aea4e9f37ada437f58528563f58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c8edfecb3fd8aea3ba56d4af2536224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26260b42ec23373e90d3a195e7abab91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5e33d814aed64d611875d5cd6f32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103201e9d99ca88080e3a02dbf351bf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12917264928ffc4daf0d4b0b307be88c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ffca57efab3f86553da68c3109289229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea1ed22acacb8044ff5bd1a1011742230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad26f1b6f0bce250f5c5194d4a8ac5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ffdb07aafbeea22bd0e96113b376c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f407b2d8f61dd0dec196d648189e064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2397ddc3963066c960cb3d9146a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f6a8d15add4c1fcd10fe455fdbb10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665c3c627736f2071316ee0e7b97ce9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023a71f8ebd5436c4ea443d021b4ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a66cdf6fca1a301bc5bc3b92b6653238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57418a1eba85b955cdc7317acd66b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675baf8c027ed197c7d02ee63192bf3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa7b8dd99708acd5525b58de7782ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796d005be03159c937b4659c06ddba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abc762b939a71503c7983cf72a21ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea793c2bcc58f889a5e1a8e615177e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425e8fcf89d2124481e3fd2ebb3924e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c83b7242ac1b672b5865009cc72fa3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751c5a79f58700b8005b499c5ac335a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c805f71b773842748e7692107ba72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7684c3f8f17938700184c827e8eda0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bda9d1beea90c9b34fd4334674bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8655a1ab3795c7e40825d8b96c62b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08896559b9fb06d2b8137f00c9610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc70505fbe5067c1dcff9d5f60fdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35976f54fa1d395a3506b99b2d5b52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9ae4bfd3ffd501b5ee598f8d89f4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a63d1b88bf3765e352396deae4d8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9acbaeffeddfc58f1a07f4dfad276257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4470b9544257361ffee3b6dda7f6316258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbafe38a5ff6bb77f4fb024cf2a76eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b1b86fe24c5be65c13ec42cc4d40b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a8cb9f27c4f0c6652bafc58d2954f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74379769031d4fcb2fa2328de6b5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc5007922140bc57efaed9181bade6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508db84bda5a09cf27cd3c5da021baa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f617179c10aa7d7277f8f30dd8690a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e82bf916699ba5727667276216e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c4b012168c1d12e5b99534f6f299b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37017acf204254091dfd47d6df56e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb14388041c82ba997a023246eaff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f684a49e70665a15ab898004f61f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65876a1ccd5cb97b91bbff4f4d7cfc54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbd27bf5b66ac2132da6e426dc68e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652394d204ea598ac925212cacba07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d7e52db5b2a56cb55b0c28869ac1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92849f8901c6fc83c91d5be797cd629e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e28ce8dc7e4e935b8dce23e247c8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b6a52e56b22d066a839959973e8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48301980d52129769ed5827db1210b22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1c684ca1cef3d6c078d28a33ea43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa26119b0e4019c30dc69a7128c02ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59a909c451fcb8ef64018014e5c65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e611c93c30a32dee238bbb7491c60b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f35eb67afcd51f2f7e8ca7bd37fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9e0666272965ba101174c7392cb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf8972cd071bb38c32ad1b88167c7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dafac74ac17c20d863aced1576e38c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a95561f808a16a7c4ae47d002771c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451794ee93635109c545d37f51bcf35b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c6cbbf5b1af74ad4b7771d78258fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9e5ed63c7132e1e50f499eea1322290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d320d7f93ac06e2eb956b36ef8d4bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a4d4800716e565eb94fda848eead1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd9cffc911ae53efb8e1c005565b13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1d44cfb2f94e80a704bd28de262c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de859414fbe69f79ed788fee55dbbb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f142fa568f46344a36b52a95f1aded5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678a98bbcacb0638658726e6b81fb1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87efe0f105b0f17e1e71e2c94c02ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7bfe83cd9c454df74e3f3cafebc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74e60354dac62d33b9e8e4c5cc4da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc085fad252b379ba82cab7c615e11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca350eb5fd0ae06bd4a4f01c706ee9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a248acfe0c135b954bde59a94d998303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55f03a39baf48b6c3c99b62a9cd299304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f621fd42e8bdb044228fb44c0a01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902db5b1c0c17be634a44a6713e5581306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d675d7ebd36288adb42e2c7ff71cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64cbc2ef2d3505b6f6e56a6db01e67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c250dddf72223940a19752f97d361309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac169c05667e1e5529f81ed300d72e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca67bc35f0dfcd552a7055fdc341bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3effbf70102a0c81fcb12860e3261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf513aa6233dc4a57376e63357678b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a91493ef4332d99a40bca9c5937334314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c165b9d5bf6a924187e4eb08b838a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dd4fed25efd3db060d6774dd90ef1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c89d3aad297fee08d8e3ab36220bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79bcda3f5a4a51c161045ffa2b753d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483852d8a174444532bd95a44f5213eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714889396799a7fc13d0e189628931a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8899968ed1b0187594bcb6536c1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea939874007053ff3d157482ef91c36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ddcda452c243f14ed3c63f4e7c73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9c2e2d444c1d24bdf9716d8ec8f60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd551fbfa112b516b3c53afb0a429325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aadf5320bb4f2331d4cd731f3f8f17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8214a7f9d7e17b22c7c51dff95f55a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64e5ae420d7af69d8611cc5617dd76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d4f29e956acc1f98a7b091642d67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d320ddb18f8c426085d3ebb95c494e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d4f8a58e752585b5cc24469458fb4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b4833e42d0c77449108f63448beb7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7be54fc9c2b5385ac9f7a8236a0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be4e059b7c1f2ebaae2b9b14a0d5de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e351ceff37d0640680eebc7b6776335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80b2a620e5369d76d904be9758094e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c57319ed9885f51aafb41c21a4b3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c4269f2da9e2726da247fcf302708338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e20833cb1fa4344a5dcccee201728339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7988a350fa6792070a403526cf0ee0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f3d556065b47591dba3248756f16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7a1df44a44269fe04c2d602008bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c9134e74178525ddaba3787586547343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e1555b64a4e7e1816fd2156ffe7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf68380b608734d040a458651f064e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd56eb5d0af6dca94220ea87b0600b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91fbe36fcf9d118a766f51107c0766347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372affdf3e5b1ec2bca9dc70d33f9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e8bb732ebc26a557e623d55ba680e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6428bc442edc3bee90745842d43240e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee229dd89592abf26f377f9711e1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38316ca10f6a637e5bd88ef02b9a1b77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045720373e5fb0cd9c5d764a63de1a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c233bda175eb7e0f4a52a8bb774a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0cda7fa95008463898ec86ff4809355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227f8a1d2dec29645d71998afd652f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4fe0311f6ed427ad1d8ee2fd48bbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459b3fb68c8ef3f4efc956f3aa31a72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75bb679847b35ec03d85b92ac723b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f57d4f759d5067db7c19eaec2b62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05083d425a393f17abc1274104f8316d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b032d8b7f3b697736f55c13ec216b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152e28d975d76612c0cd500dd787647363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ef125a7d50c1db09d706aa315ca2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ef6e83e18a6b446ba5ac706f87e7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ff5cb3ef5fbbac09f74f2d561737b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a119c849c94d1427daffd27801105367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c0713691d8547fe36e2ec6c9cbffe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762a3bb6d95f814cb96ab8b3f9db114369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788033fc87a48e6684236b8f8d04ba00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e547e84d48624f44cbef09be2925371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af897550dcb582ae4a06e1f1634bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb0324c82c9a994dcccefa428aa87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f3a46e60fec4046d331f0ea974ec9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde478c55b4a0bba103bf2b520953b36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc393f8982c1a707ed4f736c3d52ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde129bae11b2baa3f42664855a304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac69ee3534b9601bc38120144631eae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c423aabcc7e6db1008bdc9e96361d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ffda5b2d5d85542b4bef9bbbdd3f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f5c40fef13c28e7734f30658ac10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b709a941fca43feaa8d00b0191b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543453208ed6aed6b26847bb8b8b39e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66170397574f616cf4bd15a83856dff4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b42d7b721928bc0333825ae58f1cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eaecb92af815d193689db9a3318af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcc31a8efe1737a634d45c44467022387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061c29a304dc2a48f2d75479324150d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5dcb712b69f876e7fc5a1cdcd5de2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da43f1f31e83214f6d93d51e33fbc28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b127323a42623608c5ca7d7f7eda1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd307a34e48a45aae43c2a5e5a4261c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a510dfc97eacd2fa984b4fc1275fc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a4372ad6eb1a88f3e796baf0ef02f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b74fd7b090026ae6b8ec5e447391d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8116e960793e34d2a722a5e27839fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ffd93156daef8f5412e4862ba902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6d2cbf2810be82973dfb60298404398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3fa0444f6a515aacb45eac7b7e3a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410486f80cfb1caf25d0a5936661dbc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61936a9a20638113fa63b73255c7b31c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57334a34f3691be9a23f0cf7253ee2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d87a41fe7953e4c3b3d609c91b718c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922b2709aede171954f859591c1f68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bf8f11af3e3654f8ed2fa5df5d603405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5da1d60db3f9b10e31835a63b01de6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad971ddb4d2d05e2fde5836a65edd8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9c05703776ff6c70a5f11b56d8c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff0808ff12953fa4db96a36350d70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2e4aed89fb9ac009432321afa256e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d21c789f0a86ac45ba947f46f124411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56f93d19868f7699d81c48aef7351412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685ab8838714bee9a4e337cc343824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde1fa8764698d47c404fa2924c470414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3de5edff3f8494d8470321e2aa42f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029166101024208d6ee0b525d413a12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62717029679cabcbfd2924b7798a3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b294434446025c95b35c478b118639418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454cf52117773120cda074e97abc0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e6d7a8f33b3dcda2b0248520f03c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411711a0f544f6dfadd92ac5e7bcece1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f7df552e533ad8733d31c038e276d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4fcecc9c6814c505dc9be0b48d486423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940c975436a3eb7372ab8327977c0a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229542f44b630ba27f1082fc8d25904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba74806edb7741cbe1a0f659a6ff80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee683427b160c1d0bae6bb1b5e9e08c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63404d4d3f0a514285302e07bbecac90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176dfccf37ac0b837109390905fb34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca6c0af1fff0dc51125e19ec3b7b56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a76ce51c16329ac4c6b966799ab15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae633d0294461a94d106f4bd3829c2e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b2ca3c87e58eb65560cc04682d77b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b6480c0ca7fd0f9db82f31f025efa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381745c803aaabc57347a891777184d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eba4cd7a808f29d3213299866e477e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae91dcc2d4bac1d1d2f5eea8bc8b505437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4566d60d2c66e286d3295a1dd615ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd00a283af4155e3b4fa1b3c13fa388439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb808a36ee57ba3e17ff06a824f08a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8630cb51c5628c9fd7f529409877b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3371c00eb6a344f704e160f299ad4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee367bdedfb853dee47a740069ba9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc5945d9101c8aa880c8576d544de7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97115aff25110530afd74196d590110a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a738b07a6bef3950dbe2695fccdf94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf94eb89d7b806f26f28ce3df94f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c1feb19084b801b28f0056ed1547448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6b6de41d9c7a1f36c0fa18ee600c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53bf60dd17aa3a29adfb355e5915f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dfcac6ac2750ecf9d88f24a21464a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4560905ab0a5d463616ed985659da3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce89c0dd0858cc319eda13fb594cd3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e5b2450c9d37d60b5f31d42a2a84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659f693e7ad4fe82c0a426b45549486455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222a5af65949782326b1b70379334c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2ea0b475e2be3df497c02fc8a6257457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbb4b3873db3aee525b4fcbaaf0476458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823178f6abf8c4e0811f218b6d29228d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67a4f350785afeac09aaf3852a8c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da3e1a85ef6d0ac11fadc43a9a977c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b14f6f8723b8a19ef37c347c3534c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4ebabf53f7bd0eecca392fb50d5e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b59d3a7c1d348429d987dec49174464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423adcee65fc4461410fb8865de332465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e358604f513b5fcaf372a225c4799d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ab9bdc782b3e35fcf815d01e6cdea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123ceb21e2b00f7cbd9b686ba700f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a8033b954c4bb99dd6ef312a8e61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5467417e2d3d9f470a0ea066d08a3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bdd7c520011559671d9f358e8c01e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba238a7d8cf5c69a0cde1fd44a3ddb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7d740a3729dd91cafbe810561b82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13ee3de375f05c893026eb6162ff96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf537b0db5d26c61ef04f4a3ea4ed250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ec25b790d56ea9056d3a2c93da4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262b349686ae8e1f4c1a5ea104f71ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486208ffe51480fdc10b8519234de05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523014242996dfd560984090ca81629479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06c88c815642d4fa15a2439148488e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4e11551c885c313263514a281b84c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f258f2d1163c0c20ed79e8ed18f0bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c9e9407300c107ee87a5571e6de57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968dfa118a36bd46bde0e6590dbb7cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0c27726ac0d9d25b0fc031ea7014485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816021387fb1ab44365a885855e07f99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b35a52df129ea0cf81f04b45020817487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45af12fccb9d607cfdb83beff640db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4bca91a23d9031b178a2db7c027ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620824b648be4392c8c80f83c3d86f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3a088b388748f82dbd18d5bd8f88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdb6bc528273dcf71de6b09e7829fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb8cb52c15a833997f51214fffac11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263fb02508568a7b20f8cdbc6227a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dded511a873ed63070bd86615f50d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30521496233ef2b6f781773fe29ef45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841aa4deaaa7d27225131579c3a6fc33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533c8a5b43b0c69febf6cf09dde4093498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78913586cb72693e8ca2806c73de5d75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aecf9335038bdff6d594a9ee3b4a59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead3b1b31eb52a5ee95bdc06907cb37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c886b039c2a46f86e8f524a3a438aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc40b39f6e476541f68a5dc7e90767503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45354d96df12c384f794debec05038504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63325ee92d2000f7891c5d645e69781d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d34414484776a649d0adb165056e79506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eb02592a8a8c94fbba8121c4e35b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd68b24341eebef940df320f57ed46508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504a4db3363bec5226170b6061565a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ccb6f2a378db40b4ba4dfdb53477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc77ae0f0db46a158755476fb91ef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539727f86378e538be09a6706400055512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6af2869df53be461d70429c1045e7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8f3864f41cd6223ae5300064ba18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b5cdf46e6c0579757f44830b6fe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c160bce1d743859289b3ae6c163ea97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc6d770a3db6c02e11fd96ed43847517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa3dae2ff5ac3d9c93487089d0b3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413303fd5e85aaf32b990d1a64aa6d5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc5ca229bec0fafb7739b3f642af9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b713bd6455743aaafc6cd4d5a12240521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e47f415388329f1e9ed087967ca121522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f911eb910c9e0c394e2b0376fbbb586523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561b591c4f722d589c001e1494b979a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b143e744c4dfa68b96df2532059e308525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501927492a6084cab0e43413da3a6226526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42748f51c74d6a24c082437139bf06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1b63c1bcf30e95203d45182f45a53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544264ec986fefbb63477845ab03592529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820ca8ed1cef6f7d96aceb91a1fe5fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef6476edd24528f3d7f6bba5b7c65e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb198e7e2715f4287477ca3de1b6e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a7755cdfe7ff1f11f8cecc862ed1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52775c1666f0a028f774a66a09099a1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d8a41c7ebc4c80f004504e74697b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e62ce64c7f4333e93f921c16387e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24297f299425331fd187735352e67d77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c563abbe57dd111ce41b0fbcdc9565538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0865ddb2364c88e94c52a693881f995539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501eb62d5475728e379e087ab61396e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bb9b091e7b7f7576a29af98c18e43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95ebf3d8dce5a193c04368556462d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c566d9963d5e8da2ab2bd384e1da73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101b04ab04499fcf69b8eeda02e595544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aaa2f312e241895e1432cf09e568a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6912d8c1a6a997ac8270d1cb156d79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee66c1f2844f6d05cf61c52af4bee6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc77d8197e0f7ac4b55af8df751db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c468ff9a377edd45a61c91309f18d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202911361c60554c57b801f2fe597c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded5c0e53281eca548855170a6b9ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6c0457d9e4eeadb8e133211996738552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548edd2d922ed40388b1454f352ad5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec041df3a64284b1777c849f216232554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6161d17ec39b7d522beff4bcfcfa39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8f9accd866d1a700958c3255bc05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46c61faa52e0948ae24a7de6615397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b264ffd79ce58be0737b75b02c3143e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e46d1a2dfaad1eb4d53308e9f606559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a6135e88d43bbd8b3692f5fb31fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49749586c9e4dea00b0e872a78b469c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d7dddb62eb2b6cca66ae771f9941562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7955ada05180c62fa9423451eb24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8336d9d35ba63a79812d7e76572044564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cb7a2b120217e97daea9ef927106a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706364566bd84f8d2092d698b16b58c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10183a52e49caa4337cf0196f0b77a1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa928e0e2de182a5fa428f946601aef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f830c4c1c81e87c0a4fe00bda7439569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff1d6c613a2f201f5785b45fe9fe6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5447b1c4109bef83aece74a4360cb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c67cfe4e34ee872b4c46c3a32ad32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6957a8bfa14d497d1c089ae512589573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393351acc1764da54ce5467907a119c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd71d87bad6d90ac5ac89e8725399c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c1946506dc1ece30deec5a39d2093576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2444bcbca5486d2e286e1b9993e2ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e33fe8020dcf4ee8220e1c31f0c95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef370f45dc37c27e08547d7babd9efb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441464e921be143acb5e71759e1e124580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1184bc5ec4136303d356ddf171ed927581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f6c85bfa0b2e3cbbe0cd20bc24ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc820852c958b923508404fea242fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d8799b705d3c6d795ea875ddcb643584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180139ebb1d2b683db71182c282d331585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce9b3e441d4b5e40b11cbc6928a43f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3911b789c8dc85749a5a6f0f9293abc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0045265f798567c5e647ef4e1b2a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b78bf26d7e6f79fe71c05166bf213589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539c707d618d85c8a04a57aa928ed0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f6a85f02c924668998102a4fb47a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db26d18384ce14305675a03a350b4b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c06c34ca702f6fe64a8cac030e2ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fc79fe5c8b73d540ddeca148e1370594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf186325ffdcf858ef7a18195747e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7145708ff58fdb9dc80f0709039b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322fa4df371cf432f2bfdba3d191bea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f548dfd6affdadf2a7d22669dee08f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f42957b89bd0f532ae6ce5301ad63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430e2f7e0730cabb5ace9f08d28bb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d2cccf48bb45f01556f3b24abdcb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421a7554e0769ee12c034cb112015ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e69ffc710f1697f22f3704f259cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588628d06b65a2a5b583bb7fba1c752604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb0606f560acc415b6d828e6c37d9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca35a61cf155c2ab428e9ad61c96b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0da858fba5730e6c071a2e3058384d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7557a6ea7f3c5c54055de8b6163ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8012ac59c69914091307928304a13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c84c4c0c6480777d2d749fe968c2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a6dba2540b47084844e1aae32f92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2123509862c6a37f641252d8dc40440612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f87367451332fbc26311c837fd97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcbb6f0442a1f56c35c8fc3ebab43d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e396e89e8a65660054e0a544b049f7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd26463e04477c551bbdcf3737041616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269daaf1c88c969fd9ea1a669fc2040617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f824bb8e3eae0bd643adc8986b2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468335514263ee49681825cfbc9a9662619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d4f922500d94a98ea53914ae4f46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ccfb2fa209696646fcc798b53d68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec20a55e2fb6ece678100b3e38c76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0608d81f3474fc3e5990b99b3a1a317623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e66618629b90a61ef5f7c9680f4faf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0131471ec14e4ef16517ee6259ff4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019bfb6284002f176af9ede5184e0d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db254ff5948e9e874d940fa38e7bf8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f071c6ee4b0b4c33501bd66392cc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8383e82095449a2eef844ca92281d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef303fe2be67e7bb5675d60870be7ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a9a7ef038596b873aaeef5ac0198631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f95845e66d10c3da58a20b0cb554e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab4a54c55b57b330e59af7eacda80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755763881a90596d3ef4ebab4c69cb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b381b9cae0e1b7be7886c2d8e8d20f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66ba11b3013d1106db6d2ae4d35233636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899522d1b00fd3333877b99ec8f4552637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca381867f6bece6900ee6d70fddf1d7a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7e698ec819f55770e4282c06ea3c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2781d98d7cc55120e81dad3c1c1e29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645207b083390e5bd6b47a36e74377f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6db871a2f984c9fdf30c32a2387a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084a37acfe15b772cdaec141cbad10c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6288f54e9d6c3dc4cefa18165bbe7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4b1c9983989a61ad6c633cbb555fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e867b4db7304fc889cc50b7640c16646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807961a1b20e5ba857bd4493796b36bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430445cb735238a4521ba09336e46c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579293968960be940fca3f100e7e99763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ce4da186175c7a1e45ecead697a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d5071a2f4ef41e356d5aa03b1a5305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a0cc2c990fefedc9882dce9920b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad57f5ce082a1a6bf186774ec57edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65719de916b368e399d0c7126f6b2c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f7cd3601eb702fb7b8fbfcddcf8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d49f7c13363a3b64012fe80e36d4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e1a1bfc775557893515c0358d86011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc6cdb0a728f393859d87eebc38ec512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43df535a440a4f2c129b2e6ba726e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb525ce70957645ec82eacb568d55014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f30a0c035b545a59c9267fdec2e9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ccbb96db6d8f13e41eda49a39dfe316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a15033bde2a227ffd6ac90c0814f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73284fee18cae5abfc8575854ae3e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5168c96996cb9d9c2ffbc7fe396019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3a3e8214a040dcee0827e01bf964d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25d1204d3414bab8e31874316eb7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0af635743c92500d77eafa1f4dc4d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975453abc45cf9b3ad561824178e027f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74732e779904c3d12fcbd509de2f66124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2f0564fddc11df86f5d04da1a76e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2196e016cd077ca020a211eb682721926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46ad6d11de557149354ea6d14120f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336f67ee39344408a0cdfd9232df1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665b4e5a9e18d3937bdd9ddaf492f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0fdc892ef43f2daf4c088cde099a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a795fb6e51b355cac5e3fc5d54a596131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9967c2bf5fb20fcd122673728ecdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647fde051e10d731d8e6917914b803933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7c3e6894ea4ac7241586d2e5c283934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e9ca39b94c6da1ff5b640580b0dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc33246bef87e558eea3f59ccc9376536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8413eb9ec911a4241f5811c3c060737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb5c10c7864bc1f907d07e4b2d1ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b507a945787e04711c9b1837c1d24ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d50c804c7f3cb660b4468d1b325a6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc507b89268d0a31f46265ddad0f10c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d5ef6025fd8f232a6edc60b8665c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f09923e66a1a68ed74b86047ae81643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba77e9d08cc1fdd38a268bf5bc8ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b80b88cccbb417127f56bac5b46d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf6b5d73b4f76a2955bee6ea2137d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705f748e924b2193925e22d40b76b2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489002e472a09662e13e76907b775a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f55566c13af3257ddcc1fb5104fef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf2734cd2548eaa4ef60d2fc0c42750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755061781e347287f218322878405e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dfb0839bc004c02bc2002f4d2e65152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451ba48ca1c76afdea11f4c34a290b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b33a728b3ccb898ff88692d37cd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bb5763260e6357e2e0638c4ad652355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7728c6cf5f5098c16744349c1384d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa010c523001134c6fdfb4277fe0c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8d11aeffea873f7314eb7851501c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d93dd6737647720e773c2592a6b59259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e049cac2dd2c1ae6eb16b1bd0e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef78fbc62cabad50b6ecff0246bb08661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed59123c5d95e8f9fe50ea781b657c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f625fb1466cf899ad5980c1ff2f43763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251888e2820342ee96bbd5b68fa6192764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826a94b43352a7cad5ef0743dd9757165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb7d2b68dbe252409a96ac8d9a93666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653954f5bfa5a7cb67edfaad75ab34f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9180f4fb7a809a3f269cc0438b2c62d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106dc98dd4ca44408fbde24542e002369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f08764f38e46e4e1d28bec49faaeed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30661b0bae4e82dc42187d746241d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0ea150d843b9aa35749d602700ffd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4471d0496a990a58764356c0beb1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1193c8d0e0bd0275f2f761445f5e6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fed16271403b7e3744d7a8c344cd1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04dc4c37f1e1caeb1291df5722e6b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5afe0a39bf89c98cfbd5d7a96d11077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da272a914df9866360cc239a9e9a3d3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b01bf91c8fa5b05115c94fceadedfa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f246912b6b57211847634ac0726f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026e17287c7259aa08dc637832b674281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4c9c53cf12a068c62b3ad2827610182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2a677b0549d1a1e37742af0a99a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b30d9e978924160e309f1464a01a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a9b4051f4cfb6ee2d05ff189198285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84102c60c4ed2deb2bf2d9e340c5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b6b2ca78dc36686ecbd05c4ae5c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4754c13a62b2494ddaa5d50d517bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf72913df8775d8b920412b7f0818da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ca64903cd10fd1222d58a9f6538e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d813ebd63cb825ef63d067d749d6ef591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8749e19d7e7539dd64f0b273c54bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6221eff633426000a6a43bbfcb4d9a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6baf059438226747c17f8f303a6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866393804fa4b3b697d529c2134a74a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a28650eb6b329dce362dc0479c024496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b32cb4f386a32505987f7b53a1b2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad13db1a03e21495d16337ff54e2a2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54eb94789c5fc669b56a22a2617ab399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4865bda7727469ec74786ae468d037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913433f55fc2943f05d67957e5537cdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d945daebb5a4df4a07000564f9e9f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1ebc5759abed18a2c070808fc7fb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd2224cd23d5c3b827854910c80069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4eaf15c2c214a2f6980b7348e1e21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3019217afd45507a50ca8c52f91c0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91741cbee3a18b4224eeb203b6dedd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf3eceb2d8099deb4424808bd5f78c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32587b13acd2ddcf08d026cb30d9c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391d4bb670cd0ac1bdc4f8fe707b2fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6f95e1f910287a464ef142f1a90b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e90cf6e6d20e0f4ecdd4f86598b5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c770a5f96faf8cfad2ed1ea6a8683d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bf6a215db84058e99abbc581768e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c792c183ac1dce9ce6e8386ce27b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc44c838212c4f76282806700dae2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3280f7e9e33d9f96068127f167ba5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef4d70a01827916282e049114ed47c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fc7b178637495becb45e4052206a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a447cbc6beaf8b6580225be12d93f10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc800217295594c7979bede7bea906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fdf2b5ed4132e6301d55e0f42c052122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d17108c4921a6d91b13bbf9d4237a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab699432dd56eca53a4947e8aa4171d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbe1d269fab2cb4c6bd1fe882757e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c523b737f63d9e5d15adba1e2a359126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e529d28b2810a3a5f75554c2c57684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d590d30d310fce5c7a030911de0cf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff5f070a14bd4197782f302e09a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2982c2333beabd437b0bbd9679423f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe477f9a0726fac4547566470b2b617131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe74ab3a939638b7736600876125f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98d39e6b57b861558a03f1a8416b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3738e7c152a76a19ce4bbb15cff8e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce7720550f663a5b62ff9f47bb940d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33536f8485a33ff907f2f5249d273b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd0ecfd18a3b159e48435815ec8e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec68d217b2552f3ad521ae54d1d1e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068ee894b2e06a2b0b13aaa55b66a1c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89430b8ed08ded24495f4d754c3c164140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c7dcc71922fe4067f10306228e59b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c010aef220339cac45869caf62a2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ba282b2eacb166ff9c8f55a0816fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16da8ae708fb90e88379b3e48c8480144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d48456c03ecff1171c41c7858dde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a96df0f2db3c5abd83afe888004ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cfad79e02141acb251837c20c650d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9db7c45a458f9f4745f6e08421930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae1f0054406548438655ef84b8b44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb829548f638df974e0579f4aab1075150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879ccc960173718a7980af9d2340ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d54c05feaca99836fd7d70f16a266152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f2a442740c96da36eca2aa58a30e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd327279b1a420a58ecdb7fd8cf2d0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5c18e787ef7f6b767fd4e71c3ec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e753ca227299b138f4d6cdfb54c9fc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d2709282bce9faecb171d692ff6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eccaf8a82d225e9d1e98cefa9b6b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245bf11b4db1521439c1aaf1df73a9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305cdaaf9c2a242685cadd276e2ee24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66af18a1c776fbffa063d5e0261cb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339084df581d77159c8f332ea4e25b98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33952fb4ceaf32d8988ee8d083d4534163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e95107c9306f6ed611e4474a95393b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6aa9d46ea4803521a08ce3e601bba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faf67916473898118150d088635500166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c0adbcefd136684f143a269a5b41167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922ec53f267d3dffb4419dce0418123168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde22920db5db6f89a7b098f6bb8fc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665d4fa49b218c3aab9c0771c85a4a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31456268c711e833fc52e8c9694505fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5199889a56bef27d36cd7a3c3d61616172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7509671a80d077190771394b7f2aa38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8a64b2760234b438b9d3e16fed7d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e394f3ba21a455ce27c320ae4a26c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45b79198e816c49a9939f62937eb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ef4ae01d6c1dbab0fd1877e9cd45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb30c663f8cac1fbac68da359f5132178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6ccc5c6a43954b55523edca7b2bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08f309bb3a469a8bcf9edebe66b67c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a41b81a958f457b8f3a98dd98d14f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678016e517f5a11dfa45b1545c4875182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32ce054a98ee95306bfae6e04540d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d373737bd6061bd71fd228cacd76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71e2bd1a10b29b29c323ce2ccec9f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7d75e386547d778132352cc80301186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87aae5c3caf12f0bb298ac95ce224187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5b1b7ae92e4d1ee89053c65248ad0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71ac3148a1f1bd1b015a30358d059189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42909351d013bf66621f7ae4fa3e28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a103d01fb72942101e5a52954059f13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9f8a50b3e131e90a2154598d7b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bb69cb724884390f1541f9305643e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecd06557aad4f78eb72d11f0741312194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea539c2366d5cb16f9b57f3eb8ebeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482be948c807b7776b3c89c76a5abb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9c814cafaf383f281024e9e744611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc81fd874a0a4821bda7deadfb1dd32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753093ef93e2693ab8e57751dc144cab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2d87f6e203278943e9509d994ef0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76517465d621a20ef382eb2745ff76d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ead298e6458fdcd0b09042e50b46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039cbde04a834439b55636318237a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02b02a91b8c542b20656bc6d64450204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a4b28bd7cc8a1554c41e48846c52b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb9ca748a3c83a622ca4e0d91d7539206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09682aaae8ae8253d0df6695481e09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736804707a38a5357fc44822012a6785208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b5adec0d4b238f9ab167f547275be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11733b8aad4c95626ba19ba805cbc1c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a604354e137cabcebd92d607c8310211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0c68a206a5fe9abb638da0a823589212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a3021908a5a59d5cb4f8f0c3b18e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c0f4dff394fa6cb85e5f01663a9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548778ce74eadf6a9fdc1033fb02736215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deeecabd1b11a45f396fae75fb0ffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc496c9f3a9685ac9f6c6a4a67f75478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84edb099305c5a1df961c279659660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b20581dfef37025e9bb9b3211bb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de942318fa5c96a9c263cae4e9dcb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb0b9809a70f00cd12c3d607831f51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda1478322aec314dcd3e3e5999de31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1505258fba5f60bbc2000fcb9e1909a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98da46f8f5ee1299ae7d5c55ad6d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c2b28c91fee920538f645f43a5cd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8336b7718286851e1a7f0ac1d223a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd018de6cc25123ea98a5697fa45120227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9ff7fe1277555f1e3fe67f3d44e97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f39b2636bd011955b60858a82943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bd5206d652f81f202598c0e9f13d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3340f1777c6ea8e89a809730c2a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc28df5a9012ed2c2ebe3ebb7bbca1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c50de3b04ae11a66faab63d4437c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95189ba10cf75f772008bb8f1f75e8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08d77a604c640d16c676cf16fa2238235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697657504356c0e03bd274ed56da0bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320d0d17ee6b9647490e19614b02b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b5a24af5028acd99b5dea7f8a727b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568a681b3907ec8fba253d0e6c598f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a29434291181a468387d0d99de4b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54244c2d6b61f1446767f68627a3f7a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daf6687d36f5d512de7d6fba211b02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9746de5c470c6891b7bae69ba3cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956b624b47e155a8d00bd4d01e3d9c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606ad01764830558fb70715383f86e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc2d268e59080732bb169b2d65c1e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba71075f24a0b769a6565dc57f302247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df24c6a782897d4a68dbe90cf2d39c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164253ad2a730c66898de33cf1fddd2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50483412122f8cf025c6811909f0031c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a70762fd7e02f841e33b99ab9ff7c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c2deb6ce1dc00dfffd9a1c161383252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fb04cb60dc633c212c839e0dc9ae2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e86591a4051ef76afa026132cbd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf903d03bdbcadc8b452f8e3bb9d6d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b6b9a0dda6602c6d74f2a352f91d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c86bf4f15c2ef18ad9e60c7604cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962755bd15691838aa1ae4b01398f62b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f05358218b10d110096e69377c17a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c7c407737d8524a24754796ff70b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc834283fda0e6271d6aa9d662bd113261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1f247033b660706ec4da38f24bc4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846feb1b7b3948bbecd5a1a45255eace263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82848483558336fb4bd137d9734dd32e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652578ea7a6f39d7666e060c7c4b3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259bbc5c5fe0abb172faf8f138230cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f094e11a9f482cb2c56ebb22868a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8479ef6c6e82a4d9dcb19bcef187f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21c5394122ca01e37866ecf9452159269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344596ffa2eea53653a01f218ed60090270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d61c24211dd26b6ae6ddd4e4024a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160adeca90b8b253d84a68dd9782f00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8b355a048331b1612c99066210865273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f5bab2b35ca53705be29c30e54e9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a552f820c8c670c55331f88652a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441e372081c7db568f9e6173882a5c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f867ae2fc81b704905e36b5114e153277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368801f9bd13473b5ce83512c86de1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70155c1cacd03c4268d6134dd5bcecfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c599f5dd964405304983aa890ed436280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2086a26c0a6336e44d52d8e5bdaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850935dacf6e5a094f82651d86699dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e9f475153d9eda7ec2414e1ef5333283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6621cd18aadc1cdafaebee5354ac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215371ec58b5a106f22a87b0ea3047c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8017445ac913ef2487e2d73ad870cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba564b6a1b670f61efff1c21710a25db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ab6f360cb3a9febf772190db68bb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e83c0e216657f7ddb215cc06c0d30289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9714fd23dfb5ac5368489dd51235a48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df571108cfec98bcbba39ef0e7302f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be74e511d1e8f0d5c91da4fc5a38c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040b62a397c832e6aaa4fc1c8da881293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b0810940f8bd2ab86a958e1a3209294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa9c8e62a456eabb7ea05ecfc8244295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc991bd8c82db80a0fd818a62ba75c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c14c59e33b46ff9cd77e526a4ae25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744116d972b5bea529c30282541494e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d74faa295573e4f65100bb3dedd5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da8a6be5d6182832175f323b8e100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40608dc500ecd6a9c8b1c1aefb456308301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321374eb833e9cf4f3ad0c51cbc72b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a9a93b2d148556e99a1938d717ae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979ba71fab0010df17035cf5b8d46c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2548dc8ce852e398f860ffc54dad1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f9ee759a2f9d7d3323b0605dc79c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726817e958ac356ee6628d34f93f37f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de082b48a1bd9cba25e01ad8293ab066308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830372a1f4b46fe31ce44b780da2055f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a28628d86b8a195257fbc3602106b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735f869302b7a4cbb93303469c75db1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacea7bddcde8e6b961cf2474d57edaf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fe6e8d595e7627c8ef7601913fe6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b1a6b39b52aca0c2185fe76ccff82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45882cbd68a46db76cdaf1ea233d5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66441edbc0c97c02672eb6560dc27099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2a98e32e27668cfb49b26e894033d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb7a9ecdd9092ed39ce0762cca57ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569725f8212be1243261bb9404c62b3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbba849ef96eb3d8e655c4e4e2f45b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d897300ab0721c4c0c6f9f9aa26c29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc652837a06f1e44daa5f4a948f17abf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bceb1e96f902abcf9928834a4395cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4cdeb954defe89fc1a0cdc6a95d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dfd4c5821a4527ad1a0f7bd367f9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b13326c9f9b9ad85f7c60b210e076326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1d347a2f9716323cf5096841f3e9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493bc9a4a9f4849515d715ec19c652328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c37de303d6a9c2a831a8ce932152329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7209d5cd30cc07f516e2286da55dddc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a330c992cf9f6d540c9930b8c6d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21e688a91f6a4173af698dfdeb105f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e08862bbeee73bfd50c837e621c323333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f96ebf6b0e1a06d4036e9e589d18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e3f05438c74e94d1d9d14cc97b56b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d2b5a6c3d947a40ce0796c9cf7ebc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215969d16dd8928ae42fecedb7895846337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2530656a06dce7d6ecf3cb0123e3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b8fd89246ecf852918c92cc6b0977339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd60f2585c1932e6b242ab2207d92f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e399f2d24d8dab5fde9ec55056f28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830523de749f8b4bdeadc649a9981946342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6de29ef325569359c70305188d0c85343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761812653a9f2e516a49efe15096f147344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2140d5c24edbf81ac41c952d50d93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f9e929250ec52ab20c3a7dfd8dc7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b97280863788aab5af1a5206ddb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f036799b437a47ccb31dfeb12aa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82777eead86a87e10eeedca65f54b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44020c0defd670c721ae479fd535b6d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45010bc46753b9f76a6e028a5555d690351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896baa2f7569ae60c2d55de590906f53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225ecdb5a0dfa7a571d2e536464f8ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb86eada19f529c3c5e02cd46f03b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06cd059b274dc0b31a43bcbb12d247355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85879a4f6cc6a6d824673162eb5b270f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af5f04fa911447dc6c8feb0e3cc454357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eb8bd256c574b875b55fb719d117e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd30839a2a6dd13d0c0037472152bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e71a60e5c3b22ad0e1c12fb4dfd7c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8442af590c71ce9f24ef6c3d40ae8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c6081bb49d5a9b438e56a627fd4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d215dbcb758662058d13a9923d52366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ab05058d81d9ba9fa5f5b1838a70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfe103cb68ed9fe9195925069ec389365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155c36e795c31ce3a0773f6ab765e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642700a6d32fd170a8973260a0bfccc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42b2933e104d240ad5698a3598060b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645166d2844455f6c0b1ec3b6f4002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81236dc8156ea72face64af53d2e222370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6ae2bd5cc62d3c9ac82d1705fe240371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7feaa13dc4529b17c345d3693ed2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8a648e6ac61f5cc32ba2ef6ae1f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3313e3618b34bb4d8c2a1701f9f69af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b4b5057b59c248cf351668c1c1a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8650fafeab3c8be20741e4bb05b3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c57b48d2eed92dc60001075109bab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192115cf2de6c897d65f3e481118b471378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b66c4b0e235a9bc97ab5de64426c33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee834f7c628836405e19213056f24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e529a63eb9a1baaf22defbe62d5b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf9f93565bbec166e40d519902c7cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0550466fb3291ac66612b04e48290383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bd8637e2a3bc687545bd54b16f9d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960147ba6333d013161f5f65f66935f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119a48318a42302916fcdf6bd037b38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ae274bff04d62e307214cc77ec93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f856100790d92f1be72b54a46e3805388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f308f94a70463867f0dc6d5f3352389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89907a56d287fdc88a6bb3257511d6ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efa40676fca2b0228448428fee7eef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1ac3e5ad4ade445f684a42b92de4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913a115d1465c8bfbe51a3ec9dbcf4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80300fa4312a9d6f79dafa6dcb3c71f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807ed5567f5c5c1c12563245da874b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07009b220eed099c06e24fe7a86416d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a85b7da96a7a9188156634956899f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c59bd0dc283756abfd1dac3ff4cd6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d99df60cfd63c047176d7c8cb9683b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327facfc3396246e56c6583cfca8e4c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f06c987756e26866fe53788521b7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026192fdd91e1b7039f6580334842049402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38184e5b4e7ab4cdb872f89f99a6f34a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db58b0b5f4c245429cdf1f3f575e0a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d30cb2a52ee8af786a806d56eec86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a34a0a027c808f8a3afb8feae0a5d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e12ec370c518d8e233194481cb8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4bb3ef238a927ab4e13ee1a4191e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf12b937028c915713ccbdbc965ec84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4e7bfe5e724d26d0e27ed49f994d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d1f203d45800c6dd739d7e40843a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cd6cc2ba0e3136ad795fe013e2bf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05237236c02cdb136bfe9214c4582e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d543dc2c7045c3c74129ae6eb1ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b62c1df5a52487c72cab3dc0c921c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcbddec92201131fbeaec5d04e754c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e632b15602bc6a21348434cdc81bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f490abfa8ace233339d5bc4d9577a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de10079ebb4c79c399ceecef6129a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16aee0ab46cd68dfc7b59fc30264bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e852453598caf5dd238ae056352d06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fe5f95b8b703d56231bf7efea64bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010705e53309f8d86ed4a2424c841a16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ba569f6a6692ba5795913e61be7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fa918f620f5eb841a5766866a0174425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3912c3d96770d727a5316d24ec7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa0723ddd704cb15ad602665059e73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7403927374eca7b90ff7edaaf376b5a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a859ba170746304b204ba2aadec317e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662d0684bb406dce17a286d3d3c294430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1021a148a649c0b12020f78d73a59c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21a28c02fd2a6e7b3a813e8e6ce281432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ebadd4546f8f668a10c954f7c7d36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35ab8c429a54a9b094370bbd71d335434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbdf14348bd483657ddb5e014ff12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d7a2f5e262de2cb348441ba602ebf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ae98819f1955e749e69507aadff42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06edc614f3fa8a42b5d72cfb762b7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b911ef8a223f9e1e44514729c33518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a3def306fe80c620b123b23216849440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e513dadd035f5b05339d7ced6576a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096397b38c80e0c2ebf0c43465978aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868c5cc3ae671d3dfb07091520b0173443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445fe79f73bee42e4e995acea41edc0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273c46defc7c74092ba292543767c58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8d6ebed7fe2790819af09ab728493446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885663fd5af6ed11c473925ad2ff14db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e292b80e90dde2669f690dc34ca3f66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be136010cf1d471d0038154232493d9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb929d947402644a5dd898be4db06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56986233ba7c50b6271c40c64accf5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef70adbf7a9e81120aebb72ee3c80b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407786007b33a9c92d339ae0602aa918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b6bbc978468558954c7aa048bfc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c4adcac99044687894ebec4598b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71fdafeb52e5d3a59925d5bb3bf22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1abaafeaad90edfeab2901514538d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3167aef18f4578707cde538bd2e4b87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638345efb295d8139ffb3ce0afeb7b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55850a66da5a48af6468d5c23bf941460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303e0a02b9d6e803f4c86fe6220328461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29210574968ad87bff6e6e27319aa0c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e2833ed71c36a4d6a6cfb1e7fb052463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444d112630f146a44a0a3e04e70bd34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc675317ad93340eecf4ec7818aa75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9ca6993ed5622ca7135c6ba41b5e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094f0687e1da9fa80579e114c40c23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55ba308b7e89fa2413a268a7320aca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f2e13e7c3da1f76f7200a9a76ec1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1360382d789cf696e0990e1daaa0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5977f59684dd74c659412b46db1f8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88533ed0069153094c99b3926b94d017472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a2758429a6f99aabd7f0b45448b5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8bee874f73ab9435b510c379317a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007847d0024376195ce571027303a16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475facfbf96ba37f9c2972e35b78c5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff420c7c86d77b4da3344275dfe90d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d974018f8a955d02f0b6627660136478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891075a7b9cf2b7ee3b10a1e7902cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8879a87e3f549187670c39be8c2c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951e50aeeef4a08b516d1a8d1630873481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51591ce747a6d95134084bc5197956482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce6e82422cbb24f725f62abefc7c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82764f8b68434f77970c3461536954484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6672218b2be95c4a32ff6bcefe199485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a01c759f0322794fb1f01f48f65e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be727760489f74b5e44680b7bad21d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdaabe988706ade431c4d43f14f459488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec095b69c8a3a377135f57b098baad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084f6e6a9c2ac987e0ad47ba7e3897c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096a1432c454b436291cdd6059b9473491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e4198aaf53f1e0d4f383b7829ec0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc6cc84cb1b13d196163239fee4d9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25da4a873146211bde6902e642ae16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6fc9e58616d3e3787c03887b6554495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d385359db08941dd9f7a1777f2d29c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8162bf47e3c43159c05148ce380f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17cbd03542480bb7a5c29e5f0574c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada650f228de89a3c97a6c99240aec5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3097b9c889db265c4548ff525c8e2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344dc3aaed5c8f48cb9d1a815697234501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd474d2b635a9407c3cd2d3f86ed4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9920071c5d21a84a3e1ede1d0e82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665296e17f7c501548c5332e3d9acc2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6a3ae4d303917edeaa4652609a637505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5746d5ef1dcaad8dc5b32b9f99ee00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8085d224fdc37ddf73d9b3cc9431bea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f98ee1d6e1942020003aa577a34897508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb469858baaff502baabaeaa51802d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52b9ca9ca4e6f29e2e0d62ccd29e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c63fba0a8b90457760d8da94b4d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72602d911de3ffae68d95fc415c85d39512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce022894c878e148a283ef55e2e68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f34849a9cccaeb6b81123f9da1fd1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf980a21477e6d85937da76abc9c09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f387404f229e9c1bebbcf9f1fd617c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2640a1875f1ad22ea7c745ecab6232517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6749a78f6886566fc230e77319c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a69e3d389f2cf53bec090c65233d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b298199e4a4851ee7ffd7ed6541beab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fbf126735337904bcba682a4f2172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370bf045181cc770cfc30c3ceb5034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af472193c7e110478d04db5ae92400523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb100f5d2a2ae6a2458c007eabadc15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d812241c2cd264255475dab179d7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f47fd7cafd59f03a29f4d550bc71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3f8b2aa91497c58189899a0159143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3aca73e72e310eb29cf7860e53103528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c4e96cdcdeb9cc5068190dd8b3e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d20a02bee0fa2ea92ba63cbeb797530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9b31398ab470c8858acbfb41dd6fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5204152a007195ad9f14f66dfff1b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8d582b8501de485c262646ba6f404533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6c7ff84c33c8df08f63a897bf9268534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddccdeed2d4628d7cbb4d93ec15f61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e68fb8cef4127f9485e814b93744536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb8243f0461155025854a0f3574b0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d39519e22ae2a1d9174e4efa03e36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ece135e96ff3894b20c0425d80a3d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3d1c5ce28ebe954924ebf9a094f88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffa4dbc0555bd3252e6d24e80a545541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef74e2d837f53ced9f318dc81c24a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b56a941ab58ebf8113d8a4286d5f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea1ea94c61d734569834604414dc6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81d48bde178b6ae2ea4b50eae8025545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f144d88f50de3d9b6e61355cee7838546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ea8504cfb104625191b1fd75cd313547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0e23374f0c343e1eaf66e0cb155d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a6bb42fa4fa8312605bd81392eeac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c5a32f18e28bc03782c6a50a3c35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1a9f2b5e092d6079a0dece18c791b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbafdcc1bd5723ee8dce353e96d58b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402fbff41331b8f080306eaa9e0fd70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c55195eb6865512b36d252dfc129554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998c36e3a8d84bb4f60ef4ed29aaf2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c075019bda2909dcc1f73d8b807646556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1da514ef25afbea91d57a18b6449557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504a786b07fe35c34954d1dcd327f09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a294a19b22e81dc4347f6ad5da74241559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad839be1395ca18f7e9a7f6858f3294560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab64d7c8cca3f95f8055ccf38ccf5e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0db4bb397bee00ef3ad6e354e2055562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515cbb375b5210bf3f622099cf95574563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee1c789600923b1a17685f6be85f20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0857203ea47190766453fc4bd296f0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603100483673737ca3daf0ff1eb0898f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bf2c9317d1b130c6f151dbdf18ba3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de61107a9e8b7b77ca59b37a598cf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b495bbb56e909d79e45b531de4af2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30af920eb343ee00df34021eb61231570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f71892f0f631498f8cf459424aa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dedb1bd85bdfaa033ebcfbf2a70f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a8e1b730eecdf984e6749deb5a7bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f021b3c94b71e1c3a4aba0530ddf97f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc911e1c2b6ee7abe7307ca838e27b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae609ce8acc487d50017f50014dcde8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ef3800550732305685fa7719cfc3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ee348286085036e45278842513a3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae303d2498a3ea115fb2adc2944a1d7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac2c8f75efaa7005e364eebf26c20580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397990a8f343b0d0642df3c2504d549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d9a04f9b3c5c74b04119d465a0cc4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11607ee928e1d1bf21a9e1ec8b1098e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24642547f37de408d37b0a265e2691f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21887495031a72f51ff99436966e73e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3218d00a51f08b114ea81244189134586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07e136fe0c4e492bc24762bda9cbd1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190f6a585683cb30e79ee52a4dc5b7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a49da759de612f1e95b3da9e58c9c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe030b8efb294154f9927cd23608a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf61c04565a4fdec541cbba9a23aef9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f85cef2bbe5fda4013e65789941a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa26db3ba3e3980b9f6ec1a751d01d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519c2c71c8761dc968a1237fe614af1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253e916251635c49c2ee0790dadc0e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400151f83ed4c9e8e563a0a8f4b69623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63c54a972db87869562f4936e6bc98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d87bf3bc19d2ace76d8323cc51480b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337488749e3ec63b17a366a6afc3ae7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd9216c81282b9e39cac8902678e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e506d8a3c1ad674c70dfa576a686e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6a4d4b0fb8cc86022677c8e7d389602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b22b0d557aea43adf0dd713d2fd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a39508385c2f18a06105a4124c0b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29552a3941ceb5f57a14cf273eb7d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d0cdbb8e905cab9cda89813b9114606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072f8ceea1f3c05180bfce36750010607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617ce8cc5eff47e060019bf23c97a2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322af5c542a8612d2dfedf00c4b193e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34236d8fb71381db9f067bb3d4d673610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b67a173d6831973b7b34db6fd12b7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16f2f25cf9f8501b6b2c65eb974d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f2b0a7e2d21cc56de6eb794ccaf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af108eef0fc80aa74293212d9fd008bb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502821e48b7bf9d6aa2bef18bcd6cf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f643da66a5725cccbd3d1b06f5e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ab7ed2cbb4848c3d4dea8f2f098aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811876fc70b36c3142bf8816684225c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8df7911e2044b7805fe8377f861af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d675e30b6f0ba1a5867d4db96629e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d30cd1bf0d70f9c03489ae91fd8a30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be7f1c2ab67c7c7ae5ba66143c813622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13bdf7b5e3e3d68c88227553dbb46d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3e7404a300a6f7daf6a6c73d75c6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857674f8f987073897e6b86e31695f40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1998a801b7ee2dfb67f1fb6445930a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0d599d30418f85dfb9d6627579e0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76ede18d85db2b1820c1cf99c4f3da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0659f14ae857c385f83e4d91f48b075629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe1fef031bebbec1d93666c2534acb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14626f91db171bc94126f90ebfac764631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3914f040b927d0e41fb0c57e1acc07632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102fc048134716e2354d392c0f234b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdac7240ad6a0667e0508d0baaff3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e8a6d5c2d8f6afe840bbfa998c62635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b99edeb142c947744e6d606bad6d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd34c3c1eed8b7b9ea7bfcaf366f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500edc8c96c5e6b8be0bf70e9ce08c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252776f13174b2afdd98c334a8e71204639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeff6d7a2ac9d14a17c77a21abe020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15c963c0eb018ab4bdfc41225ea31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917ec798421ad4e2955c9ee6c29964642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf88c2873ac594c0f9f80353befc399643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1a5286a270db1c626d4b35fba001b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd2c24cb1792f1289c5da25cace7ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fa9f36fdb36af3e62e666d1964a2646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>