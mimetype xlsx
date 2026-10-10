--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e23dee084cb5c9011bfc07066b2d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a74efe7be8753409dd8ca729315a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c24f95cb9c549c5abea8855cc567693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d421520d7017d4dbdfd62d42b67304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718c96d69f9f43c520a1bd1ddfc36ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c0833a59901384eee5e700f3555e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62fda5e5e8af513599e14f4e03511d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323bc47eb170c838b3e293c0d937a068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe03f412b050948adb7687b656eac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce94db7aab74817bb7955eeb84e82c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bacba214adffa6b78d1eeb0670dc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62427c4c66d57241085b9e35a415112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c6d39e6b7daef7862d0e39e43fab413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35453f2ad90c1e72358a323ac1eb0a8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eec1c4672d2523c9465c9c2d47207e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d773a60e33ea8344149e3d69c276c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0ebc302865c56045d224d822411d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9c1f948a2aad9c1891af4a4f1d8c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644fcbda1414b84c04711431868bb5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce15cbd760f4379969b84cf81aa17720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20359cbb31bc254014f032bc67fec421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe79b52dad256c8ddcddd4fbdd426722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58f6ba95143fd9a7c7e055bb8924d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e976771bec01010f216cc5568624a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355b7fd50585862f7e1afe4ea9ee14925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc10920377df9d330ba37fa247bff526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5da1bb1c013a4c236b782ad17771027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a600247598e8d5a3953589533ab6eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9d1f6c9637a222239f62254152c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9863057fe4749082f837afffd4137d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f9b3b193d850615369a093ca1f8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7423ef46d793c9dae7071e85ba7df132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd3d6a04e95f3e8a5523ff806d845f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adc680db6a478ca9d72dd1c054c5de34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad8631877f2bb5ca3b71dfc1d3cea935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0186a483f09de332d450aa0c61f32a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b8e1b2f8d5ef712690b014439291237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190d76bdb0be441624472a1d4a41dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f6403d61aae9c904f70a37574d1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d892c9d6114230c93fee0822b80307a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018c9686695365e6f1b6dd6d3e4488941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a289cb1b0a2e95f46e0ab63a6270a4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1baf17af7f08c325c92bf992b9df9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc84def19d86baf1b9884ca07f58c4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13fcefecf0036d4542a70a841cc8c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e8f5f84bf38e03f52e4f0118a145246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44645f5a578909f09567bc66e493642447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda18fb3af8fcf536bcb11b8c7ab53a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b4ae8d46b991390af2f8b3c97643b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455aeb2a50da33d3707745557f4a95250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5a38caf27bf9201776642231a1ba151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c48b9325fff9687bd084288fbe66c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a436478bfa4d204109f59e25839d7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353374529aef12d8a753df8c07ec41a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12b5225ad543c9af44b7799ee2c9e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536e1fdca2f028c61dc61186ab70bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d7896f35eab13bb1d85e0b7be298057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719c168f92018f2162510f5f518e24a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cf700528dfe852d5ac1c0f09ff77a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d06a2eac489433c949b32f98610160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325ce20e18a40b8ba358707375efc4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e81dc9a120b3454b8289e432ff87362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a96342886feb2a7839b75327c81cba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e8e656d6c07c810618ab53ae24b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75a12c21789b7d7957de335f7757b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ee69dd69f0207f7645192ab0a22766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953d868ce115d3782bc60521d44e6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590f73430a52c488fa629ba01f0a79568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaaca0b83f8059623ad99264d25e0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddf73d78e16432c397ed24d6e9479e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8bc121eccd630c932a3687e9d1bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f46e47fef3e3678f8dfa59101606072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549474c8b35b5c23ca6eb94115dd47773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d524ff3007e6b56e6caf7f80446174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27544303ac1741a98e99d7d505c9eaa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab344e5ddddede4ec5d982c8f9f05ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdd68ebc919bea254e5bfec5346b2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab8ad169ee1d8e2ab1a978752303c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74806dc457f309bc6e51da70ea073b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42689c0fabc48ddab5cf6650f07b499080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665752983193285138240654529a72481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219e46e31851ffe876c1d34efb0bb0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb86be0e39566dfaec41d2bf81e05e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96607dd3999df9aaab994218a9b1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41887e9982380f6865fcc20612cd7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9e587393468ae54ce13c54e31a48886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be43431a0ccc6cfd2b389f403638d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0dd95c7cf689542de9a3f43616dda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37576342f9ef2cff7377faacac94c7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f81289200f59874ff35eee72e3f2e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1440124af92a0706c30c388962522b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f8f152d0907dda164785ad87088fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458142d20a4a2b194492c4650ed2afd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93d6aa94ecf4b664dd3fe97d371fc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca516a1df7126725493798a00e7e7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3ed2dd79747fec936b4a85488f6fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd77e192fcb5db73220acfc5443ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747683e42a55280f3b3d28b4264edef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe3b69ab6785ad794227c6b577f23e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c1f0fd028e7a28503ce9e261aae66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3ea4391ae8ed488973b9b23349af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356b087227d4ddd03f7e644d9e591d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203eb565c91829868aed64ea2d11b62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72925a517dc483ba680b09a3c77a681104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c48d3694bfaa9b738e5515fdb9201c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df271a3ed38f29b0b6c8c24cfbed20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a819f77c1062c3392c080230be98e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a664c4d8b1096aea0847df61c7a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bcc8ab0d7d1c9ab865c78511cb633109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2977c1a7ce4127b1942eb439c5b1d30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4065126ed90fa90d5076870d3022ede111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf53b9be06d161b648d55c516fc4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b2d3ad6dc47320caba77b6935fc59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eb9deba86bff8f2a6689c72dc3c12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490f286ff8136b8b72d05b0dffbd07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe044c3e4da8a21049c57717ebdf06c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2037e24a060e3543f8ec5b571ab79d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b85f4d70a87b8d55ad97ae52a9f97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d17cd7163056d07192d93f0885d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcfe55929065442750d05f24fd9df4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4b7f09b55f6a0ce9272dfadd4038f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fab2f46a9a52d3aa93484af224806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50031a25eda282b3c28af80a6f281bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cdb79ab38cf5d884445a3c038ec3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddc37d007e44f37d2486bc5bab81f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ebfdee795a577201e551b52422aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cba7bca24c2cdcc4be21351cb1aa95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc8d855c2ff135920bd0ef10c7f2f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b504affbc12a3ddf9d6c8288621dd77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385253f6b1f2c8545afdaa469b51cbf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21b5c01aaad172133d13521f2fcd7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb55c2cf6c7b3b158304dfc17652ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7be448150e8d056a61a62a6cc98be2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89003c1ea016f62936b39697520d5d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b4fb108dc0780bebce3f7f5400918135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3639f7c916a9b9ec47759aab92fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84109cc5992b6b7707e0c532f50256137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc223e60e2ff03b45ac8c7368ea27c3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29264ad9a041f5a868dd1b08215eda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa748a6570b9768098e704bbdb617d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e260d8928d5acfd7ae6a79b1460a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4a7187c1c455a452287a5410d498f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4ecda3c4f9a98e3a442179efa551e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51380ef0bf82ed436ecdbdb88ceb019a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810006c761444f0a093b2bdb214116da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634296ca2b2080bed21434ea1d365b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea21266332a8efd8d52e51f2c9b94f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f45cf0464047aa7a89e3b91e8c23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81145084376a8a7f59757d00fd4cc799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcef542b77b3fe574549e0b8e56d8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b270789a94afbb40208688f7aaf13a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d855ad9a87a7844de442d4c04c8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1b546fa412822332258d062e04592153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6833a7a5c1b4d4b7c64c8c8b7197c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f000bd31a23bd267deed6861ada3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb6d0bcda8e7588aff7117644b8b29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837124059ab5e815ddf48a02999325a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291a9f89ab43ab161858ff7e12dfa79158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22193786545507012fd3b858f65672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda441d711fc319129c74423eca737c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c40d41031f49c2d48aa96273979f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1e11789f8715f7e2ed915fc531a78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7b1bdb2f3f00defda0cb061c09a8b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f3fc0d43397c9edfb42e2e0c149b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db16aa91d25c4ca2c9baf6eed6ba7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690132295c84ac7d64b5eba5b306260166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb081aac43968bb19ba26ca4256bd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af9d8634cafc3ca1ddac266b33e2ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd72bab0ef49feab9e0aad30f54851169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fbcd5433ef686731d77c10e98ff5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6190e6bf9eb2726dc729bc33620c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df995f5fdaaa242488adb2f1bca0a3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2480034e3b17107ed737c8cfa8df5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbcb7f144aabe4dd908d52f5c2f3b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa92a31fd1fa59b8aa0d1f315e223b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e0a94f0f409454d8acb094504523176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654227a07586b6705c7bc5f476a0400177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59a5507111ab56e4fd785b635cfd31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773e9eec097e550ae1ac5b8ebdb7b07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ffd269eb832b065e0dc29b0348c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12bf5862857129cb00a844642b470181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437b13adcc88017788d751a8e5ac07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72a471036e5a3c8010686cbb90009183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0ed75f50cf0981c4608b1c2ec20b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ac213d0499fcffa9e1cac47388e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f979afb1237de880cd488c788f1e875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a58b129e98df7b6825fa5d80d6f9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472bffd48e909685870a96287cfc265188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e3ce4e9c19bf712222e3cb0c332f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946df74fc1aeacd3ec615b087b45a547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6df22af7d92842e7b54534f195fa3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171ae684d6e6a926e7ba83fea898698192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71deeb88e5a0f1848ddff81676165c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b87e47d71da682173bbb765688d88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9726cc92c62785666ba5197a1fc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58398a879e7d37e5db57c8a0acd583a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c767ef17ef3cb439aad7feea71f416197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e4662c6820cad8c0c19e74fbdb104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4727892c7947aaec6bb91da879252199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c62b6d2e81c429fda6c609c1b0cce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c4713906d614490e77afbfc79ad3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be752130d707761ed18a791fa693e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59752f4ee9304e7332019d06a5da851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb895a9424ac854262cccf23cd1ddb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0084674deeee3b5dc0216fbcbb01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc224e0554e0c380689461fdd57abd87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01148a32b63e47b97dcf81153f49cbc6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd536bff8030ac50055c0c22ed095d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef2a5410296c72ecd95808ddd2b90c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c21e75819b8cffd394d07908bcee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f182244fdbb3c6798abd741753a89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541203187c47f33fe59068198e92809d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7bd48c53e66db29f5f22ad3c8895213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b02eb91d506c554e9fb82269ef7b55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3614f3cd9d5943c4f204f7cae2f73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a333d92ef38b435a4fa8b3cf59392e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2203463c4af52a436a6b380ed25ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11f7195393739cd2f700a654c541b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66abf2ce51a928d2fb0e9158cbdb111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9aa345502102865f1e2f86318d407220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a024f215b677dda7343faa2aeb822221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92f4b230b4589ea2813599586e82c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d929f5d9e926748edeb6a3a9215b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d3bce1128f0d416a1a826926a859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afd09157fb64f7a96da442021734bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07113d14305a6bfb273cac3538e1d7f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8a53c6ee33a66441b372801c3d4b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedc41f2d0fa4facf002664caebcd2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275f7c7506fbf23783e20a5dbaf5139229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a3d058db162f901052bdd6d60eba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918413a863efc35cfb971f3cf21944ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e86c930fc960aae4ab25f0f57ef6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e3a8a817754a8583edcda846b6a77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba9a6feab5c1ca669828e977437a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2b179717f8f2abe509a1b96e840f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10d521f5038e3e7fb94db14fedafe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6022e2a8387e2dfddc5ba9dd3e1afd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a62c99c01e0aadd0192945e732d856238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fac54da0c123b603721c2b45a2190239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a461fe38f4bb42642e2fd4de84cd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18aae494fa9d1a5677612779e57fbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df4075ba66f15b1a1ed9633eb54c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d16c82e236d83c64e1cd501649158243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2978329ca9e63a0307f4918b8ee1ea6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce915abfd554abdc0747e2592dfffa21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266b7255339068af2c11cdf31247d5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f49db2302707da97bbbe01665168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271ab2667d59beb521506451ff6c12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06428d45b73731a7de0f19117fcdcf4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b594b30e6b3afbd40fa3ca8ad82b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785030c42c4a533df8ab11e2a218a009251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ca3f5ced5e37e1b3ee607386a58ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2402cb179bdaebba156d28b462f392253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae014d9d852e6bd8329294ebb4dcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732780872700e83a323ad35c8f2f750b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd2dfc01196ab618c1ff5070c8070e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a76de0c7d4d2e82889e08b292d9f78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc268eea1e820d01593eb5480ceef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6247e96f8c66343cb8081e24f8c7778259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdec9a3e46cca6c9da96494e52c579260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1999287b24592598fc4f028aa90413261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb31cc1b2dbd5f7bd8d6439084b10e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b9a8b36135e7b6df99b4f1e14842c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6cdf5ee014b1229b76ead00f057de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9560a6fcadda82802b8f591b14bd062265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefbec8596c22fc3b8337e5614c5085266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e099b92683fb572356847f4bd3ee39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f414a1e35ed4944c77d0a993b2135ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed81379ce3e6f28395e46af1e78e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa649c588d82ef26cfcae5f9c39c90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f899d29ef35d94468a6ce9635b455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b257abeaf40e3a8c78a93e1ff9190ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0cdf027d985c35d5adc6424c80c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530638660d48768ebe705112d6e7b45c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c049e40ebe1adeec13f657654e032b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1e48b13c850333973398e91e0ab96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab09ba4465e263de9a458cda7c02b7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1e6c2a23ac909efe9642ba3dcd164278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0cb174281424878e08ea36bf31d3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd03ef640dc0a5864dfa361b041602280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef289502acf209fe7d719e3bcf4abfda281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c57c5e57aa6b6c2a07030b9bbe8ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6095be9929577f34e7a455cfca89a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eab490b91261a3488cae586289836f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c97b67a683bf43176be8730529a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788270ce73037fe566de53c24583dd21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f84d5ed1f2d158061c1472c56547f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f48d3f30a75fc44d4a9c9c0edf665288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41096895f4aa4cec58956ee95e2cbcd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c7e8f67279aa7e3d99799cb7d8e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc7cc823e8853c35f1e7f46bf01702291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b106e502a92794c96984616c369dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2343f8fd0191e1513254b3fe1947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db713685bef3a5a47000f92eb4c32c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee99ae46187e5e0054d648ea2fcdad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072c64fb4e0971f3cf183022759c2f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fdcff2968ace6453910ff8f011225297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1809e30928ee0c8a7fbba2cde2558298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3759c31e117a33885cece516de00f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a82060e19a49688d328f464bbd3f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4576b598599d8d7b4797fe0390eb33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51276e606b80d52fbbcfbae2cb8c3bcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8272c298b9e68f1530f055c3bd56d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5caf9996ed820cbabb5b0e6d3e936c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f8eec14f1d1cb0ae943564627a0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e99f2fb2d4de9c619c09413f0e666b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06495ab4dced477562e66a79fc392c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8361f90078bd146810f37c5ccbc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821d8f3949a6f2bd6d81de5c92b6e40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ce40a1403ced9c9e98c714a44174310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac272e2beea0f3a685bdbbcf8d8ab23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73000d985bf41e8f49218f8c68b08c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fefe029be8d7b45338c26465d4c6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff1b6dc30f563d7631584250c9c362314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3822f075d0c9b87d926e22f7ed07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0247718c9b4a9a6a4129a62ef1225316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d13f1213f4573e430e4b996a9a680d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930b20e829766cbdd3ecf43b3bae18f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a1451f16c2e3b2f6d0b98009cfc04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c330737a3c832c5ee59a846e08c8257320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea90334bf89844328f4c5d370130d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee19a7944dc5c30d81e2192a46a80ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecd5046a06ddab36f72299a41037c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b45e18af41647d33599ce5220be62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808c5197e31c6fb9166f80c32c7527325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff52d6995b1e2fb3777b90967344f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ecfbff89e5f5b60f39193a63790a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb573df17730b5e2b849f9e8d7edd2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50253b9cee0686caa99c81bcfe74e11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad098ea0285e5828d574eab2591aa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f3665052dda6796a46b1a418e5ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb421f67fdbc4420f64543a354090a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f0241ba8ac78c5d5d5e692e4e9c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165276f7583d4f1d543cf23ac49b88f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630a867cfe1410d270bb832c3fcad8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6c5e15838c3eb987676cc3921f1b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb1dede01197d1b46d22a21b109de6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce9a208b4159211f253d5ee12e57db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46ecc28191d24ff4df25fc8e85a365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ddc227ec05cfcf0740bd5e05a481340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f81f05029735bbc3d892027c06311341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10504af660bfc271fb9557c1f6336d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44787df92e4bab89ebaefbb66f8b940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afdb167894e89d265787e5970b6d9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4c1c4f6feb260c433561ba109496345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91fc2e2e95faf76d1d685d87294d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539b289c3580d33ad283a08cd1668c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effca4fb0fef9ff404aa5e1fefad727348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1137ac73703daf6fed25e163f5e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09bd6049e60b918bd1b82c56fa6d06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221157699f6159d6344580094091938b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f4d0a2c472a32be2ce4f03a7db21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8888c864cb94cd5ce76f04d7416182353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a8061d0eaccdb1faf330b1fe535e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e81fdf4b51470d07810d3dabb1011355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff434396ed4d712a0682fe134217d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71abd453770f6aebc089bc9706ad705357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca7a0c354692bce4c22c147d04d2fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365617c5e8265d8638910e7df52e845a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c836027c6902335bb941138a8d103360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eede7db42b8d110aec3f1b421c564de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e06a73806cb67cc7e9e2781131f44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d5ca87b401888e3e03cb490b8f611363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8772d2f9bbb2149e7449db741a3861a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd3de9516ce6e785ad4c1d5091adca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e3fc67251b0710818e24f37a4c12a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b857017b6f619f08fe0826d6760d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad635317439568208be868e7450c1f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff27dd293c090f5b7d1e9b8455d38ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f103dddfaf6bf84dd9363abf060d05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01f22f267d96ecc95a76ea119cd63d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddceeddb928a94d2a9ee735d3fa547e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f4053343d371a469ab1360b7c41e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db9074204436cd6dd23d8b2c8746d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c974cee39668269fa249abad5f92d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252678144928039becbe07ee9f24bfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5546be991efc4fc8857706f3d792b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dd7bab7a87fe4ec38d8a4aeca68bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d321cede5cd494ec0bff7a3c9d856379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc3c33933860c83390142cd322981c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e789982b23dcb7cbeaaccfe9c631381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c4fb06a6cd97d6682fbd587ce67a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f2cc54149de38b3390e1729c87e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef2890dd2761095c9d466e01f013c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67ff3dfc1be83b64db35aa62fc7003385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fe04e1e61f407e54cb051d4caeb9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a4943e6da71cd4d7ee3d57cad3a99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6fe83e83699a3fad8116bbdda680d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c95c3588634e20c4ccdac462294e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516c656a699e36a4d41974005d61886390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d68eb67c4fdb2d3923ada7897eb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b292b0065f043302957c728c5143f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fca4be2b195c18776236a3346c9c0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6214073b3ccfc07b6d5a4f093085394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be46f45bb40a72e91ee5533ab46965b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f28b4aab6e2218d4d25c28c3a31a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce5ad3b6a093b526568dc0a6e31a1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e415dcf7e7d33450630d338d4347398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a531bb556fffbbb5ffc1659a52fc1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da18d0c0c28e748976a73a5ac81b5b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacc92910ed34af40db470aa3bcf4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30856a5a8fb2d27d87f71481c08905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733c6e998c99e70805666d613d771e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6811730fe38f068e4332697c4b2f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81cbc582a1e7eb251c83211e2cbe3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f191672c2116c0904c8ada6a84b09ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc549f635d6b263df42e19c536b20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775a1c09b6a6aa2264beefb93ad0762408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be178f3e01a58f1ec470872aef55e29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e976672e7a4d98c53ce67593b8543f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f048c68b9a113b76722644b01479836411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7d991eb4154408a7ccabf99cf844c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e873c5c4c4aaf29b15ac98c9915df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219efff38a78f9a74e681b227e6865c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88cf01e3282cc806456864aa270693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0442764ae462ff3ba57a6d5cbcdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87c45094b8e9997392324e7ac860a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17fbfbbc71cce2a777c97abfec51db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39f66d4ac298346fda017e35b5596419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c2a0a4acb7cba553eabd30c2f7a5e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e826f8958bf736e9e12e948abe89e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915ba1a3d388cc1c9222fb029364c64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b43c961c6f53788cb038b69fa800a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377255eb960410e0f345bb950fe607d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6ca9c309b7625ac0b27059c940e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344477c32d36cf7c6f8bbb530858c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4382ea9e4b1b31986a7831e6f1399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee92ef6fea4aed665e9534ed776d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b70ee6f4ade0ce2728095896b74fee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754aebafc55b5fd63d8b5b261c377ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb931b9b2c7065b13d610db82792f4b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90e9e7d05cd562d8c1e1df71964cd4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da64c164e19e89d02650b4facee8699433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7a029c31672563d3bcb4f9fd3a9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5457812a78b64b405cd40c9d11d200435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f567df5a041ae4e12ac20f55686c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba25faf0eb83425d2b68e193643c062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514df5abeeb20bf7b64da83d71271d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcc56fc31c88dfd5d66664c7394bca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7938935e9cca7475873e41f452500f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c791a251f4083a1a9cadfd1da6bfcc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad05fbbdc4e19a432b2e6e594efad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d8ecf038bd429d9c7bc4046de876443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbed113a5836c07cd7508a1f9d5816444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab856c777651fdf8469ecc6a2ad62b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34e6f3a3e83ddc818f10a106f840fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3b89c7cf4e32874cf36b5a841d97a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ee72aceaa258af89290e690bdb34d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad73bbd31f9da52765685a5330c23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f618c7557e4f50968e5acfc131b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c4693dc5af15b1359e104129571e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eca29a3003f3d761be649a1f8085a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4232398a112ecb88dee66a7c6eb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22327f461a5e4c57307b02cb2078790454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275673b0fddb2e493202e09ac4fdb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884953c67c101afcdfab1476f0fc0ab2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5556e5e49d19fed0119dd20236ddf2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495fcdf9523e90ab4887c76ecc6e76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6158a08ed48f0ef5cda2321b300691f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970b124ae66cd5c0f82acbe748c9f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48d9d8852104eb4432b6c594a4c645461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b138bf15e4a12784212fe63411ba4e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caab2344ae581fb3ee6e0d1c593e727463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25880b1b60878043f5ed9299c77e4453464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232809f4c60d970465b1c260c30cd3dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2582cac4de97a225067dd70d0cb47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c18d778e4a89d03714d1e09d7a3216467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e74428a27093db295bbc57b9a93c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d73ac8f710d05f2568f84e4db4b89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f631394d47af70ee38b365ae2aa0669470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc77d8b6a9b3575cc2f2d6f1fd10bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b09d1ba5e0e964ba7efa43790839a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ff42e05edfbd78a8378b295d3f0d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c682b4f7619fede4c8dd36acab3a07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054f176cd259ac0a1b4822231a3f59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9f829cc19a68e7fd605786a1d1ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55da6f5220fff04d3f421f07b6eb5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b23f532d281a5697b507cfd343afd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021cfc6b9c4b20d98b436ce88bd2b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70180b08c5f2c22049a7608b0d9001f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1517bbfbbf0ef325e92bccdb99b065481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb2c354479cdc0478c172a09597589482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85d48edf2aa1524863c7b57422177c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c52f7597c6797d044a952b591a9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b43f02a1872580c5c3853b6413f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e64ca9f7d12b8dd5ef46d2148b10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f992bd5233b3a31b491bd3f90f24103487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d29d36b7c518637e854f7210dcc7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86cffbd2b53e1985561d5200b004f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b5c5ac49bd7b119d9ec143d772ff2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29d92081d185f002418031deb73301491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5343c3153f66f56f8618045f1a8831c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675390b61d19fa500919a17980702917493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f5086c80d11c4cbd6aa424e94524494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108067718a5dba239cc537eeb2bf51b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9310e8004276727a11fd77ceaf20ea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baddb3165dbcfea704721d5892263a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27abfab9416124123bd72a83ffffd58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a4782f22c60bb3c7f6a4c175e613499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ea7332349c3ae01d9afa9c9802f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733818153312f1668ed009edcacda9f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81d13e3c0b6f9b110efee575d3a860502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf74cee99a04f4fb3b0270d9adf19bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62159cfddb555c98bd948cd93ac92b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4703d4856a8aab2e5e29c576b9f918505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748862e05310f3da769ac8909187e348506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258587a080dd6d4f9edcb31d8814e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c1dc97ef438caebc11e592bbbc5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2db8c8152e9c1277e16c996b54ba6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f70f49116cf5f2c2469fd0230f40510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5264e4e39124d4eb829d879e6db614511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c55e5b9c58fef71a548d047f447955512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a85279acebc21e23d08b87b7ab659513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9f290a43fcc0b7633c2160592c58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e68cfe31a24ed7b8edc0dd888490515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf193ecdc4e565ba3e1d228771b74a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d20f4f53f1316f926bdb883d9b0af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad54ebc5bb51a7f62206fd50f33a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65861cb1013c16c75591d85cded824a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5789d65eb7d65c0fd95982ca4f829520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e2dcbcaa8e4131ed00b82e1f312a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180faef5e13c2bd400d702ffca146170522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d655092b3fb4eb5abb362afd27b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87435554213769241b9112897be51d3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8d53671f2c9ab67389d1a08abd38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d5fb07098fd968ecd95feb0ce178b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfc41ace98e505d3d0836a83c40649527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577227052ef5fe5ffd737fdb115ffda1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d43f16000d38ab5ac7da12af615832529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5effff59c3ead87cf2a9f1834965b3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baeaa989190d2858c92ead49127cda531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fd5b454ce55e3573a907009339bb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02247d4d1d00c05521aa2f61731a07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ac1e8f7726b35876b3acb4ab7bdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de498276a344cc74f05f079b0f933a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a3e7743500b0a6a464f80b9ed5c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741677f30cca038684f9dd9f638ae222537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6a2eda278f36ae2b1586fd954252538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f51df244889dd8b5d721e6c19ddaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80692e08920e18e1c30f0eeb2407be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e78f1c5adcb5740516a2945114f64f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe842d387376f8f9974c7a7eb7501542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035895f768e764021b4e9395ba12551543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1956dfcd6e1ae48f0698ff3d864d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91cd1ac70be7a85ef4c6737e4ab007545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52ec38497fcb39235dc03cf52c7ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf1aff17de521e466a5120b48d8a96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2afeb0baa9d136b369e33f3d3672d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6513bad9e2e15115d0f78cd93ddd803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd0d86a0b9d6df97802662c02e410550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949ca99a6cb322b04cf15348775b598551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76d1849efe19f11246d440e8b6fa6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0692045e73a924653c04b9122dfe00e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66927de2ea419817b16ef1cab14f6ceb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102570a10933421dc561b227714054e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efab9e0bcf22a5ac28071e0ec032df9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde89dadb871823521e757ce1446748557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf07e63a135018b579d0ea83ff159558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a752b75824d205ec62296769cc2c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020b8a2adc74f167196f8b25a49c2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d61852dfcb8a6a130ddddf3f700e13561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a00dcc35cefd96b1ab712a74b5a00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d675be319a8b124966c50c2ee6c7b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac15098db9d8b8df0b5243550bb2c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d48ba125dd7bf42bdeb9de9d2b66ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b4fa50cf1588b638374aaf9bd4da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3572861b2aa6effb4861875fc905db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609689bf48edae249bffb1154454e02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757c6f7f2546d2176efbe9c5f9fdcd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66675c8b16b171903b06f9db91fcfdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bbd40243650fb1d55faaf805d1af0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fc4f44aa234ee9e6dba5df67c6e97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdefacf487ea0cf70adfb1c61ee2a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94718677e95ac515c25dfc78fb339d16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43852badc83709581fef09f40efc91d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccb40aae883b268cce2b0420b6c539576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba974a139a49a89718fb968c6c2c61577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd8bb8fc614a56edeb8b3642a6df10578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675e2d7d1d489078bae00dcf36e9fd5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c024fbddfce1ba0bd105551893174580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f703ae8a019e9c0db0770e7361cd4c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8b2978c91746984fbd84c3f097201582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e2b60e977da51a5ce70d8ead832e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718e766e1e611f6ed90b9ff6566a099584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563267af03c1ba73939a1aa59df0b9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8d3778ed5f73446f2d9a4addf4fa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5351de996db04f59d709f505249be6d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15bbea531bf8ca16f6d0782d7820f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5856d206294976b5f0354d0f9de5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9b536f5d5c50aa389a173e45dc5c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81119820eee87439bd099e0b4a0e0164591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6844a4753adfb976d36905d255e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257cd3745df89b5f18c9ddbcf8ca87b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634bb67897eaad8e95ec03e81cf34d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81d7e37ae51e9cf0a5aa98f10d13f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be2add7c9f57bb20d8ab018def2090596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b2c79dca6c9fe81372a9bd02f169597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47817913de55d422c35027eea5c0eea0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d75be999db3396a8e9cac3359bdcab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380ec124222e78eff01abcbf296bff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e1b75fc7fec82df5d577caeac40b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da602fa0c7c4ce3729554b685b9fdac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28903c55a2c2309fcb3120ed70d6a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800fc114b3361f19d40f54c305e2e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338d0b7e1dabd44d92b5461bab9f240605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3b61ef225c9e303f7bf1f3c9d3149606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74c5d6fb6a0ab9a54c0b16db403f4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9980e46cb169af4f384135b9993e853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e244a523178e8655e5d8fe12e3ba2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a7a476769673864cd20c6f617b55610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df107b264e01d87ad89d4ad53ba4717611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef981f4a97f6aa798fa65d04e371576e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee036d34c91625a4f23c07918c19b0c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da28a65ca18449c86bfdc20da9deb5a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee78f7ee82967d84bdf54036621f72b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95bce5906d6f84eda0a74fcc1436d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430a745f5c2dd049a020bcd15b7f663617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d64515fcbe16ca626d22f6d2d0e91618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e642151de1b20fe876c5c23c3f684619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d33255e24f828f555ba47e9b4e2b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc086d903a88b9d22bcdfa19bd6cf77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23df270febf706371715193607aa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41918af241cf3911d9ccf10f21ed9d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850a7381d019cf7be559ebe3f135250624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aff26e4bff1312352e19a01f5c1139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa64ee2c043fc3acc9181cff2fc7880626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d398a8bde9b04e01083d9d84da9e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fbb63daa54e06e75b5b0006f582a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce3f51b1158ef23d96ba7a20bec7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc874c119cc26b5d7b50fd1b9849b1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d808a65dadf54df44529b10209cd75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39af078ac6ff0869ba27467f026f097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a7932810949a4149949e95d2adbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aefdef8e13d115821ec2ccee124d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033149992488ed6cba45828d6f86158635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902403a04416a216035e3c238c249b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c97b0e5133dd195d469f89ef83d97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94019f489f87358885a626913647b81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015dafd787c725d300be8328060d5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113a825410a7def4c991c269f5e9739640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642212e44ec5991aee57331a37b12f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b261529a4e98ae95a93a5a70c91f60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216c9dead4587b68172556789bcc8be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f130d9fcda60c283ad741437649cb13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb7cf16b8c1a74babc442383c263c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4e64d168effc16d9e28491b52808e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33192e14a493bfddb9acf01fee4a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8024c57639e10fbb19e249404e46a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819b7a4ea654f921863e4825d7d520c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619c02c0291a055184324bf241a8c554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67db28addf4afde5876eb522718305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e86d423faaa21613ed88a421b53fec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f130495c85e10869689e4b561ab4eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866ec681bd807f9ff469a02cdfa43e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de321dff968deafe035c24d875a9ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f41f8fe5b3b7dae2edeb6684b557dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ae0c183c6258f7c3ed1c35ccf9bb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd5af0d799594a09bf50e5c0ec29912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada74d5454659e16a1046c790f7ac10513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcabcab9cb7cf3a77f983547c80d00b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41157f3b578f382eccc34385f29554fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056a259a2017a9725c0fa7ce783781b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78b01dfe452847b11c5845cde9aa6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8ee2917cbc2c451de0dc6860280118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2410683b0604329c3cffaf2d2ed2cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549a8aa83b1b4bb2ec2f6df024c44620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33639739a5dad771ab69decc1329de7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2d21a47614150a520a62d8f2a71222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeb2c9b38f7c2bfdea3ee0d40a5b1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376f36abdf64b1e64166849725af3a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a66770dcf22df58f1acc2af4f99e2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556d14b43e8d9b17ab11b208d708de326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4ed70203f58aa05ccf043a43fbd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20afd0e4ac38f3092f8b7f845f57f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be3947b5afd712ee839e08a4bed6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff1080bbecfd707be31058a932301230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5b7bf3d8301c9c8f14fe82da79e8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73763cad3a54d904be1fd46f4ea320532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013594fe66d0a7cb8fcba24616f7075733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e49ac933eab31f1926a9854ed9c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff39ff193ab1bfdfddbe1b56da5c7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533c078514ca92a21d95dde6c90ad4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b15571b1ab6fb7fbf33dc98a60a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b17e73d43de009e22b6011cd769038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f746e2c6fcfd4c7bd456016882ae9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3313deec26b86200bbdd2a5178bc39e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecd6c192a3916b8c619fb69fe7f78341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7811d344e8d4a16b90a15cc5291f4d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d741ce1353e2299d18bdc39cb447a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add0c57d9084f98db8fd5d51ddebea144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ed9d0876f88a65c40945fafec36245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c6c0c1c571f5c5073719aca8717546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea4c48f7ccb3744b2d0482456277047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45f0b65215c54d6a813293dab92c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434bcc04381d3b5c50adf7b52a4f61849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b876605e5f6a777ddd2c8dda48ee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913947f349ee08f9287d988fc95d9fd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7fba1f35fea96466bfa0ad9272bab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad28c306f34c864cd4342605f9b8ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260e1ac52f6842b29b98e79e65f8f1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17914b3737d5a5fd84df84ef2f71943355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1a7f38c98d100a796e4a8c8b28d6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2be0dc5a35e404b63e195b7a0514357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cf4cd7980a3cf1d43c29bdfbd2b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7c98a097f9d79bb7bae41929960659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d008a138dbbf44a6a6c8615e1fc8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab392d038ab67209888dda68d208961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46c1883fdd04ba7d55ff657c9b74d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a8610fd278cce3114148c15b8e9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5e20caabbbbe44ff110707f6fda3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab43ff2433b5025f666f6a81cc42065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59c9987b774d8f41ac5a1aaee6f1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8f75be03aa8c52d0e21f983e78dc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3396d5d56f7e49422a203c8dccc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b18762cc4018056dac7f12aba6441169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adbdc7450a64b49e53dc3db72992e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c7027886ecd7d0dcc411b4ba74b2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce31cf3b561740904fbade486659a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dcd843fd72225068315fccb15d9f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbab10914ee3c13ea96d81f4c51048c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13465a920e69da08b61fe16551f7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01392c017e147e2cd7ef6af91489676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e84aeb52fda883860006d9fc7702777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65b2c484cbf9af483acc0ee2c549278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea870eb2721746d4097a5f058e12aab179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b0046d8b8bc32b5ed30f3cc3b58f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe31a0985011dc7456a008f4553a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569c1a944336c159924ed1d8ec02ffa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf2f834e8aca77e163daa0e11dba783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d6a88ba550f51734f49985d7d09b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0591f1e6fa459f288d6f79545d2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f27ef234a38f312debb62c69007d9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f90098e227a49b6fc80611d84991d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da181cc079139fcf0b9cdd0e7d83088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f92cab9b066c0987d8ed3cd2e59789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ff5276c32a5ac7ecdefb9e51b160e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b43fd43ef1688e652b41e8262ca3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80b73e3bea9a1a36ce86561d46de192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928541ada011af06672aa497a944986a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abe0eca6bd39e1b6d7506962a01cda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ca93901a85585f8a6e2c9d218560195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eda981b62562da4e608da05146a9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dcd1e03aaf8bf14dcc0e45474e46397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d12f00e4b95da7bc2bb69f847ab898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fde9154751659218acf93a90a85d3299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45e6250e394e8d55d047f124f237d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a045d99aeb0712758a1aa6bec3f28b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edce501057d770e9d20c0e4b39ec0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570c5650997366bbc8fd0bb08033da8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc1cf07e47c1b8de158dc6426f5e5a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac3514a57cd26d10b46879c132d51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c33e03a66b0bfc9179489c0b514ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475a1925e2d215f0ba81b1873d8b53d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f44abe3bc648a0674e99a73776940e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d88eaffacc325b90ccc5fa1f1b551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56acff8bdd377e6402ce26595b5329a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f092804101e6fb03d789494842c2e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b887d224a06d9c7c1cd7114419a29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053caeeccca8a53589215db0dcf7a1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7e645205bebba056ff32ae0db05fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b75e399f96f40d8c57d709be5608115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949d18110bcdef49cbb3f42554be6d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8866d7f79cedea1cc3f5605b933ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec97f1d6b253d45e039bf47c53993118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208f2adabe192110f6ade3ed71f3767119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6d376c2020d1ba7c48c2f99e5e49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f966838a6d1ad223071245695f842b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fe683f0fca34fd131398277e5f79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e551fbb0aed8ea2edb9ca010394f5a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b49a2b4dd4c2cd2cf83dbe052dc7bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d50543b866f90c1409384d17f50c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a7bfd4ca3107bb29eafae4edbf052126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27bb9ddf08cc980786cb70fc546338127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd42a6512709ca0eb8ebd2f0431793128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899aadefce4153cf94890793f97406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1fa9dab06bcd5384274b4bf8c9445130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcab90fe57dfecaa916d917b7d8f35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b41edb3f56d4e575bcb00c7346aa87132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de75084901242330d8b380cf145df16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523988a6e5b800018d913e344ed0dc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7815114e7ccd15da1c2acbe307d123135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b1f43bd8e7cc4cd2ff419fd4d360136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828b60c9f457bb072183c6280ff430137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb81a35942e6c7b700aefead3ef4a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b0be2607d7e2a267c2b3c44012f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d59448b1d2f3561fdd180c883fb3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27872d56d30d02b94a9dae8959e1e9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d5e98a4df115b793701b53e5e83a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86bb8422a850269ac787d64eb37e3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f8f88d10e6003ad0db90cd175d40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec053f9fd1e9072eb7c946336d9c51e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684f7c42cbd3ba60d3cfee34d8d9940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03511381e74e5f8add35c9b53fc11c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e22762cf800727a1d89a119932d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9067462f261ceef5b126aa7fb46bb6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072c0809780d47404e9a72d1cd2cb24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96864ad01bdb35354406ca48a4c46c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f6fd9dae80236083dd847f5f7423c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120111bdfcc6bae6e7370cbe71f7e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24f8d9ba888f2513833928084e70d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806733ad4c0e144a2841dfcb6feb03d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050bf9b71d3c159d80ff2a7698ef78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e114c8db0957356f3ab1ac73361a4ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bfb3fddb91482e25e4a5df3215f24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ce2b6b1e1f4d27276828d5ac3c32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854c554cd873f766c110fdc0635ed98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bea725255a2acfffc7c1e016dcdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963d92ad78cd4945d914182b2ed78b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356081404ffaa2f51df251b9e315892163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8e9f156b456dda1a4920ade1d0f5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecdab984fbc51dd394a9f6d9366268165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24b278971c4c0e232487090086b189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaae839f319cc6a87cee6de8d6b5b2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58afcfb6b016b5cde5d43bd53f4eac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d7ecafa0a8e94f1005371cf108fdf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718294becfde8af68b38f13c6b1b3b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ec0e19b9b58da5812f2ffd96a0f79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977bfd382c0e1b9fd25284481b179a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88bf2a9b108504324e35ecb0c66a45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b55c13f9c65e0b02f7d3d31b71a3ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92436cee06dfe5536a8e88f1363a390175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb1bf8001e58795de8ac47b16fdd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81755fd584b9328c91876dbc845b694177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449acbf38efd4593d3dab257e949237178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e082acf7eba54f350466b17efc9f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6dc79b79a526230e13b1b9548cc49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860c3957adf9f8994977c96600d8348181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ac4e4cdce260e193dc72404f3fd83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae80bcf5625015950e246886cb475b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59bb9204b54984ee4848444410436a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a37737f65966494d0e8dc8dfe36db5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e353fe2e2c54e712cf87b9f142a586186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b459eed77bd2acae1dd76bfc10bfb55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be8e15b0ffd667227d2ff9fc03c9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c564aa563cad68c9bb2d38d1091d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab6633d481f1ade9d0faa94c41b2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37012ef865fc0934c695678d19c1d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d78c32af23d13d3abca4985f489dec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d24c4c685a44489b8bd75a1c465b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3356b4b5c89f71cf9b809d07bd7d6b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43591473254e145ad1951acb7eba59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb56c618b328cfdbf1003f6d64e84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffec6180515847e68464926bc7118b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46769eca9ca7bb3b79889b79aec35143198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0954c51ee2d2b23da02813b66a85f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df2698181822abcaa325e1fc1aa23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733871f35714e933cc08d448f5331a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea845fc84b0a55efb7a3b7f4ff960202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d068d519b41ebd4248ba0c72fcf2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e5c598ee545e2fe0e7aa7e61dbc39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d0817866aad6256efbac377f8dcd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0ae1b6960b96c34f0d675190ef6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a284b21cfcb4cfff288105c5f7da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e80dab11f2e7ee2e475929d70e747f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d0cf448e2e47d78d95554d4d15bb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8587f2a3a177f76ddededc2fef6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249edcc4e551833b86922eef2ec3405211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d568f981d0966e600270e0fa9fd0eb1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48708924474371dcba65f1c23ede761213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7adc89e26f96215bea01a2a97b5b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a901037fa257b913ce8ccafa1af3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5774bc0448461f966af6fec4635168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f392616237d4ea6b76314f44547d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b507dfe07cc48feb49362b676408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f371e097efaa19511becdbb270449a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931050be23d9a43248aae152044ff766220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc1db4f7a640cae369af9040904907221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2def1080e32467a5359d3441366a2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3fe298b5b8a0ecdec1cb1da2b7a1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4c79d5184dfac346664adff503ec4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726026c06b6ba013d30230ee292d706d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7220a2fbcb905eb88c3916b9c2864226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c0ed0d03c4f05b42e87365abbce43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3528f9f81957ac86fd63c9f2396e7b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232085eb0156952fbedfa92eea8f8022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86075660c88ab311e5dd3f414de185e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f686804b4bce304c630e56ad1ee4d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d078bfbe87e8242bf9da1928d19c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15e6a6539a46aa40444ecec2389a1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf393cc03e03cf459483413c64ab50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dccc6410034575eac4406b00adee9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be698e2457ed529ae21dc17775572ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff190ceaa133b12f2b053840140e38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b052082227d194f18bb01d74dd9b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d52507257be6654af9d83cda7752c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e6a84379e6de9e77d333e49aa95ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7425600ca32250186cde943b6a67e96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021029e84961c5cfffccddb4a5a899ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9b2272738e42d9a62150153afa6af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2448f44b2d6fa615db1bc073600ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c02138da5a9a4a802a917578b430245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecdbca63107740f8ae1cc816e18b1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd092a5e47d59f2c961809c8cfaf7f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb088ec4f176307b5a003fbcc1e0d4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764bb2180b16826d60431c4e9224bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1558e57658afd644c5e3f9708512250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cff3be898368fd6a885821bc94c7a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862165b1304c0e4717e8f1f119318c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6589a05dfa424735bceb80c63a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dade148ad02eaa15f60d4d2887e087254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92d497ba1b161d0552f2558d42d3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af5e3d61e33fca943e6b2a9817a0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8636fe3ce5bb3d1e2cda916b21fa9e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d660454e7cd57a607824a96ef4f949258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ec748fa6779b5a5845f7e280c2ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe42b40b56615517891574d915567c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df935578e3ce1a932eeee709794594c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b03f2b8f1b1f26e6a30fade43348e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dabb6a71172490b4f49cb06721084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360760b4941f5d00a09f9352ea8543c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa5bf9a145799cbc129a816a0ad81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8ea01eed36335ccf92532f92e9441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5c01692220a16ee2800c4c2cd3f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc5814fde137ce69c5181add7d3718268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb4a21ca11c3395cee276c8b4ce52f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b621fd093a8b8188ebdef350da250b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b17d209b8c7e913a33b6c839ed367f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3e672c8eb734f39746a04f55d0edb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41528d1d47fbb72c09b77bd079dcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300b3779644bee7b47e1519f626c78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af28cc6ab7ffa4114639381cc5e415275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19308b7e5325aede025f0ef067874758276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832522c2453365b22078b509956a90d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9422363f0f833ec2fd74ba55bc0ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd285185a99aaf78629421992c9ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f22c2e5b9c90b6a2ab5e8eb4e5cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89e129865df1047c47f0f62475002281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bf96e18d7db064fab3abcafa693b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd30eb328717b5249be9b8f08e04b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50061d10e7c0693126ef42e0aa62bf76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14403bbd85aa9a1000b8226d9ad9207a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb70537a68b464b324aa4b6ab96089286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f6d176967a11a11c1e8e6f1c9269b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1367726122d45e195fb94ebaa0f868288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a892c7a9cc80afdf3a330ad1e3752289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddbe7e0167f9db1332da0d4a37fa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998319d510436811d1f35f7874c42a3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bf6883867930637a8f1c0d57cd5e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a11daceeb6b9dbe6b406e51dfd125c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd7763cc1a06b1664a65ef11d3a0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aac2d8de170368674bf194ad21e6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48c8ac8895561b7ad6a20c5ff0ccf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a79dc8bd09314cb46bba97e4bcf93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b349d0d2cfda8bc1c4acfac634f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc63c936bc5e187a90a5ee1838489a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f988e5b8c819aaff45b7f9cb8f1ed300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c469eedc2aacd3a9862b89e3f4ff58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73a816c6bf908e3e4cc50f982a047302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5231b2180c0470e820adf4ffd5384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624afb11c7dee21755b6cf36589f26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e4f27deb6bd0a892a5b5f3fdfbca7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e431097919a87915f9d36aadb8afc4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8eb0758ed59aec045c5a7a919d353d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d8ff4e27094c3d9f4b5d382b00059308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fe29dc595536fadad0df4f1e6005309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455651aec202cba4dd987005dfab208310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226b3fd9d4c1c775984b6e1aeb329f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cd2b9bf16b95051a2aad5dd4f2ca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b4335c7deb15113c59c3e9b59cec4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d769d70e833122369a93fbca642235c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198fcab0c7cf7304abb6a3bde99af4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be351f8c819c164c8921dca40b466d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197618fce5236cf032d549eb2af78c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326fed43b9f1034ba903b4fcfa063b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c00b634ffa0b1a958862add14f915319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b3fe8dd4575aae8489d30071dc669320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570983928f06a0bcf57d9949e1565418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23f77a80d493ed8a96ac9230f9fe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c7436e5f176b63244a519d792609323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adffed597da2c5b5edcb9b5f90c0c17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d339b5c5c0a6753de2dfa445343220b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d27000ab2cdb35bfa26c679c16975326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cd879e22fad6c2f3a7b47cdf50828327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a14f4ac90288d981bc0613416a2177328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ba28fef2efc5c66616e1e52cda82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49e8a599843538c8d9cc4687396ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8c3630338a2fa5747ad5e6736792331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2623a885062dfe1bd1278929704bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa3a5da962f9121f96a550208eb99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebc18c2b336a5ef24803a76a5f9333334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf82bc2acadd7da237f823957c3cd34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11b1cee7ec4f4b322ebef0c8278ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c145a5518bd58f2f19628047fa630337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbb9964c884ce19d46e022c6e96dd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6eb7f358a1c698ad601a183764f3ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c8983f6e1a4acb3f65cebb585e72c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8246798fa27b47e899c8115f83154bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec6bfa3131536e8cb15ad20e16422b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e74e5063e0c52d3f6c575db70d115343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2194e6571b6a1463d59f5a4d0aacf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8bedfd5ca76a2fc92a3113b699843345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a17f59545dda7d7c53978f06d89d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b672ca793f7f99215392a632a15556347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69628c874c2b32efcdd5970a50afbb56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9808e57137b001a3a204604fbb92f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b732dcabc95c342ed606c3ab7fe06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dae5a8d7e2f09fb61eeb09203865f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f1bd6c61b8d7936299ee56837d68f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604103bf57ac22383081d640e287a8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472f28e5509b8693fa3440b3664422354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a87c15450c903b96ee0fc4ce25803355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35568f5ea1cdfbf1ffcdf76bf7fcd7fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00909cd6c624d4cc7eedc1e607bcfacf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94188c158f6d2fa1632d13f8f0a45b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df33d9e102b55aa90104d411c4716a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb30d848ae3276c668b11a598fdd1e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cea066941cadb7a3ef23d91c4a9000361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d036bea5bfdb3602ff79a366bf3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8053f7b3a6c3247ca3116d1cba002363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f44e619c1e00c3309192453e63872364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe71c6bf1c2efe15af99b57d000080365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb232e76f00ad40e950a36301bd81f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc3fdda442d7c0438b2390b056582367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa769ece8db1e0b5bbe683d43a4a2f2f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b52a578f684b76e91e869eb0bd9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda918ec57a149ba06aa4f0c1528dcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b08c01b658377f7315923ad2fe00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167875cac31fdb127af62eee1d81bee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343c83b922326e2aff375992df89987373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a2e7921c134b1bc1502990c4c241b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7170cde9a859a4b1f166cab73fbe728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e65f4a7febd0f1561181dd47da392376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf394af1de5355d2f73941dfd2f96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd202458ae6b489fd7098e79f746538378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd20e4e8b90f995e47e6718fd85cbcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417cce338433d278dfd350b5d81487b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb75dc20f5387a65d628c29224564b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0f779930f42a48fe26c9d5043c17f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45a45f1cee746cf7e6b02375eb48b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8134b2cd5b5db7769c0241df9c3978384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50ed020c5fb0e79af4d0e20d44f65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d050c31f9ffa224135979707f67b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e6b8f9c9d12dcd3db411e6514b59e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7da4c40ec33525a42f076109fa51e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235c495136c701920f7bbe4bbec0a00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e57e03930bdcb527500cc34cda51b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a9c54fb5030133fc25461630b9fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f97a1ac65c8f9479a321c26587f92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2999d6d61134cc9430ce88859160ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad8134aea7009239f45c7572e553c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84c29e9c49b012daa9d444c77d6faa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f39e1fff310cfc556c2713b12828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa6e6d88741e1363829f98b5444db5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b37fd3755428c74a3a8c3384a769398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb260ffb1a111a034a19512fdf9a43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e026d664348ce12e57da51dedb0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17fc9f60395b773885050c6521d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197668fa85c4a89e41e47c127370e8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ee4307a0ba529c3bb8ae68ea372b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c53382690dc7793e8f12441e055e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223440dcc11f39dd993e9c88d4ffcd05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da304ec8e1d861a0058c7bd5e6846b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad3f9dafa9a77ea12a8ce56664ccac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b5d143193815673f58c4fb1f0c9e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5428b8bb0b11a141f42a09afc0aad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695c1c58afa69940868d4fbfc0108a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d38c043cc412f97adf85b2e6285e8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c95e05eae5e3694d5a0244c531c83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97b18b9caa15c34d8a743210ce8e0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9053edfe408744592c2eb2dbed4474414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3278c6712f858cdc2e590860e4684415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404014d96f61b0758a6a091b9eef4eda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a47e98a50f7d50fc3213bbbe63602417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62217b8834f86816e51f57937ceb69a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75adaf964f0f8f5d75f4509e83d2b08419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab1a98bcc528129e2f3c376f86b3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0660ec3f19bda1d66ed675e294ff830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c73180717a645626ac370fba9007422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876036fd14e606fce7e2091a784d3548423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52446ca0ff4b5ae47d0c59f6a8fb70e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7654c8bd2474341c6b54c3ada17c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681a707e572e755278dce535387107e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0ae16044aaa407d65925eb3f639f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9d29ee7faa276483a407b2d60d48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e71a9f04ef1937387790e5e171f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8adcaca932de0de35584cd2bb0666430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd003c3759df0851ebfb4a1459bbb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d385d879af6b29e904bbc866bc82432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf6916b63bbe9270874598314c9ccc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ded7d59d9cd07385fa5fd94ce5a25434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d1ea3e779e88465fb8450d7c128b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718300b0fbd09de0e72c2f6d8d9ae1ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751cdf3d10c8ca22822f5fe04ac70f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25897e2ab8ded16824aa5fe687b18f66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790066e95136a3bbaedbd90f45f0981439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe17fc77264224b85d14f5b7d4f4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a60a0ad5df8cd8f4b29b36f0c0877441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380e62c2347379f715511558c0d07c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08cf8beb83f2952ce20ea804213fd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f601e58af6d0d707c2cc2bee3da73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e74359ab6be2119bacc60c1273924445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdbf1eea28a1cd43c1b2835a153094446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136a14479f08f869886577b0bbc5064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c3cd62350771c0e5695fe65db99ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b429569bf717d888671cb552d20f70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0c2f80885ee9c6df3cb770f5157fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315895316162970cfea2b6420e0fc2b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1a7214ff2dd2de28df7ef8935d93c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e101d1f20de90f955a0e9e3fe18ba4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4323e333bdc98cc391acbd50f6504454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612a30d12a1c025b3748eaf77471ed8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ea0ff5d3f4ed9a1200217d69a202456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c333dcd19426dbfc7286441becea75457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a313d8e039250cec2052d9ef0b527c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497deac6715974c9e9709f532f2487b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e4299d9ef2f36739b8939213f107a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf3ec0e8e6b190233490d0f700c802461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff1e94dfef7cf90a3e37533d92ab7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e776e50005ad61cbaf083c84c8beb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a32820b1d1124ae3a483322187491464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7a61c2ed1df652d7cd80ff75e2ef3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861fe87db02f02bf292aa2b0881973466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1074992bd34b0983dc373affeee7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c985f1b3f1c8024cd554fa14fcbafe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb012bfaaf24fc02c09ed704ba87b7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e53f7a04cef0e88ab8058a7de4088470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cbf1a3f5fc26aefb5d7f59e339ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e0a1d62e29b2e3cc1a4f55248b9bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b939ef5a7546a3cf20d8dc6b02b5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e940509697edd9877a0f10690ea3bef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ceb9b5301c04baa820bfe3b5e17d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b252fc065d69982ba163b238bfee22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03628c469c6f0da10b79342e27635df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950aa2fcf2bdd1b9076e1aa4f767424e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc9e53bbb21fa6a2f9225fc6b76019479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2491c37969c8bfb407a8cf7a91ef2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef11bcb6014ef9f7c634ab0d3c0d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbe9962232fc9ed1d971ea5eb5383e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c6cdc59a86141b440407fbac1be6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb423ad9e8da968458b269546c0eea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb6f441ba08ea05db8fd7f1cca06c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8a31a5193cf03f2711d74fde653a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa17e9dbc0ac9cb8a8f7454a000aff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f866ba32382c3299ae2eeb10d94c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c548832d4889b87302af85a8e4e90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb491f95175d6c0691aa873e5dcce3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f41bfbed8eda803680ffdab16c96c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de46c607e8dd9c013d69df0cc234b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c68352f86540815ab7b28c476b1c75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a07f2160450936e8a00401d9b66f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c254a38f9f6e5253c2a8ec60985eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8b75275d7d33eabadcf15ea9ab8dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d160aedaf91c1334bd034b377d43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce026e10b6a5cc2b73428e5fb8edab1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8c14e4b4663d3344f4dd66fe53745499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd70e52068074cf43860db5ef62f4ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5178da28b3ae40847744716a09541501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a07107076fae3b1075c1512b41c14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d35bb21fb76f80f6e079d4fda8fb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e589a0d5f18112222498c9007f02c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84451696f401b536a708598b3be931505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf37189afac39f1071fa6cabcb184506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5ca596e8133b360b64c7f3d13a260507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e95ab6609c22fa5eff9a723f0ead9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8c482bc59fa05f1a525b6c7d11098509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47860a2b59e9de558d8c5dc33cae92dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ef7dafd9daf0c4a522f56e065529b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad769cc948e8627dbca87cba76288512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f176401a6953442f626ba2c5ee369a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413f22fc561da63e35c8eda4d5063cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba367196a3e1ec2733939597a633f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7f19bbf7130c762a0c90efd0215a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf91ee9fc4e48cf8fb7f43c47c5c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7d9d177164c8e92264bea9fc91975518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59842fe449f20c661e1d857d0a33a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651878786892020e458994ddbbb619f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a28a5e09746ad0fe9686b344da627d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080f78fb57ae2768e5cbec0860a3603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b84d13af9e03f8dd1c67c36149bcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ef15958025253f3116f2ee7edcdd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776f1fc0755018bb08249686e9e6fb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452448975d9c483f30446ee95983b8e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420b97e7cd256113d6dd9f24d10b511527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a84b0cc7469b3cbea09f7bbfa0989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b69954104ed6fda98a4c0f031b681b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955d60641715c318abcfd2edfba8b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b2c1c04ba924d82820942574f4fc3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536686a7588ac128e2258028b04d92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c90a2a88c3a07eec12a713a9656554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f518953683e5aad46812ea06992b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94c0af3630464f0d2486546d373c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a99a4bcf54011f0bb1cc77c22cb7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c6fc8edabc2d2784910622a459c63537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70648e37703f3ce172b8092f94f64847538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f7dcb7f564242c36f54c0cf5b600539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c90cff6ca8c6409e90a524ddedefc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b2570b6b362912c0c77eccf5e90a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaff03b442fa8060e50ea6bee0c4f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67009291d29117364b3c657b05ed68f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13277d1f7d4d86192f2fd4b5e560b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170feaf7005742e67d1c9731cd0aa82b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20716b5fdd124e4b01ff7447e70a4f4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523cc7f29d012096d33395b68f8acb8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87c15a577fa86cbb1eb83188fa41d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb7470876574bd0f1ed019bc7dec20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2960e4bfc018b9eb99fc9e2406212550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30cfcacb3b58564365a3cf4e2c3044551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c9c3bf3356bb72ad883fb4fa2ecd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd00fd9811fda28b01926a2a3a8fb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8365613ebfdec0f0950a8d0cce70646554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f59aa28a98ffddb943df14b21b9c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac35a5ea1658fd52ea897881205bd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67018576f5bf4fa671976f756385d12d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76dafcafc77283226799c0c7f4674a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d78652a0f7e02eb002f1c3af8dcc9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edb9c83faa67281331dbaaeac53acc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d89c9b792c4a7238e82f5950f0f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd75f876a846238e76d7ff95c2ca41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798eb171eea223f3157885adcd9b1df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b1e0619a6b0c830c91a46dfef02fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da84372ef4aca8a229c1ac346b303c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae88fd6032a1e3ba8225d5e43d9c19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d82f5580a01427eb98b1b1beaabc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477053ae855436656894dcc790a1a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9a4ce0d76ee55209dbebf7b395fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83b4a6986462c4a8215b3dee93453570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48580d79f0392a9c4b28f98ad8b708e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e473f9784a7148cb57db7ab86aee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df7ba34729b8bbdc3767721d42d5de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59951ebef55303512f02952b4f89c97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eff597998731f81733031c0354c82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7543e5930b28d4533462698149c471576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d058b69642f3d64c67ac7cbf01c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401407f24be147164ea2ede497c378c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742800fedbdb604951a5739627b8e7a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31adaa6bbbca73cf0872e2b4291de88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af59c27994fe19be2b635bc4423131d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97c911471abdfca53a63bf4df1e7b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e727300fe481d144246702cadb5d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a9120f168dc91d709be0e3aeb9d11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dd02ac5764fe9c4fdf72b7ed96c98585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d98934a6be283f4556375fd8974fca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153e2849643841a320583453e906e58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392529cc0d690e9a6a408511e447ac6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c113c5b71fff4279d27ba1d25e9a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c2534847ff8b2c26c1de7a9f425f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7a608f27e40e382de801fa4b45aa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e74a0c91d6c580f6a71f5d57cc12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e77ee516bf181b20f22e9a7bb67ed7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae9eabf8f8588a59cd761edde025f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89236763b99fb7ea463cf0c8455fdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e514d6e5d8272893f52cac352c4f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dff586a975c1afbbaf8a26ff0887e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415289d8e2ed79a0e12ca6c2e4f059ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637e1ac3814d1a766526593c8ca733599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7045b8f8348dfe8c19c32b69ed5c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a08bc8410f948d1888aa987b3e0b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e9d3c68b78cab48b2e5fadbbd0b5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae6d0bb03a4b658fd53f3c3d3693a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b07c1657fe030f24c42029253830e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2377d1250bcfaf85c23f604d8bd9d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d6c976ce1377b20ac507994dccb34606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc67dfbb66ea6ee9e736893e74a3e9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208dc3315e92e385ec829f02f3d1a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84e3c9542b3b5adc7cb1a9710e1ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803ef1e44b2c17891930cbaf4c49e5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7cb682f496eab16c6b3b57e5cb52b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933aa10184f66a914dbc28def24dca1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326071611fd35f08b51bb9be05f599f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03f03bd620943438e3cdf82556d90c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6471e7421c18b8bff14d61f66e437615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b429af83e9e24ca9f18a0f19fdb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a885b75799388bc6a24ee81f34e222d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de176b19510b78c39fdf65a79d193d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdcd5976a24e00c8a5cf8c1f0bc95f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d5da31889819e05034ff710ffe54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec635eef49efea2832591a814603494d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9abb42bd8fb1bd753a09f7f530ff51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40162cc77752111c32a0731c599f8923623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec799b41ac4a12fde7e7a311f7a906a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483172b6decd48d53a98ac634ed116d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f574c3a9181b26f40642dd20c249b81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a070353e91901f66723ede88b82e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01121808c7dffac0c2a2b97fa30d8ca7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e917aadb4d6f2e2c0f45303763b83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3e980179d0c82727517c2cbc2b8b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e14f941a3306f7a4324dc3cbb41db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d52764b34cb0d3411b4d92c5090cd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5575ddd9e0667a12f138e642e8936633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac68e4d3b1ac9edc7827d03551e058634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2f4cf5e395b04513e0632e743c9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c036a6653028d95930566b36947c17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf99edbfdbb03f6f7a0a1097819d5c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6af9a27f45c5bd60848e1f9269b20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02f0c0785cd0792f37133c98f62525639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac40af5f0ad83aa23bd9fc12628bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c7709834ab1e554ef749315dfff80641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7d7b5b86b35cec757ff49f6a70eb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd1ef4eef68570e247af7519073743643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187766c50d8b5216ab69a4fb7f144970644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c72ff32297c25956e506dd3534f41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353274eb609c7cbbca8da62cddc14f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184038bee525b22d4d6258ffd218b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cde54edb970350dd5a6ada28df1b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe183660f5c05e7ed502673e4c51b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9aefc0a575e4688884ebaa7b57428650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f19f28a0d2cdf6dd50f84cd85399f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c415fa2846dbdccd6265f99e633b50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3624e7f54b01682bc25a570be5748653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11a81f972a5539ae4c1cc2397bc74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ead2c10afb2de4827382a619a5c78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fb95278ede41900124666b24fb29f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f875de302ad16a9aa7ccadc98827657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579a4e3c7e9aded168e7b817a3895b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83edef43aef99fb33c521154419cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2793acd27d737110fd2345c806f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6598df5f6977bf6229bcdd0e8ea5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae8a64a79882607108fe9f14a4d77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df6da5b931643b1d3fd7a86f08471663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd103ad7d836c1956ce11b5943584f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab79042fcc4abe518a3ab5106fa30d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd073e19fc2fe501185d446f9ef4728666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>