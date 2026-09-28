--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e6115e4770898887cb0d3b47a28551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db8dd4564ac6c7ce8c061cfbc96362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7068645de703c90e85c54d1cfe1153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c79666eceec14108871eb25207b334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853db1da3dc928ce20e528b0a81d4625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5ce0644795201e6ecbcb851d66ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ebe9e058fdb776a292c73a48b69637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d156425c8de87807fbf0023bef48568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d1c7d034e246531986f29158d91b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eadd627bbfc499f597219f704cd3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485a976f83b468dacfeef0b84b4887011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6190a2d394e5bd0b4b2d74e4ed0d41312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206d0fe8da763c2e29fb1a23f3b2ac513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b79510cab4169ea4ff78d7e4aba814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f733536c275014fedda55cd5ae83815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b0b12485108a9e25f01097265ddf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ffa48600a7202e8af035a7a08d4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f97ddaeac725c35ea2f6d4da03d4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92543da6012d947268bf5499f1336d8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f46fac49c0ab9a2be968f0bad75020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95876eabb722bb1f364ea88dfd82e6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757b1dc6458b909cff11c288fec385922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79e722e7c9d336be0743cf0236195323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e7e84e32e9e48b0763fb62488e5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f36e3fdea434c7bcbe184c184498325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf881b096d0aec5054c14e9fd2cebfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae14e408e294956517783bb6bb702df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70afd6778aa789ccc2a945b052655f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70df2c24c905c6f2c6006f2aa1cbb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02df17242d1ff77a03a5866308c75e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ac7dd96f17405782bfc645d7080f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e3b12d1a0752078a1e5c825b127b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168964c55fd98b23fee2b23b500796eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98984d88a748309d3f0c7a51aa0eb1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3177f5b99625c08f409be7572f16835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448de10441ed5afe6ddd50a13a5b8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b233643678c2d9e6da72f40719f5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575185806af8f9a7eb1f71c7ec3841b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d4cfe02f019f602a21be3dd2095639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ebc99813dc079c159f428c8f3bdc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e086c7642dc848bfe5f9ff413a3d3c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0d08e5ec4292251a9bb9b579f8ce242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e734f5e95661e74b5d83c9f8e4f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f62e8365b59b87e0d21ca2d5b7422944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd57ba1741ff52a2517237b59dde045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a672d4b50a5c38698e7a18c7da104746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a3dce093a8710f651c2d3b0f81a7447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaac84a42bd6a3650aa41571c4400f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7713ebf2bd7bdbf768a9fe7b6aef0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a8e83091ae4efe6bc6377515d766250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93f8eb39eb2f8d15f591142dc79c8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea985a8d9c33d4fe4bac91411892b2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820305a0c52acfac43e9deb7e1fe954a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395224137b7ed863adb3241e2b8e813a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d37099eb1abe696bb901df8dc3458955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33956d7f14bf3f5427c84eec3dd7238f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175cb71479e97b7d532b00e27894f4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93b22b659bf4d13e81b2a9825914a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3428d369af0a9e90605b932b1cdbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6438babb75363acd8998088fd5fb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53992bcffa22bf89550c150ad0ecd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ace896664f567a3324233a79ec92a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5feb3945df62bf872627529cca25063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6073590c703e29ac6143544fc24e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80a48ab132bf51aecf7c1f1eb652c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea09fe654087b81840dd0c6299cf71b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fb4ca2760123a2fe06bee8f6db86667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c179d7436647b52673c7620d8be63968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e90fe01b9753a4f27629ec894c007669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aeaf2f364a5a59d651e3109e140c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101b4a48aff20f4f1e2cf69a767d76771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81779fc44a5d6eee6da73cdeae6d2d5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27315b21c37342cef5ed500b0cf5d8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99016cfbf93b9b434a265e7c7183430174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527febdd1c5f69ead8be120666224aa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205db004fb0b821d47ceb28cd974e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de641ffe52c5e279287c028cd41a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72386d8cb790d0a18455041247eb68b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed2c716ffc4a897538d0799464b02b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f3430735b9a2c59626dfd0a368cd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f25dd2375d448ec90b9e6c02741881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd5b67ed82570b935fd6da2e0c3dcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d13d91f2e6f40b111c9f937763e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a322ef2c488a788f53b1b230151484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45cc7081f9bad73faceec9288518c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6db8b812be650877f6bae8f3b87bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440e4afbf4973a64c943953537994487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c63c1b407a999f102be7bb2ec74a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b070c2c4202e82d430441b1d673e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de67db35f096472a42f8fafc72d9d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb94f01fc7e9b7cea9bacc0e83d9b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6de26d4aed88fc2590e35d279ea9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e758fa7adec63b6f4d9c57c99275c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f834d91ff8cadbb61bf0bc92969aa094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768c40827747e24cdb92d5a761551a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f639ecebfe199385002b9891519dac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77909b441cbf1696396849b26b3f411d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64be1ff1d8320fdb9db73888a7514598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2307d48e38211f6e45669f3b0ac7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21c08528aaa1287ae8ab60469d4874100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2cd8a998577f8f5f1182f1cf821c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a22322010df1807b40b2a13b2ac3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15d223f152790500642f036da4e79c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd938145c027be3d58a2a7e323060f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bc2d39243e6b661cbd6dd5be40ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79437db0b8250377036698356fefe56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564ba39a91ab9f0659b82413ef2b79c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a452f10edc5bb37d5dc94cf90937c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659821baf07bbce8061c1a6638d8de1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd51d4bdc96341d93a805ef68b4a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875b94ee693bd9d88a08587a289551111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbc102e711b877c511d71c74c78b88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4077c36c0d39b0126b99848fdf8436d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b1913f6e5ffc23a88f1deb9e208d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e7d495706a979d73ae5d7ac76fc90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27389440541d4478045a75c3ef9470f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98066d1fcb31f2daf55b5e295090595f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70fa2f4d2b2dd0f32966fd2e85e5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3783fbb9b7cdb9e410e06f6cf26c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ecde695f728f7d97ad27086300b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0f4fad3ec65820f89759cedaaa39d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6a3a05dc653865b8ff77a382150d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368289e7a2d64211a308e83c4f94e40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95175900f701ee55d60ad8175f58bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6552cd549ea651d0af2c0a82f6b5345125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df3008aaa37c51131b335fa450cf5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ddc823584d339813b5192e90a464127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3989ea10d75e113a4b3c4c407e67c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faaf24e3de6ac38e077a907890f22c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13489d7ccae738f3c1875221cd5392130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8c925ae2aa5fe4dd5561f3474b42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d07d9280da54105ff976feef72c6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33c2ca330f137324ee801833490760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddad58d969384ade8e5a2ff69605ec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292825b6e5332741a01a93e5ce4d57f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57482b7a944e8057101a0468ee65a2d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f016fd6083926c4977838a233690af6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abbe10d78af8f4937a6f6d2e75b8e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d3e83755cc7e149536b50e82e243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe7a3bbbf7a99a883ae962d75b7678140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48140aa20a59d78a0903c40f2828a1fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d15b415d412c563eb8a1c7f525940f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a65503f99c2a12b8f1523cfb85b43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe64015af323dcd1aef654a2793457144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b9de3ff5f342a45745efd225a2f3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed13af7788b06b78b5f77d44b77ee2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583445b2cb4b5c4098b3f7cb2604748147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31241dab019275c186784c6a679cca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548b3131ce96b5c1cf0f28e0380db9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aed879b07cda1b6c00651fb65b8ce5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf3c9a99ee487befd7fb0582d3be9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea109ea3042021a7851738192651452152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c755a6618cd669b23b6ad8f1bf2cd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6daabcb87f9ca769c0038dfa0b773154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c39961aa769c3c62a19db3a5ce3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0b77c390f0d950bebd04768610566156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4186487e61f358d59bd1d636b2975157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c7b0f0f24a9f41b8a3e9ba09758bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423fdb0b669304c75b79cdb1bb5933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22993ea9af9f14a021dc1ccee4a955c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381704cff423d3719b2a851c7c39f7c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b7c4e6216600507ee109ac20af697162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dccd424bc608e606d01b116d3e2b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19fc97a731c0bdf5e29d6f78c231f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3d27548c6a28373bf74e3434098f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8813c2e9aed21578dc5b7f8652e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff287bcef7a1808f1dfa4c1e4224286f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de239d1e0ccddea5906f659b5c472fa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659b7a61c70c9d2f2eeacc722a64c52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c23242f40ba5fc70be4c52bb9157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4848e86a36795ef5a76be649ae4fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdce26de4c7050826906944f85a0786172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c7dcb95293a96cdb7f818b83e2a6a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b5431b6adc97774f3ffe6ee9657f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa515e311210036db8b57342a90acd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a6a9a6d9aaad861dd6286f5b65ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f4c7e8871b26938db9791b73cb07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb51101ea14e9cbf7115bcc3eebdcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab316b391ea72bcfbd85531affd9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6e02e5d21eb7b30dda8ac790a1bd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1da6f2076f0ccbadbc78ac1447e698181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce72eddf63d8652b72504512a5deaec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b987106e50b8ac472fda6a0e2f0efc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7df7893b4f43ccb17f655bcac31d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbe3b60272003c7d317529ea48079a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1a2584d1d2bf98fa87e8c9b24013f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266def24236948409ced52f96ce7ee88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e59615f7cf8dd16192ff2e48a854e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272b50b1c84036ffa92d5f037bc26f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018e7751375b01f2c7efaac45406ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61045aa00e92d061c8686b04ad506f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496415ea76e5f3f9a8ef46e19af9162192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056d304406587f14ed7eb1268aa947a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd885ef08489a1ef348c26afc14419194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae694a0e11c2335ef6ab42193409ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f3836596c930149d06aa4168ad67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95ff83d5bc5fe2b16b819fa4ca7447197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bcde600ab117f650209be568a61e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb6f7730307fe529e564b07e07783f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44e77f7f4dfff5a45c67b0c9dff9df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d890ba65b8f6e5115dc9b47b8046201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a7ea89b2d3819304ec62954e11a39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d72ee22393a2f4837f4b374f22c447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815fd5daa6c02fbe256144b679c37f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4b6f91787de0ab9ca8957e34246db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d92e91214f7f7e510067fba848eb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eebf50d23440ab1ea59cce02065e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d820ab5fd5c52fe106fe1cddff20c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf57ec2cbf850d091e417281e4425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704912cfe18cf97a5113d98fb0b28622210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfbee2d5ffddc0670a021d112b96a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb858edf90db116a17c41ffae60f35f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97338311b66931a4cd8e6a4370f667213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b4919b13eab0ae3bfc6ced24de89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586431398564516b7121181cc2bb55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf188b934f702b9ddf987130fb3474216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d3dda89e7371a439305120550b7d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23d8e4e81b4fc59a0a031255abc4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3831354da40e2b492da6a96f898ed13219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301788ebf7fe2ebf5d2460cfd3ff1f7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b9a40806aa77b920f1193ffa96bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e9eb42c011c3bdea16881a57e0b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e04bb4e544d0f601e303c197442940223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc116fe3b6857296674ec7379a848eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016426cd97ea52e286a58f9d4067775225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e17d8fa77be00cdb2f1d19114bbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb16f721247a2aba78673da9f0e9154227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaf0fac344724c77fbce6d7257eb8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e7fa4e710436cec9be63cd94d2c7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe5b3b9df6cbbae35869f4e8a68af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff88823b1cdc49327e449682eb11fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad190dd062e60dc166516f2bd7b1a2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f830161f72375097ad121d30c1020233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ca4f9b997a610ca8f1b4b2607fdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495cac11e11b8ea7e9e88df5b23f636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9823970d6c31bdd7264da4103ac1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1008d8e9c432d78bb4cf24032be41b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3a309ade3fd824560733bf2fa8f40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157742527c9e67de81f208b0e20d467b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c5c7c0c8af7fd8ff6e44492327eeb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00e89ea9fc9eadbd1fda8e2a73ad1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead78f32137d7abbaa456b903f8aad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41836e7870bc9d91bbd82e5f2b8a0fe0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dfe2ea5c48cd67b1e2cdeef8bf265244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84e3707b3fcae9c058bb9ca707da70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d771a8b35481ba8703eb61812c72b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e004cd47b3f9fe4157ac48005a9b76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c1a219320dea0d44dda899db37be2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e78afe822b2ba995e368bb71b6d47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4c56b7a475b435620c96702b2464250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c6f39d67cbf101b0c46d72504d3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd34c75e202bedf997ea9d198e1cb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56500b3a47dfe841897706e61e2d52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db3aabb789e2178e81651adc4a6109254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196eb9f4aa6338c82244cdc9929fd38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922e1f50be95546525c80db98a7e3d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e55475a595dafa5302500f0de090a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc647d40e5d4e114ba1c1f0dd24906258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3d49313ce10876e7b4c61912ad87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec6d5611652ccb179c1a9149fd4b07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83826963a728de6be0f23413b36dada261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fbfc1cc255b87eb33ab792731ba01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d9c137c9403c031b98e725366ffdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8716bc38b1255ef7d80bc6a065c4d14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22647076e8f4e4160cf9146861c71e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329acf5c955e61900132ad2d260c50e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b4bfd9492f2826e42d3851f3d11f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8e60f2a2774e09f0dbc421fb3276268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a7f105c1aaead83bc0ec61232765a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd579d8abb7c7f4e5425d35fc1fe918270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6061d9e7f5c6cdee1ea43be8e38b91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22e5db781c26c985929c3cb25a9fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f750d03037085f6409c7098813c58f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c300a5cf02011f3ea62f8c7a95d90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8dc96280fc4257710796cc61ecfae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba73f6bef42ccb04c8ffc2cc2d8e08276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84af82cc646afa8d783a388e3b19f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c6ae439143311d3a2f4e9676b7df8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b8fcded6789f4fbeaed44b45c366279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f9e0b080ff413a4f857eb6f3fd15d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf2544cced4ffcd1e27e1641116265281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c702b548e309434832d7fc925bd32e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc9d883bff1bd32c4b4b3acc08459283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa827cc064a45dab58088ceb061bc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10604a36d1053be5259100a98342874c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63fda7218e3eca73e052542fd53ab6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4073c0b767772672b7ceb2f07eb1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365286093f021b680e1c03ba4de656a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72000d913ace71dc05a4a8cdbaa3fd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6eeb805fed0822dd2c4579860fad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6eabedb9868474507cad38f940f4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb1a26c0ce3ef033d9548b2a39ae4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eaccefd35a61dfe15f0d24297c7cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5b88db1c3e8fa69011832467f6f30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1858f1387af244cf555469a1c87f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf9e816d29df8bacb5aa34f4dc458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd93a42cbe5f819911e5dee408da8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a94f1eed6926cf7a0957fda58ac61d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc466d485256bf3f8295728869570299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f5c35db04afe79a1f4338ae4df912300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111afde81f40a2383be2afa707e9783301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d0d89e309c6fbd3e12d3270cfb72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad1f733ca1df4b2c9602ef614dbea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd94373abac79547b28ca7d29ad022304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650a159cff69c0f85af0923678a1bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3031ad0d10b355da1dc286baff2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a60a14c2400d9b61aa046d647cf6c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54c01764934fc20e3559fab2cac9a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb5b0f13878e4fdedaef6245cf284f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033600104ab48e6d75c6b0032c56839310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26140639af4948ba4b7baaa6328bfcad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1bf5569f4617e2c1da2f13c5aa7fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc80ac2142892bbc3e0e894b418cbb1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583b3bae0531edd39c1f076bea76861314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32259462280b9378a4ac5671d48f23ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78662338867cda4b078a1460badfdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe7b0ec957335498cefad0c5d955ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3c1dcf52891748a8e4d8b41cfbf5e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ae71edff844be72c5cb9fd908acde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce9101ca81598e8733db4d60487a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad296a3a9d0462d65fe91e5fe7c1ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a3d663d1540438dc4cbd085c71704322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511de2163b941dd438f22648c6fd0c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5b9a79d8d56dedef5e047a2f2f84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dbc897612b451ae24710fe9f30082325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da83c4537c70d87ff566b5043befc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4831349c76df5421a19cd38496a480327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08d557d250ebf631d07665451849dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bd4650f223fcb7534d3a5f7983163329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638d1369079d4358eeaae4baa47d4b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2126c66fb0dda40e80b9bb07a44e10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1364d575e0e3e560afe491ffa94bd35332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518445d788fbdcf5b5a5b6cf21f0e0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ddd18baf4667404a1627e987c3fb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b4ebe3f5bd839f1b6ef130f668a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf818786808a97cbad7a632ced9da8af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07515aac09d24a35991203a30878e141337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622cfafa85631454c3b71997e292a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740b5af5d24bc38669182bab9fa846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9420349eb9f9cea19207d886b4aea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479fa340f621b1689c79cd790aa7b39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5134fb9290a8dcc19652b583ea0535342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3734c595a8cc0b471e1f4549d97e44b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531715d64303cce25fca5124b97b2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59d8ddb567e5b3dcedf9f777b928e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254fd3e068bb29ea02157c6623c01c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022230c54ebc698dbafb28c90287e24c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a34f6961e51efa55bc2f7f2d7952348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b0e2709ef5cc6d803ad7c71e8bb51349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4ee2fca7c2c10430c2a9304135f5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5176f8932e69849ba2ebd270764c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bec7d5159796a4c904dfd4dfad584352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0927a642ddddaa256b8eb1aaa44e93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ab44b869924ffcadce6544ac0cdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc963a8d8f10024a0881e43f8d81ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befddeec8f42a2431baa8b0abfd4c9eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196552fc775f4723396192b67195b4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffdcbe224809b8a563ab217d6a555c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04854495aaf170dfb8c9afeac0a60d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21adca5e942481a9670c53bbe94d1041360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a0dc62d81ea9e378776ef689c025d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d801adfa2c034034097f5b99287548362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37680de2fc1b76328f549fb767a3a75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668c9694d9d7d1412ecdec7c9d22704364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9692da9815738851d1dbede0ae5abe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5288de914cb766dcd7ea9ff111e797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c03486d2a9e93cae76ca8e1269d0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82c4400c15d7dccdf698e7e148cd9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164709fc5c6c8e41517f00b79fe217c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f588f536477cd90f3e2e5cbd5389ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110966afabf361b220dd307301db11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297026a744cc3efb7b0fb05c9510c63b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab6de216b7de38d00e91596f9fc592373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941012590937b1c31033b79a76d2863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee68fd6298e0c03b6509e4e6f25894b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb89a31c5434a3f4912d287724d91b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3cfbd90213c625863af0a4aa9d877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b175f44f2082f458e959b825e1b0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e6969f00bbb2d1f176bd941a91405379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858a5659628bc0759a8c0eb29dab0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542841d0170f7d368dbffcf1a93bb4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70933ce511b86d330f6d10649418ddbf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b15c6fa58a710e9b2f3deaf5acea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d949ccb7a6f19145735a36f8e064f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3814dc76b0aece1e8ec8388e5aa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54f8f3f02fb7369f301d018efe4886386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ce60f77fac9256df147320a0f71cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d7ef00b137b82f4499d633eb3db0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957405fa53992e29e2d8bd8b246609389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2889dfcc5f5780a127d980266ecd1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a1b8e7d84828e05bd1bcd38c4581e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e710b767b2ba36a0f46c82533662392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafe6faa711d607e8ac003e4954c4ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc93fafe11f3859bc771d04d787b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc0761110937c8ca15204a078a0fe2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff11cd840dd2dd5fdd94bf32de5024c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736819a27c62e6e28b94a3c1330c00c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd594ce7d23b359b981e64f6be8c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b82bdbba2c2a1f4f8363ccb99525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ac7d0e08ed5224f0a7bfe38e9325400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0442d2d945424bf317d065cc33b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d64d6fe52a361273ed805e38516f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebe267da607c905ea514e91f778c89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2a01f4b06251466151d6a3a8a5b6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73010579fa2409a4fe587632146e684f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7d8236e0a12ce08639ba7babc5c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674505837842d5353386ceaab8cafb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9face9b18ad1884c74b33e4001782eb0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc4cce1e8943ed94a94a5582bd84d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a01a7b1a2ba2d3b8a2385410e7b405410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe7c1847ca2baed17d3c0788f619a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b697a039d126516c0a4eaac2e03834412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ee9d720633209b7248fd73ca6aea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b088aab5271503efedea8153eb6ad1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6adc9f335a689deffd6c1c9dbcab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f2a0af26d376b6c7d2867a0fa18a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66204da7e103301c01026836a07dbef3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd52efe8e74f81bbbc6912516680b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c41e6c912812720806cf1eba897ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923db650e101fc917de8f22187ba0dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8114aa3e70db37f47d38c16e520f89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf96c5b2aa0c4f20d3ee5e9bf3ba19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27abcd69860c7eedfca2a2489a267f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767c9589cb22f79510f1fe827df8e72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bc0777d1ba7814adb699b752467ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74efbc4b3c2972842f41993d0440034426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e46134eb7d7c047672544ff956cbee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132bb84dcf5c7bfd0fae194902c1beb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e7fdff7ae6c6b59328449e1c7e408429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2cf88eed3fd6a311ef916b01b6a2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5939bedee1f8cc96a28c1eb66c1cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f30e0b69044e4c9cb1e2f81c90858432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725cbdfdc1c793a85fcf4d9c3e6102433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a71ab6bddca6c21507147d3053e76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbfb0ab8a65a10eea38ab6e410f8a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfba413d1a7c9b849cefeda4848bd72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65b5c323270c18633078b0021b51ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a926b5e8cddb33b21d26ecdeee516d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082bfd86c3272253b53903b9d66674e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad66d80310a53d77d3d310c463ca6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8877d7f322f42bc0d37fe232a51b40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d0d6439c0e8c094ac6b3109267d14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af2f208b91a1d15df07cadbf46147443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee777826eeb7593fc470eff59343a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b10fc48bf87d2d06d914c6f257ec10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79058b49d344713a1e9d9a83c4bfa161446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a0aa734adc83445ace435dfece855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6480af026ee927492f95aa9aabb52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bd88e89d3ba49b4a6aa1f73b8d678449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6699018d615d1c746ad8364e88fe290450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a91791705194b6aca53c37b62269a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956aca7a9f75d187d3d422314260b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e578bf579e82babdd76d2e933858e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfe76919649d852e0b984051d6d2e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf02d48f7d5c04acd8e99382463bea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a27388bb426114f2858408fa7d94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3446eabe030ab3a01b3bb4a51c3b9f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9bb9d5c667ee7d81a0e5cf9e23e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19850909b254930babef2df931f90613459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bae6b14da2cf11e6a4b5fa59d570ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426dd37b5b3f0d93fd967fb54a4a4d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7fff3fc83252a2e6c4ea22b9359b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4cd408488832d2f61faf18ac0b87c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31440b4a73b15b11c8cddac3375e98b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80960f4c9566aab987bfe662db3e9a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518801c94c903b0fea81fa28f6415814466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9df5b5fcb73baa7c7c08f51173ae4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de449713c1948f157cdb916fcb8d353a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205605e1a79f26cdb5d2991f7b6c485469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7d2f038695e58946097892410928b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b78fc9826fd6aa2ba651483e4fc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91562050a0b3cb915459757ee1cfb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5bc375d24fb58abd0c79af9b45b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bd80bfaa3956508cdd0ce2e8e2261474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f939e562aab96c1a8eef52ad730051475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170521aba9d9eacc97159833e7c94d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbba7722e6f77ded06bcc1e78170c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553059b8f5963dd5bdebeaa84ad9522478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae352574e56620123839600bf7acaaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b358f42b5f244fe0b52f2aeadfeba50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53475c5e6d9527468234ca9e5fe1ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcab09329ce8afd422610d3c705301482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff47201ef23224fb9dc96c6ecce816483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ec34d00bae5151a68373accacf149484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67835843cc05901d6e5783bbe2e70605485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dff5879da22e0a751cce94e80716fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990962b292633510b72bcfea957ef68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37783de9e35cc1598ffe1fd1d3002c0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec517cb29ed7fad974d0e8d55d18af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2bc6c8f1c563a6588b2a4e7c56738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b365b51c204b7ddadd940d87804e21e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368c77564c4eb7596e86ec210634ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ad606e6b4aa8a6a991af3bed9117e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cb42e4812c554f285d8b2a03ec57d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522190a229af90a235da6889cb082624495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed26fd1e483d3372f143cc2842590ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971baf3cc32e3d2fc56ae0c7375c5fc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc6c765c73b20f81f0095e3d804ae1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d60856b46201866ee2ba466fe537499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d138359f575a879b7df54f064b4dfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee574acaf783b8f1facdc3cd3ed859501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2e92b6e65af4f6090bc52302ab20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deab7015998f3c14b91860ce644e6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163e0106d2c38b97488883a0e2f2c5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59398cfb1cb1bb0b2bc73fedc2fec2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fe83b53fe81dca932584b386afbe2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcc4d33410c413d721cda8751a3733507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561557d5e7869e94601c1a5603bfafa6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bb8ee99af78c0ced98e2a215f47b5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a6c1ddf88fa6fbddb240a7d45b77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71594ae20bc15802d9cddf635e332e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a192932d3423351c8a8805733361873512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d2ba1aacf414cc846e9aba4b1a9fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80729a1431730bac4deb51efb8a044514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf92022516cb59879dd395b79c854f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0b505f84ff1f6077d0d19fe047b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29564d0164dfa6fce3cf18e34948ac53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9f68a2e040ca990c6fbaa67024c1a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8e483d30485453ceabcb3e32c5813519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba970e9bed5342aae6ed33c024289c6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c3fee5dca96598c2f6413990b48ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b8f1a7b813de5729382ea5f8705aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217476fa7f70814907b0bdd3dd43b88b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2958780d49529c1535fa123cf3891524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ef0dc2168343b1d0391338e173758525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8157b2d973b9e55d703a004f9f30d40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c549648ed002d736c213d456f5fee4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9988e2aca6b957a9c7faa724bbdd77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963e095daa0c2274a452aea748a3c9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b027748329181869ec1271ac2b2bd56530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c48ecd4fdc6bc4c3be97ff2045e14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede71ab1e3a203daddd54802e8e0f790532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f450f4851ef9e445eb88b0f5536a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c69295bd2730143967136a4d0ec67b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14597a94167efcf7dacce74c8e8c54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41eee7855deb7f16fc5c1b71b3c0d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fd400a4b30a0d4da85de7f8403fa4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498bea310d6fd368996f46e563922fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e881d8252c476c9f7fe73a9aedcbbcd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad63310150a7660a8e7e6192a63d80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cd08457d100af68c5c26467e284da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3b9e37d55e162b7abd24b77034f11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40288638e51ccb6503230c44efa871c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b1b34555d7f490127f0f0f1dcf180544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4aaf146026aa2cb88f09024ead579545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec291d2e5106b8d34ce0f337a9817a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb01c1db7201fa63eed48d9f6fe280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbd3641515dc8ed3074ca93446e264548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b17ddd8108fc23f824aa11e78cf32e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfddcdea6ebf100f7ce31c6cbaee876550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7266be037dbe6032b97bf1e3f06bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873de97fc5804e80690725b5c4e7604f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f81d3c1424e6be37b547fdbfb7afd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e480cbbd8b1c6642945042b8f875a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350531f84cc66f424c20af6f43a1cc74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925efabfd60ed25216f9cf7392a7d01a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652301e61ac64fdfbf5118297b51064d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8117a7b7bbcc4f2068d93b7517636558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac8d516ed3e965b107a7d3455ae6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0399784ba315f18a5eca275cc3f5bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc277ee4f19378181651fc3811092561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228acb85b867cb944d4c4bd2ac11b049562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7c0f0f8b6ddb5360d86058e5e5cdf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab939dd0d18c0a978cbfd5b83f2cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fbb573f524b34306a9a53b987c89f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f39389a7350d85768eeb03acdce1eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1977cc5a12e94496c4478f80a7f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305f53e656064384eeea04371d1015568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263962f3c9f1c9bb1c6bc3308774c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159bc225c9b62965be3868c20fcdf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac49d849be300c68ece2c3e8319802571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da989fe82f41d3e000318b829ed5585572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e78fb5442bbf5a24977ad903fdc99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba595554587ff5809c2d6419c693f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4f1fa2705e36291d356facb33f7fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e465cd9c7c2dc9fb162f2f7acd75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa87ec31117df421a810ee3ade6b5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac3cc8d00ec952688568cec0801d2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54e3cbe151402b0eba6fc4a97aad5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fd5950f8921a6eaf88914927b3949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c5d38521ffb2eefb9be3d4605987581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080012f39281313c15ab5fdd904f32eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a9baa315c23579de0e25559c81a3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8935e8a9f39f5660dbb81d96ca6c708584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf30739218a83345d75ca5d8202182e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda504b4e5eac047a33147fb2e3eab9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926894358a6aeb5b7d7431eb1c1096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a008322fc5ce3658f05f9cf71502588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986819a3fee7665d0f07522fb7f568b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016a1d05b2b32e6ef23cca212255f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e397e7682548d78be0a6da775d8a2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e13e89e515755da5b6dec314b4ab96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161e303aab20e484c4926ed537b739593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ee352dbcbfee41b5f9dddd875bde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f365a32df61238db18ee18f840161595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a34247f83b2f888ff59b09fb56509596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751eac05f797d61b216f57f196ca1bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e002d688881c00667b504bfce92464598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf69f6d483ad03664dd40470cb962fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b762f4b0fabbc9c74b77a412f75a915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2298bf1351d8693616ec58327bf73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2ac5c936d660ab63c2509bb6a939f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f40bb30821769152495b3e55245365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d292af8c931308d60f98ad84efca76604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94e27a13a8ecbab17ac59482632436605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92636321aa9e347a4e11f4bea89d5b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596270df224f7f8e6ae8d5834ddfdb9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9139faaaa094fb0551f0181dd5f0db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d45028f3047c37e897c9e24aeb61d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63cb984ab09d9910321cd12ca41dc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac340dda297fe59b3ced1eb7a78280611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064189611017bd45a858a1773796fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc98669732ad2eb69b09516580a0866613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a079dabedf7b88dfe1d7168662f0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba296047de1562bc2fb7ac6de1d7b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74def020a620f4e9a489cfe90f14efa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfbabacaa4c00d955a2114d664b058617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358abfe638d149256de66ca661447b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174b7ac5d716bc3a4863df896cecb4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529c7a2900c1ec5e9b45b9dcc43a063620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd0b3b6025fd15612b7dbde661a46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dfe3d6c8fd6ae2459cd647e6a6e8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adec25571ce02c003caede067d0bf5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18f01621bc4a2d40679dbad7e5471624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e73b7845df1424cc03f75911fa69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36107df49c925b14df0c265b7db196ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593224e2aba65a7292b24415160fa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462f17490ca2b1af348db78c7b10e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe6050e896fd2784f70b466f28463629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b98b86c3c93af034712d75b119bd30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf2e56e6795dea3aac605c24aa630e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e778afb9cc6b71edf73b897b4459df6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55179c8394c679ce665d5ccef37ec863633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66c0423d2b8b39ad4fbed294b17b63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f713f7d02c512c873aaad3043476b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faadef5dc2f07ec2ea64213fd787443636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a63ee238ab5911cc7e4398854848637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4142580d80c6a08fb6723f2d2c2158638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca512f4a76769f529f9f2acab4f7a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0e51060093564ec0a4e3a7597ef57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db852bc8cc421e7df039f617ba4bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d730459e4fde0bb59415101b00405642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff294fc693aa4eea484dd1a27d5c65f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337f01aadc0c108eb9765303d0893b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8424a7a28fb004d070ad7191551e8da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7994fe640fb90a22f712b98b58d045646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7030568b954924170dd5021930b6af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8e3ff14cf0f93779a7247354d8242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050243e9e4f9652772ba9cf50bcacb03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5b0c4bab2a546b5dcb22f4a2b5874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221bf6fd3ee0161bbf7b00dc232484e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b48c4f84cb662f8ec0cc92afaab16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a511ceb7c76bb7515675208bd386d417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ff51ab0cfeeeb98b60c8638c5e188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d3e56e1aea78171c4e02f43834a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1aa8c27073c037b67a82bc35f7f0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cee951cc74841668492113fd7f88111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44ffdc0a8819bbf929eecd9cf127e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614fd4fb52d34cd909492832e4f59d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb1ae3981b42268961f14d67616bff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936656735a5d2cc2df1126cdc6470315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b587cf62868e31a72966076bf3344716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f4557868f21fe21f48e7ea82c26ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80282855d06d0208b048193a2fc40cac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf3557c0f073faa70d28d972ec14f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86719f10737873b255c1d8172e074a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3222ace7be5dfeb91bd1c47d5a92121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999004bd1f86aaf94da35ec2a9bb158722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d819df987aca61235f0c9dfd94789b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434125453a4889d26df65c275c940f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36739aed46b0579873918d369311574c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2ab1e67a87ab73e0b933bcfc40f4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51efcd571e48a3836fcd1f7afa233a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424f712043c30e7ed03832befb62e9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a6b1303558b8fad4453653bc783329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce89c41d162f3fc0feb38d3d69c76e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3a2dc7b36f967052e773b1d0498031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba7a77d2ac976027554e28bc00bbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c6ebe582084379171dac2c0dc758333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f41d217c6d03aa1345d1c3ec88d0434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0cc6acde2f7d54ff4b89bcde7e08f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cabf675b167e5dc2d072db42617f6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9990a9f9cadb80b3d5cf07ef1baf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a26a455b76acbe481a65e899b46338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9c7bfe75f5f6e75105a8a20d42ceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a7e3ca5a851999bd11f9c78ead43340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2324024676d6d58c074a64584d637141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0e92147761a27b54b81f2d9f4b8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97df1d1a634142e63c1e410bc6b3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb7a445b325c9590760a63f1ea696344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1e3357a7fd912ffed612adb084ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842eed248bcd825282b6aca25f37c6646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841dd2f3986d600417c3ddf1a5eb0f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cfae3270c5842de129c68c756798d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db403862924fe2b6aefd0f820d8ffb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8613463516cfb7d47468e62d547bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36dfb9d3d18114004ec238bbc73f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2eb151528ac390e8d85e654fa3f8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33401ebe003af17389408b2ff0d93f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737c7e457fc845f43713ed76a9574c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9ac75fdd5939311849a6581164bdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f680fc3a63545b5beb8773d2f0d3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44de14bfe92db4a2fd73e80b8109657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b1616425ad35c882d4e3c3b312c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da4fa52ebf30e12575cb7657a9b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e882a64774b41a016571c1c3c1056c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99529fd9b147bdc6e8b0217236553e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d69f8b849500f38c999cf9d81ae8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5e24f9e4401cc0968efcfdd47d2f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84f0be8fb3294b2727b70f5bdfaaff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ea8440be0ffaffd8faff788ce9ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116836380680e7f24ee00bc76dbf6bdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a8618ba03beb36bfcf9a133b3446b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab70deeadd906bc839f86357bd6117e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e14d96a8cbcf78d04de29fb753c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfe3025378b6855bb0e3265b3da7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea68cf577c37af1cb8aabdfa1b0f55271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b16082024cd91eca6954d658a0d29472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0055fc5fc57c5b200585661cf2be573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff07ce5ff1d75220315ab13a7d40acb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac9f981dda827652d63380559c470675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632cec308f6a1ae30a8f9bf2448da5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def317f82bb266e55fb3cbc6d5280ab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa77b4ac461967a801a55b72dd10b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0276b49f47d64fee427ed4894330be179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7c4e10ae78b050ad636f92dbd392980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d4483f4553ab204777d41483bbc8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd33ac02b9b231b5edbb60020230f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4029ea9ca2bc63ce8e8c667fe44b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743b0233e60af25327d5255dbbd76a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc10787184e681600233ed918b94385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17182c7d9097a582f8f112ddcb5029786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e53a3c818aa75e4757bbccfcc8e8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af290b7d613f4580ee6bf38e16eb937888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a714118042fda967450e81e20d53889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702861deee38708909fb927ff8badac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c049102a4bc58f784a6e749d2f586891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecca2aa1e7168426973fd2244ffe7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67859a79ffb26ad8638bedf857da111293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385676ff9259dc480759f7f1a47e9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878691eaba5e324fded5ace3b1811bb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54a9a3e38fa5e26af43426e2d6f9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05f202ff769b547749905c4d6fac8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41db2c0a86339162fc1f0152e4fd6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a841a606f0662c9b3ccda21770dd43699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10016e82ec8f33c0b764bfe687f7bc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ed008b28b12339578c75c672d11c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda53020a1f7f25247194d28f47ba654102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29d924a052300ed6323ba422049e35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8015eba4d3ee1e3b1672efacbbb2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e73f3021e026ffae69d4552425fc95105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e16e80703e2d0fa650fad283ebccb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f927213d9a3fa9973acebc77a6978107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0047ac9cce12a7f55225e3cc9ac7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fff0aa61dacf206a2699a9ccde529109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b531a4a3af2d2f473d51ce4c9cd8fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17fee7f1d86517b74e8b44791f4dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a123e4b82753bb878aa727eb8491aa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6f9190bab53e7d37e2f030250ff21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c649c70263ef57be2641bdb47025cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095dba05f66546f803c041d160837bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de331132fab7e5ca8d0bd94c6266d9f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff1fee3bdbe20043a229fd43ddcce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c468d5e1907588200a0092221ac4c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68875270e4ef83b5c761908307202613119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620410c44d923d6e960c4908c94420c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e50ab80aa6fe92b48cdd434ba99af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c65e73aee64f89e39b58d1a5366fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab906e61cf58219b11e8c03cf91bcdb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d5aa9ac412c5cedbe06b5e1ee742d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ecf2035187f80c180f4ce51e6c27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1290b954b130c23ca2abf0fd10501e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0f055dd4f1e3c0a303c8040936a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee2922faf3eb489c6f0b483effa13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b338e0f578966c624595243cd137a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dba423e622f420e6cc56faa5c1712130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12630452f80858f0dbb780d4902d9e3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb24622e7f1fef611bafb2269ab889132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277a3729f68a9159a0a55e9447f0e56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a742f384d0a081ac579385f96f10ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683a5daaefe91361693b88253b560c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c793b7e4a5e67e0b0383e5cdb19b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57766046111e691c240bc58a957d1a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3870cb72471dffb01f2ee45b99477138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56171d1bdff317c2f0d731865bcb7e2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4067930d89853cc09caa6a3d946ab5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77252479b58862a7662b180581329cc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee09e30da72ecdc20f3ff7200135e18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b1035e0bf96c748696f694d5d38b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd15dfeef33381c1e1a13c31f40fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c8662bc088f539645eb2234659b10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee856a69894960ec453557a0e087be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598155640cd8c63566c8e53d6bface39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473bcd699d74e20ed73c72d6b7ea0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dcb57aaa009495f2f1131c05d4afa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff6d98a2f219824b1bc5490b1986d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2ecbfdb378dba2d4cd96fb0adef50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378474cca458998c296769f5d3d070b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bb2e0372a7c20762ce396aa5818a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc44c257fcac126be8e215e72bdd1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701a36f114a3480c8cf8f0de602e285155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfddc84e4a75e21b2c3c483e335749d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628e6c5ed8bd7c50c260a476999a07157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f6a2093f80355042b4b46c56f5544158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce636e62a71051976e0ccd7db8e1a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b11ff16093c3bf13456fa4e1b8f1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fce2965b3f86ea2cbdfd9ae5282bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86cf32ef47c528e66bbfdf0c8415273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574d782be394f35737a124730d2eb6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130337bdd3fe2e8894846b2d4654e10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74da56b2c86102f1327656b9499ae2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0282eb61f924b9cdd7f22c216cc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9d273fb86493d7fd8783efadb7394167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33471ae5d066fec1a8affc58e6f7df11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05cb467399a15b508a8c291454d36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40066dbab74d3e0eb1cbe4c6d145a093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d14985c31d220cc721f3d1320fa047171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d06cd621e6dfeb2b8608132f9e8dad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5abb68141c248d46477461c8b8173b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e4f41bbe9a66b061fbff6c8438cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98527deb555ed6ab5d4b451c63a9f4fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72206f0cea5d778df80a340376ffd153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91f6d0d199497cde6a54174a80b349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba001f9aac8691d7c26bee0e185a9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0f545d4bf76fda890055c4bdd8e6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46eb1dc6763650d11098877df58b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9d58a237bfd30e834a6372a40e10c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4df6dff3f6d9a447e74297c2bdee4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd48e0ea7dae1c8fb34b5d9189e65da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a044d0e5f3e8564265edf481e6027184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c50f1b17d7e64614964e561220294185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7366fe52a46d5cbafc10161687f940a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93d2b84b6236da4d0bd58fa8088c1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42bca416367d65e4759107b5cdee9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806945d6d1ca7678267d296f24bf25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a698ef69c5c0c2597eb4ea44139a2c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899cc40e0b2788e459338d48f7b03c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc897010b66e8c346fad842dad49e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c4bccbed2e80de2aa793ff051dc30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0cc394d1de146e75f3b8ea0118370194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a0a2aee4889d099535bd6f5b1d9b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c486331d61b51853bd897df6abe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d9b98ca2865d7d3c097a46080b983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3417dd023fb660e61b82964853af5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397846ce6afbe0cb38dadf56b638fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a70be7030fb25c648ab6283f6a2da7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae1c55ed13973c237a9b88d22a1c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477a9f9267b9abf5f20a74d294c105202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb148e899806a7ad4e3aa5e91a0e0fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ae47eb2b2efed40ab84d3c9da73d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ce14f031ab15939ac6c91852ab977205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2fd336a42cd1bf9234cbc5aa116d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c93e7ab51afbc49a613428bd90fe1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f72ebb14871d01f1b58731bedee74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843b064871ca661d349c3d1733f430209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67386184dffee42ed43909c087dc114a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1680d03fe3adcf7466fe1eca86f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092e7efabda9c45b885380c65899964212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad1525a24e7b9b6088211355c80de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cc5205f0de6d826784bccc81f6f0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de61381ee4a661df44f553c466b50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd4a0cc0b53b94d37a3b3fad8a0068216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212edf5fb0013c918aef80c880170a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38646986516883e7a863497d3ef913d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf1ebb19b3ef134d6b62e0c826793219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7b5320e7d09d172f4f6eedf14150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acdfa80b31fb31269fd7f49a4fcf4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9506acba20379aa2f200aaa556b598222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26c195a3f155d7457f44133e43113b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178f41ec350396c557fd3eb4104cccc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23aced5196710819213e524882dc10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6d1d498abfd4e3ae097ea90250a54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500093388f5a7a6058c483504e9849d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5be5946909f2cf85084e6792d68aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e629dba6a6387235be7732b8c5fb3ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3fc4b3629a7916695eaab4f1252a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53da7b6c4ce3c625d8e6f70b43576231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6e78619781fdfafa34dd3eb1d913232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c463cb395b461db4275cadaa737b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1800a786369846d33649cac3730c8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb98a441a55fcab0689791acf0d1547235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3de3ebd1c99e6c1e64d3b2b85a349236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabddf8bbde20f523521d35509529dd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da474c81a965e8670c4c826c55ab68a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f13ae50e76052c285fd3c1e636b24e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15abbbeef753f34e251c7675418b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef050a3f5d9097ce44258c4e17c576241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a9f5ac13d8613a27654c5fa16425242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78192708bdef7721dbd275ece5914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499766e14d5a20430a4d8b4087e44aa5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa49e7de2681c2a0fb671bb0c5ddd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a615cd921d200aa5365cd4dc1aca2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d152e2321c4097d0f830ad54ee58fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2258660c653a5b820f82df6b18e4699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51652c40ca4b70020b26bf1adf073249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e51e927730bb2a10d6be5652be22b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382af618544272f3b69ddf444c39364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fa1444cc721dc64ae0b5c19ae1875252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4227df8f13b5b3d03e85ed8f9290a50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3d9f9c80ab6fc8082fad816bc85cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c678f25633a6c0726365131069d9afa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bb8c3158d682e1e0d4038b9799a25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25cd65b5afdbc90e663db5851874a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19400303f7965e1cd45694f3daeec1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1ad4a95fb7f9da5c1a9857ce7633259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccf3d0f30531e2e41943b6be35988a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718043ff197c08dfb9fb29321bf3f6b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343593abb8941e67feaf6b1415216f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e5973d451fafe2d9750543f64b015263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4a6576f736e8059df93e2452e59dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcf2ef86638d7fabba661db1363843265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403330da3bcb08da8fb679d6da628bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e5f315df4e138e770f001cd02239267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368284bad7ee0c4393f95e13463dc02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca5b29d7a922f2037afdf7910fff7f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a3183848c50b5c987cbca1fac5a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2611cb86941395e6fc58ea7df6a0a98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5ce24b22b27bb8331d93d8c03a9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bc83a9887e0347f82197a3beb4660273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e07353cf9e5031c3f4006c70a15d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6911e9891088be2799ab52cfabbee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6376bfc757733e461602858c4d01514276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad803eafba68b91286708b0e677aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73ee1c3518e0fbd13b92099791eff7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0b4aa8386759356e46d3acd6b52b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ac293dc7c3efd2d4a221647af6aa3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d568794db2eda3fb0fd668f633a60281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd92030c7994fb5618cf80870336e6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f700956ab06e8a2b34b00e7d8135b83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2389229bfd2ab12aa5b9783641a58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f4002c8044036a9aded20ca9e7134285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8099caeb65dd2f9926b5835f34bdf51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3158eae8f439178ee0b6596410fa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c8a84bdb4c8ce50cb567081a15f90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c390d1437a83b203503251ce414ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5befbeae5cb3476c7ace784a791d14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d121f32cef1b2246f159a3452adebd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce45a0d01c85bf3a4cf9b5e03228c19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60de5e02bba227d75a1079b3e7774293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e454bd41ab568537dae9fcb3913ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b9513d7642a2c9cd8b0a57f7d3121295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347dd8423bef0d97d92784afe74f22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4c692f28fcaf08f8a4004674db74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb57c16b7755f55f2a6f6d9209245e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0fe3c8873fd7ac3f59fd8e3ee2cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c905ddd04dbf9a710d1f48b4457ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f928572610da6f78c80564cdcf948301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b70a97d65d575d0d54157980ceb32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329c79784fd168db29d68924ef1d96b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52490fb2c4a41065ab2854771c1f8bfd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543c8a746c5b88e005b208a7cc0c1bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33cb5215bc389be61a8d236950625d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143daa86d51d5e5ccec00e783729ed48307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d364a3c92ed56faa89a1e55e1a4a2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe16dfcf346fc3303f985da0ef7641309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9799b480693dafc6d6daaa5e758590310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43c358eb6c753e0d5b8c121ef122a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3069996e2f17777ecaf5ad2b64ba2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b553c1882ca6fb52e12b527459d45de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45189069d4ce64ba4f7bb069306a638314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f4409871e4349a06b639a8d3e415315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41efb5d8e7ab9d3b23d6d29f9239ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56186b7664fd4ca28cc14c4a6a69fe2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cfeda4a9e2dade541d72ae027a121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78da435b4dae11e2bb07a50b20e04f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7953d0c71e35e400af12c8aa0f0d77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3e9c200c93cd73140c8cfbd0c0c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b375a91e4ca1fba46ac256846f85a03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c8375a9717d5b38b27ddf80525197323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf6308686deebd88a78faf2479679324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ccd295cce4ed372bc574ea6ceaf57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431a8338099cdc5dd33822e162dcb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85df6fb1ca12a98d5cf797cb207cc6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89a776ca3faae8494a17d6e385eb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833be4c6e813814480b46d89f902c7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e65677f8fb6950846034ff68ca6c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f94cd21be3864d0be06470e3fb5f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762332288b4cd00ecfdc34e27209fc83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d78a65386dc45827b64c0c0c9d7bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b32069ff67d28b6ab3cab36acd523e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da024d04898c19841e5df720ebce82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cee376c8544b7e027cfd75f5dba209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f653ad835f5788b444360e1448335337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b1a7bb0e704b9dc815df5a946baf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c36350f2e5cc85744e93a5d2dedd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea0b90e4653df181b3693795d8b8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f187e06a5e48a5edf7214d09b9751b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7682c204ecb8a94905c0ba15754a684342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29efe0acc677d70720ddccf021a6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360ad3f6e16a96aba4b90bac1a8d76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a971ee9740a1e65c19dce0806e9269345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ce0ca283c575fdae89ffe23703a15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625b2e4ce0e807138e170d4ff69280f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c8e92d88c027517659451da045208348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c82c4d41259c558180c4b8c55c04b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354481bf68446d4303bc7436fafb3e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701271970bf5ae451693f6f5ae0002f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9a1aa7c5525aae5f7c9d4db57e4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2ed744e96879b71763f68549676a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5b87603cdf5f5e00137de8ff699e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f98756079d307db4f8472a458f50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb97ee0bb6b684bf1184244262dc2c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ced90ff3b711137f4b2acb92113fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b97c065d207cb7de36a7daca7908358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f9da0adedb7aff1acd4f2d7f0e064359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef83c43f64a416ba5218aa9cf81627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797141609f6bd1bc8c8faa5c79a66d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb7f890a4543aa62642ff4c51427c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f9676cd29c5b6b55f283c7c3be34d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb4c63e12191b71729a8aa49da969364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8b61dd4b2094b610bc6075062ab63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29b4757f4e789ba50dfa1072c00ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a57f292cec4a1d98d9611b72a89d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9d21141855b896db23d8c6229eb6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a98a5210c05c96bff0103b253efaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487859a66bc7e9bae793568c0e0f4079370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df784ccdd133275f68ca4cd40194ffa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4892a38237d868ca2402c46b4fa072e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f800c77a0df7e3f82fd5e15fc0e06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4e3b870b30a84044eee0b8efa5094374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76331f4eb6c8353d05279f70f364d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f7c30c10bd521d98ef9d41583369376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2634da377f4f87ddf762b1b3a97ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31a59e414c02fa13925d660bfad66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510fd1fac5aa203d753a9f5faa66173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60931ee9aa016c10b11fdf089d52aa98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaf51dea48787a1dba4d811f3c8de2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d04e0f873c7914211172efe1eaf318382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6b06bd9531d452a1e69c70e0047d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506ad0cea774e5a99b0d8ab230c011384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11af38d1cf82bcb3e75463535ee0b04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122dc7419b44c1b82dfeede6ce9ef2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034bb05f12113e640a05b224861b67c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c36a2ea28d9ae20f8b3eea8e4cbf3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8072b0ef6d67d79d0553e1f0fff915389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563bfb485a720ff26287ed017d9c9fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d2cf2916a926add911624b8cd7a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35251eaaa0da5bd1502af2fb3fb35fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b1f167aa99ddf6cf07f3b48f69e0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3770055f242000f306b525632b8fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aef2b9dead05e2da6f5f335062c4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e92a6fed87ca3cb8e4b323799ba9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08917e0d9108a1a9b4a1129a9d9c8f04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca604fa483068dac1407fcdbceca68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ecadadd841433e1475e234e503b9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80818f0173f93504d8f4cef6e4eea9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8d36ab39ce2dc0a0bcbb1bee248d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c77e965ef56c2a160b34a4a91ca5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086cbd655e54f4b93a47b8952a92da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4831b68bcae02fdc9b27aeb62bc4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b732c45e267bd0e688d6ad76913a04b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42894f9a02592737bf42179e220c0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1b26384250a00adec5e15d14faa02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2522014920990827f013553b1cadd59408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804414d056b948a5719cac3752ce2aa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59e000ded94cbd7d63025585adc96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aed5436f6262e207993f6dc6ad91bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30edaf3e9d0a6e48ec894ba972c283412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9fc6ad3e2aa9e6c88c9424292552c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa9c923fa047378912a0c44c6d4ffc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d874c8201a95dbc93f72a2c87d97d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924881082d93fb895a404f62c09d3ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abcfc08c8b5687bab5c739c7bd890417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5ba721891a431f13828784eca1613418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc70bd24a2e2b8090c63603e33ab0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65f4e402088b550077db41620a4b13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666a1b9cf9a0661245aed945f40ddd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a6fd8264ab4400270dbf83f3f1f89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34eaa846c0576401f9271511884d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc670d300ad9994906f2c882222bb56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41260da4db985f230999bd9caceccf7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e4a1ad000b4fbf8365c54dc1fae7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf38f869ff9772db93c0bdabd5f93aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc3661732cad9281609bf3cdd220e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d74e4ac6eaf85b4a89c4313e57a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397beb5de29ab68fe7f0822783143e4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233427d118e791053976a6978604253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17b231fc72933917701860847566c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15532b969c40c246c0efa48a68253288433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bb01e025cf1a918f12e94f8c6418c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937202730cdc37641c743995f318d0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43a274f2f76f72331c078231be401436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b89598bd1e192340d26fe332bc9fbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226080add1a556ae1cf63b5289ae9694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99fb523b19054b71dbcd965201d9cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3926820118fd7ff0be90e2d87aba05440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f08386a3d5169dc7d6025056db5eff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a16f1161de5a76c4376d88c1a830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdde5e0261951ef992ded61f4cca59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaebc2bffee02abd858cb2376ccbae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff6be2248e221c0f50a1e0a65b6f78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e81658fdc5880aed6f4a41ae599352446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c54d154b60d61824835a9d9963427447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422077b92be3478fe17a911be8aad981448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e4f0043bf921c76fe6fd28da465f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645436b0214ae36c7761300c628e0b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754f0fed1d4bab0fcc234d3857bce2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db7d64e2d20772965c7872ece4b276452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c3ec7cad787edf635659374f54ee0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fcf53d31631bd6a9bd03b4e2560c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5b6a5add2106abaf7bd8fbb8692f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb9ff94717232df499a4a5022bd42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a325ad0aef508124b92874be3b1e76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5660be3e741aa5a93e49b68192effa0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc36dd39581e1e9f02efdcebe1c9ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6b925da5b877e22bc21259d89a756460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3903102d57cd183bdc7fb03fdc1cdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58634fa522dd3601a42488ca789513f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18cab858ef8d93659801e7aec173a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983bedda67f01b4a5259ce3587dccc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee48d57626673a220cee7d5ef33ada4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1d00380f05bf90d743261621743a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d12a52c723b8216f9431d4849b511467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c663ff1cc18a6b19791a502060b3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a449bbc9c1d75a466b4d4f646fde347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1f2f7999094ee9426c16fa4de1901470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88d53d12c0f0aafc3d9477e5931c6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c279b6abe3cb523da1fd7c0782b8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007d092d492d8db28d42f7126958e1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa424841058d258ddfd7c75ead76cff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ae1fbab8461c297defaae4e7ff11a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c109e034d55d3ea4e2f80e25c18f52a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35b2a3b96599493b9dbd6639ae12dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b031fe688f5c4c64137c7e82259343478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ef0dd3fb1827a56011f0dabde08a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a29ddf17350a927ece7dd6cfc680ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8822e7166471f955ba8e1c92965958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e8f6c9e7b524543d16342f2b1a5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13467da76e179b40ff40a7361689d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854f03363ec38deda5676ce9536d58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ca4705c70749d17b4fc6af47b4c65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1986f2e8e525bf5d87f3a9dc154f04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98def19cd7ac32533a3264934f8aec55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f169b269899fd1f3142e7920dc89cc5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbfa9598819f000fd88b3b06d1dbe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c012d10d713dc6fef056210e17b6c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993bb4465dd36e00f11f8c905280bf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4199d9deb99d76bb803b84666c30a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d3465a4c325ae7039584fbcf41309493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aab257d385a7b0be9e7f5a96e435d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ecfbd1114d01f03dbac6c43afafb9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccc79715bdd699c95c01e4205667f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b2cd718bac9a5c95b30360c15a5d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34590c6470fa5815873ae646b321b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096c4b9c30e9aa503b0e676c0f69f6c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a221b77ba233327eb2b2a7574801500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c16e836a5d18e157b3e68c6718e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840046303f94dd08fa85a678e9a90d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3a7e994eac4b0d77463ada5b8979503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c0ff9052fc1b378037e11806c14dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f634ec0726ed34d2fbb6ef80f32a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c433e3d72568d458834e3464f0ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee0ba28b15a46a6e83eb9029361dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d162b260840ee2262d8ef827e8879508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cea26bcffc50e1ffd03d550b96f0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c86f4c4743099a8f5aaf975d86d53c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bacc77dbb21bf888e6ac87acde7f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7096c2a410bd6b4be08b6b07f0c0502512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4595b3d857b150036f179e525330e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162cb27e83f2318216c623c562dbc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02deee9bd88569cc189df11138d17aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6abf69eedc775df919bf20e3526fba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e99a07b108c933555df9dce30f109f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843cf4e30ec7affa4717b5a711258a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02a42dbe3d813ddfa5bd68d920b468519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301fad61f21e93f46f34ae978de2df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8f28a6c1e087245dce750007c2b3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b48a95dbfa511629d841c793b7305522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3672521ace3ea7a663011765b0955b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd3c7246e8fd708fa742862cff6a49524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8383c8b4d7e21b7d738edbc475773525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62760c2b143f2afcee3b93ebab2abe7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d66c9456e63471ed1a5b1d6ce94da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a570882268df0f312a7d08e6441e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde5e7816d950481adb74d0e804456f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699e2ab0ae3cfeec3812255791a95c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbae5000dc3f4430809d95bfbb4a98531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757ddc25736d39dffb5f08aa717b45e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a36815f6729e938ff3c30e7a3706d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772f17a1adf5c22ad1a6c311c5cef98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31970fbaab6f7e7aec78ef2c718c1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb8de130a18ac910e38e09160f24d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bc6fbf9ddd0184eaefb7da9d2d841537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1762a548eafcba06eab21b73eb35bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b515ba6691dcf0fe52efb6baa2b5810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f1f2f739132b26227fa0550c95ed1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493bd9055122fddaceb6814773b65d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f9dae51c69ff9badc9c32bd431c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eeb0c158b0b73116b4cc12f055dbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2923e88e8577157344fa9d8f89e56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d472f9ad47719a0cad45e9359e32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769aaadc76c31196022f452fe00063c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c1d2ac4ec400f7ba01a8f9efb53a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5c5784f59276718c8e630123838d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe099d9046eda0f74a0c6204813b903549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c734c05411e6e674ad095ad6a734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a06d62cc50e3b4a8a1edcfe122796551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c60990031d65bf043dcca2a7f18cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398074f2258be3d6df344d024593a02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f54cec31b604c58f42a8bd4151d368554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4e1174233708720e25dc319826be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7c98227d3c40a9f2163bb7b4afa1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3365731984272cba1eb143e7a3effb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e0c7463a2ac6fd76f21ae266806e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e7d4a9976dd05f3e7e75b145f4214559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ce3dfd388255c04d39c2b0ff5d728560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696960dfec0ede472583f50db3f491b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda798115795313e9008e34f4be114562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e5ea07f3f5f23eb7085207919e639563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba3354ae2a6d152520f38710385062564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd4a5669d0852a6574bd7f98c5079b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e9fad30278e96d7d82aacd67547db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77d1ca3d66cb1f982b4e7f55bbed4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa607d116fbfed262d69051aee56338568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213c644befbe006adbe543280e37c7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696c246397f9eb4830da8a2e13cee5e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17296b0a95652bb09ed433469ea8e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e4877a0c899ce77fc07f3115d94e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124abb2fa009d8e5de2d340dc9fba56c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57971575db2bba2c594267b60b6a142574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525810e0799682d342b6bce5a77fb02f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f316deb8a17904620724162c06e01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3f229d1006b26939b1975cdd24ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13915e5b1c8a5ce09a8543a1031e0fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c049936f08ac897278541ee7087aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56bf1360b6aa55e86b2a73fa6d61a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734e51f263bb1e71f8dd929c292eb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555b450fd3dd4f7f2455bc1db4e9d9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2a3f9399bef52520765824d597fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eded831296da4589445a696f68d53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d568849613a8eee445ec08aa50be7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a46082d65e9fb109f0015c5442529586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0d0db0cdac467a8b6ceb0d2e469d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311522eec855377375faa1573a688f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa854da860405f5a53d5a7d912ee1e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075d3e05f60dec8c59fa5e7d800c1d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba08bd7fc844e4d67e31ebe2bae1d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df92b626b86519ea0ded4e91f0c57592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed13ebf63eeeef2c1c7230707198ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaca9c67e36ee46dac8a7f0a81c11ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4d81531376990b21a957cf855545e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2ea4f8c22bf4a39546e4ecc8c0fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7766d457b73d3ce3c2496d2bbe00e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac849c11d022390cb6d4006a934baade598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bcfc8a4c9338f668f1ee33662f1f7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2904c20c41c61ac652988ea6dbe6785600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d356435c5a137c3f4545a39dc4ad5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e3d9790f88d941c965cbb65a55501602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47bc20e6c65b828ccdb0d74c246cfce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699ca234cfc6ef80a6a023de24c5518604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90fd19c8031fa08ebe26beda873efa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb733cbd3bf06aad18c2edd71db00606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0746530ca925fa693362011f4841ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42112afbe1c12cabdf97dec2411afd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5dcfa9c82144703c884c4b565b88c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653115551f8c7a3338eecaa02b620026610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f159b0fd865a4431686510d92440174611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922710465e5947cdf7c34324fa9528612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1486cd86011d03d95765f8ab19fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca5fe19193332d372f7805208f97a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775aed85b7a5a24bcd57be1316a444615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f4c4352a5384849968d69055c27a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6b8d44077cc057259b5ab10723fcf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02972255eb9fb0f05c693d43bc4a5b23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd670507e44996b27e5202aa57253722619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f58d2f8b28054a8c053d2af3e643fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3570a929c7cd611e9a57da13b3031b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953da892d7c72fe3ddafaf728fdec1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7d1a207feab4583eb9247acd0c466623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf5d4267e7872961ba053dfc9fcfa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4d2cc420fd591b51718e1c0ee99a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00037be9385df91c7a09df0dee33d16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8ab2e1878596457baad3f741a1842627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943e41b4b3007cf8fa0faed79903fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc308ea0c7924aeb5c1779380e0062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2cb791db5fd8aed91bf121e5151db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018cf285a2ecab627c0ac684f83d759631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8e912c0872a639c5d18dcc95aaf64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d6404776c5a03920038fff2c68c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02feba02ebbb68dc788abca40280212d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c8191aed1e087d58e80103c2cebd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b83bd38a6df19e1e23814bc3ef13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4f0dfc272924e2cad06040c3218f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87499ec1611a6392d41f2bbe457dcb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d990988dc0cc7f3f01bee283b13866f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afe412bea90357f61b1aef40cd944640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8071227a9ee17cb89584756014c57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe58a4389431d8fbff9133a6af5d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172926fcab55de80e51fe5e720f0d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86ffb810d384618c3851e1a3db1de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0da9bc5dedbbaf56d119eb05de00a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9049c27eba24a67c13ed28c15c89c8b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>