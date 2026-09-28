--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05da892bc03caf6a3ea25e99b95061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3b00090e790b4e78d48e9bcd9738c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1937172434a699fdf4c3602e3f8d483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28bff9287c5adf15bf03ad7751dfb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b38ce8b65290d5c616abe9e8e0a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2014e7f95c14482c8685a8ec9b3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce597627c57b9da51845b413d80daf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dac40b3898314afc336ba755245c4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9e8c0bcdc98b6e1f5632abfe967579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a2e9e701fa7bd251204e5fbb10ebe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4b957a1e4cb11e875058f51af5c8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad714b5e09b24b53de276cd0ae8d8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfb8d3ed598eb592542665359de6d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d29dadb13a52df8a0c87fb4994d1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6d6795ec5c7f6c6f35469ba088be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5bbfdc44ec55968e2ad741fffd97b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e3f02463ea737a60f64c9d048d9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeefb60518ff83f46c0b69d3caa58618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963b6bcec42b83f890e97146a54356219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe161e0f63ad6d4c41084b504c18577020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0eced8cea4b9f14a7d3a4e44191b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e7dc3fe9721ddeb47594f9e181a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed55d2c5e651fabc8919edca394dc023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df391477976bc29c4442e0577ed62df924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959363f5de7b35ac38c779533397a78625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6acc9b2024bad4238ab15d5ee0f19826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3063f21e7f040d5932cf5754f3c23127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd69d0e1e77e2e4ba9b3e1ffced6d9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed8e6e5e66b8dd125b1a7949617fec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54766acd9f2665423fae5c6063d8440430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dd5079c9d9a0cd95319224efe10c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d30ebe1e5a1a279e6ad4454f914832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75897a2fda3d55315e85d465f18966533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90494e81187f1d2cf3a1f4aed6602c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf5d3db48e57e85cf9dc5639c237a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69bb1916bf8b1221b113a760b298cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474c01bbbecaaba087f3a22e69a0e5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27879d1faf5b345601048565b59c11b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6fd11286c28ceef74b2b016359fce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f0e7bf332b62836fca21c1df5c8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee403aed98dd93953fa32a8a8e0647b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3ea4140d4a306597a847dabc4eb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c128b77120b17ff11fee364bdf8f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea5deba1d090e4a0f9ee4050aa6a2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca38a3187621476b18ffd40afded4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea5d6260a67059dc6845d51d186e6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ee3143355ca8edb42440d423d1aef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5708143999b7821a38b628f2af184948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b04ae83c4694612a5bc1ed9e4aba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a051d5cc70abc4ba82a6daa985dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe22586ff0438691ea2e46ce534e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcbfd9af9ad7fb5330f071f5bf62b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c797cae7b459d181df3df1b9a8ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902a92594a85ff24810974581b655654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a7621e990bf7a7f672d0e2a6f337a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d4338ed729eb391d51b69243ed09956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972737974ef8e9d4dbb86634cc4d0db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802efe31b49ea1e6a337c14edcd86458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25703485ee488d4d52d055a557a1c27559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51465904aeadcfaf5957a53e02360a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027207fff8dc9f0e350e240d04c95feb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53424df755f7d098d7063a6f74b6c0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1210c4e14628936d43ccc5529689363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3825cdd66008b4ee8db0dc35b15b1964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55c43a822c7e89358e7703841e50765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2095f8f00436aafbdd2735ee9f1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8614dc89e090e990c78785048bea56967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72f5c67968b557e5d6fe2c749491268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becfb82975a33a0754d94548d09547469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd69f65358b7477d366480bfd5ae5ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293447792cfb12035b6f767a68deca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc4631548a667747b08af33dc5877d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b7667ad1285d69c416117f3af41cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fff8bc06d502c06b42f5640888f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc326dfa192f24386eb60869547901775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90108cae6f2e7ce23a356dc857ffe3e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cfe34ebc985821df28ad76ddf619d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb64257809300799acfdb7d3d53e4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620eba389d3b0b509c2f28eb0a2eb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c61c82352d29448266f1b017f2d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e315e7e4f5f3feb83b138163fa570681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd4f53b3a786333635a883201193282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb917a28f22cf6f108d70f7e064a6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a434d9ea1a257320a0329c436443084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47525afd4f271a3ffcd27c255b2f3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc13e82624566bada85c9d651fa2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a8773450174b71077cd8842dd41987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493ddde1afa0f4ae9b1894467318bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd452e3ab489199466dcc6764fe7fa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8970fa622c6b660174e7752d14a7c6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc088a83964d8c004fe17c759d476d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae2ea8acba80d895ffb9dc764dfa992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85842ed6cf49d0d8375c9670b4b8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e918c8798817bbd43952c9721da9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a7f9f6381b361e76038f99fdf893195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ce922e6d892aa48d633f103b916b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f92b5c0b58c37eeedd17e561ff98197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66607bbd68ace526887d0f072fe890298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab58c2074706dcdac42c018f6f49a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d25197b329d10ff628403b3e2521100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb96e6d05a816b3dcaa7b2d1d4caa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05fc16e589d521f92051e7cfee9811102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52016925edb8751b140a811e15e273a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4083e871adde76b7a2d8cdef6b7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d808f2925627a510ac96628c4d9f4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b190fb34637dcbb14ac55ac60dc185106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d5b3ccae6d8a75e46e66985dc833107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a001ab53edcbb9b04938e5ea073e71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da12139d28d0ac633b938f79bb79c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee2186ca34e67a9c53ddc0c2516097110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082675e08eaece4ec06150b635760da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d196619e2da6242b401c49105622112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3d3b1a65a7f042ecada63fef4f204113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b213d6563e134dc44ed7e2ac2b09c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70415fc77192e184442c777831313c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67aed255c288a88daa8a1e2513929f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86ab54f3c5128d79c361492c1911b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a59d48905b7bace23bdf02951d3e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc5c044b422b664aae6115a95535d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472befb79bc44624d852701c0f112dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b2f9427a9f5bf88f6741340673d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db106c5a03971b57e730f8a2f7cd7341122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee627251ca6b5ec2838497f4ffedd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7939bf9b13d0ef0b6292bb33743d814124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee87370da21cd2ab78a8398a976fc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81227cfd8d99bb19777149a5b8144126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52299ab15f53135723d81c751672992d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238f8c7675381212a40a8aaacfe55a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d7bdeba31252958695b7a52f7771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28f71a76f03416fffdc8cdad45047d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b5e4cfe666cc5f40707f2b0645aa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386e432b443419af9e452e67a4202f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeab1ea47c2db7a3c47bfa976161eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda590d71fc94ed183612c1b65a2fe4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e0590e1a9aa6862b020d4d451d1b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2398a6d54ace688da840f50e59991c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c418df8b83d2ccb42e797efa8382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182f25befc14dd89a31af90ee3a3c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ab2d2c03da96aa750e0490c115b33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c786fcb8127018e51e161781068d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc98efe6a707f7a89ff71bcca291a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc946e9d1f009b31b00a4685a65b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71837acbce724fbd5b547b96d5fd25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70ff003a02c87790f129ad6f3318c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc681dcb5b3c853083ada37d0b49e719145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440034a6aeaf33644142adf6a02a0599146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7230552c425b3357e13b61c104c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f5b949e71443356a7dfc014b8eabe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1f70c4e83dab4dc83d4e15efea5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b897a9b9b1a51b80f18e0d39a13d3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16820a155573c420bb65e2669fcd1e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc6d5fd9954649f0aedd99e26d8565152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6e70c4e6c9c7729ff967bdd79f24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2fd33b234091ade4df25764b82922154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfec01053ba46294b68886b02bd911d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ce5d967741c6b1adb8f1b60c5e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819b83f6ce00178552cd7f3efdd2ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132c5ba52dd78fefc1434f7fad8ff5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ce9ba404244c4a9482926bc27c2ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ec2a65e79bf7cd140e099e095f502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2a17762854c5f4c415258dfdbb692161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3c7bb42e5a74252c496d8363e8a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c73336252f3baefdd78f2daaee6bbe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1bbdae7d3cf7c7b7bb692ff2b35af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98a2bc224d4567c1fac2c0428ef583165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce50b3446662c2cdbe505ad2153873166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde09054e9c1484fdadd5d59019508167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7a9c6273f6342cb008534e6645bfb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf93e91ffaf74d0dcf81a9fe47c0c6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a994938ef0624d0aa2933bb404289b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269b79223ca6b8f8d96514e539aa0bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899f30f7ff0e9a8c5d590847c2a1e95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884a65afac8398272d6514cd6d6359f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a783da2a5346a9c902ef1bc596e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93713b0f6057fb5e31cf0c3b0a10bc26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af093948476837bfd6bbe34eba265ed7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b9587bcfc177cfcb2abc5229711ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519ce79f77d0d939253c4f6f0974b0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08863742e30cae0f2cde7e216a1b731179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1642bbe493e5e1e1aacacec6dff186180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bf59adcdea0f0d29437b9228437a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df60b0c406dc5ba16626c1859cb2547182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0cfc3b5b796b387f190bdffb03ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226693859b5f93dd2a6fac1b9ffd05d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37455cd7e5e289d2c8202ad7b5faae8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7795b4b1199abf12862f389d1dce0c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356e1b9c0b141abd7625fa582c07d82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dead999184c2c8812baa3dfeee8c56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7f9f477b1418f928d407277f2c7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e18e50e8c038c4275fe0bc443e97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c8ead413def36317b3d035baf841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d41cf9153f74d1f26d6abb55a9f72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab11ca957fd13aa8276f7c6a0d011d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53c7493d4ead46ef7fd381171a9e49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa43e91958b01b50cf0676bd4674b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b381a2b247faafe435d92a788ca9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d3c0a850cea4b803d7fcb215db88b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7546f019ed0200246797678301fa466198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ef5eb10b651f742690502413be8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86edc2e5fffa130baac1fa133c4189200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557f131906980055dcb884e438ef421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c0437e9ee3c2b8ed26ca0778f6fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1184abfa5efa23858f9aaf97f91caf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d59ad45e5856d5d821492563ebb6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973d77e8f08b30b776445f9a5c0a564205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc20b3babc9b046c9c95d549094c96a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d818161061be8fbea1a432eed3e793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a3ed1b7ad89ef9947cf63acaa423c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9d98f44e5c966ce76bac8b6fcda7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a8fa7ded408fa3ab2321505c37153210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba88600f1bb74ad0e1425b434272774211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d7991b3ea29c090204b985c241c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15ea33b1dc7f5ea0d00e0d96ce168213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09323c34fd9d15bd6dcbe9c55dbd7572214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab7f29e46f5eecf801d5a861418e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304b821e62b4d2dc132c679e60f8103216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad2e252c60a60a3e169251e170d97c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f353461e04dbae8bd1c58895fcd343218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2434eba501f40942bd413d91848c270219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221e817e2f0d997b1b4d0eedda6e40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647eadb6ae0f685898917e875c76511221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf8982efafbb6cec7653ed93a33fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f5db530f642f689cc319cdca4e128223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d6d3c5a3d76889b58f84028298b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c390020c4a50fb9f07f7c63e1781eeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b076116bc29625aab6eeeb6708e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f06e60de03ca27da0a0fcb06bff25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d0691c75a48941f9ae16369d60de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f4de4f263db1fc8ba50d9f55647f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac48f5e6672fe34b052b6c1384afd86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86061a7ed220cc5d48ebee94073449c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9099bb2dc2261cb355573f46e127ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6fd2a97adde24cca3cdc11a7d1a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c91868afa966e487b53bedb121ac5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860206f9cafec49dd49504b963d901d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda56fb3bdc041f05ee5af0361710e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b200bd67b2e57ad82b8f71f5dc7e2d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d974dc8a5e56316f63a06b8a6a60d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae847b898e9409fdad0c8b04256386a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5c30f77b311f0fa9223f611dab12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88a71da65c66074ec074f6d82177a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5559d3221a8534711cbe4fb07bb3bcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c487d6d70e967585c33ae713b36b1bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb613ca97086ca684795c77bee5bc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7d03ddb8992ca41151cf7ab449260245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e329d6de411febb382650d02e1f6b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74174dffe48f4bfd5f15cd0693e7cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27ec8fd72bc5589d05ab7e9fb533f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259e8f260a3991648fe7f03a9bb2eea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad07760193c1948e3e392fbefec5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93029d2a39479030929677065f0cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92e6684e9d879fd22672e469c68f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd431dd9caad7b052488daaf1e9038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ff6bc523eff4079291d41e1bbb22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b7cee2ffa200be0e1146b541e0708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4c0a8eb5f2eabbe74621e842d076f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720db64b3f45ae48e91275269ee2fdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e86fdf167af0c57f1e75855e988e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2873c75ec9bb17beabb334085a55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762484793370abc9cc9f93a16cbedc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eef6abafa9ce2d49ad6aae769c790c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef9b588ce99aac8dfa71de61b97d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d72e35deddfba2ad6926875514cef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec34735cbcffeb3baf033738d9329264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14936c86b8763a107be7645b59558b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49a34499cf8f747baf84b026ac0458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e821fa4f95bb2a1bbcfe59f9886470267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210819ffdb595c95b5288c62222499d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee873eddece19d833b6a0624e52644269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713b14e424bbe7c8ae5dfcdaf640a7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8b8c1f5c9e9e4c191fa1c00d3a4df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754855c26dbb52df540240d3ec1aacb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd2041bf88d5ad5bdf9eb90e549c22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac493a83cd4185c7170204bce51ef6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224b6eca46f637b90937ff0c4962a1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8337e7d6f6ee6711053e5dfbebaaeb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb0994cb213b1b10594086221f823277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9abd0c97d0b1ac0f65ef96d681fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc03b6a2db9480a79c887ac7bb3cc58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352390ac4fff67d13eba17bd4c748a50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243d7bd39e6ca91fee0f4a78ff68888281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac54aa75176be4ea72c87958fc48735282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260df140748d1a390007222657573da8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d510a391960413cfaa098a17230b8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58190725b1cf0f2700514f1c23a344285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79585f005b1087b50ca957c9478f6813286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaf72f4adfee3105bb3dc0dbbfe0e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebefd11a5ba30a37d109b69da880d8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61dedf8e27604fc92467723e53857d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b295cb4aa1f004d3f50e3cff7b09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9003abf4b07e7af7c77dfdb0d37bf45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588b43a1b13037859cd00a0211cf5ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a72a5bbf3748fcb660799505d1d9b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ad67ec776232bbc5781d43b5e67c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484174b33303806d8cb5b5bf3e29a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae24ae86fea2be2df6c0b742c2af97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0d832ed0552d09ab423122cbe91da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33ad59612f5358d0e6cc2cfa0e450298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de76c076392002ffa52798046d3005299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f135199b6ac21b9c88b766a6b780cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197fb9333ff8216b96a86cb0edb571301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042712c989948bc6793701292bc564302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8da715eb37797152d97dbd79c29f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9921b11e942af92212631e27ce26da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515144958d16607c5c9f95fa30cc7ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312181b18f7cf33e057c1401d748a878306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66585d7258c818dd57bb950aad785307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8816cee79f6b5a4f217ac98d48363308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac0229a8934328e813849a9e1ad6d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25696ccf28ce40362d36d8dd297b07d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7c155e597c54fe9d3efba90e7344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc92c7c95d2470505b3968bcfe4011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67e253dd42cd19c7f3fb6f8008a5dd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90134345a25dd0124ad9bab7875c9f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69604260c01be930ea75d858449a045315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6b61a4b61f59d09e86ab719e3534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e804a25f925187a207b2ba60078593317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ffc3612ac441cf4ef13de14238c52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d26954a516766b7c7c21c00246ee6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f45afd741d9dbda2815f192d708da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d0a53357d432611f02878c496a6af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc39f83d11d0b6cbed336a7f6fa7b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7480fa182f82df98ad4e18e52734323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3caab03fd2f2869987035ef44ba128324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4cc7662b8395d52093ffb07b6d573325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867193f0a1aedeecc730e3b01df66aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceab009997a1e0044f3f7ad0e12747327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38549a51b87697bac9d32ab855dfc1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8561634366a9171f6d0064e45634f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b929a283c7ba0f97f6f891d6357f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084af3f8a451b01768f30d28bc715d5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d0cc012a9148fa5a7b04d9dd91927332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeca2de5b30916b6b2f35e9a1b87b24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c95d2af00bf338fb9877a7657222d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436c20590756376f9a33c9db73679d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb50071d3b5069598499dca8293cfb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efdef1ba023c1acb2caa33f2d9d31d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d914f2c2f8aefc3009ad8a365ba211a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110391150004a449fdc21afa926fe13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e90eaab0c2291b00c087047808c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f0f469693346f659c6fa1aa44c75f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f326a9d57e014b9f1c3e6cd0c5a60f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d27ce397f85266906f03394ea9c08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ea149e68d9892089c5aac6b9ca2cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783edbad59fc7eaf88e558d10fd2645345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d5772bd8fd135afcef5408fa94c2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760806b00aa935f423862ad003ca0cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381db2e6dc67c18104145e0268c564348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23633ac4c059575f8266c0c6609ccdb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c070d82aac84c9cb513a7fa8de81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c94ca73fa49a4e7c7243b306880be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9d7da3e998336a971c263c940ee6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bb92369751cf7aa2a6f6e41fcc949353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519da9753e5f2a0b416f31b830ff8c1d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a31705ea64bbec1beb4c653c4aad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c611023980b9e502364b576be7c60e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89634d884aef4a742cd6f70a7f9ead357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674250fbda3eee2b82bd82187d7a0982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f88944ebb6455364a7b5289244bd8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a87abf4c28c18db24fdb0ea91a2b92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ce09c4dfc7dc9a341138b89180cbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ccdd94535b5ce5df49672ca2dbdc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238881bce047de2cee23d725bd4301ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e7808e4d665a0fa0e5fdf8e07eff1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f450fa48b1a63461684e55f5411f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044bed6f86ed908367847aea2cbd08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafaa260dc2b29aaeed1b602be2961a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4192b75d8e6cc51b4bc9b31fbb53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc12511264c181bf1be9d634db1262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b172cc882a9b6052678ee68c36c55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddfd3f009d116ea9dd9927dad8338f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9cdc5bd3d5b5da70f4e8c60e106b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d76985bbd07ee8d2226ee34e520c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a23f049f9fd2b4efa712456728b653374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f9e7a2d92d753072ef97df323730375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708c6b6984a477043652bfb2dae1079376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c00205b22972cc33ca64217718270377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe6146bb56e43cbe9dc6d96c69d6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62269ae74653a2ad64a4a254560f4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c174a2f67690253b2cc7d0570df24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee1d8e3d167fa57b2fdba3e8895f57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc9a6d9df45b7f34037e632e3f0be9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3913b58c2522716096b8cfdbfa6a75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903305ca82da3f8af0112a03011c673384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9754ddc95135b5745b43211db07a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e74cd92e67a3b008117f6dfa687c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661dc756e82d8188dcbf225afd3ceca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a694de45e7a4d8689b7a1818fb7a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab683227f39073e0bb4f3826e189e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb211f2acda87bac0fe96476aa565c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcee76741d94a924a1ad62bad054a3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036ede3ad1971334de459b7fac1b85a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b660ceb4b24253e437874feb144a64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541c02912849334177d0afd79820a59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a825caf15220825becbc33185c891d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809218ba194f1bcabbc06c69ba900c12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60e5e42e625566c7eed96a2a1f746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4e552331ebe132ed4d0f795e5e3cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b62529277763daca3d3130685b18b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272e5d3e62248124c6d863ac7d67d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359914d5569b7c12bd28ae5b35f661401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f771af532901057d1b431f99e74d79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb95248b2c33e90c20528cfbf5fbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdb68e1369ee6e60994c3dfbb9bc55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cbcc72ff140b2c88c99d078e715ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403daf25e8d07584f6d2a65a0a7dfc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dec47e5e975f2d4dedc08668b6642e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e19110de9b5cd1297a1d354639c67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83064576b42dae7b44487e10087e92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47768249a5097af677cecc70aff69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41e6b1a7c992f7e8acfc114ef8353411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf1f4afddb65bef4d8825fc4fab53a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33a669eaec14d0b70307507f8081e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ad3002ca65a3edea79141c262c6d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817af64d37fdadd1e215d8a3feb9205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683de68e25d1dec0f06e1bdade0af59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf976868e5e4794ae2409bb2103918417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429f3c6fa054d0608f137dd6eaa4fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba016ce8ae29352b7435bac58418a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763578e6f7e95f502c43b04f4f043e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097341b1742b7fd6625c05294501fda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73f24cd3c6718f801b69c88eb8d141422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751f941212c6da095516a26e7e63fd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddadc6bb06385329d682bdb4058132424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f5bedb05926d8672377d4df2b609a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c3962abf1182f834a4bdb57b75900426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a3c2fd5e753571347ed6bd7cdb594427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8799ef9cdbefe85dccd18ed7d56f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df8cde7ff1d1c4bb6a3c381c75eab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1fccb441756f58c45ddc8b4eb7004430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c391f048b7e726158b360619fbda4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514788e1edbd8a2a0b5df919f38113432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab14de969b1445de6502bcbba40774433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed927948d03c60b7e692b956a7c86b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24081a21cd94d3dc80a40ebe647cc720435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5901fd08513d52cf6e66d90cd2175436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2684be2c25abeb5f51677c3cdd9848d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e0aeec3774f695cc9141fe0a1fc0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7a2399925bb606c444e1a9efc4fdd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20c977268838a6d92f7ebcdf4b132f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3cae714b18ef7ffbf17ab6c2cc653441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ab3779453ab9924af5067f14237f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfffea71ca6f4096790b2046e2c175443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0339663d9417f83d43a339bc95d6ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81198abd593106e3d67ef6ba852b6057445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fec6556b1356507b5fa6697c3e029446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9b48e86f5e11ea4a3ad0d318eaf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b21f74c100edfd828c0ad5714b533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cfa6f81e4d31d47aa2fa88d55903e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ee0afe31d60c35df463c529575af8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef7b61f7599d56838ba1ffcae51bd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b86fb46ae2e3247689ac39d56cb81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daabca75af5becfe414e6bb5a93ac1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8991bd63a0e4f6e872f6351db1daf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fd84693d4590b325300bf588672d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd0b90656dc1c0db956d83413e0f62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c558400ed4bd240eaebc4b0f7d6aa3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c36a1ace47236cdd52a2a54a907f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a290db62abc8d732813f15f5506e8df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25150b46799b7a67305399bc371c1ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be548b4491007d1922405f33dd0a027461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d59b3fdaa791b4322cd27f4ba7f1ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d74bfb297d14663a9b8677d64a1236463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eee34f0b9807ba07ed2a858d1bb79d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6809bac3e68871c68ee7eef9b2922b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc17f6c1d22f091d52ada518bfba0bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac343c70cb36d568af5b6703bceca9db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72761924270a51c9e6afd1c616cbfa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771b1cfc30fda5e6850349dc9e17b9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca547c2024bab12ebaecff79baf0fbc5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3f3dc7e5887c496ffb3e546336b5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c574d03b0488cfab190a904171a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb196fececfb2cee9096a7b83a47ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67d93f1ccfa5e704ae72c30e3cd1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95f6992280a7ae344bcbf434af3b0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa0f7f7ea4b181778078cfa0740b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bae6487bd422673d6eb23eaabcc11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c655c61179fa590b1f4be1c6e22f06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073640ce29041dde5024b0645dd9dba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec9cdffd17354c6193a01407a21ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9325e53920a39862b29895d21cbd69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c18ff52882c1183a4ceb1e85d5574482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271b915eae8cf17439a5b4f3594feac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6730132b00c46053d5de3a5c49301484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc539e08d0b2c4d3abe2da4ac629e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8412bea7eef8db68f6f664055d4053486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b702a05baa36c7548fc1ee09b96fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c236297f944366afb77ccbbc3697cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d6bd635452f2c21cb5625a5f7b03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936688c2c0b84a12198672c33a623099490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769706dc9745bd95eb5150695f68e34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad63bf7db58cde91770cef162cfdd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c36daf7bcb8ad2711434b1700ac8b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df75b1492b39c7ff6a0626d3c5c7609494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ffb9c664d4d2a54b7ac47ea2d39ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4854740226ff456f3a234a31a7d1de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf2ac72603fba1961b4a797024441c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c875b6d9f9f6aee883c703bda5c67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325c08bc6f3596aa6291efa26877e49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672e188e829cbda17a168e21c57b378500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f422d77939ea1c5f8038aeaf01251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79566cf8fcb480cca8eff0b379dcbde1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41701627e124c020af746dd26c7eb483503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b3a37dfd69bdfa148e1ed7bcbb242504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f63f62d479e908411be339593116b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201fe70b450d1be8f4c65263f36cb9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a93bb1c41c8512ce3e9e23eff224507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086168a277dd84cb5d53d07d44689a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c34a0f28873c077ecb1701652b57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0b4d27f8a90a8428cbe2427098b4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cc6dacf5dd5d1e934089864faad9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a406ef8dd6e14f9ffa3ce7688ad8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb249a33e0aca7e9e89d3ac701fb2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcd360ccda6bb8b47473cf4c49c06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54f34d8ac740d68f6ce9efe76a1a5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2baf9dceba0b244b5b9e2ed479ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a488daef6875b81bf1f7b36ca71b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c869fe126091f240882cbd4729490518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7d47d18d234d8bb2e8efe205822a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0c4e1a5bd2324fba6a2300b947a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3c1f00d7d342e7278d2008d6b1512521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5435fe805af28603e613a802233d4c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27337a544ddcde62a5cd4cef50b6609523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bff4b318218f5e4d9ea5a78788922f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a98d8ae051f77f827e3dd71e9e3312525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121f490f0481ec7797dce235661514526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae30edd76aebff440cea66f1aad4131527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d251c0bdbaba73202432931a0026528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e585db4b8a5d2062cd6597c184b3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280473effd8b2d8318fc38b63689253530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e13edec14d92d7b12922392aace5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ceb70ca22aeee1cd79e4c821664e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638fa21885189567826f46539f82ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46582738708a2af1d7492d5b3cb74441534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1843195cab67fa53089a39c94d66535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487180c5ec3d124d22aaaab87d85f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e91d0593c6a2b11e904ab135f37da7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030993921417a3f7b3d1aff6d16f483f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d017022783514f50a7c2633a849cd9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131f81c56d4c5a19ef530e080884cb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b2f8e1417d8fda63e9a2f9ff27c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3d6bf37127a70317155275ebd61f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40fe21662a156341e63ff667f7c4bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a41e0c23edc6f934eff328bcf362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc39c5b596b18939f4299fd0c20c57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d67e2a392dab2b26b66212a172e485546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b38b4741d10760719b8511d6ecd10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db967a3f0a6a5ecd8f284c2466ab1ba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731898f35c7d196aff9cb2e66a386e60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6963d37e4022efbe0527f522a71234550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33445fdc15dd06eaa50457fc7b6894551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44278f988a86a1e1047e3f5b1dec697b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a0ec19264ee8934749fb628ebc15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769c2d845e2832fe009724872a45cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606fc11996a1a404307c1039036be24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f388711844b729df189ef684decb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3ceeac09b2c9eb7faa5e90717975557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01056d2c45bb1f7c07901b068969e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbc7f46545620aa28b7ea02da361d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d11d191698c6717ec5f1761d7723560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674ccccad3312d2b0e71e338096ee6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d76147a1e6169ad71583deeddde2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f0a595856fd82ca1e15c08140c413563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f208bd620163550a9f99643bc1b56af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed218430fe73817d926a9b1b3fe3e500565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435eed132040a2a17596e25b8feb3ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd12dd97428859df9ffcdf14954d96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ba0508408eea894e944fb48ae7d63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77d05d8e3499fc2f7d80adf09c1358569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bce62a30bf16707519e2a49654ed4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df241aa451c66420d843a951120f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eea1f0afb9a1b9b4aaf8c89bf98b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec90ce2515df32b0c929fc35019d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f196e94434adc8fe038e0400c7f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324454b0d4de66e33055f9dc422e485575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b15e025df2c241fd4d129aa3c1cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65043b2df7b1334a41cb3c0b7bb05ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c06bdc167623c0686c31e7597542f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b55392db0d813c9a8ea6fa00417ac9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20e7b453bfec08f83a7a7532f0e1b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a70467de8290eb6fe140e19fb86a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd2f4e355943aa2db8bd3497c01a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae450affc6424566eb4ddef63eb4cc6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cfafd5605df917a045594d85ea850584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf8427208b6841716dee150bdaa2c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bae53c12c28865ec453dcc597bf49f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e632a220368baa28faaae0526f7bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d694ecfccf579d58cca838b7c44f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1a6fe6dad1f90476951809c4714f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7b278ed74d806b4dbc4718459d383590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b306fa089aec8e2f1f9ca2b4b82f57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199fa32c160b4aac65faa4556153ad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a776f60da4819f9d98d0077506368b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b40c4697ac6db601c24bec4d2d373594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab66047071a36e3fd45cd393f6e8089595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c95746f0074a80babaab465f44f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3b333b41de385806f25f429459f15597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520f0edc5f1d6323ce589e6c6ce083b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ef4d3446d2922a66f847843ebb2b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf192b3ab668a1a642d73038310fedb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0612d611c5bbbe50fa6d66a5c7f2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb438cff228c04f5e096aee9e81c609602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3d866a6e64de8a84cc99d4eeb9e74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7dcd53df9d546c9d65bfbc31b1bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa3d7999e5cf10e1a0a852cb1847e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f447e681cbdf0cd94ae54bada75a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640a453347fa4764081d4feea06934607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dac9c37c6dff6cde8dc925c623d41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602ec2f28084ada043ce67f6bd7155609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7433d1b868c52f81c06fb000130fd6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6921581488acc3c7df1ea0e233d29c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007dbd87f9550456d57082755f865a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710f6a8512c72435d0e4baedd6e4f18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e71a90802e4e274125756a844d870614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dcf6a7e969ffb193ff3d942664640615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b00bee42d8930e697cd3474516855616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48658849f8f1c017309b5f410799c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f43268c9bcce25a7400d2adbe5740618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83349e74472148adeba84f77b22c11bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028c86b9d0cea4005d17306b3f385ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a871a97f1d47533ee92b68b7dbf4d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7919bdc12875dd2106cd487abf0a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16474d9184473fc9c9b6a89dd7177263623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40769529be7e55d7df8841d7bda7c865624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a17be04004220a0be644b2bb41b0e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a76ee58a9c4186fefe8b5287e90893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3cab91a7a6a9e440dc985652b3507627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5075f9ea92259016dfc436c63a112628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a821563dc8e91eb40bb61835c6f9f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c27c4768c63cf7d0971355a966908c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69474d7823257dd0132014388123fc6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b44ec8429a9cec316e8816eb133532632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf0c7a98c13d85748db7df0d90050633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec083458e3e544a07e7f21efb03d109634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136af5ce1f417d7be3ae51b47552f32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa773cec0552b1f05c787e01bb85567636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617979eaeec44f90426d1913f831f4aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda0d8fe86972b9cef2f66468c70b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b285f1d30df229b17f9d724f1bda2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af02c3943e1c6bc4eda45300e810b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84152a3762e18284fa4527cde920800641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7daf58b5b045cc0db18ed8afb05b58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901522367c842db864de3a96b925b800643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eb54309f7e9cd23259158adeaa700644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6c3116e148d68bcae7d9af7b8998c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b967790f05f0383c2b9235d5f63cfc5646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7279c950e5191c942e5258c4e4c82b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bc9be2278cc0d92fef9ff1f27f3e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6713d26e583158c3b39521e4047003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19571406ed4bab0a58bf7516bed41d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc48ce80e9d7508045f16ea139c5845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493cd3efdfc8e9451764ff614a1fa956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa57b3d113e52047f18c3c4f371aba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c4b39c9d7884c0fa603232cf9ddef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44aec378f2c562af786d9e524391349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749fb837303851c44e9d1715222cbe910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af78dcbe73a1311249d0005ea934ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b1ef4210c336c6c1993391fa68ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91daf69a1a123540e014f45c28f37a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a138b829fdb4a2711c9772e6090d3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458b43615e94a1986086b89c3b7a8fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324a5c86373de334e4c146b1ba76e3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac7b3f6be07973c6da13a0a06ce04317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43543d8c4af37249bdb6c0f208a09dd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2c91e536fbd733a9d8043c97291b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0f09ee1bd09f4c860ef9d3020ebf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca455340b404eaca4ce31ad5f5bdb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2cd6327ee2566aae597db4599ddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee98e399e1b7ba5dc93668e61045523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37969d4f96f4cd5654aa2b5c850a877f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee9e514a266d04d81f601bf7fdc8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9f762ec6fcd05a6dccdbdb977b10426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edaf67b9cf262dc0b99669757479ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1466aaa408286f4268af0da54b859e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e9dc55e8fdedc16f14fef1b1aa20729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202f33d14d40f5bb8255a8c08ea27330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc7d0ec8e5c395421db4744eea7dca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4d3c85bff62cd84cda8c45dce07a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c65fa633e7aebf6682c1ff5d386ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e396aef62fb85dc66b821a46724234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0312aaa33c336547bb81351c99b21d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983cfcdf0d5a6980500abf88b074fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb720e3fe4b4f8630de3aa977b11f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965f5762f2bd6f165c227d3e179ba6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49287d9bf4f50319cbc8b57fa0f45039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5168a2d5950398b3452d4c24c75f5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6d832cb7ce3f7e8a3ce7863c0e07c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e9b79518bd4e2fafa2903b7d05a7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99990ab4f35e2f7023b355095c681643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a1118ea314a557f443f66f1b1247d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c52cdc6fe400361ea40d3e726ee6e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefe6fd01b2413bfe9b14c3992040b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81960bed89711998e156c46e8320304c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34173032b9a3d964b3092465acd117948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc47fe9a73ca08156841347aef8d4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe43e9fcfe6fe1716c02fe74d569b3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db41f768c25020490ced400881758fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c6070dce5b2671712d37b5851334752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49179b62d8393218ab54bbce2d3c43253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cfec17667e58a5e76061f68d10ebf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67101544488c5310ede4f56f14319f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafed3017d487af0ddf9979861d475256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b55887b6d8135e7261d28a913f02857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59efbe73dbd5fd8b22fb6fec627793958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca988072703a60d6be645ea8aae3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827520313379227d0ca337d02944a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a8d90401d3884b61014d7211fa01d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e34dfd1f5b31aad5fb183fcdc8ddb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db93c2d31e120b7499869f2bea039863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab481a7d412eb7ffea57bf0854194264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc510365ba692f5fe9a6e04b2156ae565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95254f70a8ce45cb0806a30d02e955a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90cef105284e1800c5166f42e57e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e987c8cf4a820edc90cfd995e3974468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ae4fe1af1f40a477f809e1cee6af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f1c1935472e6726a95dfe1fa3b5d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cf87b7e90fb3727787649b3458e1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbe093f8134a3da6fdd60fc37a3c4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44dadc52dde6d5060c5ef7f393ce7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37c2b0363668eb7326cece00262fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de6533299fa1c0dad24971bec280e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab570f0e3389831c14fe543430a5f8ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f36b26c61b4ade8a9e70209876270277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da207ca8ec92554785c0d13dfb2c3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a774a297b0f15010523f5f45886db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc70ba186607442f6da66d9563269d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c6d7527e945b20685ab70d1b59bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b0641df06db98febaa6b8370b3ded82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5effe12ca10218bc81004d8a5ff8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed3ebbec8e4d548c235757774515ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6c5036c7be6b257265ecc0c00cfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703aaf5af52722d92ac6ca3476487286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0adfc0faf2704907811d5841420b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b999a47ed7e3956f97dacd96043bf3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c9deafc2cfde37592abbd683197289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4108d920fb5104c06d23cbc86b57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d61f0194ab5b85dd8f6681b0e19891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972a3d0afd2d629a4113dcc782f6a1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8af3d823d99ddf0ca35bc2f2864bf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71552ed65caa610e685a77d1ccb7377d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8535924f96d8166fe38c816970bf2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef28703674c905a27b2b0e595f16496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0ee9fd95c3a514085ca77f0aa6c3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137ba7ce3e535e0f32d8609ee73bc4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf067eecf5517839c66f9405cc8bd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8a0116cf419926b79e5301df3a2f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65ce5ead0000b856b1e84b6efc8f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988f3c053a74392f4b8a5477397072102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef814dcb51b28b902bcfc8d7f6702c1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09768fbfad20bda960454df56a1751ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838157be401bb96b043396597ef7459d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bdf0a7e0985faf19ccc91bb4c85b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5efd5dd72823d3879c79b639ead8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116aa4e87b8511f2e1a0d9db390b15a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36808155993478ea80e9e2be5c60ec26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd3a158f8ec2ddea812f5b5b180a08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6efb1888c3a77d7ead03fcd58119111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f5356a299efa9b39d3e7f188d4bc4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12725cf68ae0bc5a19025d1533b2c710113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8bea671bc92b79e60f4dd20b0c25e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3c1dcb857c1e15ed554a4a7697c50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffd3aed1d0ca5f2392dca6ec37bd5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18cc20487229aae4e53194e9a8a15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c92f0938ad53fda668bbe2b23fe7e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb05470d0fd146646cab4500353d8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078389d96af4ade7d7be6fc52e1b678120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a5b2d60e8b2641e602fdd8e8ba045121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c1853d072187367bbbafad54a163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f173561094ee75b16a1f6ef8d1adba3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed69e9c2a14e62e78de16d72c339b58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969f348ce09132ad3f7a9e6f8b3f4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05034f2efcced6b86f1f62e10fdfd3a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3036f10579619f6b9339a4e30223127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31072789e2605c32aded909951df51df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d386ec5fc7b10a2d2c700c161bafb77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665aa3050b1441e418a1ac7b4dd75d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d21b6066502c06550ac0e56a38023131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5251f2ddfdee0e728614f224e547d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde97c44cf6e28c1c1750206b1794905133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b77e56f6b0d93ea87a99774f2d27b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e268f7afdd303d2d78f6fd58bf67a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb83bb581557847222433bbfe37c0a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f43ec9ab4765378a4692138a296a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823c13b26ef43034c6e5dae0f31900d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f797f6ea29722c4b4ce4fac74af5d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708128a49a66a4af49edef47c9438e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06dd05e3e5fa9b68137e5d39b7e2af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736a83c2b27037ef6eb724b1ea87c48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e685b907f332d15ffc857456640aec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0d56ab07da41e230991369a5a7c90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89e379f9c2a13ddde32cdb74401ff7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341bc604ba8d19430401c83d9b5bb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f041fde0909b4747d430fed75cc1b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa40e41b50c235bbf19546994d4f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a2beacbc29683b06c7c64a5275fe1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bdf117a9450716e7bccbcd08e2332150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7c0215f29b46d41f53334add87bd7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a7e25e61b6dcefc9d04f932bb116d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956818ef5e32c7a6c48be492a135038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e79b053021dc04cbac5616eb24f4f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a200fa6e3f97e7ca3dfd6f7149a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51db9212c45c261a54469580a039b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458812aac5a2269e546cc70f4a8ce4a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1e4b05024aaa445523ab4482c66f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ad4b0ca714c9f10c5594366797d04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4aead36c2839ad5ebdf5c69f0928d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee3099208ff1fa96d73681729787f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e981485c11e41745852844d3a9705162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadfe3c431af1d40649ef218cf666e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c9f0e128c42018dc3d15df395539f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b8659237776e87dba50ff44e1929a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f734c32b99ceed481b97a2771c2cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f56a588bf861485395baef0ba0030167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed98b498952d9cc39eff323c2cf911168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc33d755586a5db5c802acbf28edc9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525885fa32f77b6df92e0b2c5d34ea6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8bbd5b4989bc732e99a89f1200794171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c13fa570a99dda4469a36b61953f40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be654941cfb626b16dca92493793f1f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58491855edbafe9840831d2973d9e3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224ee532547b5cf8f27e86b4b702bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb432eac89eb0ecf5d0c229ed06d260176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659960353bbb71b9e16d5d2a83963a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af14cc7f00429e9d47bcd727f87c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5b91627d0b79c2eda019c7ac214e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53970296f9e62c70342f7c93b01ce72180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf710e0108b1594a47512b5b08baf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1f71a2b6f9c8f0336bf93293622d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee6691aaab2bc86d021c24d4e0950a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c64236384e10bd59e3d747de84187b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf644ea714123c557f88b5535755913185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c249e393ae00468afa185091fe86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17159d73ce1bfb0259d970c137ddc4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6801ec9c7d74532f9afb2c544f805af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0706a74e4bc9e984ed7b124c886103b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa320f339e1e2cd759092d0d545a18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f5f56c52d8166097da78e6b39ed75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181f9b4229f347a31b78e730c0a76e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3422521763666137e96165c47e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e6c3f34981e9f64595b69c009bbab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc3a3e45e162a53428ac9d891b16be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e949a4e640fa2a04e9d4c2e9d6f7dbb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea12bc17a3e4e8e46f9a57792e817197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c11c1f01e498895b5b1dc69ad6a40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c8bb4cd840b8783c56f72790140bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b460b68652d47a531240e5cc2080ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb937274e4e4a425f0c7425789ebeba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91046aa14f94545c883480b2df773b25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d61e648a105278045c59cb94bd90a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc9e1eed659f83d449779297423995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf41b9912fb514409a3c75a60327a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead102e5fdf0f0b330a30e54425d117206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443197da64d04dcc69f8e8ea50161abc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97783a22c6048f79108dcbc6710c514c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0683c3c7c2ecc473c3cc8c85f6c80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da94784f0de50983f1f9963b34e97bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaddb67819c5b890bd8b01e072bf44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2b01ca1ed028972b39383dfbd7a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb6e1bbe568ff48f92911508cd04a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394114099ce080992026b538589b9ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d991888241368e0f3daba022c832aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613647dd2f04116430f8818d8ad7ad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fbca8180906c63008148035a41bd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e29dd477e1b3cf609f35dc73ac795218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3233bfaed7392c9d29200cf020cf24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb461f8d4736000092a65c53422f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a472c7d5061901ad82205a12ec2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ef5fcc35f90ee9011895ba8a254cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ccc0900d4001b69b0ee5137d9b603223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2ab5edb25281cc0ebe053fc8fea5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369db18dfdc421d0a56a897ff2aa1263225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36672f9a77061055fc04be7beb88b7be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2207a9203f78cf805694e70a1f1ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d0ebe6dc18543c6c417b25f3701f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2202eb61dd6f5d34c3cbee1978ac2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adccacf1b2eb66b15198650831834b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e346576aeabcdeda0b099c09b79155231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac8f6e1907f64b91456522c0322e23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a33e59923009959e3e5010a9be719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85d0c936751c1372c08b3a00e6112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58692fbdd8fb2d952d99cdcb4001047235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1a6a7114e02a61ada35208748521d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6fbf47432642102d8c15f69f718a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b5d3818d86d014b0c06b915980e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7468d4eafa53263fb4df35b6d7366239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdbab9aa79a756ff098183a6083cac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb55691ecf757e02d3204e0bfc5e75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de4f4596a5a568cc22c9dfb4fce5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb0b59511af8aa1437f8fac4933693243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3d9cbe4c6813c36fe22ae2fcd280d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f006360efc2a1bd970daa90172a9de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52a96a0730d19055fdbaf69ed51ab4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d07ba25235a50d454937512fd1db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9f5dd85786a9851d15fba463a262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe429c3c1b21b14706ae120b9eb53d2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29dcbfee54391bef1d2f06e09a130b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57eb451abcf2f89aec84e6baffacbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb6120d055e557a20ccbec871bef7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bc033e94ea440c273610e816dec56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921da0d82905e54e618c6262ab05724254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011719a94d5c2e077b13b97aa462295b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97881216e4b22405d7c4d64741dba85e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d015c5c466b1c9475b3cd4eb80f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094f0f149ff2da18465f04ecba4c210258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e289b90d2fa8974e6b72b351c103c6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af166b2d2b84ab4b4745347b652a26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71021f4ffaf5113a77262a999294605c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55ce7844407bf62ae55cdfe9b3335c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed8ec6f94d4f73788e2077767dbe2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024288eb5f40edc365d80493aa6f44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c9ba40b340a2b4b543fe027ef71f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e9b25e95eb354746b1057e2b9023d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69266f9f8cac268383f344e79fa547f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68860ed317b9fd69a5be181c923b751268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66063cebb54ae4cf2bfe04b185115176269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75752f29fb2b6a2163f656eda91f50f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe8dd7ab2aebe70fed44716f8e571271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edadeece090ceb3f3e616835d7666272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db585a8e436e8586b361de16e407cce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a5745c845d3056717c35055b27405274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb5a15f1bfb53804d66a079d7afc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5b3117f7a91a5019eac056c74a32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329cf92c3c6b728e27b8b4986c6152277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4c1ee12946de21028da84b003a02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f56e3072a9323de7ef5d013bb1a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a117ad85c352776bf1dfb016d8e7d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461218cfad10dfa99909b8a8021cb521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5e65d0fa2b6c9d68bfd929c457d58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc79bf2c9b8986072a6066d0d844f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd8211dd9703011902f24f976f8510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525f1c388998ab2cc693798e29cccea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a819a66774447df9974b36713ec3fc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d771f156748a938f4cc64b5a944e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5331320a3e0b87bbb9039d21f02fc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af888f1ef9eee7cc967ea7a3f562bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ab6f1e2a03b18da16255a22ad097290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc1ad463b3c4d22469e55952d0acb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434795b842d3a9253a6dbbc97fd0a8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f6dc099f25315ad403ced71e1770293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db591bbfe245e55c90b9808a4794d5c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd9a5f8081a98501af7b93f6e40b9b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d03387e3b282ebf574a0f94f786ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ac63d0843bc130b18fe17aa942ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc780ba2cda816c58d4142a415bc5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee4b073216509ff94537c5e8f6a33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be38c71f8d4991fe4d1b31d524a990300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad12fb32a7aa5093ad6edc26399363301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc8c7e52ffb790978806a1a2f0cb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065fb60bd5b1cc0bc6ea2ce987a25d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540585392bb597adb261c96ef46bf482304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44284098ed5f1fbfb6aa64a2275922305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672458426486a9e9449b4204b0beb29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be2fd1a067afabdff5df1bbf3813e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac01f19fef7db6c0ebd3f53bf63746a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8069884d96421431ffb98a58dc679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7300b15bb30a38bf52870bc6b243f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90470a65020224751dbcaba46d31d3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d5ecb471d221b369d4eb417787ea6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacab4f888c5c36d92ac9ef4d64d97c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ff9faefbbd9bb8525b9bfdc07654314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dcacaf50fe22f48a114deef9aec5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d937737ce488e484bc9a48e42488541316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59a1de034bc2281a6fbf7f6792599f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fa6d66352a37e6a4488f50b6679b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2ae5c1abdaf035e90dfba0948e89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456554da75798a18173d2d5377df062320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff2c867de1165551c5e4df8705fcf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf67f426240787cc79bdc6fc537e2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a2be3ca286540a7a0f1c6003c0ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d330217707d7707a8d78ba0ff70c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67edd98e64394e937bd001cbfe1f5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bcf6b84595779c903cbfc5c8e987f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78407a49c0a9b92e9cdd960147cd3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c875ee70b8c5c1be2a763f40b9ed07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71190d82bd3de84ae8b325208e0bdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eebe42b708cd8fc48fbada18c6404330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28050c7945fc4e142e0bf3f2ed931a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548e79c7be1722d1c6357d6f0419f18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff5b05b2c83c5d78edbde96e588d2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246395fe3d2d307b664b0aa5c27bfb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4a16618339b3989de209e75e346a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3c85aad860e62cb1472d10113cd7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68f95eb83b6e7ca7181bf53824b67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0978d712dce26fbcc8ebfdeae9909c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cdfed89a4173bcfa636d4529fd518339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baedb5a2b69366bbcc35ea3114e78b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604a31affe2e8460343c574c5c8c30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98523881b33de5cc2c5249a5965c9176342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e062a765ad680ab6a7260322109585e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f47e795eb126ad495c1d863bb34d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3becc24059b673e6a2bdb022f4b08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd16ecb97b1236bec7d26a39b84de0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9bad9639c8626c54b604d2e5df7b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c0bc3877ad4561df53eabfbe994f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fdc7e89b3a478a96351e31e7dce98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddea5c88c542ff0a721b0dfed7598f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a2b1f7e3ebee9a709402efb89f0d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fa2c1304b6d71a4d2c4514dbbf12e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834d25ca346c401839e851b3f32ab9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e71cba035661b5faa9f9fdc0a7fe4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba3b68f089243b9738ae4a99b5bc89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f033fd2d3f13ade497f305ab62059b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea23f93a0d37398803f44fac7bb1b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d252357c43f8052e38fa71dc0615358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77da2b1210f4e95c268ed5d460aa01d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad33ae8b14fd8631bcad491f2cc657360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1dc1093fe1f21a6ab93dd5cfbc6de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15778b158c9f7f5302a50e39f6017476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbef3942b0fb4d8c1e3066137118bdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168ef5e030f0fbbfe012bbaeb10f7c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bb3b4f876d4f94c0fed9b06433f71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87302fffbc4d739fcbf825b5698d8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5211ca55ca9febbd281cda875eca2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eccea62a1cd561407f3f01964c231368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddee45425458d467c1696d8a567a9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4653fec5816ab2a79aaaa2c30ae55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39dd5a697d9ca29ca5eab6c7669ec6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af57c48604bf0d824498f8336095acc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb7e57f3dfcf61dc2aa866c7a6fe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f290ca224ea48e639c9061e57b2d5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0caaa0c33244b5876aa1e4f36e0790375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603c99d475e4b3bf1d98c3b7e322527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee46cd5a338eed4b7ff1dcc89604c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b88bb058d4ff1b9f61bf196890229378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3315bca66dd1f3627b209467702b83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc86567f6dd61c1f41ced6ccb0aaea9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a758a916b74be07e9b15df43fc83d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594bed6b159822daf4f66d42c257fd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccb337874bf87e6280d487a3fe0b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f544d9d0402cddca7918b11452325b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172525fb881353be6bb4da8fd35060d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fd2973794f5f0726cad57ff671c1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad0d223ebd45de49ccc876e6e26c2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a79b0ed12c1f6d4ab838fbe766397a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a960ee6137b2b177f7c8502f6aec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53070380c8eab36b4fd67cc026ffd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2d04a98d2eb0e4ed57fce53c8e0e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9002ea1aafdad5533c7605f2d8e7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a76df777741e202ae84d8bd1340c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdc60994702ee54763b48bd8aa1484394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd52909fc79afc20d9bdb323558c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7bcade701ec670c219a95294e49c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45005c767d988b43091fb0cc11a2db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035af1aae6e7914b96dfa1cb944d28b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d579e274cb760c4f6d0c5a2b8a163399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5cb62c7639e8c697d161c2883f73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8353d2749667133d14ae6ff440144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b29fccd050144df318c777f395ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127280077e4c842e3fc82257e70cf692403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d611ce9c235155adf5e93ed8533363a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b40c35b7212dd1bc08df85aa57f5e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82eaff979ba12bffa722e08005d74e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e0d15eb7b27f90de795fab144aa0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f51bbd1f6c6e9d38a6d9c3495ac3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff3e3bea48b41845f2717e1e0f65c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1868da8c8beca9d9f1b60a63f38d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab61fe366812615e8edddf9789fe27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b07ee4d168f25ddd0d48d0e929223412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e401270a9ff900df9574c29fcaa86ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d912d0318e2e65770c356426d9a6bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1e9af5634546faeeac31e3542dd28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b98b0026aab6f247fb7f6610e003d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75557d5144392f93e1c718b3ad4da946417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55398b3b908d0025a941cb08da1652418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163b8779f91629471ae5b9abb726e72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea1d006db6cd635998177430b74723420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27aa194023ea061805dd8e40a0d874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e70308731a6ef764ebac568a40f54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf34269f0b876210fab758623f0bd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2c82bfd942759b40c6a9627c8a2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38cb8df6f72ba94d8fef8d2cc71d9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feddd762d7df191c9f80da12e3c4f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13421ffd19814ac7742d593b065412427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b53f0464574c4e039b77852f24352428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f4834a14e7cfea457dc0eeb81b5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca82a393a44b2463da63d07ac70a09b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d613c45f0edfc589cb9a4dc4cbf43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82922a132d4023d09aab2bcce0346855432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd196db6ccc9d46fb76f87c4c4be2db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab557c20a35d804960f4545d915d055434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c987346b9a2fa9653c7beaa997af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03c52fc32bb803c234554d9b3f829436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436de4780d3f4c09f75b2331f951ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720dc4a66ae27c1a1d675db7e5d4ab6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dbc8b70287b20ead8ade10900714b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bf3e403400921582b347e1e7f03f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ffbdd11f27058bccbf0e2feb67185441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393a7a724fb4bfda5dc92f70a18a424442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a18a9a17accd00b6a2a2490f50f99c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302aac58b13ac501b3d9ba28061d58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194e6d2a53f22be9e9ae225c8efbad9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa85003df1b49392ef02867b121cc38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f4d040ad69b03b2e68749169971f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68dba5b391b8d930488fd32bcd970448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de452fc9f764ae12a5aa2ea26b7be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e98efbbd821f933d0e986aa835ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c543ddd16c033d199cc8ec13f948e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1989c19e6c619382e1b78bf3b24ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173e5d37c90faf09a9f49bee05afdb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f61e117c65adb690663eca6829b478454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1317abca1e7b9ede1d9856b2fa828455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121319bd3a8a22c16a378ba19153eba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21460e0e55967756acf52aad68c8ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db97547af2a9bce69302e2c1c9a53aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b93d2bb8b9f8c6ea7b22fda142df8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495448e3ccb8eeb511f0abbc2e2732c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f430fd0bd6eeaf3d2bcd1b703d0d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660641d2346d15c06fc674d193372785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1bbbd6082e83baf6288854d28a38a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f8e7c06681fcfc631bfd5624ea440464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe603762b42e97e1f72bd499ee2b36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffaf36591d6e31f293850cc64554f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dcc8a8f0dcf1b65076c299615bf1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9f10ab4d46dbe24fd4df61b920a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fbb0d5372be9553812938e378a9c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d83ece91feff9bebceebd3e31796e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d788fd13c9abe6fc6b44848bf9e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643281f5831d6baae16cc4bd63e3f7e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872189f9346f14bacdba6b8d8dd5f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc4435384c57165af1cc425e18d8ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e025594401897f87aca01de8a3d00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203fc6363f0b069caf549809e452798476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d4ee81a8717ac67e967a5bf4a06d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff6c84e46af77ee9e58424143c3178478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c65fea4138e193b43178d2d5eef7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee521c52de39bca4add67a4399605a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbce266ac3f276b8367173eb8aba69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e67cfe92677ad2d35d18f8fe028b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8b7a819b365edd66e66e9d6068c1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738eaf4978fdf1474f95e1b36c37de0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891195201130c1b29abdfe9e0f3ad78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817be86da82c3107733b42eba8de7e21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee664c61972cc6270192360cce668db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b850cce84a7e50aecf6f1fd1f8521488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22671ac5fba2690a8f028d90d7ae27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aaf323638848e384542b025bd2892490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b33c65ff81c6393dd761cd312c1351491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faaf19a4d6a757edb7175621a9f679492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac0661d1a35654a3b3021d04663bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbb6d6df68c24186d6a926b1f8c80a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a7f8bc5ba78c62da41cf705354397495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f1609c1fc13dfb33724a000326b9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b453e1fbbd166f36d6823e1d544b3b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4355eaddf90ef14f424d7bde6c588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bab5c1fff914761b9bd21c0abaf51499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd50e7f02a383de93fd2fc3fb892b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecc0d8f45be1570500d6dc960fd5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af59a7d4f51753421f79f7f68d4d5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a473546c4e94038bb38d94e1a88a1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8b25813ace7003c8ea8ce5c999fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf80edce1fb4eee66b60a50e426a1a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1d0e3ed9924ee7036bcc6aec125e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea048499ee5d1c79a434bae090ec59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4aa52409dd72cf8d260e5ed8c5e96b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa600f6e0b1e45939e4f970bab4d5c5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da9ff547ec75a63460c290db08131510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ea8bd5c4e92fd630169446d0b51af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ec4a95d7486dcf07d65979352897b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4afc4cbdef440c74e93724e61b132513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a906b62e5b2ddc76f3111ea2cb563e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee540dd53fe02d8d1775a53471419765515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a676674af352149d500f786c1cb84d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4c55e9475ca9ac4da4e4cb704c827517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0b1a10b85118b1efee0127d25338d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10a21c9e975bb6cff15b2a02fbaca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db22a961c76d69404d4e288303f1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28541a41b5177419b3aa29aca2de692521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f61d34c70a63731beeab5cb8b5443522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940677de1643aec7c18ae5e80927c32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8be2c9bf1df65b4ae18e8ad22a39b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7edd977225656edd1f91690ff426cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b5eb1a16e6de462fca6f89f9eb96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57949ac728ed464b765678458f037916527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39ca35e1e31a48f83ebc1f82dae5f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b1859aa7eef8607a5a9a163e8acc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442342cf060f0478acc8e18b27ca29cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8ff81c2f0ad322a65b210941a7dc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050f62282ad7c532204aaee752e7424532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb651ca18ddd4ee395944917dc841533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f2475283f9146c6071d8d2adce21e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0fd769cc97ae0e47d67af4b08a519535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1142ae7f80527a3d97741da7e9c356536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9736744d937c9089238440047c47c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7bf8808f03e1eff7bc6b7a812486538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f259fa8b52f3fcfccf9c90b93966f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67eb2e336e74783ba0ca56583abd31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bf371f86eb3a573c0e78e0f8b4643541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad495ff545586b7dcd1184504addfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be012d5601d16f310861b026ccfac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2364860439288d7e3b6076be56dd60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f82f1df4bb20329d78de7eb336c906545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598edcd1271b93075dfcaee882bba000546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c151971b88f48dc47d4d1184f24a92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd606834a140ccbba8a8cde4a0a3226548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd56b0e6d52f972fa004e07c5dd6a97549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c488975de61fe5cada3c9d7907bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b3c04dce3667949aa390743418bee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20283193e157f662cfed2e98779d3a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2f968b0c7419eb5575f80c8a1111553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abea303d7e3af4c872e3c86b4ac38ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03bffcf521540f33c30272862f93da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cead22b379540c714e26df2558aa42556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934a7f1f8f4f505a5b7ca9cb63ad2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d3b93f90d1bb1a67c1a5143b1a173558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139433a4fb49bd6b11baa22c39a22f6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb995f1aaff38f5a1317463f3a581560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06418b4c362e7ae32ce151a5c4e3776e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b5089b6758e644163f0eed138a9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b84e7b783524e6fd8e169fda93d21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142cf517b8e46001ad2668c8c901b97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a10fc394d9b419f2c5518d2c9e4cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896eecf236ed3e973a496d0827cfbf5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44ef8375c554087265c799c62ee6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b805c6c34735965d663c6ad8a2654568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eebb941fdc39cdb67ddf8a55f2c7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64c0f60f6f58e1f8cb6492988f09a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fee63c2ddc8e8b8e7d3844ca8185571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8721add21a735116939201d3a45d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49551811a25d1862310a9ebf72c4e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d984ad4906adb06eca364473c5a36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e67003d5231fcb10e9c492da596bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d1ec1d6807972d76759af7174c13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973fb0d82a4b5eb2b4cdb103251c3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767da31bdd262442db7795cbc633b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c331500cbd55a141692f5b86c05723579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713222034c41ca8a0f8168eaaa1a008b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c6eff5d8456b5a89699459fbec46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267355582128cf1f0453aa493ce6e52b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386293b5b5f9d72a3b4da8e7bf5f7f8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d987fe58361e07e73b16ba9c68513c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44169d2a3f470dc50342ca1fa5a842585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa72adc729a7272120b78aa7dcb1cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64952ac0591947f2b9400226b6a3d51a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe3116f56ac166b69508566b2c770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31790be4a5f61f7f18d7c5b4ded6f9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed366c3c5d55404df75e4e7bd470f47f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed6c95e189c8e6858e289d1a43645591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a516375a22df54fb19e937a642ce1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8670dab1d357823f4e4c8f06edb96c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22c2bc2c0dda0639b8c57b5a5cf3db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7d8af24be952872203259f8163fd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf7ee8c4e2323acfc24e2153a7a889596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9862847c645522841773079b0636f4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e2d2b42b24e1f0ac9a2b8c8b50a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47bdb798c6963c3620fb102b3825ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0dfcefe8ce856d4501c550ff6c79d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f84dd8b1fd16a0cc795f9bc999dc0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463b748bd629890bb598975fea0e5b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8b9f6daa1d21f3bd74b5b447a064603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532cf80aae53f6bc8b4e7dcb987cbe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d07654adc9aad93f796aa5713bc50e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c624e2cd1cc20f406094a415732b9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74075ea8ce80d76ff7cb3534f9ffd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c3f14972d80d76c0fe2007b478fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb551704653adfaee28f83b4af9b9c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e1612b2372d006c6a869eec3c99e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49ceead2da916bc3b50f8ca60e9663611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee723d5e86d394da01b0a81cf1af4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0fceaecd30e55c1a68ff95d08ea5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18dee5a4e9cddc699c3e6a2fabadf3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a8dbfe12dbad23785c77287fd586615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0ed5505820e308db2f8dd2f360fed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43688eb557661e2b9c7ba132c4dbcdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eca3476614d62dbc0864ea333986c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f90879b7ae7fd260574a4c159545b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe3f6f6c416983514fc09c899249c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c99760dfa557c40fe7eeb457c2e11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9d617c2142bf10e6598ce6fb46a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c5bc3937854861afcb540858a1c9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc958e0112756f51f64d5670cddbde8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe42037ed40cd84d0ab1da7500150625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd709aed1521783eab3b58d8829a6e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a73fbfd86b4abb5247308d3a80e28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a695af49c0158da414fcc9ce43d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b4bea75bbde487efb2d7fe43ee9b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76079164364da9ca835a00cab4a85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae9e1b93a8edd4388ce8b2993c0ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7859e68c34af247296e0ece4edfd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbed46a57665e117f9eb97638d4be7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28a6efb1d4e4659140f8ff821baa6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d5a29c8ffab06e1630e4fae9fafae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae1bf265c751eea70a37c01ee06d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea19b276f73bba87cc46c0eb5ccbe40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2bdd9e595b75f7d71e673405a92ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5332fc7318d239cf3144ea4585fa0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ac34df47bd36585fa7cdc9cb6865640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2663d38694d3ee0721bed44215648b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42160d1c8d4b1d5d4e318236974745642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a5821a0906ee1b09f174b365e18e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835538e7f162100b8e7701fa25d34512644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1f2eabf70e93dfdf8543513db39b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e4ea0b0fef76a026e2d87bf035b17646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>