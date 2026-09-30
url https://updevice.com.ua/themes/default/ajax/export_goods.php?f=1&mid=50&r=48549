--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191eb4c75ba923ccc946319736833651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dad3da0b75fb248a448dd93a1cab02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba365a4c9870230b17beff928448e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d22cf3d7f7069b48d9177b87f500c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc8b77a6c1a49de07585bc7918fcab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc07f491e840b239e328625cebdea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef4263bcc73523ab51e64564df1967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10698c1e0281867351f3d86fa627d99c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15f26e505a343d692ffa356f0396019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5ae7e448223bf6108a79db945541b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231ed404c5f5f8d8f6862ca38a887211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aecfddb3eb2fdbeb06a3192db60ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1e9ffd20bf113c03adb513d5df9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87eeaa5c8f99f86ab669f987bd8e8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5621379401f6d59cdebb1b19ec2f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c88babc4dc6d523c566dd971cb539816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd051a47047330b16fe647678f63ef917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5dd097b58395b461febee661f571518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252aeeff1f41ae2aa326f2b1f7607819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699df1d6b5d913eeb4fb7fedcdcd90d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea0a297af50e509e343cb1b0ecc0621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b8c8e775408643bab08166bb429fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd83201cc2857b36e3ec621ad3e2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c23d2ee08ca3102231b36b2a558e2724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36351fa6b0219d07c82f72e9deb6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f719e73c78c376c0eef02abcb54e4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f950bda5ad65aac70f03e37694f0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767714609a0d674d70a9f32ded787c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd1b80fa2524b36f147db03f5f48429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b2b1d22cf7b0ad18a588c3bf67a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d6301992ce02346e9b4a70853c72b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60cdde3a8099695a882548e0ea01cd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad26fb2b92991e7b95aac69ffa03133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff561763f07aaa9496aa3c453dbce3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36bd24fd91d1b272dcd9e90ee822835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2581973577d0f3cb8fba3844669536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c45c3d10827a3385b98c192f519f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d917d282e40495b0bd91be29a71d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e273154c8677a8c24d5af06b5c58b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1064046e52c6f8cc82cd9e074354a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1cf0057e146a5c43e659f991da0db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4ddca9f6ba96189076631044171d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c0e78920357eec62a2d35ca7b3b1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eed52d65e7051a88370344e00399144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce29ac7a1d008ee4d926102c5bb14745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db8251e2d16970349b8e161686a8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40f3bc467cab89454d93f478ae3ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5549aa159f4258eedcd006907b062648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4712c82e9e0ea8cfbf6a8ced9733b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432b004e6e7b176e327fe8f1c2856c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97709031aabf62ad2619fcd2ec1e1b5951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42e2230bc7413d900a3c6b761375e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00725b94b2421c66ade2cb8299afc0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726134cf8727d58a9785f902260160e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b73f63da016135f0ec04eb98921755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ec89cbd74f5f23fae41c9f62c4c3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d8b9c8ca927f590efe815c665402a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82baf6a6cffaf71e0991e1ff68b8e4c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431cb4353f449d59af6c8e9b8a3373259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a067010d0d18bbdad5133f2e60f9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ceeade7577621e34cf2b2be76ed7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58869402a5ab9dbed6697183d44fc10662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df3406f898f239e68a40806dec90763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df86ff96cc8b3856c7bf8bb41b2da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93affa22d1dfafbeb0b255ba5b54ae9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fb0c03308e273bc831ada0dc8346966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1234cbd21d3dd73d206d0070aa4fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9338333881d9d0c20b49970be736d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a5d8ca305d62e43a2008d5a6ced8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c36fb8b9933341fb6f94effa4751b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c68e70fcc3fdf57d66e11bdf7e41871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d700576f77d00046dd5258ff3db8cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a676444afa745f6013f23839d8e924b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa8f70d3f9a0fd03de14d1997397674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d753c933aeb9b6320ed2ef1048a53375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581776d0329fccb641efdb3eb29b68376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce72d5b1625435322086d01c04b0f6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acece998697d04fd76f55c3db20361b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dea5c955daacf3bdb4b28787a41cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775cb71ad2e2f7327ed46d56678ae1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4eaeadfa2f05c52b4522486f9b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cdbd8985dc9b6e3d1f45f7b124c2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a682a6f334913fbfefec2f0dc6a5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ce96fa9337051e75e9576dece6b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb5c9bfeb8f1464e39f686d2dcf3d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad5b3d15eeec4807e8bbfc4cd29b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c20cb03221a8f91ace6439da9fcb8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c30529744c827270e2a1bcc651a8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde71c5768dbf837a6cc47ffbd7d364589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2d04107cdfba6234ad7f27cf4771a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb9a0df232216962343ae346c4de2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20616d09c3fa37c624746c34d2ab6f7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6327ad6c1cc1da9486caf73572238093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233f5b581e1fdf368b58e1d08a2aef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b7a251e4c823a0db4efdd4efb5e1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45079e0ebc55840147c7dc9b47e36596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874a29a5e39dcd1620f938d9acc75a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e17afc6edd37257a639a7104cdefbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08d17562a3c48c8bd9f5d59e0758b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdfeded8b6781d6f0ee68149cf7e76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb0e42eb282de69f09fcddf6157ae0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b939c70d7f3b0cffb27f1f7e54be82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c809a5e71d4fffe0f888f163139208103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2acfa7f57bba89cdb3ac990fe301104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c59c62a1be39888c1eeab18bca3175105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d60d668cba56adef1763125c1ee81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163d076b2f09b62ab52560e59543ae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101cb7e1f2b516f01d1e868c8c2382b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623721376b67210b6a6c15da6cd95fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6a3d91d1841730b7378dc86ba681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533005ce9fb33fc988d0735cc7d5ed87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bbdaa3f88177579310e0ab7c5375f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1bda7e0c2d5ea8dd0a4ddb3ae1920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be09b82d8d12fad1b2beaeb90defe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ede0a4b639213e7f6cd5018ff1c19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3cc4f8e4e8beba3db2b17f6de56d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30d81f5a2497955716f7c79446082117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3087e26049483001804f4bff455269118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25ee37c8e3c262a97794057bc5184119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9838b45a6d3ecc4467531f77316ff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ea5a4e50c37e435671c7c1fd8894b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c458fc87bcc4dfffece7dcfcec69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ac4a8686f0d91777dc86eb37eae9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b9f4cbf3bf932e77528de509fa888124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb817f56617815a961264689896302125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f99078f612f0299b5c7066a02c883c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55b284b9cf0fa3344ef175e6d1fb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189104da7ead31a438a298f7858855d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff571bb646c035a7e28d6ce653473010129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c21f4d67a8164fd6d7ae71f10e6e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab0fca32aeb04dd82b450e9e74145131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f59a2eef9a235a78ea0b74641f17b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce070fdd7a0c18e3987cb953e26dd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a41e44bf97021418a104b51bd61e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71c00b517d91f12610ac49678a3a82135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e40c317d4f65f42ed13b57b77c79b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6942fe49db5540b66fd9688d294cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be1d31978ae0d12067c381a6bd164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520157192a55a0fa2c5167e6cf7c19f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819bdc61cb5004c4b7d3724314f358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b3884503c3e66f88e5de3cdc9e8ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dfff4e87c484293230b42ff4baab3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26568ef7a262501c093b6b27334dd0eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bfffeb299f273c07a4ebc4f730edf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9858bf09d32a9bd9c7f3e17af06c568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f50cf0f3f04bfcc38973cc67b76b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722f1f29721b0016981a19a287c7e5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c95d6aa78acf4d7dc0ca7a62b1b49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207d84a1fa6f115c35b176f16143b77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f8c9367b312094add7991a2c0f712150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8b8a25ef8967f40a8ddc406b9eee4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c29aae9ef09cfffbc4898dfeda34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2335429c573eca968a51b5d8ad0ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993aeb0a48bb52db7ae373b6d84eeab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3267a042fa1e60c1c6b14bb9b746c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf02331380785955f5c485d74c637eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b98a73c64d9bb1061f95a0f3bb92e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea42f83f1e65829f6201647318e6321158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ce7a6dbe43910c714a6f37c6d8244159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0ef928744d565ec8715873cd9e246160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe2f46d80a5f5705b1a93a6a73621d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bd8d880ef655909ec6438c075cc69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2313ef2e1138fcc34e566c0e76603e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f7810fd91038f242115a0ad2e28a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7064cf3e483771a3eacbf7cad2faf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef83712a027498510ecb6df2fe0828a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a85b98c4b11366cd6762fc116e60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bc18efbb7a702ff2c80774369eebc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d028f824d86d3293ba800cb085fb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05604e5e2198c127e8ab1d4472e93333170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caafc81866dfec81f43e06cbd12830171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb86e1813dda98377a8971e0741ffe6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bf96e426777459be4c69d0919d2fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dbaef4bc9d5da412152eb156dcba8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08354b26729c0131c26358962a588c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67512b9cb3e6088d28ff7cf9b7c434176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852515a30769a9aeb6633b9a69209e35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8cacbefd1829483f5f2e45034b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf4804a6f4ab972bb52b983ae2e22e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44107bf7e8e00c783d3f3dc4bea81b78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c8991d16eed7ba77c75166ed0849e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691674df80b8949a5c297b3fd4e723d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eb4df40450d3aded0344adc4f2914183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24508b2c89252d51f5779c3203489fe0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12945019e821e1b8fe2a244adec0c0ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca007aef7d236cfedd5bb77e2fa08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b8e7b4534b7a5659c87bb5dba920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d238c9b0ef260799022521c22597188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539709c0ea722366e0987992672922b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bd7fb9a6268142921b15992a14cb5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225999bf3183d8996ffb27eee2ae153191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe91364a807864ec0afc74642cf1a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cfa08c41fca3e1d659d1793ab1cd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229a899842e68b0c605842cbcd97e28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd43a10ed88aab42073a9ae66499c2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7b9e66eaa9710361ae90661b74e4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d131273302ec2075cfe25d64955f528197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf98cc198d4ed05b15d7bf02a1d530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431a573d3603e9b99dedffc757816f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf8a82fdc2a1ef2a3769adaee036d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e314c8595f2d843cabb9db63cdd136201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb928bc48f12aa2a1fa979aae47c64c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0153e7b625720a54efa54d14a6372203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea726e602667c4d6c7232a532246a24e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af71046fddedd91436774fb4041089205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28e15afffd2f3f44904f01801005a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82872d17c0f1ed2100d25e56771638a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6606531396a86640121ddbcec4eb2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793ee2f014ba0891e6ddec37980015209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6df1089c6c832ff722c04060353ac3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24f00daa9de4fdc6845a0542b01e6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d12a26247e8b76787805f556b8163212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f0529d150e09605b41e90bf7f2116213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b61121e224add4a85aaf023950edbd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d07b8ec43a0adfb6384ed5d452b939215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55bd903a2c040191d29d0e85e87415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895c2bf5d89a58dcb54b1e6c17b7cab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c039a29f0e758ef7985eae1d74701c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e9d2e5dcdc6821c68ffb202feedd8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d565b988be55112ad3fb9b030538220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d412086002c963f94a538fb4aaf6165221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67670901bf8d511516c16482b1cfd5de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bfe5629c28e0c303b118bc9ad1558223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec1632248a72d76cce3216bfba4738224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f1e652651ea2525dfb58c30996791225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f59e8de5175099e87b5d13b1ddc2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3659471e42ea13eb74318b0259e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247ff2c4c273f30cc441d6aa55d3ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb180da4e1b525cef7d7ea6dc5c5a5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99311e65318ff62315df4131be590c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf5742fe15b3302b34d764e5c4e84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381874862b4071cb13ca51057c38637232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6059ce0331e7b50b10b43fe005800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b557c2c8d4534bb2c9435ebcab5e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8479a490ca01357a7f3b23b705c2094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd08c7df22cc67314e8acdb85a21fd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6971de49493bf67d92259fad78912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdf3acf953ce735449bc5511346639238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a2f493c5de519b6a22e5b63bf6f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e700a3179ebf75240f77e44edc953d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b86cb95d62359f39cfa5b2556c06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e9712c2560d915226606f7e6ad6b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348509ea347694d4aff0b8cd321871e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0808a8328e1196f4b1a6920673e54a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d06d663b7a5fb8be356657239da30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac913e2cef0a4e172cf13249a26ffe68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa92d0a7d1e647b39a9ad43c68ce9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4f463c9914555f0175d137e87209f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc019c64115c852d161a047c1914a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c055faab5aad0da5cae2b8d21d19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479c1a1d19a0cd4a7f7300a44bf1298251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab931eb0d2b5504040050051e2473252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fe346aa8ea02a43a1ef62616efef5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd129793cef6832c145d69de2bbf867254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88606505a2fdd3054d52c5fa33eb58c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b255997af1781d3eba4f39522078fd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef86c925bec442f237ad67b013d894257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f535eac03425d94c20cd68bf05fea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ab213a67fdd7a781b2fc16892aace259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b441c0d5e8fbf624b1787877894fe0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c597d9a65c767d26f29890039685cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3490b470ddbed982d8063a35823870262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3bd1d58162ee0782daed72f7a98a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f02cbcd50f9ff290fbcb4d478d3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02823cdf6b80a1722f89c91c0e0da3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4cf54e0c35d8965fa3fa7d2ad77f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf57adcc1f6a1c79e679d739d6543267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae134c99a5cf08af637bcbe032902c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356098e0575b4e3bc48bb49464537848269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3608628f91ac6941103bbe19b9ddf09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b259253a82e150c5578763d02d87c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e65ad9a08f8246f505963dcf598276272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bddabdfd1f0eec844902d1b9cab5c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302dee1c66bd2f2367a2a1f73b011a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a034e0350ae9c93685af26141251cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b425284f1925e3b910afeda963824b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e036b8768c50ed6b40bc47b5937470277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce8af13f432eb771756ce8014ed1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894cea83f0ee0b668d35afab8d7e63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce85b3e5a2671f6fdced5353c38bd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ad5e3eec67bbd622e7ae21459dcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33d4350248a0cbe290a59209566dcf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca11386ed68574c3da8ee7ad49361283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8978266b3003a30af80f5fba0dca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedf4ac551bad52361a3235054112dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031d2aa56cd94448de909356ee2b07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826cfdcabf4735789ac2718199ac4ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263742aa7d40c4ee12729a6b22f2ab3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27103a457b0a96c704a27783c901e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8c9dbdc03df4846e6bb91040fc97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a84107abc763caa75cfcd9355308f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861fe61eaada320c7fc77c45bdad074292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9b71385593accf3bfcd1386022111293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238b0ea7546f87595dea01818453b79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672b48f09c1b7d3e94baeedffa060f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1ea87ba8744abdff3bad571b02b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5dc6994cb5cff9960a1195d93c9db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ac36fdc7408472b967a30047fff41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b07cffb99575eb27d98785902779a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd184d7830a59903b0b0546bfa205d3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918dfe582be61c55e43d4a0ac779bd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32489f0fc7e49772aa9bf01e295c91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cea66622a97cc909dc655a18315c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525913ea91e274ad0c721fe207d8c31c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d6ed4fdfbbf091b3485746ceefdf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9fdcd3de3c667e74ff6d9e3c809e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369f294107a32a12bd7f047edd1561307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10544dab64e4f8272906d408d72ee7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a717d51b015800c501c9df5964d8a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a2335d033a94d47763b57f03dcd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4dd12df30c1692cbadceaff7a16c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe635dc38fa7657ec65dadd9381bbc48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305e991749d1162b6b3369f228d5dfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d288a908e4634f86ce3415107573f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5825fa997f4e8496d3158dbc07debdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8924cb11f62039cde5cf180433c216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a244de5a1f84240ed6b06929ffd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4607fd824893de0118c1100c6c8b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2f04a5f2729f172aef288fe4af94319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c5379848970d6e053d8691f8361b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe22b3c25051df1d9fe57c3bb82f83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d422c68d337edea245ab002bb89d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ac61f0af386953ae2704c82795cc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb65473bea8fc0a91a969cb2848a08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa7b683cafcbe68444f0ffcd2123d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448d38aac041ccb498becb0f459d18f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc0f3591e9c99ff811c7f6f6b4b0d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c4a6cf3103707d8b749c6ee9dd9a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b16bf7c91b38011e20221481f44b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050bbb5f4ed083496c7aae9b321a547330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60379802d1b0f7d7f5c74aaa05f8463a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae511a1cd9ca650288d6a71816c79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f378260a5dba901e000682e51cdbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa8a1523fd90f534cd45ed2eff761334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7b6ea503ac60d1417e7d3c44455e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefef0f996f4d889ae77a50ebddf53aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619149772aa3ee054e20252b2a729c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c908cefe6d29d9485cb9fba02f4c3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2c8440f2a159fa1d94f63f427236b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3805477b2d8c123f6938987b7bcbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ad5aaa43142f78fe78acdbb744b95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b93a91454a85e3453cbb04282d46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c49c15d75cf8c51aad1d3fdd67d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba88a8e02cb3795bbf4ad2c304a02a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55f63891c6f1dfcd264c7c35b40cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f306e93f7a11b343ae7055030f99a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10a71abdbcec35ecff15870d6007b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a001c2229ba1f2735cff7e010bd09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c5699fb299b9844a7108bcf709be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad8078b093408460ddf58243f533e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924013fb6d157a99fa032f4394cdd9db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e8df7f409084ef9b23b103696f2d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22890855f2906fb7736e32a7ec361d4c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ddd6460f9e477e2e2d621c8d161cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a7011334d8ed1674a6b7bcd31cfa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61c19a3c07b560e3798e6c61637087356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7605a5a0d09bcc1bf883c02971d99e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f30bb5915daec7e547e9d9c1c8efe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a142e09c5739faba83bcff9fffba768359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dc06298ac8c0f998f8ebc793d6e0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1205b085b9f3856698857df052181361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4da4200384f13480e2166c84c4fca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa56cd81c79824b06a729f3fbf2335363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb337b5c7d2004f0d69e85384136c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b998479207d9de7278d709bd3d79f3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3fafb510546d75ffd87d58ceae1c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810726c77b42b083d0d5ab05fed25da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b9c49b161207886b1822ba4717365368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf2675883c4714419151368dad02c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b221f22d0259d7b8eed7c454e0662370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032fabd474f0cf2da34d241845c3e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f3f11cd41d721a227528abfbf7fa8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5caf7905609ecc3f83d4d2bb5595d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8ae9451ce9715dff57240ece8ad6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd27c1018a010e60c586adb193c7309375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a589b6e3a731cae4739587438b710e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d392e52616476459258fcec3be9e321377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc45724a51ad6a598838aaf835d8fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e05bc1a63758458b175711cc6bffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec562914867096d331fb93afaf9e316e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2e133073d9d43d7a4e08a535498ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35172c3e2f136071f2c1b456ad95a81f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e876943c7d1e94fcb323e317f3e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02080bf9144e74703b2315f9124c60e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ab7d1eea4dc40dcfda4cb84cc519385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07391c18179f20374568506b9e15c438386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b2e0f270e7f988b89a3c02e38e75a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee3a178f982216e2203ea85f722e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca90403679d32d1a8229d36971f35b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b267a7681cd66cee308bc03e06c485390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69e8b18d18c279495099d54dbecf1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f48eac380a5d47798a33b90a8e488392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cba38780eb20ead83f7bbdf99a915393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5b8533fe373191c5bc9d444db8cd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22497c740951f323e4ffe7826524ea05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804a309bd461163e3604864c9c0f531396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6a83b93ce577a72b94751f36e210397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f7ad8b4d9c811264b951ed1a7ebe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8df1d5ab35b03cb9770397f7c33bcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4e8d780e02288b2e730c7568bd70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c109981b0f233ce40d3adfc2337acb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e88b1cf078df650b621a0d0dfc2b8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbe3a0da81ea71abd77a1efb56b4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe93a0b3d5d13083b36ecdec9efa97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065317160e03af2e43a75458b2c4bb28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b393b20b105eca539eff4252e728fe8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30441a2a01804e12eb3a93737099b721407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ba99e3b15c23050407efda47e98e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed01aad9e8074d6b639aa39b9b48ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed20142fa263a968cec782c4c64335410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dac91a3e40955eaf92718e23fe191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe697b8b883b777056408e4cc4681f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44739e66b218bfcf18ba7d072bded6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e2fd6e223b36066de09c0b42e272e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc492fc93c938bf3662a3a8823cd0f9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f51fc179417758543c96ebc170af7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26788acaaa86b548efdbc96b0bb5a18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c1955779475ec1a7cd74c0bf8ae69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a63bbf87711a4d222da6f571813829419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c94de336517b0c0b9a3c6e31aeca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d96546687f7ac0fc5baaed59a5a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68db7490ba9cc3d46210a5453a0198422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf45f9420d18655ba5fac3a6c23bc77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0d0ccdce5efca4223308fa5a4030424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50c8cf8de8945f87879dbc1a0cf13425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17fc92f8f0b3ccabf8e73462219817426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8522bb80a4cc49458efd097d3121d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d2c304dca99d0ab803aaa5e48a988428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbeb3c845bad5a46b1262fea2b15d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7c865403b42381d735976f92a77a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ea2d7771a51a0bc2a91602c798aa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5572083c175fb465205e104edfb813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eabaec4cf8b77c2f2ca165456bce42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c403de96bb0a00a6220ac50b80ddad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e1cfdfa42f70b5281456b650fb906435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8be65b41341c71fd24705ce58a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adff6af817c7e3966e346fd95042de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347bff887f98ddbedf047ce9a9d1f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f777e32c78bc3528c97e56103cdc5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b460e2586a7e1b8d45994b2328f560440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec404884495ce031e351c674316c9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43962787527bd25ee810d1ae61d86a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f595c17697b818c30ab2c7d9c839eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957212850bd2fe41a2092719d3b66cfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d473bc509992dcd1e6c40c63cd498445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be487ce1d649ed559eb4640fadaf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d54e3031c185a47fecb55d45c56b2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f3974e40cae77ca48cf8b17aef6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fe471e5894d9c18a72fc51e82df5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13705828388f8e9c87fb56f3a080bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d7bee19b08cbdad83320a24daeb4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474149ebf8ace75aeccb8abd1820c96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63f6d2a7d8177b85f31958e5b3bddb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef72ca08fffa79e122436f0987d95a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f40995982c5d46722ebc748e5c85aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135b14d97bc12d47321a96cc33ac971456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdf021b15d1bd73f178581a9976c81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea220fd051845c83edf25cfde5d1679458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89682fbbfe7323fc70fe851691eb385459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a3f349180adb68b119e49607f1ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79525dbe5149cddaed527ef3a128fff2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f068261f51f440cd703c5cbe4aee22a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a15f3c857c7e2848474fd8e0d1282463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080acd6089355afe25d4fe69bd2ef5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db963bd9d4204511b2349dfb2d25b16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9a86fca4d5d0b1f67ab2adc83ed49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def3f78a947f8f0fba70f1b06c863b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d463997cad0e1cdea5643f74b7b3b21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c16dfeadfcf1a2bfb0069e56583c92469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465df515bac65f1ff35037098c627d07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2657fba668a64406a2d62f2c1b92071471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0de17a41dcb348e19414800a4efe83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ec5cb709afc8b910df9c4102163b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12c85c99f8861a2edf3fd5d379f3aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1479b259756352be1ea9619061ad9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1982ef56e744c83f7ba70e35b0b8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fdcf9415bb5cb4201367a9c61b952477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f27b729d235a71da77d6f5e82b867478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348507cb9c3ca0172072b57597a8086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8386b7b33cc5aedb9a6489124cec413480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70559778f841d6b0bafb968ffaecf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864a6630f040bc5b7eab2ade7168d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9532faab148755c2bc99f91e9a4ce70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9702a450c2bbcdaf06df0f4c3e4c6a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e01d29803921d44e60912170527b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3411c3ff2d2a0d77e034ec5e3e8ab5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ff23fa2d120ec4dd92dcddee2e91d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8537ff1b436875545f03a29392fe6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c6c96f03de039f646e25edaab093489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23905d811b9788c5af7f63b8c9f7ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5343dd90c86813cd2a306def859e3b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d54609e078f73cc590fb4d4246a0b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cded5a80ba11388b71bccc91e0135493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28da40230779d8dbeef9d0128e6d2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967d2fe846d7f47d84b19c026b735b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa611003af9e518d081979f8765a4e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe8b54efba2e7ea1bfc6531896abb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced9d922b29e625fd5094f51660f886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde33f5d39e13302f9b8886bae8b770c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f0ca26b66b6623b1150375ef3345e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f48d7921b33cf51d29d50514f311501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd262cc634f6cb613ca5f644c130699c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fff5a431192ff4ddd5778c7434edf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e011fc508a206b27f68adfd791acd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f77de61daf1d506784bbdd70fdbcaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634af4ed7bc3f5849e6c0ec7b03153e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539d30224446377c3e267e57209de3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe543bd63d129ccd4529e6207bcff7aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a05aadc9a2b32371fb746217041f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273d2d31a6a3c4c00243b14c8b24f6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f5ca04de365295360e4105d98d81a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6e9ee6b5ade78f404db812c69a3f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433637e5e041f0e105d3ca2b1223b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda1f99bd9c78ebf39c277685d1857514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5740eaaccdb00c2fda3b658228442515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce302f629bce94e7a52a10f91a4baa02516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747123632d9a6159a292fc0f9b1ce06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aca90e3653c3e6cd686a4fec2a590518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df465ae7114b3a8d339d76e4ae2f0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb859c08b34381cb0c5d374480a3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8fed53192c0c32aadaa9ba8475644521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5015fc7f73d81f88c46d01e8b9027f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc1031a585320422c0595902acabd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350454a9a1eb7de93ba2772b78d9b5e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afca202a7b24dd88dc5fda4e50d86e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd2580cac62a061eb0320f2e2b5347526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e622e3baedaa61c80b935e24119d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3d5f71e86cc5cdbd2fccd152b717c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4010937de4d2a5963cff7cb77d13e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108a48f269236d6811cfcdfa269aaeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80df72564c318e66fdc89c47f81c14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ea9393d155ce3a08d854f19c8ba49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da688413a11923e7990cd88c7e4618533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683d9a16c6866ab3817d97f8d5c96f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddda13b5f090323a8e102ee75de6da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a694cc75beef46a71d5cadc32b354536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84564dcde09a50e5bb368245592eac52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116166f8eae704f999104ee93adad8a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b7e2d5b845ce20e3cb1f33923a8a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439bbc63199fcc2191d1c0a8b04ef18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f210edb5648181b67abda5609fcc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150979597002774abfd28cfe7917bdc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33613f41657293aa5d03141fbd404a99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da88f3b2e59d425d293d22a9e56b645544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae565c532671e35333380ca0439221545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cc0eaed4c737fa4fd5dea0a02f87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727d44bd93f047bd9174910acb27fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960ff371db25bbb1e83a92f965120db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6af0556fee3b8248f2416efb996e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79b593c9a3fccbd4c78bb6bf4004d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc440bd09670722e5697a381e30b71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eb91899e2a9db66b567c88243f813552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124a724df3a7c14d4cf7170ee31cd44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deaf955476ef815a6f058b4dc06d96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2eff4242b6826656a8687b487a274555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f9dcf05912a505ad762267adca089556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ce14eb89c7ed437378cb3c760ea49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9f7a2b3ebdf2b7f6a7a6dfab6efc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5acf6ac408b74950ad125bb82b12d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801adf91285913a52bc473c15f257b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c525d791c4cf50897792b71f98c1a9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577a6f83b6f7c48d498b0af4c0c9526562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4eeeac2952714a21911db60ab3fa2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7982b82ced4e1e2be4ee4ec60808e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45588880473de77982967437e39c7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffffb6e57e769c11d740d9ae98fa405566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f574e6a18007b34f82bef1845979aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b106ee41cc789594be58ad3dd0b16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa141fbe17450a77810d842a51f916f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b602b0bf4702a9cd70fb435df3919a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f346f0b2bda874d720d89dda04129e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d41e753a9f4568afac2de11414839a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c1babc5533e37980346515c4f0a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31fbf6577b8381c547da033d61a8f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d2768722b9c2a3737a6faf123b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9b434219d828ac74ec7932c8edc5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e08a1c584e9e9d38ef1bbce02678f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d949419ae4b21d34b78b214dbf7e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5276f370d4ddaaec597748e15bd48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5fca4b1de84e16f4141538882709580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a6b8ff72a9ebf009467db4bba240581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942c056056d144f9fd5c53f9af9f92d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8a5bbaefd41eaf974f36e6774c35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed363bd552f236d0cbd6588e3d75a08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ca57da8b97d644d6b2e77d801aa6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d422d6e9f5768b957c5537aa0994586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ba0a754d9e0ec5c6fe06f5e352700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774e69f5ac6a8c22ededb01446ae842588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aaa9b90de570df3415e3b76eae50e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32b3437380ca4e7a173c0cb08b53b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc539b4244e7b088f02c10e90ef35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8bbb5bd6daa3d7e7c41701c809e64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df658f85c3fd2515d663cafc5a27058593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05a20138d5a60af004bb71c4842b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab18ff9af0ca9522c5a1ed59ceefeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca23cf52450c0937455d193d4f493596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3176cb2e622ae1ef94c23b6a5026a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4d6641b4925ea1486c220b3117d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1f84193e990721d3b9d26c4c8e79f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bf1a00c2f75b5d88e1e38e93e77ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76491066a482cd9ac1b57801fd33c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f31c2898414e5b61c25d0434ddd951602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b824f490708fc391a4e56010bfd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56bc4c43e692aebf1f046878cc306604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c75d1fd67aff584d7c5cc7a57e732605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3624b4984128ee692249f2824c712606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ee3fbb0384f49e81f7a63efe1f96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88717e261e360e77ace48c168932fe79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048df6ad3f767f602f08aab0c74488e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1552702add4afc4058a1b26de3cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762e21b9eeca520ba836acdf09f446a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29186958861af260a1266bb8001fe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8a54317e61e954c9e8a6cddc57a91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a1f34c9da2da5a6d155350d148770614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2f67aadef2b5c9cd75567a102665615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233da1a141888172e3171397054a2b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ffb6fb5cb3edf838a1d56d232e4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc0c04631acf055e774846f25749af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af082c07a798037a2afc2d50a56d4ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e95e70353e9978b72db887bae753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfe796a06148bcd766b579e2dfe9a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdb5af2d80190cd544893a7ff5a84a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4344e79d2502ff9bafd529b076e07b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b7780f3d1304a28849d8321856a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0600b72ae4d7463efe3037d5bf1cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624ca507b9151cb81c49447777341a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044429a8c38ac537a1c2ef5c250f67c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdf037f465743493af63eb4698f076628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b337a261c4a0524042ef1f36a822d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7be2e20e30603c55b438944baed3c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a824054fc329eccda45bfa9f913a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb3b64b1411c1310f56fd9801ec09b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e19346c887ccaf9aeb5dab7c2d4c63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368519e546a2c8861a5be48e3167d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152ef228647722dfeb026947062c0d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a930f9bfcb70e2f8ac607d7ff462c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764f2c9d311847a51d4a03817511ccf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652dd6473d6b7c524a2179f8a4a9401638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f172b7293aae4f1574027e92e7017639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cce91b34ac19b3679914c8de425cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e43f504cec36a3de52ae9b31f0ef6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d8f75707d1b0aa8a90bfb7cdc0670642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2121f2adb008c0c8dd8b5d2b7f92b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e01b64aa2b62208bc3df2f5727704644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aba2f46ba08cfc459d1ccab7ee080645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962af8188476e12eeed86380801e50e646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c797c1f4c5340f681f75881a4ceba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6be258ae941a4f104d3cfba517efa12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7be17c7ea51c5486cc097040043da23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f29646754f380917c1b28af340f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f68f07398016f18216577b94c418d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d683155020e87c95a7f1b7efa9eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4614ae08d7d3673d0eeae509a6ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b831b0b5bf6da9209585f3522a38fcc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72b717389c811604d28e0c1ef89029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db63919705167805c84d1cef8ee0afd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a0d8bf08a5c185ce4d755e889e4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c343971aa447525ff44ade8dc0c8a5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965effe19d36cda9109f9c432ed72e7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1ea0d522e3182a6b7e3345b0218314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b937631ca3f7f8ea1d35a8cb1b2b9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0772499e1b6af63c72cedd06cff76d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ae628277bbfffa8d3213cd9ceea4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c95325845f2b7a051e6b99b730c6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe48537792ef8f6ec4e10ab4bfc32719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301983be880f5c6dfc81c507b4a0240420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908a07c97e74de085be368389e7e5e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510c107b549925ca83f6b526f3dc5f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b15055bf5f88e20348a36a783e5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89840e10e5afe3fe939339d69e1a428324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792b081e6c085bb410c40c0025b218e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569838f45894abf9b2b1686d5cc99be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88983c3cc57a9c735e42d12a7930ebc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c011d3a22fb9ad243b18117971925628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7ca48af858b9be4f790ba15d8fa1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d151c99d39b34c69ac96266a7dcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca02a5fa59be5889cec9ad45b721d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32561ed67ae6e7870d06373e8fa2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4de93a1d40b8a2d4d14a433099cf8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932420fe6e1af1b894b13896f09e01bc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f87b7789f36a28e413bdd70687aba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f7a06417fcb24e226b91b06cb120736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3eb99974fc80856b1ad1f89da3dc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b1986439ca8c15ec433ea3c6e788c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80813230991b21880b05bfb4bf45e55e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4753de091c1be09857609f673322f4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39879952a02a3e3c7d45bf1fc2cc6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d33be323740edc6a3add51db6fbfc242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cada1ff31a97f4c86b8136f3ce77bdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd651e8eb0b9f4ab2210e906daa0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0490fc2e60805cdb6b40d84cbf4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea28223282c40b51cfc373660db97f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96152148e4398ee876eae3faa6640547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a3c32e70c1d541d864051dac5050a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401108e3a24095d4c82f2f439f9e826d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb1a4371303c83646d547fdf68a9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e41fa7e4570bb4a920aa6d568eb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77010d2ce351543f054d7dfa4d6dd2da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279c2fcbbb28fa5c8a370952bc53a7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25405660965817364d9e68b3d5a8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d10de2a5d9da79e084b68a4daabce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b066e3c6732ff860ad48902f8cbc1f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b16102a7006d2bd94481e5a135e00257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874cb8c1c0593c2273fc5fe5bf29e2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c975d392cc38f9c65cd07cbc55368459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce90587bd7dbdcbd25b045feef4229c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573e9f64853e63385581a8635dd41c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57888fc1a904bcf952cdd4b33308a83b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e9d095847ed23a9657132b159ac863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd906c0dddb0b8f92d17cc2025278364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155683117a5a5e6998ed68522f12107a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca80100ebcc02d18f4d335234b242466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae6979ca680f2d6f5821c0e1b3525967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f73d33b8030eea9bbd4dc8495fd2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bbba3b10a2c738ffd6f6766d5f03069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b7b116de324d69b834598e1a912a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa0c39795635ebcc0fa98e4fb976071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e07ce84b0946d37c07398164896b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cda98abb997aba1e2c357f0a4401673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578b5a934999036e1e89e18ae598fdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e80b347f7cdf65f4730e9cac49ff6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d91ebd127f286f43bc52a3ac24355576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816978ab6285ec4bc3ff74740f82e96b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc8009b378d896422ab555cb57bbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe9c4b6c75cfa61e640873e0f569a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d807ce377a81b3449af2d84b0454380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2221ec2866466a651f291e2a56e0a6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7cba1a385195881ed3fdd142b1a1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc73d251ed354c293cff0cfd7ef1df783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e720e044032fb177149092ebf8a0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de35dbf09e51cf0fd67e2d07443a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a38f973dbd46c6ed1934159ea75d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bba0babcf2dad3aec6a26d094dda787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660058809156d96366ed8b97d5a2fe7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11b3921973236cbe3227b5e585b56e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9987376cc8f1bb9f50a2a49833d7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2721f31987e1968b1a09feff70e03d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4fd32d298c282dc8a46df0e17591792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77dd65fefccf9ffed4fb61b236a44893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21787f04c18e4d47c1328625fa87e24994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2523141b2c97aa607688d50033d24895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe760e26d69e35af4d331075dff88896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba0d0dfcc97f8cc522f29e9d461d1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cec8f611f1ee40d456dd1390e5dbdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87daedcdd407d803b0b27d707a97b2099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbee6543c6fb0c8166b249b7fe140a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915729614f68d99eeffbc0c8ea659c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5373efd1804d981528f892df746dc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809dfbb5fa20d56d14d3454a57d296d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a554b751227b60e5a67c88655bb63d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfd319b99420061dbab982f0b4b22a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bc83d0b43d6390ea96f419b9fbe6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306de159e8664f03160b7c2b49ca3ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f270586b1f37ce82151f4a0d2473e8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c51daf3b45b795add19751dc5ae016109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95eaf1ea2bddec1d56cb6de90643f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee354f743e320443617a08d812c885111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78f447d632eb313b98b18c8664aa45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1d16b60a88980e24b2a7bb8c83693113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16349c25d496bbaad952a2a48cad222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2b36c6b19bc588a4c18f9df501d6f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee09802d41c047111a2f5ace006274116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe51ba8e7a859ef3781201f7eeb987117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecc0c786e72ae5c64eb3f7c4b6fc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cde027c38bf132d2720343da16950f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286bfeaa324cc4cbcc5df96c81c9e01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948673e4852034b488bcfbe5c8467b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bdb6ce712d3bcf387ae8bc29d7c99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319896f869906ffd19608e971801cfbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19575d68387d4c4a9cc2def8d6eb7644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61c955494d6358ac0d538d7818fd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf69a0dd07f2b0119b363e9cb3e3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536304e3e31372a49bdbdf063cd7395b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aafca529c80dfaf3d9c3ce977bc477128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1fdd264b02cc3952a4eff28cc82dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec32f632a31bbfceb8492cf9d3f6eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e653251ab4c6d29ed5fe3f278bc6f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912c6a29b68babe2fb4e5afea723569132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de09fc1b717039b211a2a00e89f57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ba774886ecb55ced4134d8e70eae9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598579d4f3155740aef4bd4c263de35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155dcb75ecacfd9024b7e379da72c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61def41b9a9a18d75893886d299b59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b313e48b07503e62cec94a9ef51038138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b342e0c1744485378d9db3d058f5cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240d868e680b8822bcb347525f91f3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2941c18823be7803397f92e07d4a831141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98e580fa1721dade5781369d0a599142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ac75638dde5e0b82822d00e07ea39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500c3c661621987ce7b541e5b93277f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858f6fcb438d6680c37d4d320b270dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc16b5e00e2f6b63ddc335ceef327b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e86bbf8d1f19f4853a775d1eeb32a7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9af4ea235f146e51e5e7f528b0d03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b304eb6548708088d294462e8ca29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c87b0d49c95ee77d4df61a15a8923150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ceea7f6e0a6feec514ae3bd3fea76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d51a216c26411fd2adf8a9c2f6957152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc65893ccfb694f6349b8b6a7316e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e54370f942510cddbdc9ba4441a2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474316c47553eab4f9992d759651d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a01be0449d2be72eed1ff36663bbee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc23298dcc93cdefabc59b13ec66b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6efe87289eb2a8fa10c02828332e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68161c1bf5605f790908710691a32a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d72068a01ca08934a36774ed2936e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e538c178c5f4a46e6ceacf4a8493b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76ab6a1975eb4e7e688e8d57db153162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f43e5f80fdd72794592edbd86b3092163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee11cd32ea8b916897764a9a29754d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1c5649424f974a4188f275ec22b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd346810bbf931ed40f09d0748ed56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be0c3b5ea3f08b1c236fbb5ea3f12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6580def193eb1810376356157572702168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f248d1b1e9bac16b5e7ae2901472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973afa8fc889b50cc598061c98999666170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3dfd33cb01f7fc25754436124807e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd61d94864f02274b0dbd0c730b0eb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771159b9e55a731684084f117c20bfa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649c25d075692c910830821ed5fe10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35f02093ae3b0458e59feaaeddf3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f2e51c64e93c2f5c94dcc6508f2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99f87e466a53e15245ff8b9966851a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f25d30288dd1933503a3fc20ec879c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f0bb68b6043489924b480fccd4bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad8ebe9d4eabf6e5c36498e35156a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ee711506bc466df95f61f19e912a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701710c3fa0ca48f9bd91196ff72770f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd6f8ee78e29ff9f9da5fe4e20f6d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bb0b382729848c9bcad7d308ee561184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca55070128ba3fae3069e8711c92d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea249ec84303090adb92a90d9a2e4e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debce7f818b6de54f634cc1ae49e6753187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab45b621173b004afdede73d7b06e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b207cb1b2d589388735ebfd7c3f96f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa76a1efbf047452dcee57d76bfe3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cfda59d43841f30acfa898dbba04c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f753cde0fcd308663ed8730be82d79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5c6cef8494b52ba5c61745975465193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f098072c1a3d613a0573e065e0031e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0142e5154e23f5493f08262571d2545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d8f98259c0c0b7308cd774b4627b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79eabacb7e8cf9f81663ed4208fe1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e8a043d5032be0631148c66554868198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b573859eb52cb34d1281404721fa4b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd316e2e71d777446a737d554c87704200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f1a223a28e870a6293769a7830c47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77e4b662e75909122eb802ec31e899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580333f91744a6e2ce1c52962d94dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbe62f8927aac420fe3569de6ade3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fdffff91177adc3ac0a85a1215cd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c44b8da3c0aa1bdacb4ce960b1286206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe336882dd45da15c8b8bb065970b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dc23dad23cd4175f0315ca013dfeb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b86508f47e9c89dc6c1d20aa55089209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96463a5468b24e89c8118dfa3b70d0f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c598c0183b20f1048a982c5842c47d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f203882ea9bd7fa448babb60ab80d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122fdc636b85d6150dba753945c0c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0a62dc72cbd7b5269fac9da29f3a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054ea455191673d25081b7b9bf75a49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0732b394e5c9c9c6802508c4ffd0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddfd9adedb53f222130ee5c5a26f3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d6973e58299fad428dc91131d5bd9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd6ab9d76a7f6d3f5c5a2613d52749219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3284f51d48b832fb233d589b15f7ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef94b4fb7ac8a3ddaed2404a793601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba0b859c6fd4ddbdbc27afe9da2a8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf592d20b9a64c731e83e51983b761223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f00634d2766e45141074983e16b5b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684605e1ade8c2dc7110f883013026c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48299b51af1ac3bbb3f2490b2c356c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad593921c19df3851fc2a1ebab92c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d3d8ea0d383439f9bc88125169bf2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e3828a953190812ca6289afe62bee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b768d518ee2b9ec22130e6561470e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618459dfaa109d9cbba943bae253ec26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbea373fd380df71c0bd5f944108d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83626050db1dec9831b47c1ce8fcfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8380e4964e68ff99fa6822fa205866234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846dcc5bc5dcc15e2d93568c4115ae2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aaad3f935b0e9b96d8d6e8c8feb2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d12146ddbc5115559277d69cb4f52b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38021008e89d5eff7fcc58e0451b8b83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79cfd6c25527e16dd46ff0d7cb9af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e767bb4f043465bc93d733890c6dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d630ed7e42c894716fc61254432d86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069e8f0428ffd1ab5944f494f72d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92073c47e5ed363b56c81779959d89243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2c00f55d4d7e39a15378b6283d1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5879b6cba1f10b1f51381df1009ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb59b67b37376c19169a866033f88d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b13a5dcb0191d296320d89fddf2692247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b51c5dd4f5d1480c8fca3af10703248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94d78ba3b299e2ddac2a53e2282c5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b0914a7a4b08ca172428fbafcc55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe7be0ec672f1650e1e4622cf652e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112792aa16a1238fddf8d26a0f7758252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7fe5fddc9681d50044a5f11fac5dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199d1137ebe7e12d5c025af9a5f5ede254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268680fda286d3da77944605b074f3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75e0044325a7d4b85c435202847b83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cbc9131531b9ddc49c94ce93c93b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e469fa4ddc8e1e67e58c20f0ee00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544b1b1c7d2598d3adb9fa3777aeeb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8c8ca9b43237638c2a5f875067a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4496d2dbb76f87d48136fcc137bfc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13082e6f9cb0df33450330cb33a0d603262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574593cbd634d1941d90470cf56e48a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c364397faf07df2ef7dfb113cca1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8370ce69568da0e26a4f39c02f4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7cd788c75c7e850bf5c4b0e064a3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239addca9ea8ac56b48e1b48b866477267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bfbcd8104d31060dc52d27a651b8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99758f7216cf2557fe59aaa83c3ee0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d31f87e04b67f005e30cd4f3c54243270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ce51223a24364c288ed28c5dac7cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e8ecd1484d78763e75ab5c4314c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448311873023288a4b8b57e86535e92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9d6179625287ec5bc21b7ae516dac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae72316fc420a844f90f708b79ed600275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57bcbfe6494d77613aca7628a2ebe8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a895a904c794c18875c8b8da04852b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860887f8b36dc7f6fea3e79ad08d257278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321e831498ba83073f7ad40b5b4d5df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cb94e167e4fa69de13a0c33099630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa24c4dba5f9121cc173aa2e0f9ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8167c80c24f2453896be84b83cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b277c57df06d64892ff6d75a71f55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462dd49af27101282c4bd250cafa693284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397d10c726d9e13d98048aa947a8ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515e58929f3abcaa9418b13dcb1d086286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5deb6d7ab49737bee59223a1b43b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af96f37af313f9314ec07afeaad7bb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fd886b25f15d8b93b8ecff98c72c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb8c659fc3931846ba4e3e964cac3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab18dfe014f300e942628cee66a8e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c144ff9593244050a304d336d641bd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e5c87dd5e3498d6a7437b1ae3d0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57488571beb1bf7ed89b061d64724cb1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b08f00762ee58b7c096d3b3a949c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2fd0840e0e52c28d2e81b099a073296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d925a2e374f9c4e41ce8bd460d2ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb8e86bcabd6c38be7329f36016103298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b2c10e82ced73c0c49f0be201917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a642ff597cdb5a741d5fe386fa42a77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e2de53eb066667b6f7928cf785743301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca624d0f6b954f025a84e12013ecad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e809f54347b526fd0f275328156f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846245c2526bc99113bb7d0a9e2c86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236c13957e2e8e132404c920adb0968305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04dd3efdf79dd73c16fdb1eb9173e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853308e69c8fa7e79e6779928afa160307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766efd809f3c165aaf2271f89d4f3c18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f38e51a74e3ad7ccbf6e1e5f915e69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67271c5d8172512a3cdf7575a2c10c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdfe54c60f0ae5f8e4577695b3a56e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb342d7e2102bb48e02b888edbe8b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d163a8eafc2fa1e133a0fc1e257a16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2414ed35c63c03d2502099b15b83f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab56ec16a2e5d5fdcc31cae186a5ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bb4c67c42ff3d3eb65e8b009a80b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998c5a9e53bc1c57012dcb2ef0c40e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae1c0a0a5488183ecb2479492069e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee32da1423cc6145f994561f98e105319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026afe853c54f8c625e88cb640f59072320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8f19f9e4c0a36eebf85b7a597bfb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e0c360225bff1afe541d89ae0c64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec9fe2cac9f59e8ab025b9bcf480f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8687a0bef7f9938e6bac91473a1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f456cf59c7ccb1a1c7fcea8c5853de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8001f2c4fd3036ce19794a8972f4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c1e8a520e268fe5de3079f8631c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e72e275c600aab499bfc96cc6e4e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79557a7338617f4c0ce3884eb3bffadc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d23f040e14bee29dc18e245e0dcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb046c91b119a3fcf0ed06bc739784331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4f3c5215ed8a31a59c4041991e32c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad388cdd2d69752d9ad64c73322e50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072fecb8cb733fc303329300e070a96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f89a73866d9a9aad0096fdf2c8a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bbb3775d9b40b0966adb7ca82118d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd9466ed2034e9bfd727a11089ca12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa725644adee84f427346b1129cd3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c354c4606e91ad255d66352d8e2b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b78099dc9ee1efb480c6181df23b66340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8bbfd9f8e63fb7c541dc748cc819a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02950eba6f5a5803c1010756dcc5bde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5abe63af556075aa0d3dd5be5009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7412cbe5e0d2a53594aa12cfcbe78a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bb460f6f151dcf0d69ebdd427122b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de711affab2d584ccbaa1bfb5548cd85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc521b1916a9d8c648bdfaf15ca2a66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3f2154926c6216d211021842cb42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a5438589f69f7dceb773c9f2212ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce26a37b82535988a71252420c1b74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ada699f0437000de2b77171edd117351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15bdae75420008f518c37c1b727177352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f7a598e1d9a1d735127d2c8bb04c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d72b400e946ceecf08f374264e9be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7b72bbd75f240981d61254882b6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5c1a5874640817a25b357289d46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7c9800a6dd5b15ccea2327602ea53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849879ced1a1756e89266f3b234bc16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928058f675fe058ca4d08de1c127115d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f053ad1375abf80a5e80680b11cb4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1740d4052faaf23e843be4ff0d56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d85e7b221aec51510652773eecd84c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f471c522e1855a298c5138198d53985363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99976538fd70224ffbadae135af78c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf4f8ff2030da8ea3cdea4f6bd0bb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20701cb82175c65b443b3174f3b3a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83373c1d81063c53e183dea509af30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce6edcc4daef2f42855fdfcbcc9e33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee32efa798ce544c194a4b7f2559d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a35b2456ab19b1f9a1f2117ac40f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f030343f6aee7386c6ff963e1f2030371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ce25aa3bc528418d23dd110d8f4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3931aa8c2fe96071971d556bc150373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e25e69f388816201cd32e2e00d392374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774d0dc1341acd7435b9ae6a4db1853375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adf550ffd3f7059ddace1af2ea5747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650288fa8e6f0977369717c4f99ab9bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1caa55124e03f4841f8a8aa8aebc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee8448947a52a9afbcc4385190ddc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d823846cd0d1216d3433914d0b9009380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6629aa7ae9d491db009a8a9b985973a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fc8e8d108434341eff8b11f4622fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0e6f56604b7ed3e61cddc66022f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eedcf361b16197bc23223e8a20944d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1ab11ec5f0b56d6b48907325059c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87d1ad8ba778ccb653076af24092ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd7eb2f77ca73dc87dabdf6fbdce85387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ea1eea8565b3d7d8ea0ff8050cf02388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98c48352b7ef4c8429b197de171626389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8fb178f90a701c63f6f0bbd73b5ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c404bc19f340e6853fe19f400e8cf2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766551d9393d7e13e594b4fb9b9e498392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e4da2698e627f99b0d654a53802a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c694be8eda9cdcb5854408237c8b3a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0afff708d0f11dfe811b49426f32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379a219ff7d94f72e782076e7fe942d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf6424834b15e07d4a146e19f686d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3de4289b1bf2ff0f93aac3f1882bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1494275fe039ea8c57a04aa6780d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8398b082c08cae0a1313ffff0d89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939ef03f6730788911b9f5f90a3d604401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945c82adf304997a4239fceee4d3829402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf70f110b4022108338ad38a2f9066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8cc0948b66132e83b1b9c1c237316404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5ed04321c927b12c139248f6514bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3b980da7eee535e0cc6f06b50060d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbb4c591cb326600e85e72b93d187c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77349e63ab6c148aac274b7f646ed608408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde67b4fd9c4187dab823b543c16a97409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5490740688a0036ab01b370300094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fc2c2e33347e525e961f9284f945411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79d6e0d3a9c5964f929bd805a1a2e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e314cf6b1ba54325802781111773e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82064ed69fdc0e07a6963a3d6bc845414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bca1ae682cae8ce991b5f6bb8a803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7485625225ff28a1156f83aa481cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f1098b08785a505307686f28c726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d891dedab275ba069e9a3f2cb386fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4460579dfa38736f4cc044b2cfc5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807e42ad02a673518383f747b975da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95890711a5c1bab843e5221f934b1171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b8905157c6e5839135d1b7a313172422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c397642273410bc7f771ea7c966a61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403da7befda3015cf6ba17ffb445f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9ca3bc2afd895b0ddd97d0dcd1af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8b7ba799ccdeb7a5e8ee714552053426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041042c6c86e815fbd12411c0d8a32e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bc6be1dc7290c37b51652e1117ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf8dbc1b55a6cd749648764fceef2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd44b438caa6fd35920125cc66edd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c27d36c785c73e9d9b18af73f9354431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41736db79ab9cc49b47f846e59c803432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2b113f52e7378af3da6ab974366f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dca89803753f69d1c44685b63a17c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd029b223599d3ac64ae8f1c20971c79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804442237b77a6f79cce39cd177291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63913878e489f2e2ddaa70d1f7caf4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c579b6608b1035886350fa22a1e627438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b62e8e20b336741638515456e39a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5d72d3cb3eae90850a611fcf9fa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ffef39209b46a04095119a5736526441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab7fb396908de06bc9f28ac48a320442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3c5b2d6e03aea654690c4feae628a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387e608d90d79e54b99b5ffaf53c19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2ac29bf52dfc072e1e7e0653f5ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea0bcdd5f9e1a9fba87f0670d50236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ed065a3c2f485534685ab74d43785447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc7b6c856195b237d6d408e17d7d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ce4eda84b5c700820eefb4cb12530449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d793bd48744cb43e419aa944ab50c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02cde45c4ede8a11bf566a850c83f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d074594dcb8f0002a6532dc9a2d3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723955a075f0a7ad65f671b9bbb33aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41024b1b154f24585c877b36fb4caaa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1cd9dfd68c35ad6070d380e743bea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116d65dcd74bc1a1a079559e673edb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a3b926c881af197278afe4fe5b53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3377e2a58fa7f4594896d964606a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd76d1d10ad5ec00ca89e04092e8a12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c227ea38742ea00b0eafbf481aef3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20951a7c2f35c81d49a35b5ae556a451461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775b39f4111cb27578b45a6e267fbc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8870516cb97c8ed310436d8bdc483e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4572a2927e02333c11174b4412c7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b0613d4cb44c2492db13522fef666465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ab530f46d58738dc1ef5f5d9ca81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d09701d4ce5fdee0e9f25b38a53598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539417b5873f7465439e3b2141b2fba6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ac987d9dbe6ff4f52818447517e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbcfec31e5863a5500efba2b4e1ea9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc0eb885d63b2428b535c01a2a9da0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887043caef411a59bef6e5a53c30239472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df2b0b657ac0643d740bc711919e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec4f7b06d2a918337e86bdc34c36ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405107f14078e8cb2f4965f50a8f63a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ef38f87f5b10faf8832c6a792b279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53317b8d51acdfc7f7f45a7294795b1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea246c3ed21b04d936e72c04952b6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8123ba3ad795a45c90d13ad3429d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f256e9b6d9c17a542c839dee25811b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002708f0e11f25ef88e9102cd484224481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648864485a19c9665ad3411e37a05666482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45bedbd89f2d9ba24df93bddff5ca8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e5d3fd9fe9717555cf055f9110b86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c0a0b2728b6c83b60c1de0ad4814485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c6ff90e4bd571f963525d77cc6a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a31ebbd752584f74aa0143990be7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c56116a4e686cb277cf0d6224aa2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7363073ac85472855c97b0937a18ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbef3b120dd3504b6de9ef9bd3e297490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefbd76d403e5f180eab661554de994491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cce837cc1d43ec3d64f0d99323216492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5763e1a6b0fb0385f0f6c3aa12f753a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef01522f6815289ea90e3241389ec8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d52b35c98cc5b754e7143470b4c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032a86e7d72656063c63cc8a655bf4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11fff211880cead5fbc76477bb9efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f2eb57fa844f28b0523804029293498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0013d82954cff3c26dd0adec296223d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0f850c7f8ea8cc52ab5b2d0b37577500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a50b9c17336a8c3a85468fd9d8f6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c52b1fa331f2a7e351f4c07cab24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6f34b2c2a393a5b0449279f362a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5424bff1eee0b07751db6a96a65938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6a99b7b08ce528cacfd93a33cd0c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282fc47b528c77b4ce12c8f5366c38506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e2f57cdba7d9891da560a92c0b609507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067ab4a1b4fb193bed719fcfc8aa7a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0da06299284cce839456889b6fb3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2f9187728efbbf808810d22e7dcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad975d31eee672d3d130840b5e252bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0dd1eac3d2489f3edaf6e8b93a612512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef39597a13cf297833b69bbf9ad1c05513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e71b280d74ab51b3b508feba5bfca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024c192972ba2e7b8e1b42ccfeeb83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07301cbc1229ca7435985be964c6fdd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad964670829142e742326ddb93b2597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ede1c6a019b156fca9230c1b9fc6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9541ce50155def8afebcacca42c49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be7a991955626708863550e203a141520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff96aaf12e1bbd42f62d233fcdc99ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a5729de36737f4b40418671fff47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2988bda968c29f8b68aedd0985ade7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbcbda6f454b7ea87501c0ff90f50d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b81236e2ac9616774bbc3f43d2c9ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9994ed9e285aee947b3f7da48d04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98589b7f0341f5773be65a5cc9da9908527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4fa1915586829466232f0e45e1950528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977aaf4ffcd7aafa692718218c1b600529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013d2ee9eae6ba3ad8ab16b4faeb5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be2f8cdbbf6902c5df9a6824c686c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21e63a193fdae44263d8bddde0c12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a457e7b5e295579667b138c78968533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c849d4c76f528f080beb00b56313c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a013dad2cf118bec7a08318b21b223535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e089029b84d4b58a359ad6d5f85561536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf166f2f558aa44c08dfa2b2b8c36c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d31cb5a80c3268825d7e74c181d83e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e09a0aadf21d518c412ca34688bb94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a4f65fe22ba2c8dcda1a5829a64f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae20d18e4be544e1927964fda69f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083995839f9cea872c5033d2199da64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f6e9af488f40016130cc1a2b82b90543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4927d9f734701f8c4e9c644636391d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176c61f2c1805fee4b24e1279b7d93a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acaa7eb4c646a00b168ed4e0008785546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089759bbfd0abe484ea8b6379536e63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e81d671705279a53eeb727e7809f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120dbce21dbf0f27b5714a33ed2d75e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f303dfdbf68ae8e6b0f2d314407380550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a7c5dbb448e217ca5ed789d1b496551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb82d7b4cbc110c0edc2e9141098ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad39ee2a749db9153d16b27626d38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88611991e5eebdc55c62e705b80cbff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbb2b76d947a5075d76663d548b03d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97608bb39ec416642e736a2728af1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad14979e73bf2e53fb25647d1bc180d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fc33977e27a60b5160b8f43415ad8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed45035919eae820a5729531e785cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21f258c8fed9e5c0a325fbe7a15945560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c43ec42371c022723bf191b08bcca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd98482a5244bc9fe840fa0a709595562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb66b132ccb0778a4ad1406459ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf04ded9da9f71266229166a38e6cf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3db471b7968e11f4b300bc3196e4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee78be409b56b1a1ee50837ef6c440c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27c0bd910baf36d4414a1c183020d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afde863ba4d3563bf864c5a20109c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f069538af048749d5db831cdf66298569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de00386de9b0b1f13c65cbe3ec613c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e85c83a036b533d6d3685dcffbbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e72d7c295f880006a2a29aa7071677572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a489f65e93415397c0586fc77889f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a095a4770e97292f1b0933fe6c322574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a427e6524b780663b3f1bf8694c6ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097be1d55eb57142ca2c5ddfb898125576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1cf45323d0c791ab9b33300903bcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341460e96593578815c5c7650f3c778578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d1d46f029f6108248b30af08e821579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e0d5bbe7e0934c3c6225b5ab2f22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130fe955a41a1ba070d02ddde777f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0706300d31aaedc115cefc9367e75c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb813f572c6a3d713d52dfd77d4579583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b581a46c22eba5e5224b7f9f729820b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4df6cb56ed22d084492cc083c74006585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c9bbe8d576f108134fbcd5610bf5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff939e0cc25e69777e8b38eb5b167f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa85fff212cf2e477b962518c8d536588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0e9a4446bb6e0c9bdef9609532ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481e12b3743b2def82595f6dd73e1b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade056163c33840cdeebb8213d29dd20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef916df11cf45829b35c94c1c8d073592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13da90003501d18ed7ea18fcbea1a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9dc8f298675aed0fa8d508bc7ffc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc1763a7b017fb9fa83757974866a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4283d88223a55ab52c2e43584b725596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a5eabac6856d1ea84f8051ca8eb77597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6196aa8f2887b7bf7cf57669af0a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f89a2e7eb76a73f00fad82d5779b90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205a25e897c2adfdb2d09372f176071600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313580aac225cb20b116e9a0e8ae23b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2f27c06fa6d5a5900e9489c5dac14602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859362749f0807528868dfe7ad756c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc24b08afde582fa5bfe9a3057b504604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd60ec7d65bddb1fa47ef1fcab32fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e35975dc4e8bb5c0daa5cf15d5155606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc44f74c508a2e460510b28c8db125607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3d116ac3cf7f8d5a7fb6849b243d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4df93b9ca8d562fbd135320b8e85ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90618d5dbcedc4bab2dd1e0e0b40357c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da2e285b036fba99e0938fbd26d52611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf5f91c9679d46466a86272795666612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2639c2cd0b3f2347a053c1c22d9b48613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932551cb65d21a43446730999e32696614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983495a16a3a673351dbfd1eda74f7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab90207490c75616eb0eb5f9fe5e13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe6e325447d878f4a78e48e5b6b10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d27b2380d6f2b01af89edde2bbe2bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34397b3d8ada2dbfd47c7133510524619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4302644e0e9e9fed0fd7b62b91c48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b15952765a7188f0ddc1fba5425b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c65a6c3d4ab10501fce22b23daed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69938d038abc7a31e3fe6436b17f7771623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387058328ed6702b7bdaa70f9515c11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b947ce76a06a8144ab1b713197df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded6dc98e59d8c03b09b6fb37323bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d962db35be5d2fcf33323ce88ac23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4367fb4eaadcc2f12f58c6b04637f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137908f6767675775af14b38adad22ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07f6fdc07b6ac8a28a022a28261822630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd826a279a222c47e2ff838ff73b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410244e6d1ab54035678e0542235f978632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1a20aff56691d01e2b109039ea4b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2545bb322411837f1e4c6b5b611c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05355ffc222821304a4db9d15876c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9c797e5c8640eb8bd142ce17c0bed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742facb81148811b2e1e2af00965975c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecd57f24fd2e4d6ae9b36c01a577f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5d118928019e75c4b29abe840b2a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314472c63a1b46edaba29953d3d409f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f054f0e117e86adb19c723761407b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838e9513baff579e7162400bc310d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe979741dd8390d5807e1fef35b62e8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fedac844a30fe94beecad0ba265398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d33f711f9622e05ec07e9987bb907645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678d968af9dd4681467b674aa1f0b1c646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>