--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088655c80f618730e743fb78239cf3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e2da4bdef4094eea00f6f5e82216b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821d6aa0aebd0b3c92918cec7ae5d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de853b030ba60c0920f4b892deac58a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e44dd6d3bfffd8530056bc92efdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a01d0f575b0ac72951b2143cd46a226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9180474e790e75ce526544af25208e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26ea11188056b06e82e705eee994b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366e58e6ce74f624952e67273fc8f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c926a9ee85165ec2cd878789239b5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a43a8c3ac5ce3050f17d0ba25bd6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901115f53bdba25b2424598f7cff3dc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623f7a1ede1832de38318a7100f16013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c4ea1550cb2b333a3db1ca8a012614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3842c84bc573ef2e0ddbdb0d303ca215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9012f8dbb3cebdcf66337bd2d385a8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d27de8578c98bcb2e2e4d18a49ad8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2658ce42eb61e7f01000e1e2fac4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d781beffa3312e6e86984327725ce819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9047457ded5653013b4b22099c9ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa31263520dfa2bcc018c47c119f8b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8d31b33bd94b866db842fd9aea0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819809ac0801a97c986feb0325a99623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d2c1f940d66238d00a4ee8e7257a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74880cf5e8937bcc95274adc261007125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d30928ca4168cb1b85a2045e3438af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ff93ed6baa21532928a937ba7762027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89e1849403e659aff3dc85e9a54da728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2c3105a021b7741c7ef22d9c978e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96eb7e7eab9cd334c4cc23a52a2bfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529217115327aa70e85045c6dacb6d5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e370e7159e8ef1244e982882ad4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9d3eff471584030a7143a28c6474933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fed60b4f9e8cd96960a071676633234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e9df7b081c67a60720fb21c9cc57635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d49c5d7bf56006a784c31e8b78de936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f11b4ab7ccf6d0847330328e3166d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcabe912eaec1de61427b46a0204b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e140eff64ccbb0cde57d840cf2b6b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22741e9e1d7fb0bbb15e3f0f0a506b2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2b3ff0e9d835b4b4ce4412aedaba841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e46ded6c1562e1862a8d83a13ff9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a872ef729422d871dc188f4c9600143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5734e6884bebf548548dad7790448f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290acefc91160c3441dcc16cf18ac9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41f5a91cb717bce031ad45807cde7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab70ce12a706241f02234a2e1629d1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b76af9a026b7d5bd2000eed51f49cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692bf07a01c2c006e95b79c7697952549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a21adea8ed5bad92f837ed5f294bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c9e31d78f937f893f970bcc2ea9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961915103e9e9c8f457c3b927607bb3a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b065505ecde9cf78298426f345dc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60b23f79f2fe912a98ad5692b2fa2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6da08923a2599e82d8968e03a866855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3607fddc3d25b2bb3e0c65eb435bd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8ad1e599cb97092b72e8c46968ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd017db126a4929b929951eaca7bcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a54489287a8c060c6b5fb199d7ac7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b911cff2a97d09b0c6582283a09dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427cf87522a2521d0be1afbe5964da361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dddfca21cdc0673e91e1ad82e4ec6762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b27b75c32db4e8e9dbc6497f1cf36463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc74d7bd729353271796d8209fe7e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fbf06f89d192f2ffcf67ec1e9a6c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2849451f1b564bf439055d5d81b5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeaa77230e9f06043d4217ddf873d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ef68ea0759eae2f62ff2dd58ede8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4694f5b62f8c96a2cdfffa09e97e75b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c6e4e5dc833a6e0044eeadc0d35570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16c27be4b1e4bf9fe22b3e9159726871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76768c02d66b28ba0d5771651cc6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebd06b51cd8756b9f4cd0fb3e64ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb155e93d71362fd86b00297cc340d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbd7c66a32c5045046aefaba8b3e875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ad493144a8c0b22758730194f59476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea147e607e71482c68b8d830f66fb8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298dbfc5eda359b7a4c8914c250dab678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641753848c79993ff650a13a83f586cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7ebdaf628a4fc8f9c8c4980aaaf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44119bf7da514fc490a897278f305581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cc0bcbfc326caf5ff713645ce93fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5f255837f8e33058ab6bd2fa7817283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279d0e138f0e94845db9d7787e558384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a29182160a99903573e790fc5604985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619926492a92e064b33653ebc3099ee786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534336f5a58c2aa890cee8d9cb9f590287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee807dd39ea772e70492dfbe6f618888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617089e135e36e4b36e0e5b1bc548fb389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed380903f22df1c9369def1860bc5ed690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88f4915f701157a68dda70083599fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb25c61760128386b574b77595cad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876853a51a8bf7c8f5bee8ae8948675593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1e88825df046c54a0367ff21341f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851bf768eb23cf8bef40ba69af1becb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863168faf91d52f9344f6bc3e1506796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19afdf6d6cf320a0f9c263e304c7d2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00376e604c58128efba3f96387db5a1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a459fd84492297c141ed6fe48ce38d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c63a42af0ebd2f22b8738d26e57e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9213e2bc96ee16c047ba6cb6ba82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd04740ee5e9f0663a308ced59673102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32dc15dfd8ff3c2e709f0040d2801103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07b63fec597a1a610ad0406d2caa4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1ec5b41e75a8de9de8d5bb8b02db8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514fed4de8f5c1b14e966332e901677106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc6523a51d6939b837028b837b3895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164bc3863f11863bab73de745aa5819108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed86def328a7714006c8e7071078ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82745743dbdce6db0f83795a851e7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea60baba4c07b8ce506601c6d9d2723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205deeb7197597ae1dc76ca491a6cd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94f4b6c21bb3f44fc033a478306d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b18ed6ba0c7c55b54f50ac2895f3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af9adaa9708c2964c1cac4964c1080115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3cac1b0f32d33173c5ce168be40fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc170cf89128ab9d1fe33befeab7a0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef34ffd8f85eb680d7f6bdfadbf51e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600ee4bfc41ac14845e5a308b5ed96a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd5b1134361781dce7065cae3e28a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa1c932c3958fb73d28497ca0b536121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c350f5cb40ec816949c1a8eeb421122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f40a964116bbe14de6389f5aa2247123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f82d41c7fe93f695addece0d95b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53a63de1b7dc42f1e5151545497502125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475bd76642657683f33374f9a4a1e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229eb3e5220584c8a2f5064ba7829520127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29755a753dd3b6b9a9e4aa70d78ababa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457dcd79e82781fffe2578afd0bf06f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c19dd99b15950021ee671268e840be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9bd4550a82393ab8c97b59a85aa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7337b3f3424b79772e5f87b760aa2c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabac421c9e7752bd9a7e0a5f59de5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c9931d3a21def8bc09146788e8502134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aadadb8ecc10bd57cb3fe798279c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f1df464ecdc8ae247cefde75ef0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b833586c219554fb283965e3291ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29cdf196e5c6faf24fd883ca1fd88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b639614f2eb7bde23f66da1ea7d465139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae924857c68c258915dea8df03f75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd696a3a55f96e4ec1e7b27f951716141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec65ae34ededdca25e775d0543b9d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a626703a6bc2882b787a79d1d58d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502b63b7b27233562a672ef5a771ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ddbe13d29d8535b801c6cce7e618145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cecc01aff6f5f80b6817eb2bb8f18f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca582da1dd0c2f33b6047dd612a40a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e9a13d02107c2562ac70a290dfb8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53efb304fa8e02b6b3494af0b50e4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1096fa9649a08b2731ceed3974efc84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6243bafac1f6f111b41298c8c885e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac1e8bab7605ab490dab0c817aebf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80670ee41bbe8227cbb32e1b921d4574153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15a72cc4257f4913fe2c0b250d2536154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e63cbb61c8b4b1f76b037f6d0b2b54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e717fbf2dcb1ed9e3cc7471441ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377189be70c1680193bb20290a7cead157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b249796a2a3c8cade3d61d7a2af89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321d5bcb04b50bb42c488918af03538159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f668f562bd115e038950a40194c41a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5f0c0eb8676db73665ae2f4a5b47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c8880b54bf72c137c747ef1c0c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4d397e8032ee78a1cef9609281a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03158e95cfa4fe4b5f0846070ca029164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c738cfac5914e058b80db56ffa53b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21928042099392c3a03e101440edc57f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae3e1a390f55e42760767504f3144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0ae1ffaeedcf8cf2d71f4b9782d44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f81c90568c86ab2202f7b60f8b849169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678665e6f45536515de48abad1e3418a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a8d7cac9d696b0e00a189a8ac433b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1248dc15bee67f572d27ab0e314f0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede2b8fc9a26e64694e87a7521c4dac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ed743684f0ab35fcdd7fa312a71c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2facddd4d6e2ea54ff76afe5d06734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54c5d4921eab163a04327eefa68923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece885da14ac86073cbc839682e6953a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496c14d1900ba7ba0f556f17bc803ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a0d922bd9eb950850640858f30a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02deba598951316d2135a1f93f2bc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff022448ec724bf4e016992bfe26dc4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b657baba76d27681b44201c5b98dae3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911f9d4ec4eee29834e71a2b1f6e0bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9383cf4e6bf958ad259e87e5ec06a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c7f6fbfe075bfc35b42436c9a2e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c653561a400ae8e8c3e93338418e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e7a8daa4462665af5b5d13aada13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a30306cdac7d10eb89a9b2b6917e4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f3e1b8ed8a53c97e49db2dcc1065189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824837c4b8f5434409ff98ed69fcb41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb3de152ea169b88cccb9d72cd546f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096a14fe0844b97433d3979d0494405192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce74f7ff1a2565de1363bce004684193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6e16bd770b74896411d02c92d4fa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4931e106ebd4d06395c0a134fa698f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf74644559274465b1f4d4c6ea36555196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a99c5d7844e697430e039ad20c3d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451fc35c428b638ef60983a3e9c208198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa736adcabb04edd07d4fd33b39e7a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcf8c36a53bb489f2c9e37d5240c20200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca03a7cb3342935a63f3db4621ef69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568315f5ae0568941bc5d1d8c71e9fef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5f493ed08f461640a93067b5a174203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e12d3c696fb363722a0c1d3648148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fdb0f95625a723c961dfa4ad6e184205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ff73c774d5426414fb8f3cc2f871206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ab909a6ef6c9baf51bb08a935df67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd5a1d9635520bbc49951103d7c2b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f54941bcb583aea6031d3e8992bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf8041f5f3f3c0d4975bc2d516d3fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b5d4c7848cff0fe693b0d799a235d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654942ffb9a250132cb253beb023e80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2b79491e0ab2a0dfa3bcfbf17d32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95af7b0a21c679253fedaa947875b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce502c751d16335b00c871780f2aac15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107451a1cda978602c27ed37fa54d400216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8152b386ce42ab451337a4ffa81b17f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6370a9c8a28992f261ddb4a374fcad4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c14ea67121751d88418e6391711d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07056dcbee8242869ef217ce4502d5eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75666668220c136f5ed5cb03f9598549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e73f381df1e99b3d8a06c0c9d57fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753c6fd7ffd250757e5a9210bbe070e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d0bae197c617d173a2cca3f2436b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dbb86cd7be977e027d2778108d1c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796aedfbac29d53bc942e83207938e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fcc27c1b92cdd8e042122dcd5533d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d7a0a96fc14db0f27a2416918cb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da305def135a417d45f7ea1add3b99e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c78f99a001ec083d6a93fcd19c4f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2379ff403ad3e837c8b792e93b81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0df28d07490fdbbc627b324ebaa08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad26101290c9067ab20357dae88daf8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf8527650fa25627eb97b2eaafdf27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b35dd320b4fb9b8c9e5814319941fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498112bf14892e5f1b4c3f33048c837236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d6c6744b80ef7fb1f15e120d9bd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf58c621e3bb2b3b578328daa4aa7cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea6d2a5d6180f3df28d50b233fcd64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141a2ae3e04e93f853df999a7f0582240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f5e1926faea87278cff6108c2c0e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6fb9534e02ef860d5d8093f7d396242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc915fa456a3576a76c137ba6d0e13a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f19422589140340f255e68b0eafc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b1f47f79994ab13d26efc7215fcc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1b6ddc63909fb0c86418f7aa553b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4a59d69df5847823e0242158f7d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781602d08b0a17f5b1e092d546a3b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b78b74b0c365e9f2e8e7e65f55c04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7824ed6aa4dceb0f7f2f085e871da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1edfc07c6e61fe0156ef10517fafa4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aae135dd65808bfbe024de453688b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5ee3b5d1f5335632ebb03bf53956e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333879ecac67fcbdefd04ce1cf7401d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b74ddb2025b76e828a062dab20fd11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb88c412a939aa85d2d1e8e357035256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa10709e36b2c66f1af12fe30291347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fcda9ce2ed7e49ca30e26610b998c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92b8830d0231f648cef96563e317aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24003bfdb17f17b8071fca4a1ab6daa5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e414213877ad6b29f6541ba3922c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417120c01d549fcde24d7c556052ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81979227132f72f91c7c9d76a27f172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa338421d74ff9e5b366aa4c283b30a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989976d62838958a9b2e1118419a1159265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d147f3f3449383e06ce88b39f84d6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837a30760d5bcd7f12ef7a84a18700267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2781fcdccbf729712e0d2a266f62f04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee704eab048ddac541f7a2a29533112f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dd97ea6a8ca94e8b3eddc8b90ece2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e960c3351b118d7db26eeb7f58e1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97cd31dc394e589c560775d252291f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5cd6b13f9976c04462a5bbff75d80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ab29c0751d7664d39115566c754ec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429de1ad418e4c3f0271180c1d3ebe1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2abc5a576789bc1a7e86b412b287e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f414984391013031926f31a71f43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41468f8c2d28312396c417365842fe0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd337d2fd523f8180f45fd59bd6e324279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a63a6190ba6ca0f6b2d21f18c27c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7ca247e364928096fb55d62a23eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9480448f79c66054457bc3039e4ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356966238642fa15b10a36290370698d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760177be26c3d2c7ddf50ae4c213b120284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3cf653a2daba290796865200e11fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed0dcbf1e246b0d6d7ef08fbe39f49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30517a8ba5f669694add1e57629f2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609fc093fe2cac26b5a05e1c76cb9b0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81cd77d4b20f9205688ea9aa828da5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14788fb48095684dafa73aa33d8170290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e26fc6700775e9a20ec6b61e43a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e09872d352137fc43fdb80125dc3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89837a0836ab3f9212f4e833e7404cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8d8579a75e24e83e4f570083ff723294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb36a6befedec073779b02c9ed852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea981f98738f7239721473631bab16b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c94c33d40fe8eaa23b7595e31b92a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12abd195b72702f0492698ac731c97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d485d1aa54645cd41243fc47abe17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51567367b86ea44a83f5802508c0a722300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01035ae697ae995a4df4953d77ec64e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756fd2ce0b3264a69de6655a6292972302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970fa559f2ffa105f97ce211a1f7655303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a1de3ac0615db240c1d0b8e9d0603304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fcf2fd937ac59e7074fc21d1749f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de14a59390d10bba90859dd508d5b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cdc4457cd613aee3305e5ee507abb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f8b4afbc4e548b5a6dd5de28f4614308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0af3b19f8c7f0647c2e412c868d85b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b04ed53e8fb9aac8d1f12eb650eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e03fcba7a60c9004fb54c8a1d4bb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0bfd987623116135ae3c40c37e0a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714da63efc5420412ed8a4a9f6166b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9ac67733e5b9fd83313ca1a532dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665017c9adf36d3b47a22033295faa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b6c8ec2885688f7f0d03c2b4aa0ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd8c95135f1fe84c635e38145a41d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c749b7054f5218af44331368aa70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1e7f3ea4350fb7efcbf647fec0e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224ac9d841c652eaf014f9d5ab2dbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34368e7aa8a4cba8e3f9a931ca2be0b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608961f855afab8e316f01d663dc2ad8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee0b86696c613350432fa81763d556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376442801925030774b91f176b7c3b1d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91750af8eaee1dd0a459c322b57ad042325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472c2d27acf72864d32c4084eedb5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945499beebe6044acbedf2b4f21ac62e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289043199b3e1befc10927ac7035434328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dfb4dba4cfa6d0a66865e855ed8cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fbe0f3bbc2a9115e5e09d71dbf42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffe4f923860a4ab6655a511cd9d2e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68e6b62bc6e2367fb13cc77e873a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c063ba60ac82c985937c15c756257333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be332d133b687d33092c3fed72fed57c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee70290f678f29d5e6dabcfe20f40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ca1d6701850d30c39406546829f43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9781dc82cc804e213cd22c194c3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b078ff6092a0dc64333034f084beb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c7cc2d5edf5b3078db0741b6497da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982cab633c8eb57839110aea0e52026340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a705dd690d932ab84c2204076f6175341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff1862778b542812eaa1197661f04b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b9759f40a87447db2d2b46618501f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c16f5a69bcdb082ba450ce4c14d973344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefac8f7ef6ec67d947b4b482cdb09c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21c721057a45b7bf0232fade4d2520346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314e05acc0d4a3f3d9a8c7e8f12e5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbf562931954e6f0f17faf8dc10d5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47197b99a21e079237c222b61e5cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35d89930e5559ca625b2a6245ccae2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1e5c53f180d7469b29137ba6b5989351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9507f11aed66f13207c1d469abfbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a764eded24069716cdfe8352c78c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d105c55466ff94a5911acf929def7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e29170996b72214b806e677b76aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472ecb6c56ed57d16fa79627de1996356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933fc7c063352e573ddc7d6884c836f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f3b7ba944630757d55a655f3ce34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10c4559ea0f10fae66a36bbe4305a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2b29096108b3654f1c69ac376a5fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201403a7648b69c76eeb249b6eb34c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560da138a35d3e4c768494a87f26572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a635709e055710f3ed817498ed8da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87fa1b07530eb2eb876183c9b2a647364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825037c517959d582c7daa3798f806365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e315d11170f0391090a176bd41eb920366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ced987202e4bb1fc878f7860938a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56409601b1047a63134781acd1678cfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229159fe5df63fec497a9f93d3e73fc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b0a5f5f72c9b9a2b238491e53130370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12de4d54f3e688ccaa26088d2db13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353d4ab2f5e55647ff98a74b2037a8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042844bf342cea820e687a391c1235b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc0cef5d4bedf56cc6d4d4edcfb7b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc3183031d105b13e4445cf8cd6ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa17716c37d30a5b386eee8330b80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963919d2bf09ab54a04632f6a46a78ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935b2c26bd86a526465216503c00436378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed17ddfcf5152d526621513ec4edebb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1844263538040449f645c624618b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbcf9845f4b5cf0507349cd5092b0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d29a37e9f23e8f905833e003ff101382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babfb564d50abe1a8164b8b80c5ffb9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c67b7f07897ad671e3809382bad4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e3739b418c177221a1102be2070a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5bdce0dce0e77df3c50c13ae07baa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e7041a8540f1447bd3bd163068dd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0151411fa1af198c0079217f5310a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae358ffe2ea62c957a764be1f7db2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3f0d5d7be84ada6986e764d736183390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6492e96c4228089f36b355ec7e67f48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbdd39cc9299d8f50101a3cf7dc8da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff358a2ed44ec208b80d5cc5a76e8e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac363a0d7090f45dc9aa6da4787901c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c14a7ecb79adca66f417917fdcfb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e41f033dfb5077fcb5ff3743f7c9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad00e6d3a8bd5be7b66465f6a8f8ade397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651c3191cf2e6097d5ecbe83da9d67c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35304ea9e669c369141a28fa4d111400399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a320acd1f7796d571a290c7cbe90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fae4ffe749666ae7d603df48b2850401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa44dea28fe9e9432c0c864a25fd71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352f4307688d4cdb8c317f41e13c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5cddc3779df9693868f917b47ccc8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7b2bd32961abc05d2f611dcbf15a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e8b1cc924304b4476d1ea8f56fad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ac0cba00d8a456e090af04ecd8d22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9c732b8c9c9d509deedd5dd253ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56601347f5e52966d88dc9e7789ca1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19d5b82b8641fe69ea1a21722294bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2d5e820d7bdf35f7beea08a12f633411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d18c4c7a17ed39c602440f9c02a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac317e3c0828f319d983e7ff50e083413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc19cb32fad81ea089d969cc4c63dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edb962916510f132a6b5fd48b01cf6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0737cbcd3189c8824d6f833105c8a2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0411c5caa362a36946dae43354519c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81fab49d5f7039e3daf624700da74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb0e33ea0d53cdaef9c76824cbd3b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310e4f078a92d92ebe789f052ffa14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44207b55b8bd5fc83386cb9a3ccb36b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9581b33be04873e616c33355766c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1dcd83804eda330806944bb1dbe0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff8510eed848cdb74bdc462463d01a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f041730188beec1d28df3281becf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f50390fda7f63648110743c38fcd37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5896f963969ccd2b435c2e94de955e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e6917da74a2944dff715c8d56342428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eea27246eb1aae946218b00e1b28f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339fb7473d39f5cb36e64e6e38652ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a7e1666867234030b08b0eb82b9ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b28f163f685f34fa52c43707d38df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbaacbec316bca66838f08020e8ce2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd2c4ac5dc0c7a012b56c3d5a059b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a72d3b22052581c8e32ec563537ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d313d67314add388d17e2304db7be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924c3321d3aa19d9227b18d4969471d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331a50c8efa463ccea86d499395773a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c7746f4a6c5e3d37a6471f3ff75e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9b370d9f3df89d4460cdeac485a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209a2199de661dcb17b0691b41ccbb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27004a5be402a09b29cf0562e4772fc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99922d1cc6d27bb3245fcaeea42c38443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60642bba94985e7157877cf37597f8e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a73bd07bda5608f65b7558b1253344445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3c5df1c7a7b7d864e8bbeda773e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32b3a2e68bd5f75625a182bbebae13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2016c5ade928b1e2eafcdaf77128913448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5acd41dfd03cd2bcf78ce5ceb2e86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af2ff958ae11566451b811e43b5e36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1dcdb95c1d38cca7e92cc22826618451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a73ae6a95aac56bbfd79b28a56536452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0269bbd992cf79879d072a8fd7ae27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78dc910bf89bb1a09a218a804568f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a594c3810bef305b389ad4f8d445455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8ee76e18cdc1cf6d02775841cbf7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2637a0d2ba10d4ce69f6e6c76551ee2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b3b79d373fa4a36ede44b350362a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870f282654e42b3339963ff4d8ac81c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920369faeb71a52ded251712c0e7380460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2956e433e1f6aee56ebfba6d6611bf6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887912ff3abadb5cf41052955a0f62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dad83fc0171c8f9610dd945abd9ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda02c458d1bbdfa6a24adb8e699f4b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba05f49480d16ae4a22c0b22be48efd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c28535850a785eb81e2293fffbaae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c14b2612676aee4748175e5f04a9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8698ca4af34e8333988d96324f00b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6948fcd044053565316b1b8288cc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a47d4fc0ab2bf621dcda68650ad05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47d25a8c48a5262eeb2b945752b3de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686662317fb45c6ff0eb833309c8991e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca67e8df254253d4b928e55ead589dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf0195e38ab36953a42a1e375616ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72353a47e6857d14e7a0c94e708cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54e6365c0bd8edf31335b105034669476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde86b881c51eef1e90e18c5cce125da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9c7e77b4b43574877a482deffac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40a486af0cab3bc11228bd132a94b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40df4baa6e6dde2b0bb732a27bc5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f47d2229a07d62fbe93dfd9dbb6d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26858b1b064c7ec19e0715dd233580e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb7473a8bbcd60500872e24a49a62483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfef9db90fe77425080e3a2c11ada2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65ab5777e7ce4aa99f739fe693d56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86efbba51c1db40ee282e8f31cf4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116542454ee2f103149048321225f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3a87994ca64a991488a86b9688033488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5930eddd787c69e50ce01ce96f0b944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01b46eb50f76d5a418116cffc2f97a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01950fcd859d1574291c608391a28f31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a13cdc851774227d036177fdd84ad4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7119a4c49f103707c07282451e8397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afcce3136c58f484a69acd5cc5b454494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3deecedc9f7ec33b640dee2c1cc3ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e66b1a6a6d3be821d7f1daf4fb087b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8214f8fef625b373f0ecae5d2ba281b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c51730e3354f8052c635df0ed697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759bb98ff14bf510d67634f37e531ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf35fa73697c24ba1e3739663ae0b15500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224cc0ee9805b71b62add6cba0020d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89305155b16a1186d396d7bcf02777502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c368834fb5ab30db171df537593d810503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680e38fb90da4100e9b58842e2b6a6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0032e066515f5c31571c8db92dfe5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d34a88cf12203d5f60582e90e01608506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439160b07a4c824cd32114ef8e022fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761472fd3784038d1e83abc33e58f83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9b2b4b7ebb3968f12b13b60d6bef7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e310cf400e3659e6e55740f0c01d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ca9023aa530a030aaed7c01187223511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb357bd1e1eca26dee1943452c8b355512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21f956195d6f3e2b19c1cde4d0f953513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772fc2b5790fdf9d995424ffc23c7ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96a406ec37970cdadae334151f39e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd274bf4d204de6cb663bc569f290873516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a262763390709a4ecab32a01cfa8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28309497fedb16d5e24ebad78ee5502518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf5d5612ddf015897ae9f4d0268c16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825706efd4c7c020a16bbc1971e2d05520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c70c871af9fa5594d8ebce7ec637c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977f4879110e02c34b6703fed9880d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d5628cb615a3b28032a901fccf035523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c3e07267e08680c287032b713793524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa624492a731647d9f5a2d83c9bf3beb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c73659cc155f14991821f6eaadb0e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9590fdcb660fe04787d60701099cc6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3be4ce6ea7d8cea665941bb43cc90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedce2d54bec1f4c1408a5bf24317b23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17228384cf8be12285fe27034759c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1f41b4751f46d4d802e50aca8978531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb65f9ef169570c27a3b392a96b86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa51e9e095b8d49a24491f49059a203533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03c46bd81065544a152c8bc03bd34d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f68baf37ec914cf663cef896739987535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0b6a6c93bd51d90b26914ff16309536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfb7134b1ab4e4039b43c74d65967b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032c33f9b379db96508a82d437cfe14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86674301599cc11d8484f9b0bc9e2c56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9969b55d6a3de57cf7f29025ff28af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fdcc4c1ccbc32f0cfaf06735e33e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9faa32fff157c154a775ee95182976542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea4bb7ac609d3d54daacad97a063d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622347d56cf36ba9f502499c00870a77544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3d0b682b43a0528327a924236d23d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd477ce4578dbc63748af9411f898546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73ef58bea5307099ecee6436ac24e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77431768e79c263b4d60ebe98e7d8dcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c96cd9a34a3f13c05fdf52470cbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42578be62f832d1749a90d65c1c2f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a97a0fe98a691b99f356389c57c8bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edf1a072f3f4088448076a4b3779a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3344f80b531b9f170b65661639d9d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d6834369e1bf546f7546142d0fba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e32e2dd17d25fc6a677a4deb277d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e521ec040570a8ee0466376cdd39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7200fd28e5770de941d14f750eb8116557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa2b5e0e3b2e7e13dfce82315603e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf2bf5af8c7216e2f5b1570d2444ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907151ed32948c1db9758d80b7c97db1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696fc7f120e27ea97150c65c6b32791561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d506850654a5145319e39b7f1f2aa08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d794fda3362bc2a7591dc52fdf81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a706d2326d420e60587b9bcb0ff6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679eea03c81486bde33b02f7342b3b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b20475dbf7dd3b38e56b009ae5a038566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74c7f47d927e87ec1e8f50280a6cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df6d9417de93d4ae0b333bdeedd93568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11af091bc238a7aec6373de86343d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71158ad8f3adf73f4c0b72a02e1167570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cd5a3724ad8ff871fa0603f10570a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9047145b9874d4af9b543e6aa1d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a67b48a3382e15886d21cc3af8273573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090345b6e71c120fad27a9f103a8148574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a4335a16773545a14c04b9712dcae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db0c07bc71337e85139e78d4abcb68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecf290fb84ad94004cf447dd02ed4f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4dee8f723a82cdb23e41dd6221d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7590f1d150ff8373feadccc6011e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3517f1f0946ac641e9e6b31764f08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfc1d5583a7b30ee6aa6d4bfce8bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c59852d770da1a0c4a28319910457582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85465b89cbf5cc851a9e7301c4e6cdb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394b07354475e2a5d074d4190a8d188584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbffcc6d8ba29364d24ea5ae9664ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbca5391b8be41c37fc159057f4e54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839b3d00ce37b0b09d0156c0a71b69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987312d54d7d72b363d98a9952686a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ec403262ba7bb367081f092ad978589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97518aaad402ff187950f2f72bb9d8cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea4f1bb8801a2e9bba7d052f6a2984591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04a64ac2ea23bfbb7a619e23d2cbd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b0493c2e54e62968ac22682b69e06593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892afbac13af9f98e395010b269ef3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8c18a8d4e0dd76eea1d187234952595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1c58c4bcbbb6d22ed0c8500deacf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a1ea593950192ffe294a2634c4c37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f76ecd8749fdb293de014546de296598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934e777d2593071ba064ea9c800afd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971461e2d1a66d1706fd761ca7abb22d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee4f67a4139e056887ff72b8c9e660601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7050af7bcd01f079d30bc8bb64e70602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855254ec26f21d4926cb2361163b2b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad88e6272cadb61ccfd90a5b7085148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c1570114bd57d0f740ac0a3a1ae78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556d3a89dd9db86425e6b76e3b9853606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a9396d5e1042e2f15f561141a5fb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9be0d93df20e0036bab51f950d3bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648bd60968b29b0163f4677cd249da4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9478dfadbc63b8af6dbdd595f762610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97859ddd602b49732bac669f0fe990611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af400126ca68cd0ff68bf920114e0d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8670366ca05cc1fcb22e51eb0dc85c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941cf6a61b7c97ff879756043a3b03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc79dd2a0936363f088817cdf00f18a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe33c220d24e428e0e97a8d78e8ece616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e6f0394a544f7894101e6bb4cbce0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc19db47b86deda3b3bf33d63f49a83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3d47a4850f67f986e1134aa16de0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111967d6df1e46bbc33111225df555c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c4294268e4f20b61c09297c1151c2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba896a21d21d06c7088b3b26a89a07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c571600d923c753f7a04035ef978c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c15440413c73eb56259281e2ed701624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49f5d24bc969120d9fdb8f1ad9a06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c7574a7f5e9fff8451c0af7959af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b8f6907089b63002a1bb5f337a0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291d6efa160151c133b07744f3e86a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0bd42173c3b041196197eb68860d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c2a39b8094e5fc032ddaa5f9565e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba724c234eece8d88451e5e36683e38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14285b1a239ff65662c8bd78e7aaa3e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c4c9df3249fb7c011ba42d1ecbec5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485411903a5749e632d99cd70ea11e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece915c70cce80f04f5332519f0cf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302833b547274ade670943167596af1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64990565a7a48531e2fe68acc609f62d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc089c69d7d1449aec6774c588142a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda22a1624d5e5cd04e2e2deecb3cf13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308c10c62873aa8b1c04ba24e0308cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d14540bf42b586e1779fa215c5b2b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbcf8ea661f5dbf6b532b42244f0cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905b14b0dc88a36fa6b183d754b71c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f091df9a72c21635a8690b9dac1be83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9d01d135a1ab9481604443ed2db33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cef70bf4a20366338ee1925b901dfc646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1449af1ac585b167bf6f4379efcef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a433c0c67e5a7cd500a1c7ba76e624a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cae3dac9481c9470019c495a83c173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a9bd932f192f17ccdad02d5da9be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a6e8b8cdb1d9eed4b4f974887e7255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae4b5688ac91fa44b3f6dd9f0613d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ebbc491f63c18851484cda62a8add7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc456c12d983aea08bb2b6217bbd8838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11133ece8e016c6d195939d73e2427a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e016b774df08feef06ff7b93bf106410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135b0d770865fa6c0e055227ac76cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446edebcf22761279a1a7a27a8f5dba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9b95074232e1fdce8df8e778ab39213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535da9d1dd9cebaae626ef22896139714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172a9a4c61a2e3adfbbd29ac8370e5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44220499ffc0ead531bff33ca27df69a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffa0f5575c407bd5f2228b4d1820ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba1d82397ad8f3b8e9a8f92500c00118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f7493a59162278ef39c28ce5240ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c93a9677b0d29bbf2185df15f6615620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e946336d3eb0ef22b2bc0712c52f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcab9ca08899be2d0f94446ed656ace22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0503b113da1a7cf4c29df985ca35123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7fd4b7ee5feb1a2810c5cfb0e879b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d9676ef26be51deddf2fab6dc870325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e27346fafd060134a5155aa2d775c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562547fb2d41466a9320cc832e49a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fb785c8d82685b23f00447bb2748428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b06958caecbdbd2349eb2304135dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8813a4c4eba826aa150ab7d4a018730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731625f655a5a2bafa253ef8f3ed9ac631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc51a76e5d4cf90cf87972717d1da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8f190c23fc63c0ad285b2f401e68733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39d255c35dae52d1f28fd1750ab7bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaa698504ac514a471ed3154e5068435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5c16b9e52eacc75d3070b0e25ea936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0052e574a0474a375470826b52ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b54800f693ed9c3da42ab873ed3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef797370dbe04af0e82bd62fb8b6f5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd77de3671de61bfa744c4474e02140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44271fe731ab912e5545805edc8a16e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689213fbcdce4fb1fb488a48e0e2a7cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d93591ba8bb6357e42f697f72b1bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503e651b3125cb7ada5c32bc4a4c5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c1dac07078a59194633246220da3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db673e9f44e88f4d1eeaa70d989cbf1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39f52500fe3f33b516afcad43389547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1979e07c227ece722eacf23eade9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888b20c03fceb844a1c6ad097b0224b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3895194aa90cd27065ff18728911450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe41ae0d7a67257e3a72f14dca63d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49206dacae08cad0e817351ba09aa052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962dce25953f82ba343f126f76b9b6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea6d6a70c0e801b32f9015bef0798054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbd75bd2f97f307afa643dbf30d7f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048771aa9cdacf03154903614ef62d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a1de889635023660a864d86fe531257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6827c68991a1b6ea7884aa02708ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602bb5a70a100fdf1cd10bf18f0f74e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dded63890a8eed70a3bfdec8e0c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77646b17b8a114bc4da75375f5c2661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52877cfa18f581a5ea4b664e987e11b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505c2df30261ab17e7465e4ee603ba263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9e016b4d3bfa8099ea4d7e7f8510c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b44b821f9495550d00d895d291884965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8314e27c1305e016d7343dc29413ebe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0214d3c63c9eb536829a7bcb0def567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cc21620c5b1a05ee498b4c7f9bf8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174287e792b14fffacf9da88a77283569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9b0f5823e682de25436d499b69ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b881a726380449d3dfe866a0d12471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c63f8d046c8e9431b7aa8a4be83e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed9059cf1962251ef411ff5a1ce4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79aa657477641d100da8d4e2a65e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0c6051087ab093bd5172120f65a5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da42f66993284ebb66f25006946bef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3258035141852bcf6e005f3636e2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ef209ec6955429b8c8f20bb3f33b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c1e806a7fe594f9b64a6d8eafdcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d11c290470289b81cf1e1b525a22a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ac635e242fd59a494ac81b7509f5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c75ade2deab8157f0ca4bd6103b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83dfc801a3d6d58814f66a505a016783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689235557d13f5069936ad6ad4ced21884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed84ef07b059b1a1f29046ca46de7b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4743800cda66fc4182c2f6e305d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b6aa8396de13070cf1db76ddf26d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2fc135bdc633dd55bbddb43b59c5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e018763ae14c42ec816bac532a794289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69851ea644cdf11f4710c2c85df83090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8faf48e0caf07d6b250b5c4e5f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec4d5c27d7e35a6a944832673dc73892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e7453bb5436b88098d43ae915d2f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728ae262831a5897f701554a6c1ec8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa227199471e16fd31eb4f672083e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc857149f1368f750361230bd824fe9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31048e4a419720230a52d9d6ca38ec5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814adba66ade3f872033197d3e0aa798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55ee23c1640861d26c844b89b020f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dbde6e04ae5050603640ef8307647100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf5cb2bd4e563a569ffcdd64887f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc25f691d0d5bcd34b0870cbac9cac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8171e59860f7e5d9afe79e43b18b5fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01a9cef8d8e63655dc4f6a0f4c761104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c90febd6c6555db39d56e7edbaf16c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a187f3a6be29dfad2bc9ba1f79745106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfb4fd221d7e5e502f72c2e1faecb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5c9657f430ee3db49a953577ad414108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4bb732f16585657b6cc2fc123ba5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a86ee992983d67ecefc7862dad89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349961f682ebd62f2015f55d64d2572111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37f52456e14c3ecc5469eff9579465112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a4485261eab335bb53555cc68367c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e36257d9996788b81113f60d5167e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89edf35dd38d61e4c0e48c46292a8c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df06cd3317a2d1ba971dab2f695aa7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dccfb082ce08e853f138da7c7be9c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8a948770d4631bb9997743e80975e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33950c12176fe891df76fd296b420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77773602b063c2cb9bc2e942d682b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2efb41180974d2cbee58828e11bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112254775899f70529217af9bdeb7966122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc65c7a503aa1f58daaeb7de76bf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089d645561f9396fe476115466f12d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a8a2b63b16ccaa54cdd09331f109125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21b0eae500f516b96cc5ec7194e509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400c395f2f73b658b137a93adba2ac4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f721de3d9489fb75859bb6848b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c840b6697deb99fa99d6972262c60a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964168de0a279943986dcc9c3c5e670130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712beb93433cb70e6c4617f591ea0f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b12bebd1faf6eac0d4fb6d05e7f82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0e1de7ac77eeeb8e67b184029252133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b2d1ad40c23bbc5964d5c827b8a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9ed1187bf12c76d5f84c92108f95b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83aa9185cf6694334d282babdd6f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf464c5f41f419070dfd86d3e04ee1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fca81c5690a83c51601de64e6e5a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81605457bbe2cdd235614d12c775ad82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d4d7cedbfcc3c6aaf15692ded9b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d989952f599598ea752f0f6372c77ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d2465c56843cef857d48eb576c49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a7ff337327391fcc935eee18d095143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2011426cc5f4548f0b9fbf51eee0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1351b9c825eb791e205537fab6f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a7ca3976dcd2744e8f88ab1390b74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dc7a21de9faefb16229ac0f16af36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d621776aac486f20e6472fd45096148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4d7b5835d042b44915fc43abe399149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c4ff5e55a448a95064d59608268d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa8cd2d2ac7613e509ce6b033ff3d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815b47b7cc3ba970e9c8038870a3e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2e54a367a35ac40e755123215e4b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf79d6b37b766cebf0f8aaf7f4e96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b314cd17b151ca55ce80af850eae02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf7313475128772b43b1e7eb4121c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6698d2ecefee7eb55e95b488eec812157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ca223ab7f2f038473a5272574ff4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829a956afa9328b4a009c7e5a61ad88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0895c5e88420b747f295f8649cbd32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438da7d832efbc87600951360ba74a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06e97ea91609e6828ca43629cd79c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0528a94d2a94a3bf1393fc26858a99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cbf196c26344991737e7fd69faef6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0af15b7d2ccf507c6a52ecfa47631d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fbac72c3eec4baa5c87ca3b94bbf6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771f78bfa028ed1789cdb69e9368641167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a3d8227fb1493060d6d0f08853fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ce6e93df45515b9f5c60ae578cf99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23b51d8b029df7a6dba3a7b7489a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359667ede2e2fc3df4de6682a0fbe6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddffa6055ceeceb41957135636f1ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfeef9194938a2dc97e03c1492a49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0104410b67ae830183a5dd31031ef5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad0f0a32acd795ab822712083d21f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27aaff5a12027772652060bd60cc69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c094eaa41509e6746566a3c2fb57e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742f382a1d11c9f754e2cba1a29a44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac485d3d031b17ee3b022ffa055083179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb591f3d48fe8ee862093be142e41e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc97762053d86df010ad22cf963c20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987d6bebba23cc420cb0e84d9874cad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ccb9f82f9a294ed4b4aa41f60f31b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad78103b7a73cc72c241d11ec8ef96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946898587c5ca048e6ab22322d2232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb51a932f7b3a9f459892996cd3ef4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ff71851d66615cfdad7458eeeb72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65ae87828ff51199e0f020986e962188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea9888f306846625157a26ea4aff2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519a0d012e90c8699f61d36cede677190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486d15d16fde6271897a75a0eb62093191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371387b14afbfbbc20096f8cb64669af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc4fd3adf8025dec6b03720d029ee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed605f3c9c9d992a16e2e481cca7cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31292259885d83ef9acdcdaf8099bc39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b75e2906ff26a1683e16f416964063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e92d64e18b26ef59f6197bfc3d505197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46cf2266988e54227efbcc348c68be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5563e1f2fdfd7e62de68578ba23daa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f47e5346fb97bfc8c54313939eefd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675472d5e3f5e337c1ddd0ae844fdbc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf532d81385c5467c365d98548766a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a55c2c0275e6313159ebcdf9418fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a40ba6d100130061fa0ad0e9c32dd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb00ff4cc01411ea3c045f3d92ede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5a03ab8d6ece8f8bf6aea4b7c538206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d0a83bbdf4bfa26094d2976259b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbed69d1373857e6d910dc34aa3661208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec265bb9eb1fcd8fe58c8021ad6dae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389643870e2c1b74c99bf814804e0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10be51b6bf7b076194c07d61bd62d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0617e83afcf55162e3d050750e3be9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7da79810e83aa30c1541a6d34f18a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98539570720b8a97d08529eec848a94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b44da0db72fa513ba0e382fda6e66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05936663b4b563e780e3d0870f13318d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750cb91296e13c7e49e0dd47990542d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be709046c5caae72f88148122d3e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3f774bc816168ec44690a3522bac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a87943d6ae450404eeaf10a622050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6b7dd7ea44fe9c6b2ce0af48f9f67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aa9f35141af1f2deada220c3ea187222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f6232c7ed4de64c6c8877ab44dd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cfc3fc40a45fe19155a88918fb6c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ad7a46bf83cd0236917a8d9af5079225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b84cae92faf9335bce8720a208c3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6fda08013c31287dd2f61ad7bb95a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f4f50da6fd8a18f2caeed11939a45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b7187911f18b1fb7cc17cb2768e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37b63fa892b72078d8efea241ba74230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659d209641c980274e6ee9f6f1c316231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b9b6da53f6d9a75a77919d1bcabb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0bebe4d9f07c49d0985cbb9d9c4be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386812f1c080dec0072c67c3a58e52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65db707d1083265abc37afd411bee2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1963db1c7dfbf2c5f3886f0e240b0cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66412b387c2d14dce0d6f3ded5617db7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e278dc55866ac590b690423397e39eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f250cf9a1e6c812854f14da512a79d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f2fa503f7469e2fc27eb68151a43f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fba63089c59da5eb30597004cda1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d445397fc7b12850715d064c2a9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f267bcb80041806bc1ebb8da8958243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e58c40b10714710ca0a6d8a49784ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44fe5220017c9f980d64f2a648bd7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f7dff7dbe67c542b3598fbbde3ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7687e64ed80fa51f47504a0321d60e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06f5c07113fdbeba71f214fe0ac4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97225866808e674b7b93252ccca49c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736476c9b5685246d999a0e1b48895e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031583ff11d9f082e7e264f90f43504251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041e4a4c714ed8f28cd016aa76aefd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdff8d831f38b4ba9ddd41de71e2df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f771f552ce77ea52755211d7173f1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb82f3a766aaf44a2f3f65aaf8ccbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505c321273767655ebae53e575d173b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a861e6d028e8c575d17f9a3cc0b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe3c8d6d4e19282247c0a3bc8c638a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e240fdad8539a78e716f4dfb5889ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645c918b600d861485c92dacbb18dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575f45ef71ffe5cba652bd16ae1fe5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc8825b3d6b65db8f40fde8bc5f938262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a2b4ff017568dcf95d4dd9f33c2f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde357172dae5786500c0d07ec44cb9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd550027b01c58d136b6e29a3a74e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ed5b538912de2bba91be2b874581a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83debf121adeb15bf42148dcaaaf2221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08378559c9100dabf93b9deddd7b6d89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49e41e1151994b90b29443ede6ab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f066e112df6f0660da4a3fade6118d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640da00f8612538e71b2319958b00747271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c980b1a08abb963ba4643e4538c85d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42113537f229d9a76c7ddd994354e4f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611db4d3d8c088c0320daf2dfa78ffc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2382a716c14a1899d0e894807428275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927195f0bb507bfe16e47697b230590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782490df4651ae2b5e72d66de95d92a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58863747cfa14bde2ad9539dac895278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a574d4b987600f847d282f06bed36b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e198829909e0b751731124edfcfee0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a844db8d4238c684540aee32862e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33266c1e22468b558b45615eff53b716282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9cbb90a8c4e41e5fd4b5b83520987283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7298b3bcc0c1b71bf4aca57d7835284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7c468a61e5d71e7e07b60a5220316285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f56991fe54d4efb89a7e982b8e6ced286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab287b4d18e974f04212a1200d55de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0956cc6c915ed90f1d70e1af63ea71288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361e084667c45c7928821ea7afc388289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bfc8a0ac9956b2e2ec039e4e37334290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12622547fa2cb88ded76d5dcbbf14b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d120ad4f4d9a09ef2c53d1e0f3cb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c24d79e41e8405a016c414a5d749b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009450f5bcb5997029117d4f36cd622294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b706623b7f9b504c08e52fd548e328295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a789ef7a27602bb0e7acd4e5a9e46f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fee6ae57056be768843132066b4d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548afe4dc4d22217e8928c7dc8e0fc8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94f073066710fc6a4693fb84247254299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7eebab3052364b9da5057b3dedecf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54698714efd009c0811d722e711e357301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18629054231cd7c9413f7263ba7289302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914286769cf6c8bb918d4fe50780b283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73f096202120f8f123d69fb379d34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22634baac331212bba7d5599cfbfc87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e00bf23b6ddfb7698cf7ea9e0881b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9fa282a77ee0395bf40cdae4fd2cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d466edafad3962cb56d3540f7b554308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646d116e05f2b1c21889ef6be8b21dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee5161132860463f1739edec8a9fb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11512f8caac5af81f5892434bd39d744311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c5d31b49388142451c4ee185b4bc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383375daefefecc06dae776f33f7568313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f7368b66cf4f2945ccc925cb1e14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7b582612379912fcf52a69034567315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f1505da41c0888e1085f4dc86d8e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eca3a9ae5d1ba9a242fd50b8a45947317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a36f3ec43b2e210b35e2f45a86610b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437ec101526fd53f6604d27168c19c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26af0c4ae608079a475f4c470925ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f620f154453e767ff451212c57d82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd2ed173dd68dbc641578ae0488f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f214625313702bbe5810104bf374c41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030334d4dbc12b77e13f49e7a6869b1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67450dc2a79f0159818d69c83cb0a52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9136557b04d3ffde95f829c5e50fa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29194684c7a076827ba08d0514f1307f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063ecb9849833e904166d011de0427328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d78ef59b0871e07653dbdf5179645329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae500f96b271c45487119ae1c8aed8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b53e0d57234cbb8c501a1bc39d5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcc7171c75a96967eb972f54882fc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5163d46db28a09908981b933290c01b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8401059fb045ce63593716107fdc34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3149759a83f34432de2dbb8dd7e0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33cd54124a13d0807067f3ba617cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4848a30ab2aa563a9b98dbbd188282337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694367c7d5eaebc2a94d4baa7fca2b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869170187f1544deed44a0867596199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ea8f435d2e8c336fdc65822c7fb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62351d0cb5bc33347eae463d539814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d835051b917a9e81c4016297e0622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4431c265b46d998326a4098070851f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe4ce636624674caaf51c47d47dded344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ca54efa516ecb635af6ab0ef48a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87b8a3b2b0873ec924bc6f30135f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe530dbcaea15036bbe2012d63e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9d62e8c1c68337e738bf656bc2a1e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea60740d78a236059977985133b445349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea97922c3b53ef9f862962b053c758350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e6dea23b8085d28541096da8d67cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206135b496c083acb2ac89aa39d078352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708799657689161b0e4d69ce8e2591ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6bd2737aa62e6bfbeddeda235736e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5572e4e6752cba93fab5f1eb3424f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31f770016f9029276e15879e56e6c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629485d19ceaea188abb95d0052531b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f82415e6ee3642d2308f3e20c08c2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c0b5d2279604f1616b3604d482e1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28687dec87c1b00e5f911f47369c5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76fe5111f5f6367adf70a8839ae216361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefbf46d6eb00b3adb558b803813852362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43c57e3820bce9933cd0daae2c3be8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4d5b3eb7376355621ad05796b3c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030005d9184e6d40ace18f7e82d3e712365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861d3c21cc6f6ac29be0e27ae3372ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deb18098ea4ecad7f42c4f922e124f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14757232c0af2e73d48a085186870bad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de367097c24554b63c3d3bce8ce310369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9111f5c7f5f4257c075ec08e43ce8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0743b1a4cd120514dd0853cd05d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f8c1c2dda452590a453d80577d36c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a72e50c7c937561f3306bf47c083ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca1cb11158348a7bd3294db6c59bc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a805e982d66e36b85c2d41fd918d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0647743f96f41e34bd3c38e19c9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e527b1289038f8c4c7c079acfe51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6887e7bef0fe369068e8c34243324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab39fda14875da6295f6ae3a88b09f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599640eae69f01264f1c91d056685215380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1909730a77265189b485bb8ed44e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d45ff2683850352188674ac4318d6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672c7d4a953040e3ead739f561d795383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef75f504796671da86eb0d156b7cee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947796b95c6cb79e076827a232eb6eb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934b101882db2fb0903a622670244f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a3a9d05983b23ea2f6e892705fb90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d46ad2884e9668d9bba74e20aa7201388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491eeb6b64c914c547c1792c81ecdc53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea2ec3d12f13bec09c5f19ce560e90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa57e3c96de390fd4b0b173404a260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f0eaafd8571f1fe1850593a771218392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd98006827001a67cf7cd39415afad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a15639334ebd93a3e93304741e0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce468051dc8f00335f2492d8ee13652395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463091fcd2bb7c904fb04624d7d17586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee01a32a0d2e3b98cf856ae2f0f92d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58364b3fc9d1114402b7dbc66be54110398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf6df84be942360a1d2d2567a48563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b855d0a2602b96217159bf11ac3f77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c90df4338f8d517e305a5ca733ece2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ebf9833989c94d2865ffce51c5dbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c1327042843f40ffb90b99b317d4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98a22b2417676aa7542995d2efcb92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474afe3e5ddf1c3cf74fa16d25fcb34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b022b9cb2a091a9408124596454a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc5784f176cae08d32c2c84cd1a92407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93605827e264968eb6ded2e95d274686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4fdf9de05ca09103e6c908ca1aa22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6735f583a9082c951998ab27181400410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda70b243f94683618e4de0d88c4451411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d069e08df8a90d513f955ec53ea34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966553d1faa6fb1fa41d8ddead204e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae77e8cba11c43ad6e16098d78e1c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286b6de3545c56e7fa01a8478a920f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ce54191d7702b34dbe16de23fb316416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948308cab6d62989a0ded305a14b38ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e818fcaaab5ac95cdedb7530f45e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815984ce97a9def39e22f512dca1eb13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd4e8ed964589bcb416d6d3667ec1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a08945b51933b18d5f2bd31d5503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44693c7f4b9dd65c678df245791ad97e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa0f04711356625f2e6d93604750b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bdf9ca521a57862a7750401f812f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b465def3b99b030277e0ec82e11f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624270adcdbff76214e081055c126786426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb805893150f8bd91404eb9047c257c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f903699ff3b2b44447e51f2143399f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71782326a7c5a0ad8cb442d8341f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c466bd92b7790e9520abe062eb00c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340772196644980236e4d7010cfc08b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38391d20c52621603951e6814d6e12fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c16e6dd5b4ad8244b89b6bbc756f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327be41df7fcb04b1abbadf7ba275285434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4c8e7f2f8b362b834daa806b79817435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0f81f4ce71eee214e98f6ac63f05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7e4713da155f7c8199e5a4e2c35f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f6147a2a815be0a5f05c7afee8c88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280394a42983daa099ac57b6876a1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d96c758cd004b723402a710893d9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98aa011726743f384c9d87d5bc695c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ccbd0e59ce33a3743ba192e6c2406442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8384264b0375c78f89371f174a1a7f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c23a0e7719e0b4db8f29fad876cda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2811a82bb8e3bef9d5f37a1c6a9ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb89403e5855218f315e5599050b11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1dfcb866a1c3524598540d5cc6012447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f829c36280d50566332d7c4c28951448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01b71a464f0d50e9578fd2cf524217449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50186e317ede20504bd70fae2526e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610ca5c6436e898b2c7d20a187781a5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97026fee2668216f4242160e0b31cc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad050cda33b6d1f13f35f55df66467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8515adac41a2698b75cfee0cbf79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f457aff388a8b6c1cfe4ac1f920e2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d18abe83fedba8e3c783584d37cf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df186b161cb87ddea66bcb6e8ed8eb44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b828ee560bc418a1dc2135d3e2998458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598ffceaee3a074b98f107888f1257c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3ff0702e4a90f1dadc3efd62476ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a59a41fc5ff95d3af7b779e7bb29d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ddcde90d88909f3049b6001bd5e68462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76ceab440c4b5b39faad1733eddf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aed09e2f1537de9a2539a9322665ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0990a23bd2840c3e6b0f675974e0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a503b7fa00a31e91ce2445bc915a7e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573392a692138021df9016dea7e8c11b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c53390ba41d23ca6c702ee5f0f0ee8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658be1327869ae2a09796318bd1de3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee24149b1b104e33bccbba8ca9637e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd19335b3a85e67f2a58e7e06831cf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ccd49ac347bb78e5fa47f1c4e00cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273a155c431259bc3661377aa447d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a596067d35ba9bf845236f0d329f6a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd44704db25efce0935fe3456ea2895475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eba84c94e99bf85ea3c4bb2a758f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdfb0ca767601b2074ca2936521c37477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e93eb3c5f5861f15593cc262fe604478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd5afb60866848f9e2ba6d09c90f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e4356117c8c92ae7369e69db9eed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e7758f926832c975c7bfafead81b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f4fb2237a9ecaf6bcab814b9d46c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd83e5f8a67a1f053c6715623431c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457839aad1318bd7b62129a896d7656484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b025eb0b2114ebf65d1bf8fe0476500485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f9491ad38680851bfd42431988e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba404778e7f96c4c6cd522f06796f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f769f0a755158e60ff0bb8ea824d8a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb78209700e219125bea466c3685b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5551b84221be1c567909ca80e535fa5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0218e1afe85bdae0993a3350279ea7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c7dea1e3f91b3a64b8d1af4dc7a52492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc283dbf7f9577b447ba5a80ba19b8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c9a20b3e635dfc766700ac88834b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c96c40ce39cee14ec18947e0f6378b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994888f0462c20c80851b0aeba6452e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446716fbe9c86bee12da982d393df00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d62586d6c1d5214fa04fd943d1e14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc870f6edcd35ec5e676135033eb90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca320dcb5f741071e15992d97228b73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0cea6e6da15c5c7ef4ecbf820e3f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a949d5995d3dec58cc81094aba76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008a2a85321aaae325776f9978f2fc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b931066aaf84dd8fb14d5c9b1963a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e18390a951fcb5cfba3e17aec82df2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d131286f684ca7296cec0261d323506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9cd2ccb86ed4a86d959bcf30859a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823ef7ec02fb10f939df62199f79447508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55738b03c6437a7a246983ac2414b58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7865aaa4bda6ce8baa7adef9731dbc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644cff5bfd74aac48b7d61961de3452511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5303c5ef3592546e6307f2603f5cb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94385c06e5f93e06ebfa1488174961bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84198dc7122b42737ab048aed7d892514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0cdfc5703f8b386b8686830d3ca62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ec4b710dcbc3d747fe8c539282b3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9903ac1bf451bc1d24f3765dd45c9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61eeb921dae614634f5ed3214b9309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815c76d3e197d73fa357f56f3821000519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34a136639abc3d5abba6ff64fcc962520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f1beddea3597678d5e9573e34f5e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e91061cd4bdd1ad3cfa8a4126040522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac03c0cc13db2e4cff7714a41db20523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525b1a4bd961dedfdf10c8be8222a72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecbca40aec445cf900d0aa4a94f16d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac28ce7531f7c9e7df510f0a6eb81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4eccc3d7cd464783b36ce4c1c42853527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6c8b60d512618d5e4ad19cdde5a01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565d8739ddbebccd355b4b2eabf17a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab88c7616bf7d284137f5875d0e1012530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfeb340ac69faa1aaac8b578d9c36d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b073bc84a301f6d9fb0fb551a27c9bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0815c8d993b710e29d065931fabd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac187fc777796b4b5797c317a817292534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef23d4d301606759f476275b6ff78d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d17505589c841352df246b28ff7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293a28780cb422004996876edad60d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fe373d74baa90ce152bd5069592b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813e91897579fe67c99023bf685a8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da935bef3763376033a4a46c497977540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b5a7065cc68298c26082d70fff52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327afc7d17b14eabd94e8750ee85f17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8c0493662f33c96517a080bfcdb4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd980c9559f389cc5d6969b0368d08544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01516f28fd322077e0bc44884f76f073545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96d7761603197558f6ac43f73ff3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3468460b02e16ed81302aa29fa35c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6179d5a804554ed2fb9e848f6b5043548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038a109b335453248ce465d690e957549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f8ecef60e46eeef008bc4634b0db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405772eba0b56fad848f6a1b052dd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c99b972dff0c7eeab5a21979683f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88453d43a99fd50575f482105808f08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3918c94fe3ecf410bd5d42ba140e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b57642a07a7776cb4bd99813effb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b740fad47ff78cd49a730add500ac7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4cb90110f96828701c446c42d2bbf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774a2c5ba754401c1ec0383ff80b55e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7776b24ede8d218220ef9353d73961a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb593fb311a7e9afbecfcc52251d3f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a07cb7ec712f27b230f46c759b05b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3afb1a84f32a7278b9f67576e4749562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322da859d9c779949bd9d24278a0f2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c749d2936a0ecb3f009e17cb975b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee34549d47851da49b3cfa6cecd9b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b0a4feca1b3cf48a3121ca28e2620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3ac6e5af73ee15c302df0b393c8da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5ea21586ae96120f14660967793c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df0428b4fb5824dafe9cc2650e3db5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42877e5b2e9c70ada91de2a13505b6a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f649433573bf8faa2db8bec1c36510b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc46796b5e45b4b1770ec0f39fa060572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372a9bbe68a7162bf1a1aeaae4207b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ce454bdf1c9b5cae2c5c89bf86a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6e80659d39b333819bac2ac737244575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88eae80db7b6e612db4463baad40d28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70345cc4e4dbf4b68d914aa5b80bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619f30c5cbbe519827165bbd95fbcb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f424c72a21c671216f5f653278d541579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ada9e3b61650697db9db7beb0a8d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf5c35425b53c3ee5a0996c296e8fe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cea50fb99c8c02a5b9de2c599532b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e2f64408c11d44dbc0a73f027fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0dbf6bd2895fcaf3e72b64d52acdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd969de05d7236f5d6b1ac6944541e40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea7a568c3c406763610c4b16e981a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2bbea234e46aa143bfab85f5f8ac6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c3f9b0ed2dead7b3454dc5151f732588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb845a5987a5ee46b77bb8f87b167ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab1890377544d0a77ff445a2937611590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cb71ffa937cffbb03f12195777a1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a0c2d3b3cbdaada937d6ccebda1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cc96d878a38974531e0c737a6b10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef6983a31457ecea4d4e4624733ce9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76776d422a8dba0335c0ab95652b56fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a43b4153825e5e531188b5bd003ab7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab65c12ef544e81960a8a55c6df21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3413cd73e8235e80f9f9a1586d6ebc3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7ae808e31d419a1bfb9d96151f5f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991d09ab01df208fdffdfd99ad370b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c8a7b0a1f92c057e1b6bbe144195c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35831a2271a548322a0aa8b2f3ba02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33c48bb3463352fb33f52f02f0fcde603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1676f528321fe2681f01baaaf5759604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89de0c3276c2e14f1a857a19109c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b75feb742b00308de1114bc1d0392606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9e3fe1b268a3c2f4faedcb6c3f10a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e1b22c1193f5b94637e4ad61e012608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364bda0f3e564714176d167f2996eb8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3c4969899c6204f852602763251c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50ba11bddda48cfa122df77ef5aef2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5cf077216eb3190f7a51df9e4b264612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edf59dfe5534beb714d73a5d3e203613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab18528360859250bf5e1784ce376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d87cec6b066bf79a43de898874d39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904e973927cdcfc9a02b52a39184d84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7e02799e9913a813d7569250cfef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6746accfb6f46cf847e1b5ca36781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265e71d603671574b6a9eeddba7e33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd24a52e651227da07a6be03184c6d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f96af47ec182dc83c2729dd7034b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e1a6a43bb3ce5ab0703bb1ad85772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc751c6f6ab6cfc2f91b7f29581ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c6aefd9734c6278c5d3378f14342624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a6bf08910802bae9981b0306ff4c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f22fe9496c3a0269a38a920c6bc5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf8707be2cf901511d8b4662a994c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211ff64e3319ceac94670d55531ea5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942350aef1e98d741abed946a49466c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b116da30ffb6d0a9fae71f8b59fd68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ea2d6a8032265ce5b1ae18bcde1a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9617e117311a80965e659ef903f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b15ecd8081ce999ca3e98544304aa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743bb3851d58a0980a60e7f3e03cd0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234d9f728f75bb4bc005f03e0467832635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777319d80d84384fba4f4cb24ba9734d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17549f3b30dede1dd0c53b98c85621be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b6e2f45706b8fb846a55c96485d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2ddecd0b89189b1f79e1cb4491c17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337316acf6d7ead15adfa3104ad5a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d1099c19364fd5c13557005a6f23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc97075640c42ec25eaeb3c314e0022642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401874544105fd26ff8f9f901e15c530643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73784b913d37c57fd75daa729bfb0c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0682aa526613ec4cd870027460bde57645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc317e63314305f1aceec6972bf83646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>