--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872480c47984c66b9f5136cc399295a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa19be24577f4dcc39a7396f02dc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b1084bfd6a5d28132fcfc4645c153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b35c85fc02b4c0469c9dfcfd2e7514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9d6b32e2f9329e07e0d04cc57ce9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67f204e32cf4b50ce99285cf1a33c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209dbe90f1bc54c202ba16c3d1e8ac87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312c08b92abffe1db42850d5e03130d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aceaedbceb06de37715621b0b1a8d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73540772854891eeb6d0ddd873bb1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44186424ba17e8d4c7b443a6c643bf0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240552fe4cd4d6fa080b69922678249a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0971af52d43bc81484cf6461be44a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da396d5bcc93ea1b00fbb34eeeea514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419de8806a7be8f4baa98a83838b8b6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710838a6301728a800b426de597342f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5af22a3e69ea9080d5a33fc8ab70b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3a5150803201df0c528db4665ebc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50da40aa8bec20bcc9dc1fd42ada94519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58454a80f8a6a7d213942f25a442cbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f2b051ef5ede97b446ebb15c1c0c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a8a43b5c551834e2e0e03faf5eae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a5388f68551673d4334f8ae9c290523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dda06b42a7fb037f38ebcf53f201424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642d601459e4d49b434cab7381106d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65c1682392e10aa1c53dfb79da72b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c476ea0502c5a96bc34617b8af9827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd6a245a3c7c5faa855a2396f0283c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c70b11c67cc13c119307c04c182129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efea680e498cda81e543aa6313d7c9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a0f85a65d9f529cbb21a363b12a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf1832144efa3bb2b77c26fce87ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d55a1b71ef4c084a6458a209c3c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca810b1241bf64a00fd2a2c24cce4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3d41408a04c0c10da7bc2cc0be0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cec4318ea36c837c651811f7e2d2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3731afec5a4dd6f13394f95eb900e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20766d45c27b6c39f113b7780f8110738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144e320888a713d68d6b51bd29a3b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598d5e2f256dccd68363d615b263d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76bbd81e421292b410c48ef724390c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8bd9c19b3e54a180f39e0ac1b7ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7b0edbe142edf268af12dff1b31ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639046081f99bed2714e3602b0eaf0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1ecc757fcbbc5a36b755af8d62b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93156bf237289da6965edb4a7e93427146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099830378af1785a09248e77597c4da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825d3533d244722d4e27b5f05ad48848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5573aa645d86724f892bfb92f1d4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16bae370df01b566254783064497b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62ebe436efedae828e97e019c8ad3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb87fb3cc879cfa477c101e589a3eed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d081ca7081d1a4c510fb2f6d27573153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c588eaebefaf648e8e0b3b65887c5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3992c4917cac4dc675cc159b4729e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8baa1a7d2ad9c1626ece5301b76236956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605c4560760dca802bd3e7025b5707057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd50559ae7d1607a510ed7a6fd6911258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0cf888b594e179111f1e00c97003459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873457634305167253b01dd78bbedfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77880610376175a4375d6e0fe89e58c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4fe156af5295f09a60d566b75c3bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f73fbc6828a551437dfaca5fcdfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd002e2cd9379c432aa1866bfe94064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed651b9c7c650d39bd2279f123d28ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661562587abb45d3c3d03d23fac588166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8765878d53beb582a74ff19e271d0b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185892c4a81464a7620df236904ba49368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682bacb3203f478b55378e035e00a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029199c128ae866577765ba080b4a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dacbd839c8b32fa7900e4bf477a4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f300a0a8111ce3bd41f7d741a20772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8ead4892372b361b721878945e02173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953fd5bd8b3d9079b67f254262815c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbe7922f7dce6c1ed691170242572b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b930e822490ce7e5911ca3cbc9a8fc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e1cef62568db65de39375d5fe4e6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc303bbe870cb43076df3fa15c8ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afcf3ceecccd98a31bee8118ca58379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc862efd62bd534ab36b876a3dc6aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d605dfe14a1dd1582c2d57be3b700d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ada921d70d13fb45412adef212f8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78de880b354facdd6760cc3fc2089f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9e9d836936b7d577111b6f6fad1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358711430d558855d1f633cec2ec878d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ecbc14671a96f3188bcb86b26936586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b6083967f1d468d6fa2da47f81a1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33494318517aaad50977568b11c9fcd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a2728811552909c625e21143ada1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52d1e14b5421d9d2381abe3349e4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedc32bdb807bd6c1acc6bd02444cc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b558d3cd3e26b103bcc756a22bc311b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f56cd457d29d180553ec2c405a38fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a53b4389d7e982a465b024f59dbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5465dc09c7bd2795589c3fe32e605695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82050e74122d0a680575c71066cce996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2acff279a234fcdce6d47bd770f4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea0d2b9481ccd0021b6113e0c5cd1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399052ec822d4059a27fbc874d0bcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dd4b827bb8cd9538b6ce67d45b1e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640068487759099704c91575baa66d6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b52884fa9b36ecf22a04e7ee0471f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631b5268f6e09ff837a5dc027ffe745103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d262de1502665807f92d0dd4dd9d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4597232a88c7fdf7f9bdbd093dc50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8cddfb7986566a59436f270873148106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5534df2defa98c58e7a2701bfb9f02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1322a1907e69c9ddc678ed83066f2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d9d8bae045721514ee56dc42781c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c945283a9f25dd11b74f2c123335015110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86ca65b6cfd366bfc5dd86537861a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d820747a8baf5229a105c78217f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348f91efd9e961b78c50c055a227d78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf56c00201571f544935ee1ae982873114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e80817f56bc1664009d8c05143628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a5f511fa2987d37d743947c2602f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dc60b87133657b42d1e2d94edee89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024994477b3931cfb9bf2838c19c9cfe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41151860b13091c0ab0620a8815dba9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213d6e7b558b0432b2c9974d72c2f96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e1e5e55f3f707ae1b3f049c6c6b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da784f3778fa9b137a6a5eaedb7e252122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690f3ab7d89af553469e1d4785f111f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1f3b5b716b7f772dc7ad5a6e9b30d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee89fa40e43a94503bf29ca4aaf74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73cafe1d8cb59ef212d24e54cd93e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f6763f2f239cfc623a85c120c6937127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bfb13f4d2e84d0343f39dc4ab15df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d15221672b8e4ee588f7bd55e42704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3b3e38d76bc14c8e8155e82a54303130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28af3de174452203f2ca8f0b6ab8e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cdcaadeddae39e37de0002e041b3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e79bd63b37ff3d7f3db9728bf80d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313089d1957d01f2f1e88dd1449baf8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f0197b7f8e3c7e2634b782b337248135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3a92d88819027206f38bfd6bec2cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999934536b8fc9b36ee1b9f68cf5e6e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f238432fe2dec006aab4399966f14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bda0aff71a68eeb9930a545d77427139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fddf7ab642c10e1f2f7287a74431d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eb92316fc84224f814fb9f1d7b0c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e849ebe7996ad2798f01dd66accb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b5ba5db21ce0890306ef80f06a05b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5b71fdae65ca9ce2afdc68c0070da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d08fac5a3d3d83f9d36121045ec221145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bd3a025be63394ac7b8087e296546146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3820a7f1a229ef26f36863eee747dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d055816edb4ae616ec2d54f64ee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7842a0a13e5786c74afd0eddff0e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc165cbcfe772fa37c18ca55bc419c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c533fc760e47d41ec34c54f97d8bfd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad007f6c9b931ef8a852df06bcf3475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0cc5c13a14aeccf03b5f1f00b0e6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b064907a4cca30d2414f35d4367ff07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad8b50d0ae56686a496fe68b57c32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58bc0aae2175b44170f70ed0aaeb2f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f0da377cf17d2e28bf7c26b74708d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb11e89da8ae536dc4e05133ecda5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18114ca9331e7c2e8d736c30fbb1e03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536029b0da59ab0674664d7239655a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bd7b4f2560c14d1de6fca19d2ce6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c4466ce7550805dd0fc88ad5359d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465458f09686257dcb9af7f8a18902f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5651ca5d7a6921a53eca9816f7fc93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cbdc89f94a65b6b2688ff37762bf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd170f0663e9889f70bd32b5b195b346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a064009054c4333a1f63ee35f8d24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65eecfd15ec2e1156e5ed50efbf27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203951bf81fbca4475b8b7d3ab03002169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b94ff65754bcdaa949514e12fa30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adef1b132055526ad5101af69924b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95068e8aa7943c036a33c1f9fcc696172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1d619b56752be6b078e02f8dc709f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787718f517107b474c94de4bc0e6a2fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad9e5b6c00f2945a4849eca9357fa4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a157c7cd4a92932c7ed40574b9a795176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce787fbe8f6c58834cce0c4591b7e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c8748ecb98fdb8d8ed3152e361308178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662f8dd18cd2f4533dd949884bdff8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599459736809c8e5b30643858402e6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e07a8086da940163032569ebe0c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf5a504ee2e3cb0a9e1dcd21c8667b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c82683f396409743fd7dad39b50b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8508b3f68e097288d37e380b489bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964c9dc1b5aca02ec7c67590911e247185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee3f3ccfe599910826faf1dbf5a7ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9375011db9357c5db9c731d528b3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad2f322b97792aa8c77524dd159518188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c4a73889c9d1721e7c6d92fa335aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98659160c325a06c4ad16109e9873943190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3d043c5bc2d6ff7cacf65d50c0399191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a5f1c9f1c56787bcb1ce1cd8dabd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6da8417c2d89556e4f000fa0635901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe80046f0ccbc3a1c20219d106ec0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fb350d93cb91e33f4eef58fc965ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39585c6f7b872b0bdcbc6d4161dee4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df813aaa32faeaa5d69227364354e170197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51bd687a6dfa32d7efc7e9ae3efc72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb122af88d6c4b481aba28d1be5a7e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4847f71c4599fd6ff10b0646289880200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e24fd07dd388956fb3b0ef56e0a11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec682bd0f3080c6569aab9d6ed75f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473171b736ca19943045a8737351e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f58ed2241095d2f799e5fcf3c3a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5116fbc81ff28a9e48ad15107d751d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508e4e8859cc61f5601469b5398c10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bbd8135bb528051ad0eed3b0d614f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a4ff10315fdc0bc4f29c454dee4bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75425fcb181353a51cde6b93eed784b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f74d40f86442fcee0e68afc677e28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863c2f1be5ce7c446d05e0758dc320211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e5da940d654e4f6b140c7d19a6652212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c413a66c747ec8c7233aa3e5813e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffe15b87bc793b526ef6bb01a31fd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe9a1b40d91ad19a3592f025903fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba9882540c8cbcf387b2f75534a0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904cb930f8d646c8d737c217ae9461f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f289d2da7272b52390c36270c66ea6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2916844bda0fb2660493d5dc63287b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92c9a7894996d15c9c150f13f28605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93241215d766894251721bdefe6b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637673ec2510208d6b2be4f48a42e83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607e0eddef9370c3057055715fea82f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cab95498297b64230c4fae9a3ca30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9380015ede71bb2abe48fb08e5a18c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249922e50c70455bb5048038f35c3ba8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df84fb249f71b183803fe1f93431638227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8867e6eb67fb2f1384f09ceb6410b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e52acfcbbecea665cbc12196c4be0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ae9f6ff9134b33b2450e04c2b5d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91cf272fdd0d2e76e2a51675981e05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a67395e68e11893ecab7e96807137a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2bd09c0342177ed9231ef5b1f25c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf5e09be96c492a1301b03fef7fd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b94861c629a3de98a184ed3cf26e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9e3e8a624de81650814379800c7fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69762c1751aecc33fa8f45e0b1a6cc56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c74ea8b42df9b525aa43b8acc62dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1508e87028e56caca7e1a64ef8128239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c4748ba27a10360c545c481171ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42a9d76114cf18498c7264f58d4715241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed818281f579d0690f7a07702631f2d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f3ed7451ea5c7371dcb6588967a8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8739d2da1221bf2829661e89ec512244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f819dad38f816715a147d3643d096245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c9a213caf15d31fbb5ee408960c07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7d021564bf8adb2c398509a96a0b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef22cb0bdbdb1d0b4cdb3531af6b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edd185104910178bfc3a348b380b3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979cb012be1691a30a0faf7b34e5c0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341c218443412ef5a282938438ff6ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221198e75d9c570290159dde9c0a4a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913afa44e313cc61ef6941f71a429d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f293dc214a9a6eca37d356f27090739254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04051004b4bc0180f8daf959e94ce00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6678a8ee0063b80de5a7b8882be2de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0785bc384a569b9dfbd570cb5769257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf6424db90b7484d1546494d5fc357258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5bd1e61842e51732a470b74280d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b395aa3bf528721ed777816ee71cec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b4838ffd4d7b4b3350d13cf210861261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be64615126d5f3e1bfea20573015c2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b10aa05ee0bbef776a2bfa8dc3bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3537169b7af8bdfc4955c7384c3416264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace3ba81349d2f44cd9e4dd9e0e9021265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef278282c327825e90be05e96fc109e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e2b1c24316fe4276af3049cad3a39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80612175fa5b4f4b1e2770c4ceab199268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec8b3cc438437e39a98c9397b1abf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6dcf36b0eafcd06a9d9beade0bfda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17ce0efc43a57693456ba6dfe169f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15a8eab9ede75f3ac4f9c8ac3c546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc921084e9a88033f87668ca6d6b56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdedcccec5b8a41a6d66eb4abe38e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473563f1b98dd28bf1173c05c626c2bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8b0ac39a58b9b8c21c3221f9b7966276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86114cc0c5c60921c8b47d27bec008f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e111e9b26543d9095ec7e90cabec8da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4199d50444540690040fee032cc2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32445c2fb4a166fcd645cac3dfadf3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e107a001966f4edd8a233dd9f9b27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c36020b9b6eef4ce5244b1334f2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c8b076841c2ab12b43008f41f3a65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd6b7ba605bf35b51ba287a9d3402c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540596ac3dc29a3f8c73786a7ee8f70b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9877fba1f058b438e5afc2a2ef4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966ca4e51dc3d970f5a320cfb952b54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79afc1bb97c8d591f21aad36b7db57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620904f9c0cec94275083748fe064e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33fba32b24324bdac559dca6735836290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb783b9439d549e164b81b3721a127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dac6c6a104b687e422fec39c4884ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549f243363b93531c49f8c36667172f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6523caacfd4ccd864a94ed2f1ef07b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f21b1336ac29861c6ffdece3d07a7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d954786c2831962a357db70ab9b83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8685ac2532589249b6efa672aad02c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e12c24ae71c707adfb6cb8a012a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5caaacb3bea6f4e1e72cee325fd8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03042085b00bd0b575c3d6a555d5d94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cff5c0227fb6f4346f66a4992b324a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039d17bfda935742e2c1b3778ca8c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866499efb68b85d17c71cbc77660ea2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe1d5e2dcff5c1cb17df9cf158a417304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6fa950a6de5319210374d53f9b57a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43d2ebb7703d6e830f83b6009c8cfb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86988a5f34b1076bc4266f24bc417a13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8a0ce12c08e3d27d7e7a778487bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c2f7f707bf0ca498f94feb99aacbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63145b398c4ddfa8e2b9efb0df2e4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48cf8f79e6b21d7d69aca8161cfbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f64df101ec36c71d90f38124ae0d8c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821a02846bcd3b6a8d4d8fda097f320313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a2ea47758e09620571ad084e6eec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ea89369c3bbc1799b78c27072db20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c30e6376d315e5e5ea65c87aa5d175316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229296816414c482b841c4a62f75292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38071dc4e72ef922758c4121e67ef1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146e2752e40150b46e432d900f68c78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee8bc74f969120cbfa2dfe1b9a7345320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761d5b3d357b81a6577f02357dbf46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a21f7874b8e4b7b3608cb33cd74ca2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac33a27dd21821fc2488e5885859781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e6eab31735f808679bde3a6542f38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40223a5946d9a1cb2be743a3c551c73e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad1a67e97b3927fcf1d2e29b69c5c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f77a0daf52b74fb5dbfc2f347f632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90fb884b3e6364dc1d806d044f9a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa79f727b4c5177d703c436223b1a88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715aebd4bd2cb7166c2056218745b39330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ee89524ab44983fddce7c5dbd1f5d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cad425a98d9791e6b290f27a5f508332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f8e1eba3f37b248a97df19a592aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e9d52a30bf25980a15bcee28748d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca47de649785a27f8a3009bf6afcdd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417dab2b421d980627286b94f34c2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dcbb696bc0ea1e3dab05b6dc4c65f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7432729c75bc03e9c0906a9ffc65eea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f5e5829a2020207b2abe2ab9ef7cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a97197a0fd1b83311580eb18ff4f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbc0b5e409870d498aa39e199ad7a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9fa8090ad1dfe6c2b28ce643ff5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548773935a36e36417121551c6f6e534343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514f5586da28b4d849e074173580922344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9548c98a0df0748b1e5f491da204d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151a5417f1c6bfee3a0e03762a547b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde124ff212919e0cadf2d1d9a12f810347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c1f34dd30128dfdf912371b292a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ca3a781cf1a6af3a53d21551e70a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c20021081678827f50f38a0550a0e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b787e324cbd88dde7e792642418090e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc82af78674cbf0a8c237acdac816db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90f14bedd98bead5c50ebfc505e64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a04dbb71044a8b286eb6afe26b199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5d4152250a3981117f8fbd0033493355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf868345047e47093f7609daad9f12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcaa711eac4870c1f47ea7181e017d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cda8901548c2ac33b4918e816b4f38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c1efe1923a2e267fd72c405f5761359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180ff2c487f3ac0251e65f156614a01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f4f6eba3ea9c39a2d0d8ff6f56583361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750134ac83def6d9ef9a8816e3c25f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca930c4d349c55f11326537e4d48dedf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265772dab7e7af715a7dae7128a34f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a32bb037c0cee24629710bddd08049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453e146bbf0800aa9e5d3c492269287366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f637c0cccd53c27efdbe77bb2a234a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940de0eea8ce4951d175efe41ec9b275368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c597ccf2528a0a2c978cfcf0df3b51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46919aa58306e63735197a295f967f99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3813a82aef60805ef46753a24b9082371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d1fcc05eadc948a23c3e01bca4910372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa74bbefe9d1e1a9bff3f8ce97db98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d160b48fb61f362150a056e9717d8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144ccc2b835d3e82110e1b77d13b7e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98239406a88429891021a7f474152046376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c49cca5b8dd2e87d3b2ccb693613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dc2fbe0ae72f874e694e17bf5fcbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49312d353d63605cbbe9dfca1cc0b310379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117e60b392e621bbc2925cc70e4eef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985c677389b3aeb62052004b9d82d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614abcda0e18ecb6bc8e7a9e757bf13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f282f7f6a38ea1c203a139ea3324b27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a32c3479e05a7daa252888f090bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade82e644de02176ac889562f5ed77b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057832ced92f1a245fc043b956115d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38bafc71b6ac7c1ea9dbb022d9fe86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d954142cac2a16dd85aa495a461e34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368cb236b0025fa590d4b54979cf43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712801712906d1535d9077a31e96002390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db384171b1fd43bcc981cc8bcb42e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fd1cb883f9b374e91a4b96cf77a2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c508dd68a37dc92fc683ba670d325393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0d157318cc98dadfffe7411e3040394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fecbb15764a9dce87035d2f01d3f7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1baf439b3fc44c57b9a1b61789225396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42f52ba5f73aeb586744ef637dd7c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead21e9644d6986fbf34f5d66011775398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb0229a2c80fe05c4d71d05b351de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3df01bb5e6a8fb96addbceb2dbbf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f9586faf90ffbc2dca0b1d7dda98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ba0ca3262ac3a1e4f268ee7d2db4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955e04642fd193ba15e96df88b1f49b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9af18742d31cc9bea4f5c3efd18537404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ddcb4a51a14ddf432ca9b7ba2d64b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac20ce48d60692a50acc3eaa673b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff4ebd81977be44504cf8811e9f7f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd11c9ae13b28e769396bbdbc66678408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b60a2a509c485b28c5e3f7be77d48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e15fa09f35a03913d5210dc98ca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dee50c5a86db005b6333f1392938c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502246fb15268e2ae144e75162673fcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7ded26192288c1829addd3347d64b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d86e23430a46f66f6f4d3f266a0d75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f8fee8414faf1d3740488da285d65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03de9719a08ff5a908e2adac1c465416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a7a4793aede46268d1857a56fb048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23bd71ad9b22bbd1ea6a9076f7149418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5389fff46d9fe703a1475877ce4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c273e28cfe58cf84bccbc22131e2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8169aabc10f053f123ab0b106c4e59421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb26f62c9551f250c23926bb679ba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37aa46381475165f36d75069934ebb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761019584e59f15a187a726cff0bbc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4207256b05c5635c7deea1552d17425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf26cdac0931592115f9ab71bf97352426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8cf8a9a5310bcf4c5ba1c1f1d912427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd80517959cdec1d15e13b9bd5cb14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a02462bee392d8e8e68c9593e85b07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe5f0719baec6fad2648d0cc79c2e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f51192cedeb91311de5fb63bcb5099431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154c2585d3a0be7f3356c5d5313ff55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405184d9d648a1aaa5fa39dacffba33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356c2f94a85022fd4b97b7d87d172a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc83c590848bb3b9e4c4b23c021182435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34b687f5607ce4169af1b3c5f3b59f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218feb37c9799d602004d83a28136fcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce0d9849033de31478bcb294fd4f25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629519b067c6805acec6f8456920d9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef237f2f72e22e0d902b7344dd5f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f5dfff9c2c63c1b9c60df27153436441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa453a8638f2ba4a673cf760c5f57dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3495a32e5480b28cbb81aff520b7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056be49b476ad012a4baa5731d1b20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb958c6c8b5fb3314a3ce59ee0fdb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d016e387d29effa2778da799467b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad32c062ad871a0bc4d23f37e0eb7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1eb957f2c2fcde9ba76522a84faca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb338aae2c0644178ca307d6de24f16c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430d6eceeb6318874771420ad6aa821450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8b4074970af20945538858d898ef8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ffd8895353c1b64ff2ebc3934862452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262675a987f318237dd7c280a43e35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b697dee94d981549a9a57b3ff058d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf73b443424ff01abd536edd897e8e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a478e294dce5f0dd743df1573ac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92823923ad9e7d0131f016ba229c70fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce12ec6dfb70926365af7247e20b217458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf6227e84fef79865f97477a08543459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828227ebe8c964927302095d1e6b7f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd80d9d483e615108119a0a43d1ed1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2abccb73f22b8a77957ed6b1797793462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378af3e90285175ca9516d33dcef0c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da51b9bad8987a39a2b29b28833751464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43e62bda097a2782229b3615519c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3eeca1951131676fb89756696d78e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eee6316849c2ad792af7e1ffc7b55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1232c9aec30e01326cda806b71a53468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c06f1e2066aeb3824e300fadd1867469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420af51b2159d66b6a6a751fa09f8cc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da42920910903072381dd7055b860471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f33de8429056262423a7c8204287ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cec633279355f66cee512accf371a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f52fa118e15c13d60b2576738560aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1bb389e123ec80e0b896ddb4e7f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f521affc4b4c19a195582942f902795476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea5d5694ee7e93cbf85545bdbb028477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f658e2c8a11cd5f6f5822fb082f3a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ffa2826f61e3b433636bb20a5afd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0338f26ddccf3df8dcdf0216e20605f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d80d5ec3b99dd428a500facb56fbdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cd49c9bb648ca44638ff572136142482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb9f3d3106c5e459752a734900e38b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f16ee86df036d4468618eaae1d10c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b802cd59c89e024f31cb9e6bd5bc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616aa27e24aad3f3caa62b92054c9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02d236532d491c802bc0cbd3efe30a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b707a39d9ed08f805b4e462ff8a1e62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714be0b5ff108cf2667f8c05a28399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43743e54e9b988a4ed2e920b9a0e22d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7818798019f4a2b929f4b116dfeb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b0e31fc2b3814e337859aa6574071492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e5f473c3f7e8d4cbaa90e486cf5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27368720ff4a1c3e89213196978fd480494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29283eb7a436d93529e2bdc757152d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410e56ce99228744451043aed0f0e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a02a668ee92d3ff5b82aa1a7cc38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f1c0e9e2c749c10047b2f6237e16d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaabee4c7d7a2d9271f4c66e4cfab7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6498435f5db5c29737f81bb7c1c33c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5d07c95994b94a3400fa858dceb34501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed36a723ce4ccd188b54f6ded6005e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea26dcbdcd8c5f2c0ea94a5a24f89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39129021e5db371fd3642fcfc08bb60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2f8497cbe93feb7ad7d6247a2302a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9aeead9bf924948e572292cec37f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbced8c1408357d498f0ac46a0102da4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bdf71ed6c8b24bfe139beeaa50d60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ff9b6a2467d385ef055cb7cd0a55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9531937987b740a68bc1053fb733bbe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291a801637d8fc29aa70be32dc88cf0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6952a376f37372fbcbb2bd876a774512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b04479ccc22df7f175e0bfbdbcbece513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead5ce65defb866edd48bf618f308c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445f2a5f1b3befa456ad91055ed78b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f027f92e3f30c43b8b74ec659fda3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c88bb9a8fbadfcf1be3409c4869338517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b711e9e847ca951b1bafb6a696c50ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb06e051d6ece30923d8e85cdae678519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c469ae1ae66c968a6319c1ebeee7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d4fff39390b6300eb38b64d6ea31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728ca8edd99cc239b0e37542bd34fa8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863c1175d07a004358ebe4d4f2a5b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59c2e7af848e7db93e3edb2eaa56c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f67b302459d6f3583d7cc0ee673f8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78fb9cfe6a133865214a4b6882208c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a36486aa276b8ce5f4e9dfe301fe30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97d0ae733f7de6961319b80a2c767528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270915666c11f94d1123ed8b86c509b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca557f18796d4434340de306351e91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade229974f2b0e803d2cc0d90303c93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f739b00fe6bcb9ffc354e15e3eb7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19011b7f2618f84e74e5c0f2f560c80e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f77e0c0e2c4c9108d7cfc55f51c218534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f18edd909951fc462379a8aa1aef5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e6d937bf9240ef91faf8667a27159536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02428afd4c3424cf93160f21f7fe2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68740bdc81122ac5f5509682ffa5775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed848f43b6df1fc4022174af8317c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099f70210567750dad00eedfe7a54d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93937ede788c6daeb63e654b9fda608b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ffb7c58302bf74858bc454a4a41a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51d17a1e7fd6cafee249c5b173b0d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c66a6a530e9f72a730c79a3b105a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe78ea41fda389c9859e8d1dc4554545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404230a0d043b0375a810f7e3ffa1aff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a65ec35393a404fa831c88a7d3e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c69557fdc168b7fd14f120b5abe1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535edfea26e68ffba60bbb512c16cbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640970dc3630432c58a63eb9cc418a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be299fb6731dbb678263dfd9270d35c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6d2c542bdecee26e1756b9f1b94aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf2fce7b38dc6f8b9a356d048b662553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431c41fc7c0f7343787c94adee8cad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3eb74738d02e8734f492ede3f87f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313c09dbb0269b129ed5068d0f24ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa776d8dcfe96cf7812953952ab7f38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d9846ebba00f60e0b13285eb865d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd58c9b8045535a18d646d454dc839a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6776ae8f21f86e4efadc996289e87d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81137899d6308205f6b7fc286ed0c29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602045a4a0843c7b791a5d8f1d57b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd91adf4923399bab991029acee3b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf23f055dd048acad45d0200e2b210b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20d3203731aa9d26af6667b296d760565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384843148439a9b035c27e67737a004566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90004b718e9a383b23e7e7c0d305d1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4790f6118827022777b59195b75a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2112892abaade25464d8bceaac509569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec3436bebbda5ab2d0132c2ce5f23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b07803a0930ad612efb59fc10b2ecf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452bb6dfe6ffe8c98e59f1eb533b333572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c270052f2dd18d3b7f40d3d542e19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46e2cecee694599559c8ae1a47cf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33920f1239f8693193a17819002fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dc3ecb47c7d20e6a48e291310b27c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ef31fae98d07d34a5fb44f072fc2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d65696d0c64f49ee6be59fd7cfbedf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd12eb78a8443f9c63fd0579a9c8d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dd13966b9058f18d761550df182c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d0cf0d6896f4d2c66b44f5718e523581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b285dffcc660d9b70c029b825ea0884582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02e416535e940d3aa8502c0c53884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd2784edba30212fd0ffc6a0e90a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5a57f7dbc38747d67856f1452980f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293081c8d2b412e2fa2fc79355aee3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eacd8fcbf92d5ffa876ff2516db4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d05ca381c0606ef3aea5ec3e9311588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf856269c47eb1b356d006fda4754d7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38965428960d0b7c66f4a2b4bc1a4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa8afd4eebf3b59ba81c2e863450c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06154da7873cd1818c83f289858d81cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be3aa8538135edee87ad16a74742b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf59f8f08c02d05ab9ad92b38e81ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a5777ca434621952af5002e535ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1f8d332cacc7de661ccadf706ec5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f111d2249e2ca431631d6442976f5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83cf2b0f8f5e1ff85a64cd362c5002598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843c100a2da83773034ced380bd41bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc316cab4419eb4ba7f66561056807600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a91e38f8280f651aaced8eaa7ef1c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe532cf3a9b527175a2bfd004d4f7afe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922d656bf1dfaf086e81a6a0e2ef2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf21244690e3399c0e1483cda878f0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2599b7fa9d7e5ec5a67357fb7b4bd3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5e8a00437963b670b98f3d4887aa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3409daea2d483de98b182e55326b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ac3ff2963a4f34f32efaee9f54ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54d571a921f2005a9edc1a42617984609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492bfceedf79e6fbe822582927c2a79610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d5595156170e4e3a906252cd10273611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455ce55054aa1fcb42c39768b443250612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e50414e1c5185722210acbcba81e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f73a69c7ba1a4e07c096bbf7307ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2256eae2bdb1fb0484ddfa903df7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad9bf7e176cb05e3e7eedc3892196616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca229e43647217791a4feba36ace2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa308db5d8c16adc7269209def62b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b686cb21112c5a52c4aa658200b24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932c6db37a4ae8025fcfc48f6c34f39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6bdeb6c1e4e059aebc4d0ff562100621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085c316469ff307c9fb65bd14100460622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447c84ff36ac84de29c817c6c27846d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dadad74e3b990ac2f9abfa5442d41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf5b07902cf2799fc57f2f8b4270d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b3c86065571164fa63adabe69167626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97698acf2d69d7c2d0daa17a83074627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b70e0fbca5be053cb7ca420db80e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f759439974acc4391f3ebfbf5f7fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8be6c774c6f100e7261abab09cf553630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437cf9f0a6ee414fc70b654e0267dd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15193ac1514d2659f6b22f7cdd985fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890a1fa6bccfcfd1c6c0fafa7877bca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c5194a551c293d26879e2a35e32c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e10306d9b53d6f064ab8c1d0190009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa550dcde1838dab9f68562870769ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f24b1b20c723e8c14b6084665a6da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a0ecb9d56c77c3c565b04c30d2f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e6cb12b6cea848d35a1fb1172f5e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2b7dffc40477226fa6626469ea20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1bafef8703778e0658d8c19b47e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995749b2fe0551a03918544e2191e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e325be592d887d803757c9ec18c1b9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e30fd7022511940893b8264d7c96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3300b5bea9f6834a5742f1a186ac71e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf540e0281b390cbab112b895f9e15d646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd422e3c4b21fe163e71186ed8c019341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f6a596efb2c38967ec6c7755d0fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3790882cec61857c36a17bee5e0b6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a60489a56bc3c8027f2ad2ec37753c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00abac043586d67e6eb2dc8882c4b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d162b2c67ffe173b48462283a928556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8875fd10a91a07df7b67817f308cb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df33387152b38797b7030f22c1ba3fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b25c93e042bcd4322bda9ebc36ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744e3eb2c54b4c6066e7f5a51de3fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdc907cc6524fc9081b2a177cbf63d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d4b07043f5aa4f4c97756c118e3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ac9dd0572bd4736b8905720d641113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a8fc626842a11d05866d5fd1572cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c2a944f765df770ee72e3f592f2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892359f6c2ba7580c0d5b01f468b881116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04faca48deca19a999b82298671757d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561642942979db68446963ade36341d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f8620a134d60db91629b41ca7b21d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e78829f249c928e2e9719d0ba4bfd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8fc1986c98a3d833a48366cd098521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7761c4ca91c0b99892a43e7f4c7d66022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd20715432855417c982fff53dc178f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027f903ac1ebf01d581827ea87f8c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b3d7f346a22224c7f0ae6eae5721825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a71cfd4a5cfbcb5f5a932e9e566f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf586dd0d2d91b450d5a5d0bdff70b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f249b6ac2329b1b8d6041529b3a162828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feaa00a3d238436b89355ef413219829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff8cc83c58d17a92ed58b018ca96b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a9745232192a053c764b222aebf231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45892de1ebb0490861648a7ae1c90532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb576ffd0301643ba36092a6901ad933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17564d332d0463dd11a72be5fe379134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fba7d3a7117cf6187f3ec0516b00935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951f920598bb5820f80b4adfaaa238736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d25f88be1fc1a4767124411353b1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b992bcc512bfdae9a8c999a1d85638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fa8eab557f8d127a0c83f72f2302b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d72f20e5d3eba25244a85cd4f4dea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db44e00d647b10d3dfdf42b1ca22f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b6ae3f246b52f88af8683b2fcea8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2290eace534b243c090d90d819dd4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d217f6660c280a1c3ad842a0ab84644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9be09e15393278aff9250f263ca9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02a803c83239a171e5ce6017343fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b6d73c5c31a5e7e4bb00026d5d0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cedfa020b58a5d0e998f44944ab3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc612378fd323af7dbc33d7b019664949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435861e6160b67a2d3a2fbb75398f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c594f789c0ae3abbde96ba6ae04b9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97452de01d8e9863652bdfb4535921a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f8dfd405b1f8a40a3022c26bd26bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaf026f983971364fed6140bb8ca0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a7e8ef8ebe4db16a06ef8ef8e4c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4354c560318100697b2eedd30ccc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f52ddbdcb3046a74af4adfe148b3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413d3c43a1c5f524fda1dfbac248ba658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15e4afae6e1e6a3accc188626c014d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12385a4d8f11406e4b0ee23073cf1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8f6a38473b8a35b2ce58c0ce4fc2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399302c2ac0f7da822bf768a0a6ebe8862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9f650540f4bdb76a65ec78e2392963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aa09111fcd448858329e8f7b2d40464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b43b3bbb37b591f929c72ce0f7a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b757f12ebffbe0e47b23053a2a88466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c089d757799c743dfd83ca3275e41c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac90b8eaa190760ed6a2185c27747668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b76c893bd8c6f0f5cd396fc607f0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5523a8212db9a857472c87832e4eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338681a230e5b95e19d9b176ddcc6a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f464d7d61b2af49bd04571556205c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8152a1bf6dc3aa017082bd466fc3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b2da6cf1b59b86e95fdf6ae6562974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950590da54d1a40d2e9e3a5189a634ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9d7136df25b83195a19c678f1e28276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743e37faf2086cb70aad3478f95893077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d9cb90949b140855d1a329129326d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05958f58365c6ef14bd7d6e84de27b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa4c6785f72d3710ed8a11ffd093080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dba6aa96128efe1906812e36dfe1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5651e8872e9732c724a7085105f8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9d04157d1ab394d9ffacb6e824ba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3067e9cc56825f3c18d3f78c46b40e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81139885558f3a1e6cc25ece29b4fa3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dee3906c5750930327b6f5c80bdbf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41028a5d2d2238584ae4c28f1831a4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1975a7a39b9188afe8f4aa7636682af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d38329a6c180639c5c4c2289e40a2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febcaeabd116f1bd773dd22bec7181390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad7ac46b097260a71bf7b6b8b556ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4968b2cd1923014fa8e3b3fc196092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27c6ec5722ac1d4244fb190d3222d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d197a8c2a22bd4f7c43a20c911e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afed34488440e8a49dae1967f3001795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f9f8f6bcca8c7cb5b248bbe47ca396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a187566d8f1a217132bc474608c94597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69987a5e70ea5c182ede2db0f47359b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0a7baaefc402256a22c30935a5ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdf4466543477973b807215a86221c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab90dc5c77087eed57bdda4cf15d12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52ea16d660146daf30de94d3e0ef43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e79c42cc898b89ec80a11d976690103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5b26d5d2edb20e7458a5eb3d49341104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c31ce307fefb9dc7fab2888714f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb82253d53e797a7e198deb675f9b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82069c979d1c1c835d9d53b4ffa011e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c089bc4dc143759be68687514beea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538adeeb5deda98e1ce37b0012641ca9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ec08e6adabfd481929547031aa7f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a27a4f840e65bce57b162b813a4590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2523ee49057193cee0777a8d683e5f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6042542120386123d0a45da1fed4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d3def7905b4f1c32e70046216686114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaebc2d4d4f46259b5d88849d3a2c7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54337fba111e09e18c68f6f5ce6436cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c29d6617c3098d009fab1494a56f9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92689c89b4b375a0aed09402474e42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf5d5e8509aa3f35bf96975c303246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1bca949150483345788a4ab91c3ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219855075bba619e4b62b833ff696619121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b416343b3ad55b7f286f49205ea0b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3c0211e74e4d1d9ead802ba4f4f50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dfc685b5b0e2cb31216dca41e0f29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899fa6341b849c543f3dc190143ce05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28c7e09de61066bf4ea54250f8c4d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f028bfa305e6754da0214e30feb075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a736a503373fc31bc5797205c42436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794fc84f5060d4fcb8c4b421ef84da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b80b10d3d3192b29a840fe1c9e61c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c26f3d4d69f35b50547c87d9923f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaae159f2b50745ec175cadfb9a6c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7991f9bc63cf6a134008bcc378baea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc961f793f8ded6b8210e94ab4e2fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54709cd27586ac9747dc09df94cc459a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ebe25e7ef8df3f09c9fa82d563360136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bf7ca07b419844248597c45841d1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b262f4a999352994e653bd94daa26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154149db9a2235ce451a4169888f645139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edacdae972ced0f0f4638850c824d33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92228e81fe390625ca653dd1fd6b950a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ec5da5b69c3761ea8002e14f61da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232b923c26259afe600e28a5563924c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf9692c017a7eb10becad4229e85f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c300ef1577e9c69174bd445d2c568a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc72f0b41838aa5858d06fef6a619c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a011154ca3e909597eb693a3de8a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01063bcacc856519cc176d1c791ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d86d7def38bbaaae80278d01869a63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885b3d4df5eb5a4df599929f1c3894a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba4376205f50c3da56b14a2919fc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538e94ab805527f6042440d3219c434152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bca083629e5966c830e3662909b43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5275f018b0eeea840102d6dafd8a95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09ed009d27ecbb0f0a2ba49b9fdf9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577af3442deb107f5be062343c8fa6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359dd0dda5d5b04dcb6a74c3e028dba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965c2a7b7b9a41aa8f66feef84111e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c7080afe4f252dc29aa2ee14117a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ab0d9ee4a8fe479f851ef26a40a57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c43fda65bcb439ecb899ba957cb26b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac572dbfca39d51407b9382565131953162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e96508f5cbf3a5d495d978fd5b116163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189da9b89b9c5294c7e3dc729d50c051164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8d0084d0497070b9d4c243e755110165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58e4497098b3a97790699d139a5484166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc26227337541707c792fe779e855c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7a6d33f1eb6847390d9853b7b6a91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576cbcb023f976fd0098cbc65c3d23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c9719d249c2868b24bbd26fa5e973170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a83171b36cd66714bc3d1f1df5d67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008354e7836d2f7616fb345c01c87e71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4bdf4002a503778376108a9ce27f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13430029a84e76f169b351be2e693f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7ac22bf6660833368f5579c8ea054175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5e72fdd0512ff694c04439c6bd34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8c02dbba7247de43e26ecad02298e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf3a3642b29762c0c2a199cb15b7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787f7413c5ab7ec0d286e787891d78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e9740d6d89ccdb070098e58dc7966180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b1bac4bd19ac2231d192d65e2175181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987decc5f8af34937b61f35ee92c99e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390add6bf9ada2e9b94ff7f8acfdc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74dd36bab6534773e0de5aba8cb8a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeffdc2e0fa84e9126404b568a1bb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaef406b1b6680640a6aff4c6fa4f0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c83cdc08fdcf8f64e00a956b50a66b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f45e7239c7d828d01a628a37eaa83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566eff5fba75d92b0541ce1f47f40268189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa035cf111d773d35120125b446fda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aaf42d2971360aff0ad0c66bd9071191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ff589b99941dcb4ea6e94eb888d5b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b7758124bd7e515095b734c2d35f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077473bf48f6625a25135f84414baf63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b402e4c9c0f8b938e648f3b102287e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2513f967c8a5a84adb2ef00e567601196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e44041aab1901b6a93aa7b92b50148197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be710a785b8348e90fe70a8d06b70375198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42ea8512d5dfd9368a724f0d546c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074003285afb2de3ff7126fa577b771200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618865283a9db9ad0c0582717e54fb1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45732b537dd0e3c23871af2720cc4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cfa66625832ad51edf569bdad8ab9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9df303e450deb0283f00f06dd31230204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac79269c01ab76aff44009265aead4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143be83ae99458d35edaca009d76b1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e88677e49bc14e10ca4959a3293b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543b5fd066bbf627af4ab4d48eefc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65efebf919c627e6a10fb32daeafd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba1b4bb0150180ebb83d01679c09d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20efb804339ed2c95ef3498cf1884f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3667f039e684b3a3df5946794f880e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4cd971df79f0caa8a0e8e49eaf52f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d49638bf3c879fe99dbd6a105a4f3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aed4e7ef7df645c4938c97f285976215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285f7a166cc65ca69b28ea61f9478e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e24520c6999d4dff44eae5b6dfaaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c761a51206670963ed92c50e5e58d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecebb2e383da9008296130acd4612219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d5f01444d8621df0c2c730b340d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab57bba147dc86803342b458065f3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82eb136bb95ddc9bb0f0933377f35e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e958f63957dc37607b7963b517f312c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe060f0449637e9836f121c3d8630c71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f8b231bbdbe6a855e90d515216cbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859106a3ae57129fb91ed627c54fcb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa88d7baaf4f2c63cf91f66e129766227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e3a0a088de3777140a058887d4cd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1fdf0093abbd0d1cf4ebf2ff7a95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357142fbe8ebccf0b84e19e7adcc4fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcf171190ea103172660d9aa40bf2a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c108513f70ce72967d3aa3980eb318232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5222a909bac972edd4829b3f68e8c59233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086751693d9da541ddd4d3b7d964282c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff88212a272e9aa6dbd5e1bdb704a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef12b14aeef0a5f1829d3d2c5f41ee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5829a48e139763fa35747008d697d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd5f5d5340db3355a398903f37c9f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b969d6a48e346da2b1074c997d6280239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49465b146f6575cba22859c581346b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa148cf6b57d38a28198b428d34aed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786e1bfd1c214dbed38deb65e46f28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577a8ce4e6ac67ca7a54ba71a525ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb46fd93f61b1778583ca952a4ea58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180479aa55c9698bd0d5fe751baba1d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff44bc5da71a022c73377133ec43bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b472b10dbf1b8303102cef905a651247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729f15171a072a392d9436120cdc8db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9c68544811f05e1b47bfaa529b569249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0837b3d3d3cd43b2a428ee9ccbc33c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a9b3f032c9672f70b0936398e036251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96790136dc1e281d2a156dbaf44460252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48115196cf46aa1e3ccc2dfe4d4da89d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a47a912d39ec322bd8bc81f2c27a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad48c3f0df630be3987958e1584355255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f1e3d2391cad247f03e5743dda9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b705997e31fb42b7f94cb7bbd85b4f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91afd10bd267e3ed2aa15d23278572f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249588774fc4e12128d1b7541e4a50ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752233e27fc1a42b7d45f087c65887f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8d5bab1cf4331a0e1dbf22ae90c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877369b4aa004b6089d6ac9adb768b2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16078410e39499fa1c1b3b9d49133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcfe90a619dac354b13c93992ecd47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc41a0d98d69dcd18c5d0657447a29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018cefe1831adb61e49175f6fddd484266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5078592df28347fb9945a5578323a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb14abe7736471a34a726862f83e21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6bc2939955fad7bd02759c1b17c88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f711474779af2eea2e941e755fbcaf6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10096ffd37a57071a4777a722eb5f08a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302279c8a0bb1b3a5744339b342519272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92d38cfbfc3f2ad4efcbf2c866f44b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56784db72d10a7ed9170e2171029d405274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7e79050dde672070a5daf2cc6b8ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d8bf6c04001ef9ddab4b4dfb376cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b383b32951c084f1368b430b67b221f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b9247ceac9e99e5cb8fe04dcc62ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712d6cee326d8eed224f7a59b7fedf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686576f7ba0b5ea380f39e22f3d2ffeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd8dc1a32e35da3b2d67b2c3250b0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6062a5d0f70dd09e2360b38a1b699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450872faa2abd8e39493fb7158aeeb6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c31d44517900d2d0d2b5980e3fc3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3da3d30a1bee52e5ea8b48c57cdee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b50062af7bb0fd20a86865b7ccc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d617979654a531d6dacb2bc742e3da9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11eebd0a4bc3631bfe5e1d367efc9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1033dd0741e7e3122683a84683707289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2321bbcb4907728091afba545d28ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583ac1a844ff9692f4e5bf179731b34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abc880f07b3bdaec8733e2424ae8b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e8128cf66a84ebdf767f14f76a2f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5be5fcec33e4bf3a62801a65fae33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f94928ef8a390e016f8ccfd2773e02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e6528b59251896cf72916e1241330296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db34b8e015f3c1cc6ca77c46b8f74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef9774bf1902489e08e51e23ab2b0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2bb0580914e56abf26de34c14b74b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217a9e18b67993ab01e1db11cbe5d40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b86b3e51d91305fde588c0c2f2fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b04cbc3c369532ef1ba9d6b706585a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5e5032e41f1f5770eb561104c821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7c83bd351091918b90c2296143cde304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3081cdcd30d1f6bbb485878685f9e3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671abf03aa2d068be6b5df4bf3d7422306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693aa70c6739b60f3e4c96e2b89af1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6dd2ca2d87939e96c79c9690ec7cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abadab0d8063e94245047eb91f14712309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db36934daadce5f85552cd396d690d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25c8cb47f245393b36b7eceefb24f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f096577f7663782a85cc2621e5e45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab2446d5403f8b8b1e9be2bfcf83e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a426dddd0cf4ba195ff1c14b3a238314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bdd130f6cb3a755ee7710c4a1073315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d053219d90ed42d489e2b4a8d362a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7673dce5c2b7be1f38e4f33c9ccee84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245a1b530a2d9cd1fb089c568e9c5b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df3b5a7e5aee4f3ea9304086306e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3add8782ff940b9200d038b88223f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873674919afb4bd8a82dda914fdd99d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790393943eb5998c9efcee9afbf15cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed768ad3b0109eeea87b99f59a27fb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f40689dbd72938e81dcd3cd6915e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d69482d2593d900900d9bffe32103325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ae3c14e6271f41d845568a59f13dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba977fffc9dc5eead32d94fad24b49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71918bb839b6fe028678d3d91edf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131617cf2880a2aae3f2211dd4a8e977329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d98f0f162f00a6531861e6518e82b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8c306bf5b6f30e99218755958d48e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf9e2bac8af7a271f626b0acfe25d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc935c4cb2a3487989ff714a05294b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9cfb0867fa267ca486aa5d98323b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4081b3ed34e1eab6eed6bc1c205a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db3da9d4bc36b97b6fe7da84f42245336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b529e190c2e55f3340aa7678f26e09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3822d56660703a1afd7b67f135833338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd2f87c76c64b035279fb742e7b70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9432ad655a7cfee447deeecee1dd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777ef4373e6d1725ee682d74467bdd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0629f2accacc9471bf401a7ee511449342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd3503f67e017eb524a62c8448801a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7fba8733dc52bb3c9b180c3e3235344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eded6a55b0fee861688a4c77fb4d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce1e7b495de8f7006f5536eea5d809346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4bc7941d4b1838bc9878fbb3ed62e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7a8419681aeb1b8f7589c2915e61f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64541040f6a47b49d5487706d7dc4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d4faca3f502f658582e2e80baa83e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dffb8a6c0cf6c5c3f1046f4b9a34d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b588b3222b6cab354f9c7b386c9e41b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc188586564fd39b78b90f990d5016353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30654afcd82a3a5c8e3ef7a4510552354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a3eedadd040e5d9bcced7da7f4474355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c35c64cb0cb5ced54a9c50f738dbbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd880a52db0d1478192da1c064f1779357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82308ddae46475da6dd27402a9547531358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976fa1934adaf8d13bdc07daaa2f35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20326622690b76f763db14da7d2be723360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0641970400521f17afc3578b961a5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62aea8ec9450550fc10e5c362ebd08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771e47aca1366d27c9c9b99674160fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a679fd1034eccda06d4a54a37ca9a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7643b3e2ac95c88a293f4d816666e7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef475fda995bb9edd8854c2669e7011366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df9bec23ca8f010a3f4fac501a9aa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deac7b70115d1e43bd7a64317cc70f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a35c4ad58e8bcfa5da8b3b5c4916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c6defe24d522b833329020760ab7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53077bd65000ac5f4255cd76a3b280eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fdd11f307f93b0023ca3957913cf3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171accc35266fd42867749b505db1b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8df6435f1f45ee55273e3415175fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aad801b625b40266d716844dafe65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ab5fba34c696ea00ce77c6fbc3a82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b5540bd618900b104c0dd3b136fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762f219e9846f88eee45434bfac5a3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a2c09e6d4dfcd418d48a66945e070379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe705cd385a8e73dcf2b5dfdc4ab3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc950c65a300f14083f3b19b230ade52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bac13938d6470621d7948dabeaa70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339101e6468ebe2dff896fe2effae9e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0330548a924269c83d138aea03221384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074086b71278913a080a2856c035f77f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d930250b751487da2597952912e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f29f1a1e7e970357018d73742ca02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d2679812381f8348066dbd1882710388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddc32c93d69e127df395fcf44c0964389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd680960ff0a2939c5c5a4a2e46b02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267921b1626457e66b16c15614f9f1b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361ee011f7e0d47972fa600bf6c066e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4a92a9765095afad79c38528cfcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a04776180d21a5aefc46ad59d2af63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ac56177f58bab85801f8c6ce46167395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ba067bb8a3b3992b337e6de5f9a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43450388483bb7cf3f741ddb2a7b062397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a544cb5272199fee058c8a063119dd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b6aa74299437bbe8eb520d0fa584399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf3be61560540cb822258a0f6ed4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586732cf149f29684e9487758c835d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9fd7d5d5910026711d62484955bf5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee8c98c0e4081c76e54bc20d34a1dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283a7a9bc50a510ba4a9f631128cf2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1536a19803da5861085f98a22d88a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f88fe8b0ba4a413aa821b5c80f3ab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46eb7422452c5a50009bf438dc265407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f22eb504984cf3b5e5cbdf60c9007408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfeec4e6a466f925391581f5302c9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fec802dab980b1b6d6fd14405188a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ef8d3bdaa8e642ddf511f7016005c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0813e4a5b2cafa9af744975bd65555412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d10448cac0f134eaf091f41f7d85f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7609c82e6a86f675b7d215bb4e75930414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaab687a3b374ffa4f35b5bd56c84f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc7ca097f08a8b4cd0e760159ec5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e0b7b25af9a77592a9de8ef1dbbbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed367d3f3adaa85286afe23fe7244418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92e5ceeb3f75488cde850c26388f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1f71a875a9f484d7b876761df04c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03e180ea24758cc5ca5812733af8e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa308f2ac4419942afbceaafb849fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bf87359572766d5890fad80187560423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832ad259651cfc551bc2740b7beba4b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceefc60cb26b0cfc0215d8a2cf52a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3349437aa6641280d096af2751188426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb418da99d057e1c7bb729e8be87239427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd949a53d21906469215b4e76f01b2c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506131aed503de8be65cd800ba63848429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073619a74f13437fa8114e0ca3aed73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83421fa8fb9e8ff4c97cc34d505edc4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8321fea3354caad448be424584acd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea0125986d2fb6d34b235750139db4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f41a6a56a3e60b150633e2ad64dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d55a361c7c3a0f50d4b1c2f7e568cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183dddc4774d01b9d6cbc39b1873f8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc17f0244ef89c74e94ebab1a1198f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5645385df7edbfda783e43a366bd73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06bff822d2f45ebf1ad8a52f371c69439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ee5e5a7ca0564a932ea62013c7d0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbef4c654b870c50686286935820e81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd8fb97c2daae4344407e868019c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742f3dbd3e594f40ae169af15ddaf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820dcfaaf0c18b5a0e9c7059108a9fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7d1962d04fb68f7960208760a424445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b909e89f1ea13fd0ac37d7a70faf8d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2f818d6092faa84049453ff2b947447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8ff2a8256f0068b9761560d27db3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ec54c8151def28230fb8fb92e080449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676128d448278a780a5aaa89a148661450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9407ce34ccfbd0d9e90dc79e90070c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283635ba412b866f9d35ae864315dde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a824450f26adc8b830627a0a039685c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ca03e80c16b1515a28726d03cac5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c233d8ddbaf7f5eeb090d8c26b9ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27a91fba8e1a01ef631c9af1bd2d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcea2ce258044ec35dbe075e6b2fe15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21523af22c6abb2ee1b384d9829a4864458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f709419baa52da86ceab8f866b4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217519df10c1326c72c0694113c9c65a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af13b8e5fcacde2280de44e25080d2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fa7c4d423c22bb00e09b4302ad8bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4875508a024918e42205d7e82a2944463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0240944d4d94e634090a37ce197f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf014bf8e0577bce998024b58b2554465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cedfc4b02392838d3f68335a5690466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cae673db005f8868be9b00e0d80f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7ced21eccc408a7c01747154f7008468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5e42a25947303d29b3a7e93f8c71b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0d4659569355c845923f355710d1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb687f6f90e789750ab4fabd52dab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd53b766f1095b4a0ab3a07dd2374d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cdcdaf3a67295e580b94fc0a33305473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225968242e34f4b120a6f99c07493dff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df97c7792dd054bfe954bc953913ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f9f0c715ab7756c7003f7f8e5d8fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2549b8650f2f2ab858f76e9f9497fa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57900ed3a069cb5359b0f7534ca61e74478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5efd98a257d13954079279bec0100479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742791dee919eef44bd904a34e555359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966877318ce15ef08949dee44b17e461481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f276c2c831243004baf9cd3979ddd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb186da573744237225826c6bc95872483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b1c389d8644478e5982e49fe28aff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe82e74ea77aaef4183ce85a598e7f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271127e00794d7a293cd41196d1ec5ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e80e70423681ec75e65994ce3c6b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c9714a79c6b54e3b4b0bb0c5c59d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f82e0e0fdf313e6f7235a8a00f89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d91bac5294b3780d31e5da90f96caf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b3c60486ec6d94adc51b8439d7d4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59334ce15253d89b3ed7301cbab81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3da3ca07ee4368b1e01cad242a4c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99511bb7fb027cbf7226b29f8292c04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfcb898d9b2b734267e42fec6e4720495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b86e7d9f26d359c04775a3d99cbced496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af68e83ad3d2435da8985f58d56af94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dc4b7a81e5d3acd2494b7a92a2e19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bdf750250b9102e9996067174066d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5a7cfc26f6dd1829bfe7b7e20c3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b28a2375abe60a35ada3f1a31e7be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96ed2ac404bd2906827aaa8c849e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806664b0bfba2dcc1a3a046733661a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae603a872971689941fc1a2d379f1f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c13c6ac45ab8e50be4b721ccf3cf4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027135f9be817f285973635e09c6bbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ababd270489df99d1334f65d2e88cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcbc6231b04208cb6d5e772ef89131508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26e8264e5dc9862d62180179a62cf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9fdc860f94e692304d833511e1945510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76585be1ff7e4df26ba492a9a1cb397e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6381dc74373ec6addabe59affab79a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45295100dfe1492ee8d6ed925517e814513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b7ebba8dcaa08ec50f349d8782359514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6609ebe3563afbf0d0f81dbc7cb1b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f601b75f49f91353a3bc65b45119a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476cd83b946ca782ff5ffb795804880517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94900a4c401cdf0b3c67ae35488fe222518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b0bb0e1a8167d9aa0455c5aa6b7c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d19e829fdb105a3b971c5fb296485520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b552df883dc72a1c24a4922ea33fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f0feccab126fdfa260e1306c00140522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891a81db0e59ceba605dc648253303523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc9aec26ea5671124a58083ce69954524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bad8d62a07fa59d780f14b29b90aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110660073ba55d8dc44740859c4648526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8cd439b3c1209513b6890d1b87c3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9f9e57de459d3ddbb9a0f018b4e13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd2a94c5e144034cdd82677df587ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29d2be5afc369b3a49d8d08b0785d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af72a13a14d0ddfe19100907ce907d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c825736c59d41bac343d867d9d46bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab03d7846e216512620b29e289b0a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990796dfe8869c267b9ec5cf65e8f12a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bba057123366b667cd2a149a0fa7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ec80e848f83596c9538e6553f1c6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6b8835000a9ad1d272c3ccb489217537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4ca7a9ab8bcaf4531600c871509f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769f48d73f23f35484df89a364618e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e162f7c7b888b967169a55509fe795540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc059ca11bdfc7a5431131b26fecf809541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0abf9754ddabac6ffdd3d0e467323542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a8bb8a1c1b88a4042e6f0d75d10d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb8d8e5b748271a34d0c39f47cbd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0718faf3a8738d24fcbacc7f72c6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170351de2327527e805c294ffaaf5d2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd6f1b08deff51aad8359030e7827547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c58716b02cbd42f38b735ab081623548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a1aeae9dfaa53140a8cf91be57a48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a20419afd182c2e469569fd1d4169a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcdc208dac81e562ccb93753d75f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa80825059bb518cbfffea5a0a6ff7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05647091889cdf6eba55d93761f4e47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d55abf188300ee9c0df4e307f576a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af73e6ba26eb8137fa50ba22d38aaa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46b73aaf68e4303d6c49d9580c9238556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b4d740454905773b5d7adf77812cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b85a44711b803d401ee7cb7c35093558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24cdb2f7ed5164e1ca9aab707814c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ebd5d1d8b1657c780bf6f3220fd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a1de6bf4a4d36872ec09e0653df1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0f7cea0f92681de59742fbd8f2b8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3a2948e67a47665989a25dcb751b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd7203502087501dd2e852c0ee4c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551231b8d72d2d80a7bbada003e824a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd1dfeee430268c2364ee988938e37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbec93785d8b2ed915f7c2c8e3cddd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421593f4f79b03526fa5b883f8fd57d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd34ef5902701bd821dc7722517a07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d29a3759daccf17a154c67920eca4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9620be3df3c5d7131ad1515c0708d4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83953ce99c1528eefe0e7ea6f57aa18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9410bb5bc990b69f3277fc4299e60573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d8de1cfdb56613ad0ef40435187e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd1155d4bcb3095cd5c814f45924c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c867294941a0fced7b136f8c7ad8f17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a9c4038e87b0312569a7244c00b8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd66fa2f820fb24fbd727803ed2d664578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564d996c94fa0bc55165ece6d1d7c67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901fc5997f3cf068bcdd2d84abc8dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b2c2cc73a4f0695c6722b917f08d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc028d81a65af35d6bb134b524fdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302e555ee93ed8f04f7bf894d1c4ce9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c59c0480074c5600e85cf654be6ba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b524cdee1c7e3c303680fe1931b8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e828de56070ea26b6fadcb4f107479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f9f3e048246c0eedd9f20d91bcba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e4df506ff08cdaf8f0da6cc2ac99d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63618c912a90892dd531785e16596a64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ef201965054b8a7e84b80618b4dc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cb9be39c1ddfeffe5e9efa4fef567591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0952845dec9e14d5856e795d3af50592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fbc24ec11898a2f31ed1ef95213f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f221e835c00768ae2786128ea2262bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9196d90644d5fec2ef0c04a2715583f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf35334f27af6820c43dbbf60030a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc871ace1aff9ae842b360a43488d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f85f0f6a4f050ae7770a11bafdc47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42c08297f5a48542198d6583977e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021a5cfac96de3f4be4a20d2027001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee78443a00ec35af6de10d0fb1dea6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347828c903b0639469b24aff20e663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e44971a4b86f47953d66845d2a08e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9c202cc5db520214342a86aac174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb546c9d2ae6e63af555ae384cea1f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c14101522f2ffcd0b8371ad4cdfb82606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e07b7d177243cdebce7397893895607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d96ce0f9557c2128ed1f83a00c0bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1884fa6db1b34451c04a1d5081e90bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4ed238b8e297abefc5a4c459c76b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92316e28cd0149f9082cf0bdc763985c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4d3da5216334c287703d886d48d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9226ef3cdd3787b60e1fc903ecdb5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cc7f21b405560648e348a1f89db1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111198cb571b395fc194112925249778615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf7ed359252325bca2ea0aeea76ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b1fda253dd3f50f7c11c3b440935a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c417dfa3c80a28f0d82803bfb1f03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e87f75de34a4ecc14ad066bf44936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c57314a96a38c489b915af9a3af7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31203fcd9039d659af175778e926dd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d97cff6df34cd6710b3170f483791622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619c1e42bbb0e613030c97e7d1749c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf78102eca610c5ebf29971ef4daeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdd54dcb997073ea87b73a8693ba87625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648e43d8fe959adf4e85eb029b1fc55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564027ff27b30e496516fe7cf12ec44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e9964f0a37caf7ee4c7dd0ab2320e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350030b046f1c64b62b40a9ac16676629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a81a44203eb0ec29c8bb9677aea1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676806a92e1b105621f663a7b9b89c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24327de748f0d745ef05f8a0eba4b36c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026c7c110487af36d33d2ad82422bcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303338a86e4fed2b7c584a6e80755d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512858c80ca7755a578dbc9f6445b78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aaed2d3a962d2f9cfae4b0da5735a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ff52b25155c2f104a9144313268a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb0b326f67abce5590e2d478fc4bdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b416c0cf17355a61fb6145eccc25c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22c0d58e2b56c2696ba4ac807fd13a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb13af220cdf2176b8e1ae6ff87bdb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c345a90d88b6dc0359fb94a15f9c4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc2ca3343d62f9a6854a792ce382f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5abf28fda2342fc7168bddc48013644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139297d470ad6a38fdc7acf44b632c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fff9d3d13d34995318dd3ac3ee776646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>