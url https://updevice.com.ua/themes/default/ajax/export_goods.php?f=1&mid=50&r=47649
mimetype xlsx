--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2dc4ea32bed0ee01b38add3366e471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c236eb346899ccea6ae6a19063ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e55c399db1f62d408d1ad465379e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa49f8689bca974b0834eedb99d344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1960a619cb9ac752a0d667bf9ed9dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a56dee5d27d61ea96149ca4c67fd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a411d550e9dade5c17e150b7053427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f57fd8f6b71d4b2d2f47e76467726d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951a6d2d2d923b17455d4e16eae4669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0548b0d493b8ba84ad0cfb91ead21c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dbb7760a7c8d79c4b90cb35f7a4b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cab0dc3aea72fc53546cee346ee3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5909988fc1adce83188413047cca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431320563f5106715528e2857834abe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e07c746bb7cc9443609968a617cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c2c9e7c624f4499943138b36b70916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e899ff5078414f1c5e2584d63e406617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283181909438acf4911a2e1f84d3dc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf91ff3a919dfeae7eededc525ff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf5eaab99f52cbe5082a3011b1e29d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb05e17254221285dc7d48dce4936021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab6ff02209918a206eeb0c90207e5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d886d41a40adbd4cc478242932e1bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616f9cbe622d39e5b79aa0ff8603f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e33e63ed0c3ec9157a0e6e6c9fb6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404dc761ca248c336243a8b47e47fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf6bb58fe1c95eae2d2b93b9f5eb0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412962d2b9617beda9d49f1e2f61dfb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7d079d7762449763423525279eb5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53606ecd59f396fe0d98dfa2802c1eea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487195625ef41308d598e526d12fc131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6634da85d8d28f7703842bbac5cdca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a8a78c5c763414d1417b954b483333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e9dbbccb0091f6b00a193e0732e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685d1938e2f509f5925e01330e5acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd27ca5ea830cc0efe3155fb7e3ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef666aac03781ca5811e861c80d8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1bdb35d9b169060d17ccf27083d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9685e2ffedf2f0c9258d222a52ab0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fecadd0ab44d870df4b728dc55aaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807dd6bf40c9652dab1389c7296ed0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c60d8e2c0cb134d56279866918d6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136cbfc5f3111b967aac4117b284c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0d3f4ae2d241e0c76b1fce0b024044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d3fc93aa1e8f2048f4c666c2136145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79636973a1c0aec71ccc553009895ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24844bee2e03a465d113775d8c0fa6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ee121b0974de076dad3cf9967a86f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebee06947d108ab380e85fbddcbfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97fd8fe69c2bf7adf9cbc4070a578550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c62dcdf8ada0f6f464d6fb8898a9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97914049e68f028f032337c26ee401a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906b890d5514e8ecd28eca299a521b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166194ea6640d559d0c7f6368bfeae1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061117eaea5c66468a5566f42e085e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9291280afe3de613f5d36389df07756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22fa01bdd34971ec9e4f9c758830657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e746db1a9667ecd0c27a65f66e629a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab136afeb8bc0b6c572dfe6451139ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4fcce560af1b519595914210eeba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30fc4a23a1f9ccd6c2f8f3351f0e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3acf7bd0899708030d2fe3cd95b1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa2607daf6deecba1c93c160c029463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce07381a1613b6762320099bc06629564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9ecc8c09eb3ba9aedc84d1bf8e06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99aa70ee5a5f0cf3f429b038c22f8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98998260557731a0654459c07d4b01a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc77e82d04910eb69821cb76fbd6e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e434770771e42bd4146175c93a2405c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b8996c446c20617f3c2c928664b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e75f4270804faa82030c8d9121de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98959998f17e4b2028a9baa01f7b51472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e9a4616acd5d328453786470d893373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3aabdfa49a50c3d7215b8c70d90e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aef1244ba2295e17ecfb5ce3b4b6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3afac9583ad57ba1a3ab5733122376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc6b08d86fbf99e226794e7cc10a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69543ce01ad15ffc246bc1f8f48b751478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8dcaeda54368bdb3f0eb656342d6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058925a931f892706b737b35bbad4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c111e74917037c16f111f64afd7e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d2a603858335189e5c065af82b9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b035603f386c9f1fe6ae62f7fd251483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e69963a9890c50d3105832955b16084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6df3c32ce1400dbf887b7390481efd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03392a2c6f2b4f212ed07e6069628386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fc7fd58c2649b23810c84005d41c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191522624a7206c88ea23284da8cd30888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf170b7d139a5c4defc149bd2bec1b0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491bac8f33e13e8c297f027f9c2a8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2f959cb82a1a700ef667bc52a8e8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801388f91bfb1eb69683fcfab80195392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553838838ff6da079d2d54338b8b31493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afcae6a352d02b74278998ea907d2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb90e2043b528843a11c60e68a5803e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdb2628e03ac5704d98dc280e967d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037089b797655fd6fd9de2ce888adc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1d23ea9a1c01328c21be1c4b0a7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf049f5732dafc7e21c41d43f2b30ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85701cd5841d49d64b4101bc3f22231c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7c921dd39d0663059949767108661101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2800325bec8cd08ae3766c2e9bf07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a5668fdee394c1e2e862a66de4ce7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88017d25506f633b2bef718053df7901104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82ce5ccb846369d2a79d6e3ffd5c7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df471734de65a0e7eb637777cbb4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd30c165c24b7061f93355f7d14812107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a11d460d16311813cfd09431181b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b502ff8fe24692b3037c0ccc2f760b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6564c0cba152e7a843f329c9e54c25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089576e7307415dc2f103751105ffb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221fcd284432c2ee4d9090b8468313112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642f0cd54fc5883aa857970da06204f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333a7d7e4c82502fa8446531ac42dce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251039e3bbf515254c980c7332a716115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7d6ea4cfa7695f467b383d82abf3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce35b1ce1da178fc3c015b00fbd37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66679f8449361c4d8f003354bf1d1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26064b98184981abd106a529e44a076119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc6ac90c7098193cef8d2d629959e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b28e4adebb3b89caefa5e4f00042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3f72dca9f3cc0971cd92180612c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c54aa9ec277a1c488dc935e6d7792123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006897cf3d003e14845129e61683758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b13d9e8213fc2404d63608afaf1a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8a164b921aab71423c2df36f8a5c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316447976d1be828092819174710c7ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee075cb0f40216376c6881219b64a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dc26219b9be62ba09238a1a6ab2a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b6901551beec2578d568c15a8c7f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef33adfef6c8e8d71c2c7e78211a415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb12b5bcb23f66e25fa01f55f97c1a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a331aaad13fb4c57c0b5eaa92c2a02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b123d8bfc46867cb07c361d8e412b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e80fa3c66920aca7ed1866ac8fe3b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c517b9785cccf3e5086712ab2a41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a67e3325f1f83976ec40f2c938fea0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57399f59094b4aa1c3a3d92ac88e1ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d843ab367566aa4be11a4a1432595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ad7930d8a82ddc4d5f95981e45fb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea89755866ff062c6b41d22368ab7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a20dcb4a1e5f628302662ff3ccd45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01de19da2e6ee510629c66b70e5412143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d47a0d2b6d092c8d73c46163b5ff29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764487a5296b75c4fe0b8f77b8d968145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99971300c6eb1f00f14adf6c5d748146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0ab480ce1871a485f0d05af9c81f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e7fe14d7ed315c3438f01923f2c57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6b77d0a96aa26bc6de6135009c3ea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ec55f79c5ca7a7eb9ed299800d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413a06b66423cfe575e9095db69c7fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c3bf8075ba9a25fd37ca40a0654f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89db8632e8c074176fd9d5455d2ca1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667b0f7e3f8f8ab642196fb5cb43b03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003eff1df7217df4b1b0d2d0f227e7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7c1725a0bc2c1f0087c1a5d13838156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e1c4db1f53487c421df847e544ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0756622b80b33bf7b6d8b07dc56f140158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206d6abb48c8da053fd9d390aa5d51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4dc02b941c049902de051603b4b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065d5b95987e8524d77aeaae5dd4293161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b74485db43984502cf712f0c2e536162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de73bffaea63e8882c21f8568db974c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5053be6bb72d638b6a1a24ad65a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4146d9fe3f8716f5097407cf3f30b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff2e64f380db53627aab0718f68ff3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfaf84c0dd9ef26ccdacdd6110ffb6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc161ae012468174d164487a8b43e61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932e0a87352d28474269b0de7a64c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976d74fc702c949749145cbc10548d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf1b8457c1fe9be580a128af7ba1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f51afd5597682693620f2e85385ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0f7813ab18069b111b960fd9c7b44173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e682f9c11156c647e01a4734ddebc6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768093594cccfd8ba572889987838be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1c2f0e237fbf6dcb23bb892a21e1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb696c22bdc0acec2b61284b94dcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551cadcc889227466f22315c6787154178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e2c0ec32a20ebe6aa55862509006e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b2898f659fb5b9856681f96a3d78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98f6fd4ba9ff3fe0744396bf7f0a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff211b784e0b0aa6a813a86cb5b73d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec88686a29de2fdea772b336035a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd288e488acd3287bcf9d1ac172055184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5eef05612a16b33417c4bac09bfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189854c9ad9b65cd6b8274c366000522186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d97ac35b973253fce58dc0c9fb8e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917ecc3d3d1607d2253bf99529f460188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438831bf5d59a36f84988ef8a476a658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de010bfc49e57584865b7b3de2536f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ab18d4aba450031c1f682089d05ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c773fa9db2131249bebc24d3b61ea7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287d2b29044cd88b54c11099ce470ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f73c9df3207822d6e357442ff61ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae23c766527783f40978187a0c07a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac15da658c3cf3bee2a3cb682f8e10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c4a6ec8d829d7ad5a7e83b9fd6549197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f7a031f88798e84c42e6350843b0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8a44dd379708370f87ab0ae7ff7db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648af3563440a94df1c0714824f8f11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396062e0673c9664cd6aa215adf3cbc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c495acf4ee4ef586c4a456877986ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5b040bbe476a1b9527a14ef11c6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28d0aaa89918dae40c0d5e87284580204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16471f59a3101746f65612c0d6c074a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306186c64f673334db9818804a478f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d3badb2930f347e60ef5cf66a8304207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceb0f76b66b7fc3ac8ee9b4c5c64d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb43ed3c84903e908bd0f1b92492918209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46a711fd0b8ff7e0a04e56de91fa9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ffb5c2880ba1ec575ad05f01fbc12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8d7c93e7592d9e9d10ecdbe36ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd40fbb34a4610f21be6bbf9e1ff1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1da47bd1878c1a403c9ca3ebd750e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f547f163aec120400428274a0831215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575773b4749fc603530661cdd226ccd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2301d9f0efc648236013abd4aca367217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc07b6abb93618201ba9709edb347f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823238ebe7adb6b7cc9488296bb29982219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a05cdcde8964b2194985edd3c5fa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bba2096265748d707ee6a16dc7ef5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5e12fd1608c57f8ec493675b87f88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e4b708d090f821fb2dab81caddc22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4070c38789bd98a01a797a311fc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0d334c42df6d25ba8cb6ac2fbd46c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e29a1a705672748e2efad0b293673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb2363539dac7e5519079b247cfa5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43071d4440ee6062c32a5f9e655e8fdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f644d5cad3d66725a3f73556ade41c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1b45cc149c8ce42ffb95f02ad4cd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef3aee5adc8b27bba3a4d7cb057e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b0250375bad6786fec31928a45f99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677954caa2ccb8a5d4b25ac3988bb3d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a7c97205af0bdd4e2bf9edd32702234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41416b623d4046a108a66c70be9ef5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f609704c29bf98970c187243f17bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30312a839109e1607338589e1f406f39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e61562b98c9a95e5c945ef76c5f27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6df76b3304e4e5b111e19757c85aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832ba0f5e0c91affb579c185d5bcc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bda86ca924eabed8274221fbf3dd81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ee1178f4c1a9372539efd71398717242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c16bc30e712c24ef6b9feec1dc659d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09531028de80601b784c6a90df3a383244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec97b419d4c61ffcbe913f740b6f035245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d32589038e719ff14086a77878e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7bfa7ec911668e0090995b9bddc9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79866a5b57e72a98a82113e0ddb8de56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f943227110b6fc5c3d00f3f7b89d4ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8873d34227dde190b944f4e63dc150d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815106e148e9a8b64c89f03429d2e05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611339b8f8dbf096ded91443c9dfae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb35dcb7bbf03657b50043041fb20e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223513e4a3e427ed2e80fced58ddd082254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c988c42d6dddee53595431ae08ffb7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ec46a2d73196ccfd36e1a475381c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51db58e776b601300b7b3ca5503c2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764aa82f774571ebc0c3364eced3fd4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845dc7971e626103f30ffcc612b4777259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05789af851dca4ea8fd5d1ae18e7694d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab3ec3faa37aeb5a1f9096506202d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8098a9536e7f44424b8bc8820f14cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77e7d400e3e4c40eac33c919018f62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41766b8128672374f1bb60ba8ccd619d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe682e21a87a04ff414ae9ff80b569265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f0cc8d9a8a6e73672c80658aaac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02bd5b346101be00f7d748ef73d0fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cfc6d03ebe8dfa64ae609a530e5a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec55463444fdd2523e6365cd9fc6b8e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06417e756c2f4f7b7e41847848b18b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01e430d17e577cbe29c2dab37f6fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438de7f2dd5de01eaf523c639cca6e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d66bc6deb2ecee6c01f1431453ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da701eabdb3b66063072d9a175f58c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1815d0e3b3976a9fb054e883874455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3e474261b234a306dc33c894882b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fceccfe053fd69e3cf6e01207f4a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e76870d4f85b2455142c0ddce3285278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbb707d55692f734e766a96fcabb6f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b15783c93e52b98fe43f243461a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf83b2be9430f12296c242bf19dcd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef8973cb281dda150ee70af1abbe40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98bcee2a0790cc0ff0c63f65059c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe0cb0b2257b612df30404e78695f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324abadf44c6d30d5535be50a6661d4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc3037ec510620da251c78a154bde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39bfa41bedfa360c256449b55c72ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ecba211f4b9585ac8fde192caf6f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa8c46660c5739de8133e1097eccd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe04c37b8e89c92fe0ba508b391dc59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb597c2e6ab7fb92bc5d992b4cd24ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f477640bd44c337d9726271057ee640292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0efbd120fa85054a741be0f0d3f9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b32e2ebe6e303d8d47d1b5a57a8db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676158b2dffc3c786fcf54351bae363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8e5bd01101ef8315693728a6e67b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcc1ece7f6f9765775b53ca2e6c663297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62d4be53ab518609258c6aa89032fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecfa3ad82e7e24b56272d4430e569b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3690c36acbf8c2e8fcd4398257468300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2852d916f57e31c133239fd7cc4be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e0217086adf52e2d8da964fb5f06c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c3ff483cf85df42874f0465f77d13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a60d0a84f38e164873701052b8a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7df2b4a45249047e05608c3b3bbe40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f79a8e5821485ef4d5f818fba929306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f59dadae6119bb21977b1c4a0b7169307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b18e93e8891414d66a9e11c34aa69c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9e81a03c9aa4bdd7192a7072024af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73146cdd32439d5b3382ce5eace6ca5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd3b3ccff61f99217cb58a77f5b70c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb453f45778839e67c52406f8f1c14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdfc6bc95f63605f754c04c0412851313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b0cb1f448fe2e736cb9d16f43631314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae0813c8a905371e97b149e0d448c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90aab76bee0725a5014189f0b99ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e7e008c17c4811bbd46ceaceba723317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea36bdb7aebe61aae23cfbb33a813b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd4e6f71915f73da1688d81dd67f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a78b566f32a26f6bad5aa051ab699320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374b0df1372bc1277ff9b79f192c85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f959bb5fb8d447e975a0d8c04d9f5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a37f0b6851e51a9bb3c575818c4227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d7804c0eeeb9aa2a3c62ef3795f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12f4f31e9db7220a882f2e90d0af63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d74cd5c15bd8ad5e7c9c5f3b1dfe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0442af31b5f4b08e984b0b6a760e68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ddfa834757869a192d4653db4db28328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02da72b384c04e9aa8f4693e33039e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5cdcd09fb0e2436f1cf039b679a17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f983c959b7662c743fb502cbc495332331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6d8ce911fa98273f7e3b1b3258fcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742b398fb5cfcce720faf1c88d61fce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d9505937838468fe817b9737bebed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9061d7799b53655384072280c3fb1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a854af252e24bdd36b2579cd93f09f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e3ed9809149286f794ab56e2e1254337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fde4a9848974adb4e298ab1f68156338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96356e3118d72964dd80c420c0dbd5bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7595481ffe68aee9e742d5e32d8d94c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0d88a4d3c9f0247b9aaf1e9dc6e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdff839022448632de8df52251d8c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31e73480b8f03926461925a6c2818343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca31598619c94b7ad7da46b8be63ef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb777e20b16be53989a21848fc460345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e39761a7287be3853813db42ef06d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bce49e4c62f7c781339c149e9e3f1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe48e1ca0299ccb5d35374c22f9acb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a120e2eae433a6e76ea642558e9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea9b490bc81562dcbf0ecfb7c8a02a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6c700731b4877f1ab45608ccd103f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c58bd00cc988ccdccecf2cc93b3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce2fc74d5171d52616084b31b7348b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2faaff2db3c7bfde7ffca12ebf666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9c3e70454a79774750c9d63b1dd8c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60603b9d743a465cd9b724578037e10c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c7884e51a92cc5cf8560b7a97eea6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59d37aa9e30e80ecc26b4ea3e3a744358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69a73a81b5782535198644d5a65706359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde02b5e0f49e5626c3795e436e8b26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3d21e0f39672f5a2b0ffc9b03667361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cf292b6b826e601d360d9b03c021a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c568210248e7e5ba98722b7b27d1d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8f6aa82de7243238828bdd90991e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679bcbdaefbd2b94b16edfd34a24570365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab4e6e23a4fc387b1189b8e0f400ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605850fadf0a27c2d91520069d840e5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fbc8482debf035dfa3f836a4bb6d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aad6df19cec7f7e23afebc043bfff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc54c957fe148cf0bd78252bbac8fa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed22c4c7b31106042121ac21d1486371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46544d3af23eefa4c48fefb38af3e10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54d463991f14940806cc7a0d5337e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2ebf8bb5f5b8824e9c86273adcb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c707e3c3976a6baf46b6e05d6a44cab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a701b1d5d333da57caa97e2e5b11376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cff52f0adb783fcc5da0cd5950d7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f3e06d9d0b026ff6f19d2340e1ac5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24ec9dad2d1bff6a32327c580e7ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99436695bc7c6133f17f59672d4a96a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e05b31c500f81fe06013573ba2c1e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94cbb0d2a74fbc5d47596bb651d4b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0405c8a83026c9d6b40821b39874383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687323e793a24c7182c2643d3bf450384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316217c51f9ef0f67434cac70df334385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee2d7c63f663afa8dcbfd158b8e47e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887d3fe997fbd87d48c31a24e072621387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ac424ef8851a380630f695018eba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583bc1623deced3d5bd0ec213ece2cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc4570e2159540b75a10b641ce3cba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283140a7666c65ba0cab96491291d963391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797126d69aca2c076509af9d744efc83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0711c657eac189f2f19d5e29f1a989393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12adb82bd286b9cd4757044a076e43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12bd74cfb2b184e1b9d455f1754d11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3061ad688c79bddd80ab9f3eca959b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30cade25c28a701e1f528a0d4e514d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb127e1895d0eee0116bf6f0d556a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ac086681855c67b1c90f5c1cee20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095b8fa86e7a77677fb6920b9bda17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047f02a481ed4a88e3724bd00c31215401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b090a356c24797ffe6ce90031c8a810402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559c8d11e323a27d92f97c2691cea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53dead4ea97a3a7bcddc6de7e7cc5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eb6da206a2babacc42c84b73c789f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8556161b664bb4ce6c8dd954d56749406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda54ff5837f6c8a15920ae200c0bdb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046212b8c8a273c8b84344d6b3fe26e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5cbeb62609226dbbbd53c4f3cd4d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640ba90c39ef2bb9a5b47a55890bff4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1412cc388d42044f7b8028702dff0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce21c9a15652e2b102ced08278c578412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fbd40f16f995a13435d0587a070f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bd9cef7ab2239c77c66ef0cfeacd9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590eb20684fe05776f96535eab67bef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeab7d4ec797946bcf40d1dbec4204c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75304691ec6b5f819b966cb79817b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19012e5f79ffaae7cd0da2e777f7e67b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf7e48a22d973b02f5d42645c9fa0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323aef8f40260da08d1f844facaa458420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ba960f49bfecac988b9e82709de3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9b4ee3e0b4653da8e6f10e39c9ec4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c127603b290467b765338b7389f433423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad0e6eccf6e9c53e22b61cfd9c0d81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd902e66748ffc9db528f96596bd7ddb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4994443677e53bc3073b3c2403ae9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c5cd91be95535ede0561346815aa4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75552e01191b20d1824b2036472390b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266fc379537785289192698935d8c04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe993d5c150d163768fe46a2f8fe0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23e0dd677b7ef34ca54479f0c053d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531d9d11db21739af0cab3f92c1a8f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3134965ac860b4eb09b1b645c3cf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbaecb76508913d8bb350bd7407517434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4669896ffc2c208664a6df8359c81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd921c4e62a675754f553248cc6033d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9da309ce71abcb5340dfd0dc50562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff39d08403410e7736d7c936ee3053438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562367ad06bc6d2fb45056278cd305e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816a1c60ddec1e5560ed6063b352997440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e67f9f19524f8cb499d4de784b103441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb9b0c393b5fe006aaf76a105c5dbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b31810a3223c3c9018aaf70c132c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de597a3eed6b4a3b09c96cdf1e86e91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb871a0764ac087a1c81548f2439965445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a002e22576dddd402e601bc99f062446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d90ba973eb47d84baaa51699972d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388efd9e9b3e41a5bf1bd80239e172e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367de86848ccbeb45b799d3bfccb893a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282708b779311496f0ea666f48f670ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0266b52136f42b3c78570a4bc863b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1fa24dd8d74786d05846aa32de3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bded50bc67fba2ea17064092b6f18c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a4192decf8dbe1920b4513900b85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafbb44a6b46bad40764dcbfbdaedc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcb0b3bdbe885b7728d3bb75c1050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe293a056d947d3ed266bf272fcd7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a8596c9c20b7356ca8623d21c8ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d8ce60a9e60b75c388ad1c50d6b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96045097be476e17ad6edad655e8d169460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d946766ec18d7f9b4f8a1fc354d378e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c6ac22d732c1097e3d6a931113d50462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef443d04530ecf953719049b390ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d578f482945ac20967277ef79a540c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a40feecba7d4eda4d10b600ccecced465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79c4e2efc7e18def565ec83d40cde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d2d810c1ee0a6f16ea3df7ac2b08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e548bc4af5e6cc76b466ffb3311f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b0bee5e7448b9eafefa765b1357a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829b5785caa572b9a20ce3af386ccd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ce38050676c7c30ec925ba24d1b4c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b869951cc9e3e6701d7d829dba121c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627ca6cd9ab5396cb8ffc327965a33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28959c6de3303bab056bfaa3071cf1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbb95af94a057b1c16e3da905aac18475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a80eca8e3d66ca92c21944cdea47d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1071bc1a3bf12d3c5a5ea4180acc2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1882c17053f55cfd9f1adc25ac1a7a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e8e8123b39cd27107d833f4e4847479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137fae4cff0e773da28d4222997fd39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a97ed1fd628d7791900aff8ec6cd5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f57629f405e022bc9ae14a47b6f6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396575da5de16156763001cc3e9654b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8affb743cb97d18a3b470e9756d73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b832d4ed67c0c9438819ff7dcdf3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434851b8f8658e17ab179a6355091410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f7db15fd27a048f1dffb21d499da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8aa7a4d185cacd583a20981660ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e9cc10e939409d323a90151f43f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc9fd21ff12a68ebb9afd8ff8a772490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1bb6444096ed0625ebedaf792ce14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbf159bc04b7e6c2aecb1471732ebc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21701c446d61ecd3f54e47e22ca194e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c936cb8e7c11105756de3285cc41bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbd881490367400557a9af86f1039c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c5e61789a9b90075dc624ca3664e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577e38b3069130a18b6c749c3f53680497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8956aabb8bd982cfa8c5e80dbf55318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e3afd8e1d69c857ee5cc8828541b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc21809aef0c435db1ee6407d5a796500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad4f304107d5d020f45a46b6d6200501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90050ea16a41ecbc7859a4fd523cf6b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8999945748a31d05268537cb77fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291347b16dc9afa080aa41e31988ac5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb963ab7de9d0d61bbd83925270336b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169b82166920d2b94881ff363d518a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ed881c80c4fc21dc78cc077f12470507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f14e9c2e1bc66fe73600a53562de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635376294826a5bd756a5af63f2d071509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c86f9c5d40d45c719e7d542c83f70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262952a6ffcf7c18794a13ee6538ae26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316a7d5b08ced022505501e179d967512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c49991aecb901af11127a38f8576e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625ec551d5d2565842afa8d8e9dc73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24f160f61e5d729087a8014415617a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62172dcd2a1ca26509b4d55cc485692516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42070c99f6b6c906d5091a3a9e027a0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d299a6a054eea1e8e7bd178820d86b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47840b21a8c356402c73e1fca888ae9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a45e4363d4312778c31c86b51fcf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4826bac84afd30102c6f32daf98b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbabfca3db693106862bada3078c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf502b261eaa4f9509dbb18ed692fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c08dbf2eb6e7ad6c26d9566e13160524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63c9f8d430a33a6fc95fcc6f33416525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fb02c8a278969cc0e180db51b7b6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005dce589b97aa6dbe7c3da82d5f45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56757e338e03352e9f3f24c6dbe8f60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a69d59fb90aa3ad4e41bf18d828a8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20509cfcafb8634358accdef5f50a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a806fda7330c13d08440b51a0e6b61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f0d3effc9c4970938861c1d61771532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320ef9026e35bea9dcd10b98ebe6f6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56123ded506378292fccf312e7b9fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56f742ad0a4a4d61122d59ce1f8ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e954b134f7111b602fd7cc98db7484536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dac529895f2dc52e1830270ff022d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d33412c0063d8407a60536eb812ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f3f6b7d906089a8f5b6c1bf69810539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10686a8297542d3b5664d5bb121da012540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa73a7970474fe92c46be51e9eda756541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdde427720b13e3883d94bfa28f3b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cf1695feecc937d55a91e961b022b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58f6e301bcddcf5a658102e1641d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf05c5abfa5ee63aba6f472acf112e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df7c61a634465517bbb68e3de8c23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5266cb270d4efad859397800cdeae2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ff0787d38d0caff974dd7afd07ac7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e031fa3593431f57d435a5f21a1b22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62cb852828f2323c2bf97a1ce629e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9bf1f80242eb709baf74fc7717f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc07b32e50cd0a1b8cbd1ca6eabd5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7d24b22fc7e76c821153f6d13cd4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a50f6fcdae38ec9ae1698dd344212554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab1e3364f9e834d45ab706dd54c9f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8cd03f377e867db5e41ecb52aecfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977287ca8578837497532c8d7e7789b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715555ff00249ddf0c87bace54d8a4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5e4e09e1bdb0741c03cc30b8a7ecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378647bd99d8f693c7c2c116588c9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3eb0d84824fabb360e60cc355ec86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f63df5e13a2bc10d07a55e61d60b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584d096d412063774df532b0cb16042563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c89e7b6e56f098408f8eff345f400564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f684bae5d5f181cfdfd117fda71ca3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f044143fc45d835d2d5c59ec239783566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe0495d86f0df148695b132e0b8dc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa7bace08e695028f21375d5998062568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa682186d3c623808399ec04730d98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8494b985e4964677d567b33145cea4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45a5a319d520f69910bc2d4d07c8e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925a6baf682aef40b0abccf9fc61aeb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30edefaf0e00b58edeeda534bee8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d197d902acb03f8f53c45ad5dd686574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5b797360817959b09a2de3d81459b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87f198ec6d5a8baba8e5309db62f4c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfbade0c63de6a8589403725842dbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c090c85dc6270fc5cfc01ca2d9d02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3206556cbfeae5f5850ac7ab590d79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7cba43cb26445f879575e9140169580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57c40ef86fe1527fda5e2c7b2ac9c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e218fea8e5de9d59a727f533ea57dda582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b97cd3d958ebbf0ccfe32c0cb4bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88068da645be61d97daec22cef1e1a1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a157269155be638d5497b03f3cc0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5a9c34f3b68374a909c64a58a134586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c0ea1c55a15a35ccd11357532dfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8df0055dcfa8cd660b01fb1c03c0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698b3d309873eb892bea38d4a8c012589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81b7b961f19a98cdc25bbdc6ebd21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931da22b7cd6038df1672f5a64f62d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b75e0a74b1c7cbebb109216a1c3bf9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119b0328f41684d70c09ff2c88fee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d319fdd71d87da598eb9ac7755089594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23090154987df21fd01d0062b6344595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6de55ecf56abc4b50fb6ce31caf79596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82035699906e5514c0816c2291272446597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec3f632c397da811f4dc175ae079d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dba3c9167367ac73f26a4b307fc5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bcfa1f7a9701fcc8358f618213e21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e6869b6a584773dd1029e35fd965601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd128c75dd78b1fc9eb27812aad02b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d90083d6b3d3dad30ecbe064035ae3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e1fb7f8d3488d5f1f8e78dd6df272604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434efbf401839408af57436d083c84605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df0fef86924433faf7eb88d792d6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1c3ffc20f76c9bd95fb492acfc36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93af777294a8a9c52e5b61f0d5b179608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62069d23e4ba5a070cbca618df88463609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5beb86643c3064609fd18a8aa815a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c782cf191d3e94989500ae41d6a53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c6594395e72f3d6244d34958b08f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2507b342c85ca7827dc2583e97389613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f770918eacdcd297399ad59fc3a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880849370b5d98c8f3ad0c78dd7b1048615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf35aa871d1a07023e8b1d5e0904296616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc953dd239445aa9eb8fa97dbf5ce1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec149bc956f8b766111d0dd3736b37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619350b28f7124004e58dbfaf5c811e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ffcc5f591872b99f5427f16000059620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef62dabbdf70b1976af29524345d95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5103e7a06bd6476e0712947d78fdb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12b6d0391522cc7aea39c373123fd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb523f823a58682e1539af1198e477624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61739a9c027ffd251e0d18c08170dd81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe49353931ea3201b3ad7749ddcb7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b5cf31435e0fefd87d27d21b2f06b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13cd0ee56a441f6244a3204e7ea76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c8b69f718144c70b61f500d3f3a99629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695a7c0d7545db314aa109131e6ffe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff934fb4907abcb1f49b3419900b7b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5eb1e9da5b85da09711a4eed2d115632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38203d97be80b4966cf8c205c897331f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842997dde5cc9b265e918b7953cf1a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118026a7c0f88503de8dc5d650fc2099635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f0e46cf0c2a04459c4ed9b673970636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f4e9b85e16995bb687ffce1f991f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f523e70aab3927c04d46933fd3308638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe42014908a43cbb367a6d6fccd666639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93ff1e6fe986c65725751ad9b98720640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b55be12154f41c0980ac78994323641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539712110df065231901138b731276d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c5ae24642a0d665150e15dbfdb29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dde92714e70a3dc45490d39536bced644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711a6631646af478261421e5932d928645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9b9d4700aec1e2e9c85bb48a3e65646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94b7505992a7b974d9753f83ac12a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8585f0b7f3b3aadfd92ddbeaeb9bef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e4271348dea3e413267aa343c4793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bdbd617c81b39c54015f42ad087f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fccececab54269a4c1633205b11b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdfbc60d33fb0ecaa3998fee39d2d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c16c369117dc4cf9ae045b490bf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d5ac9a73e79ce7614b3e4fafd69588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a019558808c34acc74c981f40f345ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58d93be8ce23651ebe8a00e6029d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b0c792cb8a10b0c4e07791866bb2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a9d878ad5432cc0a4420b184718112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ff2510657f90e5d7b9768a4c4e6d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e1bc31e1acbe5e15ab48bda4db2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a263f87248b96b2850bfdf09df3fc0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c499ac79993568621bc7dc9ec06d21716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb057e82759be05456b229fcb5c0aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b01329e3a575866820db45435e753018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4c6c2fbc4f995ff8ac7ba36ef20a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f2eee8e722fd2faa16917f5923fe520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b947c6d82146ce6575152d48418b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b859ad27d225eccaff5fc7ef7e23aaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d3fc054953bd85f837ff92d9dfe2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2266d77362e5250c12347ce022dc5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f628bcb04b18a8b05dbacc992e1bd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6bca8502b2273ad8eadcc74e1302826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae10d2fcd0f7e56e5a65aa9c0cdd5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5c002b500ccb00acd23d41a7dccf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5661768c331cc8ce5ac2f9d75642ad829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b1c0a22266f43b310196f1def75f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf34011e54d5359239503306d4e3e6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83761dd26109132701475e251d0cfde532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f1a2708a46067318d015536c4a6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f4d29f69560e1cad439813509768034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47876d1172770d2ce2eddf3014c8130035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecce990fe8bf9e184ec29e0fa845b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd3f5d3d68b3aca128337f820429a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3f04dd0dc40ea9608424e794e7e8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ec9b4b2e14e5fcc0a872709c3bed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cddaaccb41f81a5555f7b42527228740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b79eb4e703cadb9e2fe10a4e5990741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857b45c7f56cd4a2548801411cecf4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22bacb43fff7729e86c3867f7e92b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e705d3d4deb4878c4687c78854b1dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1119bd65102eaca8f56cccc88f0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c6d4a18c204fe0977d9e128caa5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c56e85df578d0fd4f8b590297ea1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075e85de7ada56dfb45569330b02fe048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87268abe2614ffdc3ed3347138248349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c024d38ecc65fd58b035323ad680a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89525e16308cb954d91973aac07fde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8909341bac0fe59530a619e003dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3647b90ffbaa3da816e6b703cd32e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d41766cf8410c6403f766eda536454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a579c6f9b7eff2a4c1e5ce54f64d9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1146938a03b7965221d26d86d6c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1a0d8dd73d23b60c4ae0f99e0e04357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7998bdbd23ca3319778955609b55758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e191f1fec7a30b5abffd96febec659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec380122f833a7ccb59322d2b10115dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af2ccdad825eef2812069d220ab7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef4a765777f5aa281c9b0cce5562f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b616f7d714f9c45b53178c3b9f0b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb1da66ce7b5a38f4bdb39da034d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c281b7bfadaf94f33907d288746c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7bb132e0b40779a70c1032fa12eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d21b25a11a9131fa933e31dc897a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3c6a84be5822874645a0e2e10c1fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146e941d978cbc3aa1c7efd3a6173ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7997943f263cabb308e3602ae358f2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64984a4d84b997209cbed0b6004632e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ffe598055c1742cf6aecc773ce95572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5fbaa359c349174ae1ee09b0de3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec939387e3b49fbcd34ed40dc04326cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bb2e222c878e4ca3a32101552913575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bfba4a7805e46332c8bf42e70353d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3417f1f94fd09f15d43a3c72860f33f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a7faccb56be9fa78f1d8cd0bb8dbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab004da42b3e3095e2343acc4e1a5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3686e6d868656b043e17dd78313e6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135ad6681cc4fa6579efa3b1de8e32381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433d46ea0e3d903876731d4c44fe26182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23605cab68f84cd88c305398e2786a5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0b4021b35791549c190d1c4922e8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1b593a6a321a9ab16a6195c4751285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038751fce44aba2e96d9dcdc429e67f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a407673d38cd8e84b6f23fcf62a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48434a1bc9adc9c9d04c33012607e72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6335394b1bf29fbcfe55ad48bf8120389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec74fc7f188ca02f34eddc2a8dd8d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee38327c263695bcb0af5a174baa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069e5a3e0a322e895653f9726ae37f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa472c49c0d11a9eaea8984e2592ce7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c9c596a6af612081cc0938b3e548a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586040c54a60138e7ed69ca3c22b515c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121944d83d0dbd9f22b1b55630f475596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d836fa3be2baa396068976c555d5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4047cdb4f2ed6c41fa71e05488b0cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e472b1df31dc975a80b6abdfdad017b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975bbb270e9170cd67fe679a355760100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245aa5ca721fe280dc4576b4cf8abc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11bcdbfe73f058686e4ebb197129ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72f7d17978371848906f5ccb83f7d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e0a3b0d7c6ff85c649f1efb4908d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35861a2e7752769614ef49395089c112105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedd684862a415f1797c43e5da63a70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546093cf2dafba0a2d4099e54e090aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90a0470142e20613afe420b0681cd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74635c8008fab7aafaff9e5caedc0a28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7b260045f383f08f32ef17af48c26110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21973d4b37d29662595ea98ae7bc2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7037efa955e587d73f6751cfce4aef5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d17b3a57b5fc3e1f933e6ca3fcfbb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef18b57f29ade59e4d238de8bee7194114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d7b95d4490cece45e9b402b8b666115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dea6f5b86c2b9159f7f7436592e08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dd32a9b43ede4c52ab44c8622ac87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671f0d4a6c93e990cc3a79635257337118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527bc3ed9e5beb975e49deb7e7f0bb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062dd6757331582a51d85fb552a013120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bad8a9182ffc797fe30bc53237651d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc7e2b0382089eca4040cfb539e6dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366474fa6aabf5b666d5265060142e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9aa936fe8c69876f2de006b2fcf8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6795b0b9e6091fc39f0956637b239c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc403514415c4b4a5f5eb1009ee7d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4315e7f1697c37ff6175c2b92b71b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17634ce25dbf46c967b2c2f3e804a37b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf36fd956e76fff0699d8e5d347f63c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e4466e75b45182e9856b68490bec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2493ea0725633a03a523cf062cfa67b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c8d46020da4534bbe2da2eec36b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7d7022a57f7174fd84817467166b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0696b6567590b2df822b7ce4daa9cbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6874df6ecfc4d20cb0dc842929e72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c450ffe5f95eda5a8e5ac57b5f01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ee578038b48a450988ee4acf6a100137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac687bf1e05cb156001f1e0378114fab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf285d58836cbd3636fcad609c60a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc5467943cc89a0e4371c044558de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598aff17a854db1552652865f9418f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466971b63271c7d0150183f0e6390ab3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cca5f68c2e5433e390d0972335f14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1559e5c3fd5bec152b630c346f12a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620803f13d7de88c318ddbab552ad774145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68016762e408827e56a48e3aa783b821146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a80b7b60b34b9d6827701cdceea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914344f702679ddbea3c5601faf004f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ed32e54116a74e46b06fe50992e46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533640021907c62210cba25f4c9e164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b5785c72637c87ff37914c033dd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3e4490bfff6fd1226249d5d19e0ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57a9c0cce01f42ee3a83aee782f84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaeef34a2ede55f06b355e4894d47f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef5e7c494d4885fc51e773f25ce015155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa960c0ec8b228d186faaeabb8cada7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0543eb4b05826d8c14efaff4e459d0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1411e66cc0d86f60dc5fd879d6fa7ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54fc9faf34a951ced1ff822988719e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ecf536061dea6e24ba3dd24e77db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ed75024f35b6bdf426d0ce7b402b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea727a438bc2c06e986a5edcb31c05162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71e24cd45d926ebd608dcee1829ffb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9beab329f4c549825aded2eb5cbf03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c555d70246eecb424689b2cd9c54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f42954b0d6cbfb5adc410bcea7e805166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18af6396685ddee1c7adf8873b6b5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425309a4787d6da946fb9bd871dead59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed547c60efbc2f25d52a3a3deea6a97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16251867c87b8f8809f56e04341a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd3e83df477fe6f038824bf954b962171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db0b225d724c6a9da94dbc116fdf42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a75f8d0af002cb8651ff3b6d95839e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f46473d9cf9848cc9cc9d4792f5828174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8661ba4092d71e2bb86c38d1226143175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a85d4983d438686da2696f24022365176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8485a21bed122634aeeb2bb3dc156f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e774771b1ec239708a8ac4339fb77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773b078cf18c8f7c01a8b807036386179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b900e9a08d697cc213e846dbd6bd0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2035fecef8c5897c33a34fb4ca755181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7533019ee7e5b71895e70350217a9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912156133a37a668d75ada5691437675183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befc98b46d1442bb16cd8853d9c4bf9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c078f4c2a7b46411dbd0f5d5158f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25459726511fc274853f3e19276dfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c2c37adcbc8db06663250f7e8e557187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca2287dbc64e0bae853db8e0c7bfc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451839fcbe2b853f5e7e01a63af5f0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f8ccf3cb2d6d6e31c44c1c635b707190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e207c11718043a486380729f30a2f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653597ac00fa922fcdfdad60dcf8b23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200b1c852c9c9e67e5b25bce566e176193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8fb18c40c1098c2127b5e131cfb4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d35733cc641d637785fe46f977a82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f9add1d16abdddd868d65a44a5d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4dec3cdd454e805c9b921f46a5b37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6abdb57d8b6c6fe1de42781517d66e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9ef021e4d020162c5d7a17f649deb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367ebba0619be286eeb05f9e022017c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7955c4562204bc912612cd94e21d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05ee85f541d2b48bb8e6fade6bc5ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f0ce56208f038a8dd532fc6b7fda203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c81d41d9eafee1d24f8d3e46ac98e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc071076f743a2d35a46df7abdaf153f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1a11f0aaa6843749233d188893bad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1dcbd46b92daf0d88a7d3aea9e6ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eae1e3e0774c24b5f1f69c548896f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5790a911661dfdf097fc028f6fc783209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8f50df4ddf5727bb48e32f417852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea9ddf8d0e6f9fe590864fa3a9e22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19badb9bfb2554d8b7d9a9ef494a633212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985a2eb1fe976406e3ade3843660413213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcc27326bcf07d735abc7a9aed38ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bd772009ecf47eda32775978ef0d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d431c93d3d3eb17c64c049f07df60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0fdbe310f1040cc6a7be170c61134217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e22b898bb63cfc8f9b515a8d3545218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e576880339319ffe8325b9d033d0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf616087a2aa11dff15f2e0f3aec4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef925c2cc8035a73a245917e030fefc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7ef81564a2c20a53f560a4d6916f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e5211fe1b6f5b296f67240f0f5f2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586597b4417a597cbcfe652167bf631224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0625595c55afdbbb6697bad3f216c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f728c24896f9dc44c7b70fcfdc1bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebb4fd99a6d0d7e0808c772c4bcc90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386939ca2fbc31b0f5fb66d933be50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f5af634445d444dd7bccff485b29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d519ac3cec35a9685a1668d9983bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27229049e9fb73c5e05952bd2e2dd88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abbff80cb8ff7ffdf763154823b66c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f9b8eb7d6360e279078c0cb41822b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f255ebce0324432056fd6c6da684c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83ebe3ae45b14cc1f5dc11aca762bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b6da82fb5d1a7d554ab0de0a2dab3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405035be4efb67055ac82398c30a0339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533485686213b6cc8a8e0bacd32d9e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbbc8ca322197f71dc6e1413b500d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72714cd26f774367c440a22fbb50ed7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc80f53295059cdd7a595ff498b6905241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb74eb579cad6fd1fd29acf2f3372a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dff60fa4166de3ba331b01b3ea482243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee107f42282ba658ba3efcfce7b782c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c25e944f0908464dacf56511d8e95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c3f6dd1b4a30e584e58d3d3d5677246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4386637a0353fccca8837f9598b5da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf84eb50d2cb7a8330f37ae128ec00f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57efb2e07589c4da5b782c450b6cfe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ac8dfbf8a9f0bb75abefc43e9de90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83f8a333ce05d105d89292bbd376ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2ec083f6c5f29231a328b8bd0580252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b2a39c3a30df95f4850df4100583a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa2549dfd20360c433453d51d5fbd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2e9111d1d5b46315e68dd755f1a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473894496de90ec77ba785fb508e560256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d804dc60bab34bbfa4c4c2c77950257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd7f8b344fdc6ebbff013625bc6f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c671fe10888112d9d6b132f8cf2c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d24cb9fe853737900249e103fd941260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d8a2ed35096719859a1180aae1b05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bf6081955603ba98425681b826eaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445d13d0109297e819199a4f324d35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951627c485af437972fb24e7de29aa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd2637b42b4a752d513a4ce0ac9a5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582cf1e3f8a472ed3e59cacdc2be47b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ad5d5f1dceaef2fa56150853fc69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e5875d9094ac065bbde2932498e6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29135025656810fbfdba8706a94c6698269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df10a4774a915ad830bfa46921727270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a8ee166b16ef2dc3180af76468ba1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea395562c69a009e2a38a5e332e549272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65156d6985c16c981d6c3b7d68c848e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0644e6ba0cbd35c88002e243268b9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bff1ebd3cf1104244ee32281a559d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a94a91ec5e61ae086d80caf0de95b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b367901f34ca2ef9a58e47a9dc98d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e49cc15cb03db68ddffb7a7bcfa21278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec7624645eb4abb65f9d17767de9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadf3a4107563a119fa831d01066a36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053464ce7af460d827564283acabe1a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d15c938b9cc166673e01dee0e5b66b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320fbd638b77ddeb55749fdf4016d7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c574bfb75b7b9614fcfac5ec1c336b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379cc57807317c58f7f7eb41ba4c2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673e7f5e7f6f6c9692339a57151ed7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c50fa01a382a0fd3d506e54d3d267d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbd2dc70de724ef0ec2449662eeb79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075171523a3a2e8a6ca1a96311c113e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16081aa1f408a9024b04a66ccf61f68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b7a9c2eee0688042932fad27a94b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64272a9c704954baec03356572425b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801300139509ec7b6125aa645228bf1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d334ecb757b7b43be9c9e74c496b73c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e19c74852d6d9130731603b44521d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43072f651215f39eda9ead57dad5cf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab3c730561ba48efb0068414f60b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ee4071a5586e227619c14265520c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ebc6e9b1ffc209805ca9adf1dc8a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9bad69b8cb7e1f5a9324cbe023929300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f2a78f1da6e2742b7484cffac100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa1b58abdd8350e3aac8fbda1e8ad8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35554255409a3ed56ccb4f16c238df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e56a7b88677b7055e55fe6730e55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3604eb58a620a4d746476870eab0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f1149cab96c94665d2fd9466ce05c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e5b9bfef919b11b95dfedb0f1e992307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ccee62a7213442fb7b44ef94f7d79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99495b7be07ec653d9c2b47d446cc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1ac0cce3c541cb066526694d2007310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fddcc8800777f1aae65e7a6039bff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946e7b1c301261b48dae6f6eebd0ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca3eb765d0d38056d4f83faf1d40b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e823015c2cfc160afe090942e3bca2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6a6f4cdfa8d1670ffb2dc241c514b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30b762eabcb8189a970c6f555ec052316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58263e0e425a413a68eaa1145c907a1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9cf0d310db94677a470b18ec851d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f8b10668d621ae79be9160203be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30311131c04bcbc89f3af79579e2b517320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f28f848891b09890b4eef6cc90d6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e9142ec9adf92dbf4031bd5eadd4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ac8c2b76c47990b4b002add0b6e7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2a69ef566d88e1db4afe009658917324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984fff6c1699f953b3c4adff297b2cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0d49eb1b92194672e6dc59f05e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb17121aae9115517264fff98df01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe4c1f49d81ddb4280e598dd0a9da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4262888b5c47930d93221d13878d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183a095214cc275c840203fc2675015330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b243dc892d7435a7a5b59933b05c6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68d987d35443aaed44ce56eed372f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62acc0b16b73a1bc4c7e8567f33de4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eae0927fa48d7776c8abd499e02a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a9d2954dc4aa528624b78b9e6dc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1cfbaac9b6f34b73b1f181474394336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e19609d9a887258dc9da977f164f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d53791f77bebee535b4fbad1e3739338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59144fbe1d29155619b94c4d93dcc0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9b0447e9af79571ac7bd95f99939340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a16441042b3c22c535f5e1f1cabe8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f68ed74a32458727151f20bdc32ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a073d662fcb025e1fe2165bf98652343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7999031dbcf910cb760b7fb2c579f1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286282f10123f18a086460c7281db5bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f52337e8ee0584acb57bb163795ae3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da09a4e8c1d789b9bfe47a7c3476e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80c8b3764a0b3364df35bfbf1fb94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb09b8b8b9dbc9bfcbc70a83d9af0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92480af5c8e7af52f03195c0ea0507350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b4b55c11ba282162218a3fce54690351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf054514217eed1d2857534e64f9884352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29745dd7ec82d5498160a596cfd716353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca76087810916ee34a69dcd5ab063a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd678094111fee1f34fdad5294c6bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c826d647c92b50cbe06d1bb5f4b178d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defff096ea26d5cd4ca65e1b378d8c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7229d353e2932beb8337dca391695d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580ff4864987e58ff90051609de06c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ed1c3d224a9141457c9e01f96b5c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79f4b502295d9ca839177c008c618d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba61c464db651a7569c3c6278c7c183362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62a7871e2bb0bedc4ea65a8da2d08a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcfbf000bfda965e483de6882826d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0caa88eac7ce7a9d7682ff5af3c20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51a77b57534b7b2866f812f83cc90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d20cbad04003788e8dddc9897a043a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349123d4be45fe17aa0524f1652b7dc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ba6c162c1c957e2fed259318c154369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f3d54fe306c78bfeebad46fff73e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175b1672a812f81d083f0e4efb6cb15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34524cd65090501e09fb2cb0900fb7f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffdfb8eb37403a25ec77ce9c59bdc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177f1abe157dc41d62dd7204ab8737d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04739ee2bd8b53d0bf9df68194b048375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc63885d0006a05bf358c64b67b9055376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601f55788e9c2b72f488c65f52b213f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9ac35b0bd7f95e6ff0013d6395de6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e58c4eb2edb8a5a2d12814a62997379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c4c65a265d338c9bd2ccd1342356380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b27b7d5c97f05f6da18d8bd4bc3c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c79b8171cccf30f630a761b38e713382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b7e0ef851bd8ba816d51e0820659383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f60536983ec366f616d73d5d0d19c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90131e834deff9eecfef9acb4e949b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9506013245383def35c67721b920722386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eccebdcc2fb3ef4464dd3ccc5b98c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a657f4f0c153d68174769b1c01a748388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686f1427704648be17d82702d993bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff92d5a9f4c2a73076e9ac0790a3a52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c355498763e79acf75f30a9faef9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46f5170a56ab5835e13d8e9507a6b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb60ef86bbc369c4ad30840aa42ed3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922d4f60faf5ee00828a552ab69520394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f987b90d6b2a38254cba85b15122395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8906da9caca1ca6145612d6e8f8603396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876aedefe09d32807f66457e2dd34c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1847c9d7f5fdda0684853c0e88d062398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189c5d5be99f1c6321908ec79f89b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f522c29d512a678183d5783aea41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7afd207e7c430e307f5727a319d436401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8f021f82ff0bc31f30e46b67d401402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278127ff2e6409fe7912bc384286d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66533223abbf3c8b1a30e27eb11d02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442da2975ee5059e132c8e142d3ff0da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf32b25f6cc8c2bc47610fddd31a7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2b6933287f93cb5be4a852d8a5a7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240c5b54ff2aa6c0d4f295d94ac33c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2aca003e4a20bd8c6be78e787daa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e558f485b8b9e4e4e03f6f49c9a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef780c5694d225f1f4a69d6f32020a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510a0246c96379579ded0f26fb1bfdd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a47e4bdb64842aabc3d9c3b787111413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f1935c24373f486497147ce1c83a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664a47cdc39005e8e97fe386b364f0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc73c8911afbd7a87b0832219ea8f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a0d1c49a2397864252e7b9128f441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cbfb77bdc56f25e1f5ce575e01e0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fbc7cd30d65e3fcc3563bf2b1440419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9444b6cccc403b69c2149a27ae3d12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7041cc0e87a8bf7b86b8ab0bb075421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d089dd08f99ab825264a46208d283d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba2186de5ab8aafd174a3110e7f4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb885febdfcae1229522cbbb243416424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad748011cd6bb38da0cf06ae663267425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f682b80b5d6be5cc5396117ceeb2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361de4eca871b6178552ed87c76bf3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac68c35661540208cc866867bad4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1e29153f76bf21b4d2bbbbcf1803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a358584674b598dc2e675bdbd938430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf12e31112ee59cfbf6919ecbfe992431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040864203793bd0017d69b81a76d6f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a7276620f40747ca63a44cc6917ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7445952aa01ab68931b127568978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbe93d625b0817c93f9256979b9a12435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982491fd2c8a81ffdc7876103b905661436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27a5d81c43a6c2585f0fecceab668437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc64c99cf738e4f448f984717da255438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21111dca0cb18d1e6112dba0d013430d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819e880a03c8b9407d51d5920357f9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a443335c8f5b6b3b9d4b00fcfc78ee6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1383a31925493436bdff7489389aed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9831d21d4ae54e4c1b09f654a361b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2ad382eab0ee3609e0d03abdd7aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb39e29d1bb6a365d7bba84d0be2af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ebd505eae477ddbdd04efccfacb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15aacc2320de3d770281aec9d2501447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52050614aeae1e4b7e1b00fb6c7e24b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38870547dadbf55e3164ff822a3b80c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89059635bdfae8dd2d7598c1b87b0c68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a492907fa38628d1c051c9d7994435451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bd1986c3c9c0427dfdc4e6298d77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7ee16c59e879c70e3bf809cc684ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73adc0bad53b17ff4238dddafd04daf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3263c8f66d3a6e1074a1a8ee0914d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9a4342e4ae754239425533f4f253e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48c96e077fafdd73c45cf727d27ba6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7e5ee3936bc56063de1034f4cc7e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61108883673f8cfb6a4a59d8363ed6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b7bd50eff805cd976861a3046328460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed72e5421e55f72bcc93018c0c1b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495d894609ced6624235f6f7ddefd3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34672f4abb6b2d69fb58608b6f207421463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00317628554ad84f3603c9e1b318ac73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba3356038f0282134764cf6e032e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d9555f2c553bf382d0a9fcac3f0ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ddb643489370621fc80d38f800e80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90179fcaca958d7fc63211dee696a3aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b45a973be2646c002491f6d92a9b3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4966e83ba74c5d0b5d1d782c97ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3ecc623b8d50d533c402a3933fe9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927acff60fed429d53948e1a2ca2477472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924cf3519ac57f4cd39bf4aeafde4c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9a1491be9c91dc224d79e3a9bb3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74716ced7a218fd367e314f37684b023475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d9a60c5d80c0536c0055bcf2f7bd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c424a9c4f8a4856173e0fee1531c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ef508655fc535e80995dfd5df213b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecc2c1f399db17c668300fd2bd9c8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea7b96b4bad6ce4a67b00d17c0cda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9d0af4ead7d068cfef5711cfe8502481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345ec90358373413def23fe82e5cdb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5d0ac7da0b5e7efda16e47e650dd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b6fbfce104e1c6d51d314bcb50338484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86a98bb7f2b05b0d49a5bcda88302b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165435841aa89980774cf5a3e01c0dc9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d14e6098b56071db0c7edff49634487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459f3f179a7494b0b61897ac5526bd0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcf0542d3e16bf70f4e0f10edc0460489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a8c173756909f048ced4029f39c78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39888bb12f573ccc75b497bdf8c1fcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2adb41b512b26d438996f911969d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9777936a8cac84c98cf2151b092f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0c0ebafdb3d5c043736ce00d76615494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fe69f0f0650c64b494df8d263397c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4114a70ee1f3a493b89f2e5f5622c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ac24b30c8764f961ab40266dacb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7adaa2543949c996d1735e0e01619498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd99069bd2eb85229f05576a8de72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3015a7edd6cac15133adf855c3bea97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f941d9a8818920b2827e1e122dd7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469679492779d4e9b582734cd42700d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a5ef1cac8986ff128fe7922c5730503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c6eb2f7164162cffd4e2855e43b56504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43767afb2c735b8c4557e44fb71802c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e09e2ee90eb767b54c181098d6706e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be9e39934f4b0bb84500420ed6873507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572c6b62f382973b92d87057282852508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bebba7ee557b3f6dc6a2dfa98976e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476880ff06949523588a49daf721bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5f778ed1b3fd594f088e210ec7108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7a6234aff3399f864d9754df1502d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071c94dea39ab99ebc6926cfbb5caef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769beeef38d0f75b84ac59fad3d67c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a456ddb7e5bcd993da75d59428811515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa81026a04b76467a7309b23167107516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c1a599a0b70c327cd8335221c9c9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78ab08203596e0398ef97b401d307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e3295050aff4297eeb4c6cda0cf8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e30f718365120acc29b87729f1fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fe0d2302a409cca447da273c121a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faf5bf3894863145486efc382efdcc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f7850e14e9116ec7134d228ca837523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425838aa3690b9f7643bbdc7d8c681b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fa2ce771a3ffb96e579056d68e1b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c49ede44eb36a07f0067a0c683553526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eac5f7c49578ecd6c917e36ed0a5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb7a982aafea8494598cb86282c6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ace7baf92d98f2169f9655343c5917529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d24c74db833914ce05b221f084e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de700eebc3565cbf669771ad7001b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba178cc135d5fcd5b66fece4c69a014f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dff84dc54d82202b8d2fcdf2acbd0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdfae07f24ec7aeba840640c020b50534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff48c2c0b55c8f4f4485035ba1a2fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6a7ab10c04ec3a6aba4c237822fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a742888427938a2057e161f210180537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1189314fe30fb8c9ebab5ad908f40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dfb94c734aff2aafe2b1fb93932ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4cf6db39b2107efe83115eab075e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c580d2f1091d77706cbf00e1dcd3998541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fbd22c6cf06734001ce6aa7dea39d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df318563b60f504d5dbb0d992ede78f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b7265e8da657089680a6279a6c7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc4bf81026b71e672ad8b8730d0b29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303b28418809caa2a8772adcd607c6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647acdd9c97a453b57e1716f37d9cea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede535dd28fb4a4a47644ee246220d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baada06f127a400966686bd610e451a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ad37c680913ebb5ef0afa84a784d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd3a4a4ef17494e79ec23be9fed1b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab66e933a3febaa70085178a42626d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ab20cd5b9bdc439f9e4710f214e69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf30f7fd0bd577ad94108531bdd40e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132e2032ef9bb7e0bfcc2768ad0126f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac3192b409ec5f3c79d292d0f7df8b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5ac2e52875ba4bf99a041f4f3f32d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196306b80e5f6f46fa174348bf5393d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d72ae02dc1a2106ed578dbb5889485559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c497143ef2d2baa6497641ba9aaf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c492251dcfd7cbba9a0216313aeb8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4027213577f1d8af326fb4c5e46a3cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad5abf691f29e341fdcafb4cf026a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428030120920b0e5f372b20f35db06be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252810986db41ed68b627ac6bc74e36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7f0543feed8a758775eb9e1cb2b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67cb6b2254a60c950f8b3d53a77204567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32934d16a037b125a6c3550ad0cc3000568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd8696869013f6994964d2532fc53a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1cc4b09d6611ba54873fa8512e868570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86189187c376c7bfc1870270608c3b59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b67d8289b79c84cc73fb8195aacc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449692643a04c76e79a22de810f79469573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9deed4495e3179c888c395ea38b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ebd6c4328d7199c62557564e63180575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa1a00619326fc2e135bcd93905313576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad2333dc7d842ff262eda2dd7f1395577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a64d750506cc6359fc78453e2a7df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e58460ae09eaeb3649cb32b73158579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5910d06729fa74f1c8b9179581c724580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac0147eee83627bb2e0b48906420a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3813e2e9705d31025d9395888c23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158feaf99023fba8bb5c98c64322a5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762b33be2ac1c9786b3e4e6cf2af88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47f6d8291720de948205f59e9acd66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986f46ef14ca0d2f4f5e9940e92863586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47776abcb0db57eed550c1cfb67d459587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b61ebae465e6adec510de28d7315588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db759a76b9c3b5df983522ad65da5a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455cf43669a56319526bef78babc06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dfca5fe55376781dfbde2834e4181591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8a1b17a04a6f617e3d97d0f64c1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b05631070f76d7a462365c3f209a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006c67817fd0193ec1021f8fc6e3435594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d6651693983953bd5439c3a6926a3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f61baa0b2f2bf16a17a4c601627450596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf18427081c16d5b42031f996d8f25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590da0be9edfd260b805c631a2d8b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de2a28324567dbc0d73c34e89b76e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814624da7c5bde34769e6961e8794e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab10247f42adaab7f7e9da8d9d2cf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cda971f852bfd63e501fdc994d720602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936ab9ce54142548265d07a9bede127603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ff0ba2004d31cf77909051a3c5794604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb53134185db9236e5650633e7f7b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6f7746835131ee2579a869d70dc3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9ee51599e3a8800ef2c584c02ee25607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39887f878a2d3c41d411d36f868bee1f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35be77f77ba81fc39fef728869e2069609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2db2e121b44b0c8314d9923abc92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de97b853368b54fb837513bfeaa8b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb1c010ef317b0b5ecf4c2cf6d6531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9850c605533821c0e9fa51fe9de19f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db84f7763feb3aa56ca1604b1687c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ae796608c8f1ad2f37b24655229f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970a1c9267f060b6b0a3aa9971d6ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fa2a74cf457e7800f38428f9c9d74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c7acd1bc2230f9950239d675339d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1cf3e46fe1220fd9ce56a635ed7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd25f7a4d8fd330f6a9d27d578e9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1656711a8a652a75a5096b578569b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd8eca5df28b0bf93bcf3f52c767d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a31a71a2bfed61c38093d5aa6b407623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091d54d8416fe09caf2f282ecabcdb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79879680ce55cf9fdcc0c67bfc45b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb2579ef6fb36356a6dc063cf0c9c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd746842972ac941d52168efada8eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b0fa14ee906b4f6cb20a5ca77eef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de41b48efa255fe7ffe3ab13a1dd003629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0153bcbcb51b1f686dece4723dc3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b0dfe924a03013f517d237e295fdb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80caaaa0f7811aeb5b859b35834298632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ebec5057be827ff957eecb6457f0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971ca1a90fdce04f83476ac8e930b65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95eb9b1ce5d9ae0932dcbcd554028e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15267f41bebeb673b0a888f18e34f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129fe3c47f6172d37273cfbac4844d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bcc93fbc0cf969a24ea6f81d4859a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff67d60bef16535798fbc363f10fb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759585ec5148d3bd36b2886cd88845c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c401fba1a14de2638d645d38385316641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7faddaa8b0c60c1de77d43855dba21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a739e64c88ce2f751fed9c2ca16203643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf06ae6dbdf57715f18236106b778644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bb5a952cc1652d837c1f516d587a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4128522cec7b3795f4f202690dafa0646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>