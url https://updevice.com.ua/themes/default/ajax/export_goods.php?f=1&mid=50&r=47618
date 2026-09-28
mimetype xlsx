--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ca06da9850634e865d2777f2940301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c33e9a9a2307d9160c02f7d81c8c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1988949a8091e869bdfef7619f6173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb5cb783752048d3b7ac3242d1cfa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3b13e0446b09e0517bcb01e875af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc5768c31f27f195c2f8d76c678d7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce4e87e23d0b2cfdfdc867e9022bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0151da3fa78964ed1b0e6601264728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58900c46f0046add4ac203ade22b4acc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856773d15c01533b4310d9c577cd296b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9af4fc252ccfc4686ea472b1042c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f8a94dc5ee22c466bfd16a019d3ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc163d8972b3d6422bb622f91b2ad413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258887d9cdf7ed69078df2d0d6c26e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229c068d1ece559fcba38fcd595efea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2a1e55035b0c2201c0bed6231b89c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4617010a1511d0fe5355b90d28fe017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731e1d0c58c9567f8073e94e5b007bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cdab4f85f2faaa663061678e5232819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454a92bacf4cb478cd96b59ceb428f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deecca8efdc64ac59506b8a07d021b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b34afeae0164a45a33d0bdf33df222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce92b89ad489ca17eab3754319c575c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5db4d179bfeac69b368ae1f75b514924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a87c4a722c9203aa91e983ea6993b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3cd0b36d0a98a3141755f4b5399c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66319dba9d4887f1284b1cb6cdc34ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8308c49633351d6d1ce40c1171b35d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f291378def1aeb0e427e786c2b1f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174543a0daac06b97e950ba34f0882c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e2245c1882fb2670799388ebd99e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9ef21b9d7e57ab7a8a84101f3fd5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6933eb45fd95463f206396872ec9fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc87224cd803d054ceb1ba5d29a75534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4485298ac743c1fe1f839e5ae94d19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559551683219ec79ef12e39f5263ac136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993df58ff05bd2c746a5c32daacab3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f32e29604341376683a817d089077438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425c290f777c240045fb3b28e4daef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93589b87afc0687ba0b74fb02065a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45105b500eca279611859d123a0544d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c17089658ac143d5b4f2246855aa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb1787d3a820f63a4e624fcae70e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa57d7223732245f1fe6441f12e3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a64c78b737819ca39e8807db971945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6a3607139b5bdbe2afea6c65bcd2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72f53d1658dec341abcd70d47689947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784583a4075ea19a0a7ea08c832594748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17017c25aca007944734ec782de35f3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030278e76801a5074b79e3ec914041e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80046e40d38412e27ca769eee9c7ceb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76395fc8e1f77c5f5525ea5c95b3cf952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e499134dcb24a87ee036da6f53531953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4df37152b8ecec1bfd905fe3b4f3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c59f8635a9a3199f802f7bbabc2cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b95042a6c989b0ad061d22bc248c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e4f4c361550cac13c8634b5c010d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c06f2ad21797fb8227428c6cd7f5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a8a6c706f143a3129641901da88959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6933be014e05089dfbc2dfb22bda360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf552ef2e59de170ba44435ddd1758261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a11b286a91584e0900c12946496bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d5f356d195b862fc5aa9e4f99ec3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd6ae82afbfb9df29cf13b56ba55b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fefaa1b4eef1413c426ce981beaec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e144633ec2e7729fa7ff9993744ef4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0ac1adabb0b187aa1bfb343b7ea0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8d3505a56a2571654552fbb27ec8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682adc6a7d921c88db003e5340ad3ab169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec7c469797115e8a571bd708722f1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824ffe19638b438a7c8cdcb64acf7e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b285687a1e2db056a55c525080192b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6610983848d439907bd67c10a7847a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8532d55e672b4c3cf0a79db030eafe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021619d05a1f846bd7e7be23c67978175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668255f3531cffd3fca8d2ff9200fcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99b4756ade877d2db4a8fca4c722f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5daf00de2d0fa330154a67c91691178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37426086aa572700bd7db1294486a45779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c2ef87dfd9cc939c489b8e52072980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4661fb486e2ddc9d848187d3928d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64173264624df8ac8411622e0b3e6a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d2eb1b86b20f5b1a55377a1dd686d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf00f5bf2e1d2f846a411be4dabece84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676969c674bafe63f7d677b49f97787b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add126efaae7941deea6361b7719e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d1c78f87c7bb311d44edf9913d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cf13cf70288d874e3757358b7ef5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a514db8c889c0a6f3e9462f00b33b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942b1a6dacd865ae543cd7b72353f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cf810dbc1f9ab50a05166f9d2031391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966467c24311915df29bb56799e48da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ac05c30c8c98506c9e27aea7df6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf6c4f0d3e95ab7ef7f1425d9381da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d934be8df53137488cdd0eb71979195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7fc2336c4a81f14ccf4c1201ee2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd054ea8b6e44da19cc53afed141cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4038fb6a41a853e5c217ee9c1bee26c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3011edb2304ee86245c8af4dc6adab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd5abbc0a3427d180b88277778fc7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bdb8834bdf88796d0a39014185943101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f71aece0fcb3f4cd07cf53ae5a72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd05cbacd6815c8dbea205468075d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b573e96bfd54755e880e5dfc290d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d2fbad6f0d8ab8d94cd2104a30260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df837058509c922ddac76637185a14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaaf2997f5fb7843f0d46ba22c8809107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d5c87b58fb26ca2f2896cb3bd4ef1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fd6b4d1f2fac3db9af5890aa4fb5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9050850cc424b1fc9db9dd9c11202110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a9c12c00ef3516d20054d7df0eccc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60740c15ab8b474e9b3bb6655c31772112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d45ea7f448317fe4174e730ae8fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318285992198044d91700be13d61019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185dfc27acf04937d49eb5c0997df3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea8b00ff7a4efb805f70c93a44045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe6623dbf6b5fa0fe57b3afddea10e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e5846be056bb5a08d593b5ba3d327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b290c657e0c5e0d7a3888015a37b7f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ed81c90a0104c265ea36602baf26b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ceccb6ad1e94e958cf56a7b72d39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3769d78bf7e0d7c58c37a3ad7c90a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1c5c400df385fb17ea541c15b823e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c65a38b47b566ca957549f275b094124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c8057252ecd3bc737b1ac62061c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d48a66bb8fc4dce7d9230a356dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af769754abad41685d2dc7f8f505b250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f792f1d2a760d82f1c7f29a775eb95c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce21039b72b49c21076ea1f6c6f58e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d4f9cc29bd8fbf7e8c07170330b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a4e2842cefba67333d933eef0da6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f080f888022f71475f97f305dcd70e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f626d9a6f9d28c5eceabf7d7ca89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c410a01df0fd2af136ada00d39691b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4eef7b2e07259f62f96e27edb4ae8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42373fef888ecd47ca1ef5dd7650c3c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fd22d9ce4df95c93f9e80b867cebf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c8a838cb7c8de69d2bc340974a9c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb879fd163e52c59695833c436b13a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76c6010fc35bee2253e0ffb6cf855b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e80b997ee56c4583448a770f9a20e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4e70db259c8727bfd2fbccb64653b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c0f8246736112e0ef14699b33ea9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b6453a053a1101d45021a8a0a893b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75474c883b9d4f48495260602558810145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b88effbd3b4038ef1ac0673ef6418e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e70fcd7fe15d4a7e3fe77f338d92f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54651cc792f260f549c586cc604eeb28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b99af430b64a0b09df546a0c3c319149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9739d5ee80fe5c5550e61bd38ee3d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a39dd43e905b754e3459202e62b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d80ba8da5a12ab4d6b348434d57aea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777330fff7d9067090d228e7dfae206e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77c1575c2cc219f957ddeee3764aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a512bc248759227705055f78fa2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599e163dbfa9ceff3963f040496e9da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9fa0b56a9ae5745aced16cf01b922157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5589eb9b2db1b1b4522803fd3d58f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409c9a396fea5f6a6f7421f783a9795159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2f3eba2e61d78b6c9ea02e584708160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bbffe32b960941a98d4899f40870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f2ca8e1c2549ac91820c3a44e37f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc9bc52d177db89ab0c7a32f64e3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d9056c14f97bf56686955c807c8bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c6f91562974ba95ba4ee94db1855d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cabc7b9ac62530d3972f40df82f98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207208da7083b114e59631cb0dc89e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7e9685eaa9ca0f3f4edbe6a8e1f0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cc2dce7eb7e6d9c3b3d6a937c2a34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fb58fd75d5c7f0fce9325a01dd0a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc7f67b8927c3846c5379121ff27f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bdac9c764f6d2fef3d929d3aa4b9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf855dee6591cd9f107b88ef00d9b551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ec89290b4493b823f5b0b899d5af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d763ed8b2dbd875c63ef5973da87b70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf4e1101ef686f17174ae15c1f26d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9967191a46c9f54f2d51a81a5e9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f695d8a001c549bbdd89ac3731e075e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545286771284f27c3e71b39b0a55f24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dcd0c5fb7213deb9d08786b375327180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badafedc9d1b83cbd19e092e7fc54a14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4339f1dd09451a279ad75d952be7f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3bb7e59d93a9508d7f85cc6272807183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc08fc12d4d3505d30d57407de1bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b499116ca5752bb2c15f9d4ccf389f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1e1748d8f793902783828ca40b59a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e7ece7624bfcae86312f55dc3854187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf9af1d39a1ef0e620b3b1610a70b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e0822a5df4250d96f9cdf5d770c84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638f7fe0b037f035d71dfd74bbf8d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ff61818178e3658403c46e9b7fd5e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155fe23902c943751139b173d119333192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c8048c4b285c39db4583a2ca560a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328239745b7b416358ccecb42c80f99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742343ec2be8a9ac5468881c0c860bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff63abb6a2d28fc337ee9faeda5ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdda2de2ddc078b7dcbd1dc912bad7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e68f9cf1f4e55d6f3ce1838da98168198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ea2a5d40b522490aea73ba3c3d84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be44107d31ced0324a37e1e77a335a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a54e8951a523cf19cc1630ecd1892201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796fc1f607fa8b909b7ef1ee2fb81a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52d5f3fd415e5ef17cc75fa82787dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404137bada9db5bc3ae8a366780985ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bcc4a2ae13f7d9e8fbfd2a5c10e21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234715152a8103e64eff4efc98264f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5790b45ddf70d221b4e4e4c1684ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd96f94ddb32cfdb9d35eb952684f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b75ab63100602b9b521a07976d324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015af5ea878887bc463f35c92bc7b19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def52b3f72d4685e94cdd190676d4ca1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc640b84e18f3d23aa896ee17c8f2a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e05c3a4eff6422ec19cfae191f8cf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599034aae6be5e28857c3ab3fe4f91a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9754bc17121234a3c0317d7f82b5301215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f23b4d41236480da0c25d5eb85700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbb27c14e2536720bfa0ec8eee219d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b055e4b515b9cb6dfcb37758bf2e9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489430b0829a922eb88a96d5745e04d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca5205491fdb48279c4f878d144c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c7a5d91df3f64c034b1c59e039fc6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65879da0f1276a9e6348ccd680d01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26522e4715ce5bbb3a543b76ef3699b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf43be259cf421ef84d50e499b6d195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8caa33e80c7a6b0a459d37e44b9627225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaa2da0fffecb915038dc62a41b19b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d99b2ccc279431942bcc7b3083b2f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34ec6053ff3823a82c68c5e938812228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd395cca0a94e0b04c9b96d92333f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccd4ddf66ef4591a5012f42f54a319230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5a295aa820b7b370ddb01f1e65767231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01d55c5ef494cd94acfe7b721b2b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ab50ec4f705be69c93934b13e66f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6af94b6cae53cce4b65050b0f481d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888aace3a017d5049f8e966006331b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28318e0f994aa2d5ac1efe1c6be87cc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8aa54f6b467e4f11159d8f42410f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132c4b5cbb130b115d22d1988ba7926238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203abe67f3385fd952d775b7d78ddd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba2c5955676512fad577af0714c669240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232d5442c9896e2d411e9f9cfbbc5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea30c95ecbdde4e792ed0627559c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf775a98baab02e680ea5ad3b337724243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148dc9a838495cd77e64d96ae1fba14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8304ea3259028c8e099a607449d9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191dfd15cd30a68e49bbeda9a42a0a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456fb229cde47357710951085d4da9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375fdc21a4f87dd76f356847e06b540248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adc55e536c20a269dd85f4517e079b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39621001d20b0e171a379ec25d6e5420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4dc4befb59079ba5bb3b0293c234e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9a4cdcd6369a1e41952135568a130252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61bc4a6919cf83f0f34ed3c5038554253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342db6455dd2bafc0a5625cb89faab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ed9c72d0c8b338fb78ca82c4d3e92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef2b9fcb5d7a16d65a6d089499415a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ea9a646059277f4c0b3f90eb08b05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db04c9728fa0bca00e604c9ac3e3dda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371ea1ccd4a4a63d751e7a149fc9d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b04b862fcc27e188a2e499d1fdfd00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522276e0881789704f0bc88986a23a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c54f10a46cd6f7c413d74ecd68844262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385091e6e034351d9c987c9ed5a07a6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8c20aa3e941fcd3145b169aa4c55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fce75cb07b0e86655ef1d27b88aad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382af392dc9abf9dab3ec3583b8cb038266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d1f38e75f9015ac1663e9fd0d1f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0bc15f9d54cacee2f2d7a19a4ca93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c8e994c94d26cfbcc3b404fa4bd7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760460306efa096300091096b12e9c76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a573bb3830bf2dacc8c88aac4a2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cde5f6fa3ced0140e85ccc414c16a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3a07245a0ba0edee1c24180870b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2d90101ce3b42f12e723aed4f4151274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33ba141c705e3970bda2d2c2e77dcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d997c7a287bb53684abf492f891084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88614e141113404795e3fc452fe743ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f23910b7f48f9f50d1173412df13e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2043a1993feba5e42193c40172cbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d241f0bb3cc6dceb0f5ce8ccf2ce84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd05ba91f9ed88cb111eb4fc1ac6f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8247d4346ffa65654c9511542a3a57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c593bed1f2c5c3be351d818b9216a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1bae5429974895079d578ee203aa5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63614caec9c2860a7e5b3b0bdb8c156285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34fd97af4b55a4f64af237057676d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954be0ba556ca2a18654700f4995232287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56855727d15d7ef647e25818e2eda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8943a934914aea800f2e7295949db56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a967305a572e3477c807384b8f23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09af68614b217d7535c752c713123a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c91f589a81d40fcd53eab8755eca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103bee21c29cbff42378b425646cd48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88ad412d0e9c41008817ff0f19f44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51511c0b18d36485b777472e52184227295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6805598a34a7e86bac0df6d1993302296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec404e2077be03a8a07bdaf29a7501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777831a1402ca03c46ccc59677c7e0ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9ca7c8217b31cfdf849731adbab8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf56a4546326951547fc80a4839a02a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ae67352329f1e8651a57d92f371a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b722730f66e1acee649d8f8d40c25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed11715b09511a4cf824533f14f5b1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f83b6ab23d2f6be0f936817819a14e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb54715bab8e302483e40045b415f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640b189e42de3bf0aff3c48a753c141306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ed573bc0ea6cea22356561851944307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba25faf1d966102873f7c4cd2a174308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ed94f9758d99f866419a314102a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a181d0271f8d3f40dbfc7f4faa72c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8f2fa33f2764481cc426bf600803b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0748d9c22a0fe6f22e5f18bfebf0a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392145a2fc7330ea74a05c859d3e5883313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c6867e7207e739e889c3786773759314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b15e96692f45655a148aa652a783a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373297373e05ced557306b396d278ea1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c20311516663104db40645c9abb0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de1572e4bd8316d81a59edaedcd7bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d039fc4104b98e1bd80a9ffc1fab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074052a9800d3bfd9b2b1a0d42579ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea25141933bd2bbb5ffa54d95a6edda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af089b2cac98bdea48c5e973448593322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68d4e2d263d43293bddc20fd80e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d584be54bec3f0642a3e3e4f4df8fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767c7bf2018e66f8ae96a542af0c22e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5119c5f05d4851f78ed44ae6b559c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8b40c717707a88c2391b5f57d665327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b74aae9d4c48e62d1a20799320bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2cdf9e06d6e0783de23939a7e8f1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63ef82062e380eefe99665ed601c6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a182bede72bf97796d29d9de07de4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3b0fd006c9bcecb3a02a570bcb7fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7660519b7ae3f765f57e1ab3683c569333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9448547a0a7cef53dc1c9839f5ad084334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cef9ec129119374d1040bb6e8b1864335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cfd352c0fc376e4044f0d24777062336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f66b04dc2d2f968e4c9e26893759337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84456d948eb6c33d7cb3f34cbd9e7ade338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e9ca466825721f258375db05ab513339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a2c9f4e9c110b848362d277c0d9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26b5c012c3053a0892cb125b82144341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452df0c9406dd6a67114ddd08de0c4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3ef4d65b292b41d36cc9cff41aaa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0355b6ff5e45457d584a9a8b079565344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ea94e4bf9d91e161c93b01d93502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae455d85ff4583d924c10ca961ae87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f120cbe1ea82faa8fb7487971157630347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae641a593d0feed3f735111dc39685c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17f51160c5732e59550c4fa6aa6e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e61246ef83659b9e8ca19d4c5ffb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e954c47aba887acd2c28380179d95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a047b483f8c84895f663ba0dd6087e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d794a3f3479ef1540a7b6c67cec39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c08e2a1ceb969480d9a65d3ab52d9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea0551f40634431140976285b8127355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf8199a5a85ee8b710ebb39a4a4a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68251b0f501bb2718474c88db6be9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caa8acb92e7fdb376ea96bb8bd4d59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5496761e1d11c3ef18507cfff173f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead83e54df281edc948df868cf1e9aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7e9dfc6ec94dc82661215a2799ac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009154ba215b0d90aaebf70db1a98fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033945a1114b613bd072dde391b71c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8c77f2a3d86817d8b1aa555be5b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dc3c0ee364a3eb154a943daa58e33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e8410e6937190a2e69dea64f206a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c914950a29d8df916db9e821ed9c4a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e91312913a288caabc540b9f0816368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a9983848b769a419b17a84f5f0869369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b837ca4443db5059ea31713245d83cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90569e14fb6fd832e4643f83b632fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b4e7e384bb3e3601f645aad38480372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5731ab2996f4dd8200d37b6bf8445b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dcd9d27a43ca3ba6b35befa2ee4d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f86aa58ff89ab2b9f7c7f3fb9eb5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27bfc01bfb99eaf6ca5924c94d4f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f74a56f8431f220d6a3ed05d19483377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f4ffbea72bbb3ad04447cecc8ba57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d48afe0ad4f22c4e412cf6ba9f2e7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9db1969bf6276949023a0dde57f8d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81b41b5e442c508d38cb4c155c135d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9b30846f5839c0507ade905864dba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced5a58d173f274a10aa5037548d2c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b221827b090c291733a11039dbebbff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7224de19a07c17e9a25efa6283ba6b1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d6109c9af798aa517c1414d9ab56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428c3b67d43da4f04dcb691bc9bf9b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86b6cf3b9a63d8c360c3f6a6d978cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b77f82fdc912f116dd622b0c7551e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8f923090278b5975440a1fd780410390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55616500784b03fbf618b8794da0485391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e94873305ccb257213bb82abc4c493392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b9ee28acc9c986f5c8e816eb01ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c152de5526f8b6f1a33433b052bdf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89c1330a3fb07e89c55c67a2ef5c09395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0f461599e28baebeae230c7c410a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0a368c939bdbd6db7b539d72e9b3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c37a644313bccf78bb582a90265b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbd467b24b95d7a4f5fcec4a4f16c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89f25af235a5174c868bfbcd36f335400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c4622b057091d788d5a4e654bb2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e0766d5de3c191689f2d9051b5c53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d985eac92f84de2c7e6f3170e5a3a6f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6caaafcdf9f55320ef6d214f1025404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962395c3a4508c559af0776a43e605a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c80322635930a9b09bef4adff31bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b4c09bad667a1a4faadbaecc1dae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45762b29f75aea2a98e4b0c7ef1f2e35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefc95d9d98e13126f2ed8e4896cb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3da9c335fd3764760851ded7a7a29410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb2038cb74eb67074e91e0bf7786c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78b600594c09ef1026ffc5f7b02349412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f818a49dfa9a46b672098d2dc8b65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdbb3a9bf5ebb23f589f02363290e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263662b1d9ba2bb015d87f664f7a39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01ce9ab7e1128efb530a07f2e46651416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d23f7e204c0e7a7eaefaa0072d5ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8833048a282e662ade46fd878ca8d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5b91bd9d375c16456ede8d8c3517a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268822070db620810799bf78a6773a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c29c8a43ec64c32475ccf5193c3e14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9362bca7c1f187bdb4fcb6b8503f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945dbed47430c18d28bae7c3d46ff31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab6ab489d3c2433248ac2c1745af82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7ec39b340ab1623384df408a156c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0d603b8f66b794b203241d5f35b62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c9f3be81a453e22fb9c12fc32574b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0131a0dabf62e398de3b72fa96064d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ee3ffd194e44e69e32bd1c2aa054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687344b84df30a33ed46aef536ff822430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db5221d55f191144b12ec58e7d510431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7883d89ec59740db2da590be64c603432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a4dbb5901a97e1cf2894b590ccf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6298998c76c06091f742723223c73b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dc2cf4d1d89eb5646da077d06821e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aae56dc6f9b0a4c169d5b5cf1b35f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8916401141c28ce0267327aa126281437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c16d3a9a21a0b99feb4400c7134b3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869744b5eab52b7f09fd4f2ab15ae5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5beeac24787d094bb9f2193d9ed5ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc4d605f1a87bad824ea05aac465cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b069511dcdd0a27a655a5d61837e289442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6125ef7112d645b19a27d8cc5e4ca5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86311375bd26ebf0d8fe3abb5fed186444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7ef1927e99a69d08d53fcd81c56b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ede86d9e24bb51211cca791a5f049446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252203989c38c7a64fb4abb8acf8f4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395488f4f469ff283416e5ce6ce9f64a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba1f3fd94382e4e84d4fb9b453f369449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ebaed003ac98d1119a5e4d21629c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877b8e8705626433bfb9b15fba90717451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea42266356f71ae41f57e9aeaac3a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ee3737822727dec8741391b9e029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000f86222338e01ba59e48a217fa22c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d89ca45717fdb9493deabb598aeb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331550f831c394a8964b90823fac086456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e65123d3022ac8f256c48d8d839b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35152fc3607bc10e26ceac9fb5dd56458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea0a6a7e119992af1bf06d02a4b91459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49938dc5bc430f688a4d6467fac71681460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492236a0b96f00d2b33a830af64ad6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e57fa76172769f12c5708a1752705462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e500243c24e04924c10a619aee4c6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42e83307ed7f7bd01aafe9d7e114d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0822d7145e96afdcae784309a6a599465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cee97aee6b0790311e3c81798420b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22fc8398e9512f9e3d140495ca5eeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03403b608aa0b3ba885d1207e0491b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81df11c8e27e7315b7858e84f43d007469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadba3db41c743ce8ec8a12c8728e25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf458cae3df57b8696c8a2d0a97e67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b9ff2c83003deb76f4a1daa0cb1c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a79bfa4edb98507297eddc98904b5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3377516b3d2db7855223d1f069e9ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a734d7c9a6164f91cc4ea90f0aa3b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8758d4e68843cc7d0b956ba5c5ea3e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ee01acbbea382b77e96867457a0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff974ad7e680807f52bfce61c48bd887478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922e855737f3dd5af3926a76b2dcd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fc9a7750bedc05b81c3f7974420e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345e3aa6e64277014a96dc8d74ce17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f610701ec25eeb5c91cbb6392f025482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7933b6274f66013a8518139613840483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469d4297145e56dda1f05e98bfc6172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f54860d70e1554c42b6a0496689680485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812895fe95b1196579d7048be3633f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2c9deaff2dcfb793e600ed954dca9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a3447d54700cbcb78bb0f14f92d1f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894124785113dd0dcce56c38ffd91e4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb8c12f665c3106756b1b01ba8ee7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113105c7acb2a4de85ca65b960fdbe7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555161e7f2f6240116255da245f2c23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55439ac5e1eda0d29493de5c779b0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00092848d8e0dc80256cc0464404acf3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89380bd294d208c3e5efd7c71ae984a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ede8ec417c69098c43360a0cb692e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060feb9622bd986ed1e1a37481a3e7c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0ba8b36f14a0c22bbd61d6061fbf5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63bac6e6723fc3979e2b696cd83c14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb53bbedad0556f475e820565ee3900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d10b177ac3fbe2c512e402aefa578501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922d5be9ec937632a86c543102fd08b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c09d65350a05f32912aba886091ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ec8cee53d65569a54af105000bbab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593651cf17a3836e3f9682b47f07dea1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81fc5ec97c8ac26d2882babe868d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb652ce5edfa02f37cadfa67a9ec6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f5e70f9939b9be6bdebacd4a0985508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c3ecf68e0c14c6e4f0b9eeb9ef72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b7c2362abdf5a59eb794b91dfe81f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8f5159163cd5f1031edd76f70984511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21685ad73102f0572e73e3e185f6347512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb71886299782d94d08cdd03a3591c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c6ea967b7aa54a50b42967313bfdf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47136095ba5affc9bb681a8a891783515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c710d0f7bed220b09ba655b5c947388516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3d2cf16889dd42962e05455b8184517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999852691603a8106db0c855e5329c4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a43fe8fdde020943d847b31c3c269519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75477a13944afa5c5343b0073691dbd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f4eddb827bfdbd48f67631d5dc0a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da44b63985565eaead498ab1167feb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba140b7b3a715cf73efb292a017112f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623106750254b90ab76056568a777f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953fa298e1021f938a846cdf40697ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958541df6a79bae5931b9d61fc08fa54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ee11283c974ccc6c9ea724899255527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13e542cc8f4609ee1fa7e05ab704da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601abaaffb57f213c61690ba45832e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f434046b53a572754c2d97e4ab30049530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe16dfffb3c4708cccbead1dc9643d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd2b2b4b84afc9169fe180ec7f1040532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc517d1233286b6033a40c5c5117e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878e04599f51a44b9c343d3cf35756c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb840e03e19b01c42544c1ac8b65a26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0fcd2e9a45bf59ea7970dd0877339536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238e4c7b249d80fc2e47cd1b988c674537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667170303c5c50f4a9bf3aaa44fa88a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f42cbda3c611b83d00a6da29caec52539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf471c75211197269a1d3ed2d2fde6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af99b3514b4ab3dc852f6c21e6a62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f6451d5035e0189725aead534f18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cadc5be7aba0fc4283aef5c2a14bed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6427156e6550f4f03153661e56d0cce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ce5cec436cf46d239cb99c757d3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6f13d679e5912357a543c7c6673d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a1ca2afe30db4c396713e6b23bca8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ece977e1c96bbcc8db118de4e68fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a555f1e81fb1762045a44b9424dfb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7323a79111912d629bc836942fbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d3dd24886a0a201c09237e2440092551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ce08ffbc89cb325782f107bd6067552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812df4992ad658af9b70bd94073dcefd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce76fac1dbde9f3847edf686b9e1c36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105f25c48fc276f5f54c6488effcb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20036dc335b137f470a9330549da81c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6940df0459d8c4e70345282f18334557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb388ac02049f9ed2d4714013adde380558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c88e65858e1644f8ffeddd396cd5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327e43e3e59f656d360fb08a78b09f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe47f9116b37de833d9ca098fc98a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af424f6b4119c8a62c03f0d07b73f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238868709243db9297bd972c47a9bfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24411a0bfb33d7657ebe9b7816a6b61a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c8e804faa5d66976cb391640397ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60935f4ee7fd5fe8427005cf52b09b43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699476c5480dc6276747742ece880e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d129dba711e530dafa7be9f215af6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024273b57f84a0be29d39845a249a1cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faf135ef4e40f21334594d93417a05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b32065403787e2f6c302510f9c5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab925f2fefcb52e712e42d02e62e89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fa28765cce7ab540a9f9683237d5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe786a8084ac1eca0a81bfe87749f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054700ba1876485a81835b57ed536be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066c91c61466d0a98d9019d0393e480576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce1b9f22cefe9d9a91b10bc4d6274577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76ccc54d08c738ae8409c0b0acc864578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd130c5066e3ef2d0d5af61b61c510b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85bb74a09d5979948d5f185e61eef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01278adebbdd0a9841393dac97f145b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2a2b6c818ecc9f8ac6227d7959214582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39322acf39b7430caf7ce012f44ac8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f7458636ebd00535986eaed10b24584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438d380b7f017a20ad5af9eb7ecbb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f5d4d8f649bc41ba1afc4bded935b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd86ce7b9923384fa9cc99f2db96d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7eda164219744781f73980fea6d27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c3babdacbfd31c3937c40d0c1959f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251499d0383b1638dcd55c9fff09da85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73188c3dd11a8d9d209ca0a3fcf8aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c11b3de4ee37f447b7de0f80efe58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d746feedab09d234f1b55f6788d209593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a32a99a86b6d4ae8852a5026d2dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d10153a7a20b85ea9de1b9a158cc49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165473a0596bf86facb70310960e8bd3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318f2009343d0ea8979f4f494d76dc2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce12f2aa8fffce94c1d4bf991e1152598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0d69bb6b5b4b24f8e3d01e9a87aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773c4a9b8d388fd654c258267539f8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546dd13b55b7747913d41ce45018f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea83a7651a7d5b9936fd6f874b154d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a3c7aaf66f223e73c2b2b1666d657603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49577044585c6f2bac0f350ecac964a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17d6e86bc9f292389e15c5182004b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387a783a7bd897efc7bbcb5e55ea4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28806eb6236315ba52cc24ce565674607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b53bd2a82e4b76141985e837b3ec7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068637ff09df4e0a127cb614251335609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2ff42eccbd333d8baf5bcbc0bbbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55a7c2704c90622b9683c116c6de6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43864bd7f10a8fc8e19025e692891c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070e1db8e71fa757130ab75c42851e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b736a20f904db0c3d7f8b4f442a03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b494d00bf90be41ff79664f04b0c6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff936343d2b17f999783e7efd50628d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92717514dcf1c1f10cadca783314b6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62998bf08dc37392a4f6001deea1bbe3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651dbe21c12bbce2db24cad860156ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775160e286975fbb3063c57c3be5c247620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b5de402738b5f6502260dc3306fb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bea53fbd01f83cbde0d9a467fbb7c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684b0af00bce69731d49ebc762d651f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568112962d0b4a114c02101079cc2acf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc7614c7c518aac309323020dda6b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f10a8222f531b4148b5bdad73a0891626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af07f47ff3171ef03d16f5112e921e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac537b63367f2ee53afaebb42bb216d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b314669475bc11cf98fed6cd20fd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05b11be31ed1e17b07a90b5540e9a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47715389399cb60fb8f3602e6416f57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f090a096b1a4f95d5068b54818f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecdc1272aae5cd201aea22a619784a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d6e2ff2b9222924ab55661b32d218634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772eef2222074f7e4fa2a7dac82618a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0814c76ae2dfb1d856d8d84aab73368636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eccf278864b717057bd46013c5932637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae629cba460a03d31a03edd72862e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7378f403f4523bf312fb1614a1a55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5736ba854519ddabecc231787121088640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543cba2e95bae121cb88d69ff98afb3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32e35ebde3b35c4f49c39c79f0709f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664665ed78a163d338bb739e58ddc0ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365d95fd4527c4feba6c11953a7b45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3f810f8388d315a51ccf54e178995645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b6b89190d7cd30c2a36b0d2ddf6a5646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160938337532d41e177f10b71c61f771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2bbc233898e2183b6f813c787cb1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ad5560ccb48e9ea31e9226a63be0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf16f51efd44e0389b7696e84a06d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab912e65e11f268b80eb6fdb814186c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99daef0ffd932442ea696fc9e4a696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1aba22fa7ac082228ea0d44cfd1bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a09745470f8c6d26409a2624a1ae508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e322080cff41f9e8db4d8d97769ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c4d0b08897b6a5a7ab4c0b14815c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfd5af3078bc253a7224b5986d59c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3d6bbd52bd14b313077b9499c83012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b1d06737eafb83d0f55b108f26c6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328f3b3fe17a863959c066bbb421a1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b922a009c8db9731542818a7ccec34015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30435b4e66f6ec97911a0023130ee38d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b36d62ef1df9e06c572a718f7027f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39339906c80a683e4b8c03c52ec414418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e28d4793e325810f2976fe9cb3d5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb915912f8eae2f20da922964425548920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd79bd09cf4ed836a92628d6104193321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e6a41d31542f1a343046d2872b4ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee5049d98260b4dc7ff7b5519a05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c43bc2971bd4f1114f5f3e9cd9d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f355cc12d8fd584d34648d498df425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c28f840240ee0cd9c27f2f986331b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e5d65140bc077c2e6bb791717e1db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e901e4bbf30f98983dd32a5a875d70e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206725e88944e6e3a8b252cebf9cca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5d7b0b56e98b7c1bd2ba8ce56ca530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae13b12fb3bdccf99cd683b70db40131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4960c31483e7670cc394189d677154732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18786e6b65ae82c35949ea80a4594533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ac98e66f02daf8eac67b909efd46b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75465950c8021b57271b923e5468ecfa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec7ddd47e35695eb0670aa1924f3ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc600d8c5743bd2e6befb401a1fe6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79926339809d6c5cf2f0649ee37f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835973dcec97cc87a10c4746bc8504a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c6303ef259e3da1de4ebaef774a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d0b44f3d7ca20aece7d1b952eea4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c8aaa0d4abc37ee27a0a13dde9a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3fd5686a280fb59b237c0086746de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19122bfb1f879e08ba7adeafdc26d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718597014fc9640ac1bfc842526c0b4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9d598d85c3986a519d59a110c99fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faa770e73e5f5ec7a563892d34faae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c213c70a07a373545bc62426bbc99b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3b665331acc7642d99fc8da3fa4fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f963cdc9732f18b8e014b70dbeaf1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d2e0b6f912b36253b9b8702fb43a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0ced32bac0302ee76c764f74c89e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395aab714bb375fc5c7e07ac45b708253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973d340de5ffb5ea33fcfd5ad83aa354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380174f611bcdd912cc537990d834fa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930534b5f941fd3413a3e52e64ef7a8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da7f452c8fe82193899c5824cda1f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b089ffa913d0b03437fb0939b7a4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070449f24d8021893da7ee028981bc3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9264dd1edc19cfe928317f212a6a7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648020e8a1d2595eda19cc4776113f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bab83df7c8e6e3f432af81ebe966b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94fb535b46a81443a273d86eb30d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c1d6225e458b7011d15cc0bdccef164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850a219d6f4353767acba3cd62d480d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bce2dd04a1541ab5e8eb832be626066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0be73509f6cc8324b0fce7393998367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276260c313b6eaecd744ea555ea5b97168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e5203d647070da6319cfa035897e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868041849a0db09803d8923be5fee9da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9780a28fbcda0ddafd27ff815e585171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156fc63c39c0499968124f50c7fd09e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0b7ab929fe0d8a965f16c9a8d923973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05a5ae0cee04bfdb3d354580d07eec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af5b6bebde6fcd460c21799c24ad9f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad68861f4cbaf4adaa2d8fe60da84d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0e583fdd504bd31c989486217d8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c82df2fbb5e0e2bf2ed5fbeeeeaf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc19baee6c519874e15be639b8edde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38bfcd44e93fafafccafeff29dd0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dee50bbc8d8f8cc8c233e3d0d1b4f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383abec66d7d93c5e46c9110846a34e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc858706873cee69914b60f5cd8dcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aecc6c39579b083f3c6212fc51acff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa548745ef8d9fc7c7129aeb65fe785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da1aa61d898b3a5e03d5e0f63f0f5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45571d67acf74e9b77238db096ce8cce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01889269a8da65a888d497dbfa317e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ba43f8ee1eca71fb85990587a253989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6438eb4941739a6eb8e11b97fd89c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2094bb641376fe27f37a7373ecbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a98eea774ffbce3bac50d57080be292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55254f86e6d6c6025756a461142329393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6762c3ec308d73f5d5d6657276fe194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e3000d1f5f6939d736c0e92bd662895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cec44d2b5f6ff579a6fa1667bbd9b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb9494c1a7e58a9b7d80ed21cb54a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567c6f79d79cc68c04103baaf4be2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f959f2e501c7e8f6c19375a801aa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6516e37036d8c738a39ca32fb30fd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb01f99b4cac59d05cee200873dd100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f89990720725c56e96f1b9a7402b7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f58178bbbc8de0cd6523f1c6dbeea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c02ab2049861c9b2afd029d3226d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bcbafaf91b35ce47b9077808c1477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f56af5ef9929d27f0d065b26f58d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601104765175c069a7d3ff28c5d725e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e33a2dc9ec413e04cb6c2706bc00ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90bfe099e92470fe0fa5cdba5f2519109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d32c5b3acdd3847cf36bff40f825110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d4693ff380e903e350884d70d05f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45fb376ab880e95ca3c4413a7bf1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c50567aa8781417c7a273a1724d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e8af3c1319d1a284005e33262d213114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a73c88bc01c1b3907b7599e5f7ece115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35495af791be4405545714417f69e3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6adc6d3b36c795cf8e9af56686cbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4a8822c86f43f8dd11bb52e4fa912118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ef63530ec576c5691b261b6338100119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a6f4193957b6f8e7749171a941147120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ff3d3fed775994f6bbf96d921a338121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f4edbeb10b1a62cad801de0e32642122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ff9750f11fbd82a2a3f074e62814f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e7cfb8bf6acd9c4596566e955a759124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9b83ebdcd8a6fe088115e50f86c63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b664067ce036e492d07d784f4881a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eed68c9c124f5bbaab16bc6b047fbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3797eb73de6d8dac65133af565433128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0efd9200cdc730750c2a21b4289928129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2fdd5bfb6adbc69e20c8109e9649d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6271186133dcf8214e664cce44a5a6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818246547b6ab1d7daeeca49ddcfc0b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dad8ab5659007f4236d48756b97bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf9e1caeccc491363d1644951f8f60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c6aad651b5ede3dfc2f12e1f878f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1716b4e059da505d3844894128b52f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315752f92cf6c3d6491d6c74a2aa007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecbb88eaca44a75153cd7a1af6d65b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede05311f254de4ff0f22af7c8ea7ac6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186a8c141af321798be516ae0661dde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a49ac04d02153ae6e3517d1eaff1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e3d99bb1eefb2bb09424c3299ab3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d95299b3dea0e5432655aa72459975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8bfb4a42d4b28098ef7457fbcd659144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41bba415ddd737e608715fc6dd82f1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca119c56f490096495da50eb7794c39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf20583d1058cec8ad52fe877f967be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550024fe0a458a36e14d96b4725abb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eff6b18877c303cd596a99549019f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc0b9b5172a069a8e93108b38d722150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac20b6020493bbcbe802fa85fd1fc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7710cf39db6c1e19eda34837dea1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab319d7b086107bd8f04f4cef9d4c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b817522245ee50613d3ce7430d310154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48fc6c8db9fdb16825b32697b24ccd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbc54601014f0e9848b2a10f68b4f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b161c4fabf93874a2119a7638213d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5753f78a8aa868dbed841e38ad83f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731eddd63da0fcef287e1f7077f25677159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21e815759918fd186676da58e3dc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796aa9994e2622a773f17173c59eb7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6dcae8b6cea59bc4b8640ca0354d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546b62f28e4b14ceb379730b504d09f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ecb3f0f19fdcca90d341b508df282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0dd1348a54ea815ad0a94abc23b66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a3b43b914f2cfa3dcd5e967061cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc12eae503e50bcc3720c452ec361d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ae3507bcb96c44e7f572acede9bc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7aba383157f239049651efff9fda2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4f81ad4a852e5d3c75bfc452201c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63993475532d8be868ed302c27d80df5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76000fd1c0943f3d980034f7357da836172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a88bc85a2e028e2a574e9a5f29059b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2712da2c9deafbb571ac43a98b4f68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac1c32f35653bcd91e9a9c005d4b90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be21c5af83949e93700b00b4cb007176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50bccdb0e8d4f244846c3c2581225c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd3240cc30ff847ef3cbe6a221bde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c84198a8b09b32b32517349a1e3a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0b2a6d9981bb54d4d16554390ae4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af055f753a830dfcfb1ed5e565c85e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb810e53925eac1d924dfc546f263de5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab473a6a9ad5a853be9fb0c3f4556f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e981488ae952e7c18d2425828bcb75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888f380e71104779c8776120d2f1a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918d6c40af875595e55eaa96c641df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353067182b8f82564cfaafc71854a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb385b79d7ecf75c088609e03a7a0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a0be4e2e25c1d9297f29dc7174f56189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f76aa4b0416e12daf4f88bc42cbb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9abf2531c99065ce8d4cbe149c4e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0570e8aea523758fc7850084d569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007855a576b37528367355b3e9c7f3c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3454d2ef1e589b3e8ba8eb4a244ba72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4a661a371a2e0463509d30341e04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0eb95282675746e79b2ef85e2d93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd77b1a10d142f75b90cff5faabf3e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c346bf2f712072bdfa83dfd65c0fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6328c42e4c586c73a5f4d016bc28cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733b32eb6238a28240365b5f3da8d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98c8ae6c15bbe690010cc94d6dc9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c69cf9ab455453acfb10ec0ed5ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace8785a04bb1f18ab5b1591101fd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634150cd0a5b0f24edba37df2939215204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cd9280c5220c0b25b92789b0961cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb0e0b37dfd5884430c29e5ac791ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8555a6a0470fc3760ecacd1eb14e255207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bfd2a4212828a42ac1f08cc2f78ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1164a18078a3e29da406ad763ca9c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc6d73d79f4c2fec989b4cffbdab82210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ee0188c3fd4dd459d5c9235113f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ec42000115eb5b066aa57c67c1005212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9712450cdf48ffaf1a2d4fd1e17c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e8b415c377447afe6bc2a0ee363a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d054815a63997e73216eab65bea217215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087834bd825ce9842b47b4e9201905c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd904fd9bd2f9a8f4e5b03bc2894092b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559f6aa86a5771c78f9fe4f45dc55d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e326c96e27a4ef8342578894bdcf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba720c75fd169d9dfe29d747138475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66c9a183930ddfabcf1fd9606a3f4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f35315b946dd0434d92d4ba763e8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7825754842bb0097f3e4183cca95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754342bac62d2fd14c40e0928c0d84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a6efe32686149c8cba0864e1af9bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46708458d860d6ec42f6f9281a53583226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47a1584995ff14b5c1f2f2ff03833227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc8687712431cbc3e1da775f09e51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be271d45f9ea09af9176cc05b9f848229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49578c0a9c4b95ca07194af73dc957230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fb677733b1a6768b4e92603756e7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5ae2ffc05abd745f017ee2a3056d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234ad299875877f20c70985dbd648c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7868b9466b5ea2bede3128feb787c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662dcea38c1a536091510d5c796d215235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557e946484713eb3a8a4b40bf4c6d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34fc650f332a01e6cdc18d76d0973237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500323b8005bd05e6e65e79a40577add238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d790888985f0a6c0544cc2dcbfc428239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492e827cc6e480c835b88114367f10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe961aa5e0cc9e09e53c3f9561e91e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082c6d7791a4d38a84018e97ba44124242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b10fe1afd4faa8486cedca4edf0fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d268d2effc4ae8df9e2486b038d510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4cae9d855120f53ad38c6fb9418df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cefcc0348baaa4280d573cd04121d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a3b9ba5883c9074b25bd81e1a73a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded46f3115ad4116c2d50e26be8b07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593b4ea1cb596246e40fa1be91c671249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b44cd651f0c285a8de1ea9eca1a994250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7443fa2dadfbe55054c4c909fee93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5df16090c5e4162760a92aaf5cbb3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4a5e58de8c7dacc538160ad146a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f9f4f9aed3212efd4bd50a1cff245254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b89394de94e84a6909b68538f59d2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2392a3e1e59f6aa821d83cae0bb7f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0edf05d81ddb9f423a691d2ef97f36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d092caff397bd840eb84b4071e660e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b302ab5f8cb9fb9a1dfa200bd70bee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e818650a07bd6cffb79d4543b170475260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eda1673b11b5a932fb7cc4402b460261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644fcd35132c9d2102031260cd6f697262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6417041e59abe2f2dcd6500e6dbe4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f8c241fd54cd505338e6579fc264264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6ccb914c4b6ab6dacfa91dc7be12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e82b2a97b294705f4d118e54af62266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f967973a10572bbe41756e8ff6861267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ab098c73323c41345ac83fdaf089268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838230d631548b36882913cd569927f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63f2cf215cc92f842ac24997f8c1b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe183e8f4170259d88aa1666b640e215271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbacc66893ad095e3b3ce78585012272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a705c7c440917c1e830b6d1dd2dfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b26f172309f16dbfe3d86f50410fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3370f0972f770408c260c395af6203275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e3137da1057adde005ca5b5e12d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf6c9b30bc6220ae7f8a8e2061f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4e4494f7b2a29b61ab6da5ce3562a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbd41ff67a58dc2ea4f2524c3daa70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246f95adc67ec96fde03f833f523d58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c849c21becf2adb90b980c2ccb5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ffff7d49b233f7288b70f0a3c476f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78879b7d631bcc1f455126ee9d354733283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a7748a7bab12a87f83913696c520284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37ef5447c632cc04aeec31372db367285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fad83c69941fa8c5e291f3cc340d40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95839d5b3c3c26670d34d8e21767414287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd265f463caab38fad1ab4360a70246288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9747b32a737e573b46d6a2c93e2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011dfc751e6326a6e4f4ebc0719622290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fbffc7b4aa3667272d098cc9ef57e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a219ab4ae48b1214c9555779cbe3804292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322017b3dd967b5151a9afed6137d32c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f220902413fc0ff92c5ab2e21419294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d0ac6d38706f672ba5ec303628ff4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c868ce4642db193318263f1c21946d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777bbc7762041afafc1c2a8f64b1394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd293a25d390fa2bdab9ca8c49f75a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790a9b22e12238435e5d53f322b59c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccb02da9f4177b3e0e11bd0d517902300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8d04c65b07ef56ed17ddddd3b2c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be704094d1c83f84be137962189984b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05365b72e665b82b85fa00f9b9e2eca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcc117efcac5eca4a1e26ad90e16b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6806b15f5f1ea9aaf1e0e8376b9e4a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbab1e21ffbb937f4ce14acad6bf6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40348a63c90f239b40e6ae8175dc26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d2ba671680aeca031ca0e7c04bc6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f20783a267112c8913735bdaf9b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a471f1ca7711cdb347239b7fbccb0a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3480bec30750b7d78011e530073254311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2168fba356babe006149aceb68e8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecbed8cc6bc644bcecf06aa50c7fb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4709a8e9a617af7e83534a4070787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb074db8192335df6097bc6dd5741a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5c76beba0b8827a6f76bfefece60c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d086b22592e625d1b7470dcc178c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea0317ee436814731aeb905e56173318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c09c693c911bba7c89baf3971598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b843520a8ad4732d4713f54d17dc0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5446e90f1e348a50d789502db89aef5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb60f9723a4791ff102a926babc1dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67e39d158b87e8893eefd54d356ff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e2e63b98fb44296207848867813a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542c5b5bedaf43dd8fa103bdbbd8e01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a16807d7ccbbc61e131d08b6ceba2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eff186a059d73cb6668c8b89ab9e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb4cf0bc2732bb0d74e0a864732391328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4e254c7b655a56f2f9f199b7dd2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cde9b6584fa7f4f2df33329a984daf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b4db07455969d938543932202310331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e0d7be8623e5b3e00e8fdaf42fd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2fb1f07a7d096da9560f4e0281782333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c486f28422d878ee763ecaca79e983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb26def27b643c5b5a00829bbe5fc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27ca764a920cf3fd424bbbba31318336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de108a6c7d05c252bb0587997eab5ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a30d8f4ef440bbbb6d88065c4aa44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77d911258a6b10da57cdb3c21a897a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a646f85babaf8f8647e81e828b1709340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1293f00b97217cbb0a8e74cd1383c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742cb00a22e9a03dca20c8c85f43ee7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e8b982d72afd0517025aebcbe6c59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8ce41cf1720ab85a0f3e488f7a350344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c21560a1251bab147a2d378b079f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c057d9d7151650ab3cda626e618a677346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e085f460803c205f5541e549696a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2af9d930a259c870275450ca89e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea021b5f843dc1177c7f793d63fcf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280872331c4b85911998041b53716f92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838b0e2236e4e4a31081dc7aada44e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4b4a61ca274302f256596acea5ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496339f362f2e587d3584eb3bd457f71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c5c54f7f097d7efbf4d18be765a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee8f7a4858f2c6e750fb9aae84683355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0f84bda4709ead5b1d05f0515789c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c435b84a02b082d44ed683c5f0090e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a347081731ca10af7951176228ee3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0acb06452dece6d5ab615b8c71407b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3ea23dc17ed3a114fc25260a56908360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b1f7c255d9a5fb7220cef718be0b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a6dc5b935130195dde953117b7a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37ee8a409b940b9f4af85929b2438d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73660d446c849ad5472f25e66717e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015ba4e36d3b3ed88c4a6241b408453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70c5cc34bf5fb159afbed7454a4cf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d90827a5cd1296af1636d6d73e8171367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b5a1f7e9081f130bbefb43a986116368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455c7dacb146a5e02e6079f6d86fae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394800e17966f3cb2d9ad1f35d8e053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c85a3e24dcd9284deef56a633a202371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacbda8d9f93e9ba141669b76fca88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e9be944532c4aeebcea1306c6859373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8eac0dc69cc57d1b48fc0952a6e24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acad81eab329ec38e38ca9a3d3e354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd4e8d29fdff46f4d1f5bbf68b27c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f51b28de0bf619dffcf9d75a7ce5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a316409cdb2cad67d859c8103d0a37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9690033dc0dd439f1ac3061ba1acc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd553def35e15837732f218653ffad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70353ef72cde03e0e7ed9ce96ad34a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b54c11c0c1e7dfc7114f40ae55ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f18810d6f4a9d3ad65ad6ac1b933383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8046050d8f462be2b73b9f1cc5db00a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c12ad09922410f2effbfab98ec483385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff75c302d9e5cfc7503da29986effca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3839aafce8f9232a702dfd1fde231387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fed79b0e65aa9d46b6d2a442c99cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab29b28fe3bafc5e4f14d96e9c6632389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070faaf6fc6ab49e2ec2e5a519ab9410390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a51981a6e45663c5553371c0a572391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd4b5d6c5db14952f9ed473045bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f7090dd5ce57f6185b4d69629ba7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f26b2cf4784dee6f301b4287e7641394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a97c27f3f7494049cd110a9ff8e6ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64558141472c2b46d98da6544fa11db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82886b00ab9a4f8ec772761929e5f23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da699b6e732c22a2d887f555df9c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbcf08e83d925535e49d836fa1200c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a838a97c1ddfdc081598393640dddda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7e5e5f0e99e533d70675e40d08b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97063e18e38f58d5773b6ec3f5cbf0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1363f08d428dd1254a9150f782481d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da991e7b89d90feae479e02a8088a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a791e1448b1a870a63c087693d5a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a552c4852b0359bcb44a2567824ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163da435915daeb1d48ef9fe1913c2a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db4314c07177f9dddbd665ca55803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e873946eebf347aa5fac8b9302d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec60e49dbdd664ebbf584d23dfebf54410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da8c7f6a37e9034a9d1847417cb7e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf344231ab8bde2ddfa4c93383dadc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f22721fe41fb123050b1c4a86cc14a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270107806a4dd1e0168c9ebd86c4995414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d71d4b82dba688c3ed504dbb7a8e06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e10ec1ae601c04149a7460ac8b45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b96950de3977264222cfd7fe5d36d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f5ce822e4d23b51060c3d8342bd28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd50a9f1e36c7c4a23ce7227679e15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7157ab80fcf0f7cae6ad14cf5a29420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29695e41640bb09b4e468938828f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac92525715bf2992b9bd538f0da56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81369e1182d68d8f921841b12ab26f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef132e653cc5577f627e1a033b44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a17e8aaac08b6e1f1346df271501e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3ffa9b6b66a926ada56634db1ded2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e4857b583320e3bc160d4097f1679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c6997ae1e0e3aa8af8ad12fb8022b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be57b02ae68b0db52ac24c6274332429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dfbd9984270b247a15408f7f92f4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1836ce816d2d8007153f76b3e69b4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b407c879888c4922cac5bcf355505432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c606b09081615a9aa5a666fe3e7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df580ab692615480e5f5b4079a1c2e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18803b590f852bd163d52b386953b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429e04093cf6aadaae039b6587a888436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbec8d52361007b26e4ab9433ef2902437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e04dcf495d10321e0250d51b5bc99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2331cb8b3a8118b4f26c2505fffc1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1622b0c885ea2ed5b99f3f6b0124e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82739c3a05604283242eeb7a4b780e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146c1c82e27723a13f12ca70d9aa58d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82cf555049ead9cf3cb6c26a55c1dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634c5bc4185bb98e1eabcbad0c68471444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6342b18c3f2d8234f5b34ec6e3aa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215e16e276a73976fe75700dc8e15e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66088246476d760ed66c772074bbc89d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36daf9ba8a010e99aa5c3302f9eee39448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebfd92f30d9ef18becfbfe50b4814b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e23ae68f871c8b110f58d03c52db30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d96bb9bfd18cdc271f438a705cd59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f650cc52512088e69f8abfc382157452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38a7fbf04f7f4330e7d82c905b791b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2489a84cbf8843f53c521f0a4b1961454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fede142b53d784d40c73ac7f787c33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dbca034bfa578f874e38fa956cf57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde29e42e83229becc254598e87c9b62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2347701b85c313c984265c5a8f7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177b3f7f8c86e7d4307c2febda70f79459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce625c876d927ff16e3d9e61c1d36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52d84c58fe3f3d8d272e35dc315365461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa38344090d98c9c0eea587b5d115462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdce72e5952c4bf7365f0e765431d80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be48b29ec6446d78ddf91a2bccc15b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7de16dce04ff89b832553ceb48e5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702a5eb1a6e343b972e1f702197c077466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac109346a1636c060807d23be7b31b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed753eb1464eb69ea87f10b6ee85a036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132985a58a1f6fabe0f0b90a35b3150b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72742dff13f4e870913b6fd70ece38e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccadd747cd8d652665591925ed15833471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ae2ca0e7a61418f68059a5fedab4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf09e3c888f14235fb10ebbb14a8f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c49b1331aa30efe04d1ce742e5e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108419b437a651510b2d19714771fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f004bd1db141ce8fdadd77dfbe1c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a98eca94b61c40b03a535e62c27da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bbf766edce10ef33a2978f09b1aff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dede500e3206ada309e455934ca617479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b69fa880d950c507904707e92c225c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a236610af6274ca68167c71a22bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54151ca235eceb45a140b0d5b0e63e30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161381df99af01e66b32762ab0e00765483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f0e75b3f6811a0096b8f937a14446484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6a1df054c4869bc302bfca93b005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567cdae5f4426bed4d47a0ca742b83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ad93b2ae104b397e4e83196df83be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6773e15aa301e9ff2953eefc0296488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10212274b40d22a0d33e2dcfff6360b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024141bfa4a29d30f6059d86d7b5e3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca702b81a137714978bc30e04a2234491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc6360d490ecdcdec1d14c86334e4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc41eb3cc829ce8f448ccea23bfa0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb6dd6e423a56026597e590c30c008494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba4e3c0fb09b2d6b79ae0e29ea6c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5aa730e1e2b750949b6dc690038178496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8d06ec4ac4490f514a3491be13eb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca988c416465a5ec6194a775cc13bd4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a317873f31a06fdd804ec5c8e7b66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ac9a56d308125490809a392aa99b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c39d9f5b2138e6c04858aeee61df6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a458e992417bf24401d5e640c9e24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e47b9b5913879663d3c85fdd9bfef2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa68e4cc5b2eec01dbbc45fed5f0ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0bda500a1d29f52cf9aca1c48c46e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d12ba477dbeae35556f4dbb640e7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68985018657f195ca9a8cd13f43071c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dfbfbbc67ca6a36050675629b01d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391fdaac548e06bc22a6bf035953a1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f25895cc3a00d288f91ce1c397120510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800c204ea9efb0b760489566f86e68511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7bcb004d0111264b9e4efdbf3d06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697846550d92a8c4daa4828fd963ac88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a44b0688d055f6bb9de1f424905f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac5433397787594e5254eebcbfcde515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f8f6d0269e391ad10d404d383571516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca794445c51967142d70c7b801a7f2cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096c703d47829b001a2d73764a0b990518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe286b2da650ac7bb2614e8bd4bb15e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d286e32228690f6eec8513bc4557b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2fb93a48905312782f2ae40c43a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd418db11f4dcfc9fc087f45afc257d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778dd7d3582ad3d4285f129771f4edc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7c4c3272e80a26782b0d3b6a88049524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227742b184ea3c5153b96092bb04f31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3473f4798d25c390ef7e8f90602e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e0891c4768f228b11faa3ff373f20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b62d69e264c03c49b1e82ad870d7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1d0e916ab0a67a0d20874551d9607529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4108ff5e98c74aef49b98996621be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac0da6103cc9c3dbbf7e2f9bd6c9bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f52227ff8f1bc4a0d09872fd05f9ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7c86f3ba7944d844104c635193f08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6e0be7980837b27c4b71f97951cd0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6dcf6d22b328f9249f5417075e29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574326137944b9e4c68d6b317bcce5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02159a8d19cbbe3edb9fcacb3454e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47d0ac3ed8814325a7beafcdb7f578538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcbc2d1ac6a607a81b11710e1f0f3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01fd4886bb9715fb2430907f355c13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad3ca84f76e19cc064ef88a00850d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f75797033419fa30d5fba98584ca6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11ee4a223613e976cbf80a7c2aa1da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491ad4201589035bfc834c2514772cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9748468714416be6fd8d52c95c3bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215010a6ecb0a53a3aef5882df04d373546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7c5a54860b7e98d209d8cef30cfc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb004c7e487b5b611789638a6cd4d86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec3cd268af762a7db3848e7740cce6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98d3a14152ce1554f216bcfc37b53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51cd042bb218324ee8c7561250f3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef4a885581a79e4b4cc8ef33fa957552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2949c45c7e6ce84a96d7eb36e9253553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb110a946912be05a0ce7037abe5ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20114c5ade9ca2df65f404da429ee3b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354385c7c2c735310966f5d6a1a5f07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc5a6e5e5a5490fb200382f3b4deaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538feda9ba7ea64faf04d73f1691bf35558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8c2b18b285ac5f9ef8e47ff7f9c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5159bede69ffb7be62d77881e826372560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534057f087813062d74ec93277046bcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5700cdb5149777d7734d26317a676562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8890a763dd74763c079187a5b29f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d1211b348ce71bfa42d97bc19978b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75e9f322f0057c19b5a316a13a4a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440640f7d13345e0232abcef36c630566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf78fa54717656a6d64a7f84d570f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624b94e91dea316d2ef3eba7ee61f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d46a8046713fcbcf1fe8aff448175569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a33ba9c369e4f3c6c63d7f0c4bee8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a753e55fcff27a979362a0e9d6e94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359976cafbdced2d14f5cceb866423ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a7f5f7f7f74988885f665931608ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe1ce56e03fd59c4a983d0a2afb4bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5de58dec6f2037ef6f81756cf4f42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493422c56f1f4e4c60a173a913b0947576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04975cbebcce6f0f3ea5498024f78f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714c0c9b34c5b411c57cb5f1039acc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c5dbf6788dd254385b01da8c0f6ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700891feff3162071b16ab0d8118ebb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67fccc48d8dc32772394001952140581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0aab055fafe38d444d5625f77a8b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137f8790717e79babee93bb14b062e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b8f60d79ea98ef7d17f3270cfa57584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc67f48e0e89be844536083f6b3e36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf21033c930eeb212d4cb80df2dece3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6936d0963bd28f037467f9e5119d1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b53653e2811ff28e77658cc429cd2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e7c416d50718b0df4219bdba676c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c71657152239620d305fb852a791590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842860c525bc57c4b0e2f2a2afeb97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6f46e46a445c253e1fabf44f95c7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04252110774ec75d9b51a5fd9d7b63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15d4053ea074834a9fbe097f5cb070594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32fbda5f65f4d0821a39519ba9717c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e4404680a03021bc76aa66ea0bc8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b2aeae8b193ca60e754adb4ad3b16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986afd0ec8875d18a3c54cf545c8697598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e330c27a0eacc502f0f90eac400572d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e7998f7b15fe85d84b7a9acfb98b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aa8e2db011d1d958d42a096c84f4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e01df507344edd6116535b7490fbe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cb0f47dd1d3e3831c81f990d788eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a95ee9ac758770bfbc4d73c28f889604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8abe80dbd809f1a24c35d469c06b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be88a7d4ddff700f3669e30b117b411606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ce9091f6e6a3383c2229d49f7097607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f056260e85f505f5e4ca5132ea98c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fcc174416fc3c3f4d158d5972d74e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165d17abbc3efd5b43d61990e7472ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56ae4d4599a604ce0fc7b9aaae04a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb235f4dafc1ca5412d2d5d02080fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd694064c68b19f010fb20b341bee91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d954e9a40066bf9c98ee100cd9c23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e8d9e83a5684289e3c584bf04bec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e6aab868b824504486df60fa3fc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a950336a32e25d0bfb15163ee887cd4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776cb4f6ef600accf5d0b4427bc2057618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6d537785af4e8ddff9a28e348403619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcababfc4c993dcee3340ae8cf3794d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237920ca7bc2ef4418f8aa5c2a5a7e21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dc6c535c08a20ca7e15b833d40747622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663e76fb0b6ee209963e6b21063b1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66cc5d69ca2930f3bd2ddbbda6e31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2b62aa6343361a2902da439188272625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd797747ee405d6d1b42b8ea457ac9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f913a35905831f50c25df327fa2e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594af3a191fd215055043d24cc9276d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c0efc5df6f9b4714ed79520b5521d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76157db1e2808c3e49cb2d12f159532a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c886e1f9a33b52f187bff620425868b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221fe6a422450a64ef57f7093c3fea4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2669ff00ccd3475dcc50ff8e89783633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a293876680ff406f8247b753a9e247634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09767959ffae37b12481489e0d0b5f53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f821f415c8efc821fab249f29184d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433d8058bd5e7d9a61bf84a8bac18fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c392dc3a89a73f5650eb4c9a10ab24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850899fb6536227c064b446e6abfb48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad429d3aed632e4e570d448c3512d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c713a4c31b99706ee28e629a18f7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab90c6257364c054bc7cffb281ac02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967347f9a5f65822ab589c1cf1a43df9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ecbc027e9751e18a1b89c48f88701644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867682d907307da1b8ccee367078dea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533fa2fb446b28030cf79980ee8d89646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>