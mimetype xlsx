--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b4f71cff2eb917cccf98b2d8dc2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784a5f190df477376ffe6d5f194859f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb537ad250bec2c9c29b38da2cf54823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3401f86d221704b7349faaa8cd8585e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba32389afd9eb3c6051d0f3c0f31235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552cf255e4f690dbfde0424d73c6156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6ef75329cf5a9ad5ebfd90885cfcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84894765649a74d270ceade6940468b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303777982425619ae51ec9a55a08a9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f69bdd9d0a32ef5416459dfacec5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ad5c88372e295331711370490155811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a8e9253095b5f8a11512bf56184a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12172d349b36b03b7edd0711e8da26913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c1c7a12d4e16a16f5c6958c3aaa214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ae7fb21fb95e24ec86ee45ba57ce915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfd981aa1740d8a777f8560f58e67616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2c356b21aa44362569231343cac917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fad1fe870f72797e76bb08431815518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd308e702df6369208c2baa83fb2514719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76324e59de39155bf4bfac04502dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfeed4a9db2cb339a6d730430c6809f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3aa2d6185f0a8a06aaf3b05e5b7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e736a9982826315d0981316c074d50623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff2fa5c3407c5678267e2521c8ba4724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9a0281500016a794f3dccaa9b718d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8ecae55018a30194c6487ac17f90c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1ddb924503237fa24a50b9feb55327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8b40a9994f4b686c427e67a16a5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36665f35670a111fea6e1f8749187129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de684995add77c6d9e586f4d8d3af430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e364dd12512825420d5ef90bd2779ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166d5e9ac29bcac2191c7d413fd0ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b548ab9c4b1de3ec4440d18ef7a69d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9067e783662337ecea9fd9ea7ea57134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365f6e5a92510919f75c859ee9382ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162b6b307cf4ec2c811097b3117d17036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d3c6a0f821953fc4cefd3d74687637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7101ed3578aef30ca9dbcd10785a72038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef78cb3c29e8437ee16711ee5264539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0209273e3017a672797ec874a12a8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797fa4729833e4ca6fe7988ee8a13341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580af80781d71de0fa29d07e563be2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ac169f4a23bf02cbf93e013c2e1f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ccb4b4a284b514502f5a97f803fa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da1e03454d9d6ca7b35f8931b0551b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2ca165b5b4b59e73e66c5cf78cf9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024083985a4f533fd17d224465afe52d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca966f74104f480f3c472f645d3374148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6155bc31478c264d1fd9eebd2df3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2db4e25fa749fab2a388db10336ae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882454300c418ff9b53b94df079052851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc42666148e0fd32bb59b497ca76852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c6cd3763f70b1218c65b0750957be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bb9f570a6e0a0afd60fe7216949d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ab23feead41e4eab3c8382429ec7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75d018f6eb65b74aa6c8e126bf233f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd37440d80229fbd1bf9b622548ac5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450729351b9ab900332fcbba27beb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f7d07eac72efeac988485f6b878259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc75179b75970edf6b6ab789ee78b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b9092aec3a0372debb55f4c4b132061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9959ea3abdfd726c5e01c775d3ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00cd02c3ed1d1cdc3a848fc356ee5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97533ad175eb91609c718c7ee3a5ba364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6874c28c15ee029b55704c4d753e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af855c34754569931fde1e19149b4a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1aa554ae57bc42f78c7be167afcf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483de426a837012854a2d1bc51ff4df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e354a029c45cf7671d74d8522b9152369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bd388fba237b9b4ab2ba843d6457e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2fbc695d367e8621f4255c9d5340871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65144697a9af0e2a16dd1faccc3eae772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f27a5291792bbf7bac93d6cf2c79b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4ae1fa5328782056bb1ceea7057474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e9d78aa0f98bb0ac4e247532529d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204d8e5fe56055682a9513af279b5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbf1bc60c8522c02dcf3fcbbf8dba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e5b6bbe5da48b6008dcdd0f1d9c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694931d0934deda6f8dd04821412614d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039abc10d3c9a99de1d2f48a800d0fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00741812cc113886c82118d7587b930581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd3d79b2cbecc303f495dfc9ec83182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81feed2d616553a717c19f79cc6e80683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68b7d3bf51ae37dab5225452995d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6865cdd03055124850a4f0fa622d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82aae479ec7342bc9b595f88bcac4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91174e874718c8dc687487bf4d132b1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4ab53d4c7f1103aea188f203f0be188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69887c065734b8668518075bf7bfc43e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ff5e47f9ba88038842b658a354b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff431d9b6eb0570d5871c9b82732391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0eb2bcbad7d4d0cc34c99908dfb5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143326f90c8f5f3076f1cc12f21a9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f42d7ecdb0e0278bdff104e240dc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09bb5782867748ace1d2e79190771b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da80ae678c3edb96123037d09a72aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42dab0399482ea8557ccd87903357b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25294e92927efc014c1ff66dd8ae4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4c83340527e528c461a7be64c12a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b38349ef6001040bbc3882080109fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0615e33f778a1fbb240cd46656c73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179cc1e5bb3cdfad4b48c9b9b690396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde3f095e15bb29687271f6874e3d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96106b222b9f7e921aaa33ca9b02e0c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad43fd0f9341b594d0ad187b1b70bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf245bd0fb29425b23119e2cfa0d5f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00b2d861bfb546c13952eae48fac68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195886c598275a62328b145efb48b85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0f64c63eaf1847d7fa742bc6bfb66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c1a112f99e8f03873c316d57610fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127ca151e56bcbb302f918ee858edea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d0b8618a36b42e8dd23f9ce1da87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec38cd2b798d8edc6fbbb89213dc17113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7a2373d3640f3ead30bb01efed9e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4483ce118fda5d995c219f08022eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa3db62a88f12a7539b281b955ea76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d071583272c6433b1dc1e39be36f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931737e147bfcc11c113764fabb34297118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9611c9a6d5925a5c8b99771ad636a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3eae9d61995628c86a00bdae2ad05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd6aa18eca7d9962a43734dd06f587121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76c412e189b1f53482f988daec13e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61a7c0da767c7fb11b7a03058b54c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d055981383b6f6b6d6225ec5a5167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24210f7f576f485f97bd0972a7f707d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8700d3b280654d4dc882f8e258e79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb1fea20d4c8b521f7986966cad85127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42f26cdf5f31f8af7d8c6ae9e5780128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4a93646a638426819c1d9bd458730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651f437c7ea83bfac8392e677957fd9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2963510b65b7794d6c215b30c0b55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb392f9d009f387345873120297d1b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e6d9acbea44fad7dc814e834495e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c7cfa7b92b47eb259b78e0170593c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf662dc142b5186838cb6d1098107e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d42b4cc80df5cb385da27d3879730b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45189482257ce1a735cbbe2927755e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318e19a292c5099b18bebf697978c84138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5203c350d5599773413859a27af5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3994d8cb8cf7c8bd4d05b98098de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a38019eaea62d867a3933357f9316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfdc232fde7546754fd6c47f28975f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602abf17c4eff4f45e6bba2f3f6859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e712b3228e8ec3bf2cc515ca6e3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b40fe6576e986945cab6bc6eb4ee72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578dd19eb2372249499b50b770aa56e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085d5674a6952edbb73647fd78a0fde147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75638706e1890ddf8c8a42acf438d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeaa3fa8e3ed611da0548554b3784e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea988224dcf8ab2dc79b8aee3cb171a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d255a78ff4513446ca7b006ec790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b958751be5d9d336f539625a08fa8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076df2a5edb6c7dda83ae0c7f971c1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a791485549e6940c36df65e00c7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b96b82f4237c6cc6143d51f5cd3184155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffd787636815bb1d8f3ffcc0f0a565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7899c22cf415af059a8310090ad1d25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e989abd047f962ab4df07bea65485158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df73c41b066ad981b95e7c09ec2140159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bfa3252e80e8d0385f725d9bc0056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c3d64f2be3ca72d6e9d739fd62506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d69206d9b35f92a9b75e49f076f76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f54ca784e8925b10d500396f6aae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962497a0b9a8788d34b197777634c916164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165a9b4292d52ee9ac8d980b0830ec6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dc9a6b55ca3867d77708b33af8d40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbbe1ac97226e91f622f302e8cc08d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae835146b53173a0b5c5c2361c144f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eec09a3aad63028a20594a1314104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1313e35c4b7e5dbed20d20ad38cb2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51eb7a007b25a8e65dc72d0503168bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e4564e23b1ec8edfd8e7959feefb1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb6c42806da3bb12566b7ba45e56b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e596ca38abcd7e01020f7577a85ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891edeafbe61d9ca3a1ee8158fb1b55c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b993067f91fab4e59348aa9d765b5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da90d60bb47171bfdc6235c32bc51ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2822bfe1a1f975f1ce97890754cac07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89cfd13cbb737ecd1f3687dc326dc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c73fb3ff7986af7ad213747dfcc5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f810dd392a3dba07dcb8b6b249511181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651d8febd1d1b4e5bc41dc049e7cc47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483195768d211c5837c42b8069914f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a10d72f66d12d45e13d425b9df320184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5558758a71228c2505ba9e5f16ebf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb44a13d0ca00cb9296169459a325e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a66710248fa358cde768f9a167f104187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177ae3d6c1fb764043604c0297874f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052240b669cdd6cb3385591c3445187189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7eaa01aa0329914db5ca456b2c88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc363bb16e20a8f3e0ce6382c6f0fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceb5e58e2acb3fda4dfb06f22f8791192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabee63971f6c6904d5a02a25e55692193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18373347b37ce01910a4ebb9265daa8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e4df81f46cc650a93474e976bf5df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfadcca043568ec5b0611ad4846dc6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232c8cce0223cc492081f047e1859e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25299cb33de183699865a41976e2f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed798a56050dea4f638fccc6265311c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb88fbc78ade8845ecca054cc89ccc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2190fe04ac861ee8cc3dd3b5446409201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94434fbee95ead236fade34fc34d0b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1db1bf91056e2c8f9a1674d5a15ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a570425b6b6b80fffb4bd4e7c5a854204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1a28e21e8b3e23c5e04007d9fdac5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4aa51fa91dcc221eb9a3569b6d31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d2a5e233a15a9e41b8d3b18de4414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df542233ffceb5b8114940a2b75c67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8582eb547163938a46caecd860744f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8234799978744975289abd8d094f3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbd3d8bd1c4598567cd8cdbdb48e83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f312fb52cc6461d26e7dd414d27483212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fb26523b7974ef62e8a65e755aad9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3e6f604f42a502b6751aa4add44a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9a838e0486ac3c11290deccf3372a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744da84c9520bba173a1da123dffad6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2b12b849d90bf5ff47883c274211217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ad1b5b5346f8045591beef1f99df3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a389e04375f94736ef106b3e6f48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1060d1fc51830769d9194b847b33d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea98613261eb0e425ac11a5bebe1442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43529875fe3fe45cedf2afcd539fa66c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995011b6a33f8a5ff4572c8c9ece02f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea009520e7d6b7cd446e72f73478de8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1f60f5f5c2ca31d5fd69a6164ddc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71abe853bd855f5bab7409b3b11f7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d61c89cc31117e70146d2074fbe65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb62895ae5f18882b9906235ca52941228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a224d5486f9d68bf2ad76bad0848903229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e112bfa18d829bd7329cc38153543e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d681dae055d9ba56b881b92cdbbb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737fa82d3e1523792a269d82140213f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e68447fcc5c316639e688b4c83abb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9272cd01db8de84983e52bf9273d63234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541fb25a001692b0076b69e813d880235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68ccbf8a7fd028554ad97f2feb03b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0383a879c05b151c6f4915c95fb4aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dd678550e706c63603a2b66bb89d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e560affa053d4b57652e6d71a84135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e0e970bced10f70ac4967e37c4371240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de710254c7dd6b605cdcf1989eca241241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f96b3bccc81527b75c51e9046a436f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca883c811bf07e496a2807caec3c1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949d79d0e64203e63ebc7c615cb6fc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582157f2eb28c3f69e4cf267fd49f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f3337ad0dc14263fcb941cdf6136246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993ff8840395fc70466bbc1fee5860247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041cb311019fb7db7e82493933af5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630c7a40453c1626cbfec34b95fd7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e630f8ec9c811cedaa428c7847f78d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71af6dd03159017043684069f3ebc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c338c6f6fa69f64e4f856c9ebcadb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc35761b467d32c94a13e244eac33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafb1975dd847e36cd68b85ba3c0775254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018b6e982de5f88d201b163e1a4e586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2c5ddb2f1d2ef8bccc213b896161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd5127fa3f90709cade1c8f84dc62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e6cdecc3f303810f60d84c7276780258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053bd305c2a8e03f9d67bbc3373020259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498018426a73507f007eb4a95380d80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9c486e99da6f975a5a6b035e5e569261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdedd262883089532c57cff2643a54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918cffb94da60fc019a58de4f841d9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6e2686b8b72a4de66082c5ecbf3f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1adae325839ff9c4a2d4003c65b4b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce624e07ec7e94fd9eeb72346c986e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82bafb6a2f6dd55cf0fa56dca2c973267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f3f087d83c85046dc325a76e9dda6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5f58b20e83e23bfd8aae0eb1a3e37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d617e3e1189660b148c9e589c1141ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eebdffa59cc1b87d4b1b349ed9c407271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771551a6e4e881379e9063925a8e5d21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc667a28dba8b0c96c1f567488e261273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f2bc0f2a9a4bf731c4430d39ca8d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d234384488a7dd1b20f8c97cd7e6f35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9887506d45c69ee98700273c77ce1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c449cc2ce1419fa02a31a71f10a324e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b6df3fb4ea68a441aed3743df4f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be852a6b2bfc3caba50d2da1646ea4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8aa45b6119fbf5bc3da5a4efb069280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d110a3943a7a932ee980aeaf20d112281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c32e376808c586335ee6d0e9c08dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c497282a11f2114b56c9235b7bc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb359f86b29e02df3e228308df09fc5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1c3ba3c0208282b231eaff9f9ede4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b37be23b692aca77698d2471529d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e357b8012a7ca5bb2475ea82611f75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c261bf27658ece8bf9241226bfd10a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ffda3286513bd5626c293b33fd02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a84a1ddde5fb8f59e5cb3c90be3bdb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ff481bf29071f436d932827866037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688591068477e723dc39fab07ecbac0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56c0bbee9dbc8e18faa91ef7ee31d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f058052df852b0dd91b595bb2683f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d160b06a10da79e910e073097d1e00295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750fabdd93dc792d9ac8e24907b23c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429dea6a138a3d427d784bb518e06a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0955bcf41a5b5fea80b7d91e2d482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623d8851a9f600809ee8f9058469a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95dd0a57b2cb22d539e223a1bd690d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3810bc5dd11105daaded1c7b3963c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d4514b949aa16abd680b89ff896a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e16e5f5d49b348717778245a929114303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea94bb01649d3c9df1af8fee273ddf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056768ca597a1789f9377f24f650912305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c00e33737838dc311f9a02318ee0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb9d99bc6eb0630767f5a740c12059307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff044938a18cd2cb68c62893dc7fb0f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a84406644650a9e6f5c89f3228ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f62feaa58eef5328ea5ba04ba254ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e73e012f6871ca1c7120826541b58311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e4a78233526f529524f31df747d2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c061281dde4e4791e3c533b8f0dfae2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456ef222ec59641332e4de79e99e0c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7fb62718d569227af2181f4136a49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6092f40a8060760409e86577e71e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dae271c73106dbc586563960acdd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf01ad9851357f0a82cdb6f39842579318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfefaef258cccbf7abdccd9891fde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cccc3b339c2d1b0e5cd09efe7fabf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacb287f01e9b58873e566efe8ede9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f969676bd3c4f9bc83a643a93e8694f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e572c1859545a487f702639b38625323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de6ef32b3ede47660f560eea874dd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff1f4942ef3d2dc9aa38010c91c301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18707c6a0980a8f118c860f22c09b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bcd1e577724c7f4160d01d92b0862327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a5152c84318098b026aa93562bee0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95681b8736125752d9ee7879c2fa36d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99219e2652c6040dee3cf64e27df58e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efc78cfecf327ee364635d1f660c0f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4db3da75f4930c28b1361ea75b05e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cee22f6ef25e3c27141eeace64277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530887dce95370f0dbc2c72fec08c70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f92b1bb119e8429145d85872a17b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6c670d51feb72b623baa70f1ff8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64896324d0c9595b4faa2c64b77e20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb2bb5e5088feefe346d342c059bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcd202f0956be593730ecd0b28b2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30ecf1d7f547ef2043e5d4363862e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b3d1a5aebfd9b77ae5885926eee6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605993be9de2ee5f124c69fe4e3fbbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b838ebec0f3878566111eb5b45e5df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015daeacf32e472f5477396d2496881e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3860688571ce0f0df12f8e238a7f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352d21494618d36baa2236d4e72b82f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dffa5de12bfd1383e501cafbca199347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c205be6835a1d9eefecf9917617278f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e36660ec3aa0907a642faf721baf26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c921dd56ca5537bc8cdef859606579350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb2179b63e9e275b4dbc4721f9e96f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184493dd385d1fe873eca85c71e0cac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7499c018738fe09ac90f6bb325a5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924177784c0ce04be10b4d8789405817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce577843b07fac251843447466d0d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5786ef954bbd963ae77a97768fead49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ab8f78ccfc8271090b69c546a2cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfefac38aebb450ba0d38c9a72125d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535341f6d3cb22baec9b2fe874d2771359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b03d371e2e4e76ce72476b8ecf08f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733c576477921c71890ec647ee50677361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70508f09f26c2b719cf5735cfb87ca6e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62311ae4737657f1063290301d365a25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd59372cce9f10fcf345c7041f71f51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a8bdd1ea852c6827cd166dbdd1e38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffef999e70eca8f21a61d4de32b237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5f8063afd3ef68b4a7d6fc5612fc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eb7ba490ce76ecd368564fa00b1ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f121508b89106e02eac994db5cbdc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb107e809553681ec7bf0b2f38383f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da7e2dd64988628c41d58631d230cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e958045ce867107b3396e508e258d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819bcba508439806e58b06695fce9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e21378c969e6d43c2be89bcd19fb8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4bec7c3e1794bba51adb10d9a780e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87048e14dc4641e0ca6249b63092cba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6fc6610d2e3bfbf114e564ce1d75f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6dae171dcd16f21647f1dda1ff96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976914f2f2b0ec261b3fcc3bc873400379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2f01a72761cf2b9cf1075425e8c24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589af6098920c273a87188b495b532a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831db189bbe6d8e5b17564795576b187382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32bf9ef9df01078f33b3c674291011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08fa3db0b0fb4e61afd6f5530d813e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a9468b8a5e9046325e48c39be5cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9d4d229a47f0b5577015f72271a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b42cc8d5609ee4454fed30fb3554ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f24cc0902fcc2a490f2bde762fa41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc065928fd4ea78ba79b49ab78cd3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894491019490c111db85b34f6bcb7f9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02061f8bcf49d11e17330789f320c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dea8c68027e5aead558686e01919b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a6d0c3066a6b15943f996e1a3c7ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367234d146ee5862e665f5f99ac366d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf84e0ec49bd67820e77be8d9acdeae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa3915faa6b3cadf6bfe14413aeb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039901b37b225080b24d331ec6f1c56f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c9b74c756e26be862ede85fa416b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a69d6956369de364096b48b8fd61e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f336be432855741149a86f3633464400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d183f2107b131f88f7147568d840f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf615b782e3443baf7caa48ecb544106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a02013ff3bf213199d301096b0991403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604707b3c56aebbd0758fb70bcc7253404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37cbdce57b5f664674f8e628d8289b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85a5b00d06e97f2d84695da8b64ba8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b22dd42817d7065d8846f1effcee34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec4791983da292f6a6254da74f465f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff41d355c542e6a5742c41956752c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ca9f9823260eb3a310b14c3f45c71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708d3b7e6708f4c0df8445345ce3a7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a318bf6876168ffaeddfba819294a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5c6eaa242350597a4fd0be5eb7023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921c18cc023af2ed9142601f921d61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7c232ab4d23201fee4b0a17768958415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7159a86c0728225092b0ef627352686416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaef2e31d2825cac213e4c119fb7b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cfc49bdd0bba0d525fb11a2f7fc3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f85bf438328b16946bddf9e301d978419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708e80566949801d5253018f22900d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a15c9a5720b6a84428da447c6308421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9010579dfd20da6eaeb608af8ded8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69009a60af4922fc7279cfc0fc2b46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d252c74688e85c93f38672049b7de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb869c06929196e1f8fca5493cec379425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ea54037624249a6012ade19be5bce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499428b6d0e4a5fb1e5d994ec10a3dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254813afa89206fd7af22e8facb61f12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcf4a270e5174473180cfe3bff3700429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dbf04094d440116171b2942695717430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c370b7696dd08048d727ec4177c2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80dd204fa365f3ec495ea5a4b2ade9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b94e7a3cf424a3d8fb2e7c15603c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64479da3353e0e446b008bde832f8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416da857fcaaab45225c2c0f31345387435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142a2ceb0723ac4b272fa0b3e8cc1ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a1977944625d489954fb990e9462437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640957807151b0fabeb31811a84409438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10d04a133cd9ce03a730abdbc876f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4f8ba3061d89c58f5b8b821ead2d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615318281eb8ee4c73467b42b04330f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0dffeb3075191466fb148fde2c000442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7a6f7a9c01e42a349aa9decea30e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580752f882ea22a0fbc13fed36e9f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca67ff8638c0e02b62219c437238d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da35dbc8ad03aa698527b8e9a734c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb00309c9b5bb7e554db59d16865f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f512b77c2cf251af9c3e3d09ecdd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e61993d9c7bb9812510ac753f4c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d210686962d34e2aa37650a964eac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea798bb8223324083529a437dfac2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb55b081eb873f530ad9d22332d513452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f08695d968e4324a4f417adf3ab39453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e0b15e37488306a38e8bf52551ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028c5a8dcf6f17a9240107fe1bc118455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485125153d981778fbcb69263b402c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b317f58d22f06d2c1bb61e67e37c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53dfa662de871a5c84758420ce735e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd828404e0c09d635eadec4229a13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df08ee364590f8d58a54e46579c2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de719cf5c85d0a5dcc6fb28f5442a522461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b7600d6d5f75388bd58f25e2a95c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60503d6f4160bd7dc0245ca52bd2848e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aec41b3ac464caf2857adcab6a714464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8170aebd16b798e730ca0bbbec4b37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa722030a5fac39cf36d27b54917a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d47ce9e07093c71c55f60e8568f38e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be5e0a2f6fc8e2fe008ac3d27ca60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a22a31032bcc0cf691a23523a4392c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f6e8f442e8264dcbde6096168b06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d09eca7b903486d256eba24446bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870e3078f2b6e67555c70dc161f5131472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee057b1ee84cdcdeed51ce8d75e145473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1bc9b804daf6bdf52c07d0157b41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc60a62d4a2643c8a75ffb1941077475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6b0bc8c5c8d6e7bd64eeee93d34d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207edb1dd05ffc606bba49d6929f169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cbbc12d1cc0562cff06c2868d8813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85369792a279a22f0bf6b6b5769755479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1f7e37335c102408e60ff4f519f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807fe6cca3fc23a7e4cd26cc6de5dec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd80a7bfd72675821593ffccb919a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a854f05e752852e805461c28076836483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76969c9a153e9b9440f6fc9150e4f0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4d29a8e356b5831e6331a5b1a1c58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1efbc237db0027be8fa6199a58e0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee802f23daa7b380337dc4b7f372bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfadd6ac6e1d8bf4471273bbe06a68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d23e6ff48f112de74df11f52e8626489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f1228651cf563309685faec4a8668490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce446a1e99117d85ecfc1cb55c32d70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddb7cfd8439d68028b3aa8634dbb3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08764bcd97473fe7f3985ad9669fad16493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ad5d9a5cca42621aa429990db71eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd044e8aaa2eef591e24d3feebdc2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346057b5faf386f7832b0ea9f5a9e40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6437cf0b34107cc16a30f04b6734f61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade90b0135ab9ef520b30ce083e390498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806321c6fb90e7410f0743c08736bb73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483f568324b09055bd7ef84a5fa506a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04a71173a57b7dd3977fd0999f34b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca265c22c96812abc68dced81124d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effa558b2941536a9c1769be08e1f53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432ef2e5c675baa01fcbb059882c447504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a79f7d2a6fecd0a8ded79ae6c0d13c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26baa9a09979bff40692ded9057214a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18da7c0c1fb9d807c703d863c6e0a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101078170d11b997972cd45cebd466508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9850e12e0d943a10c251ceec7cc1441509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb29bbfebb1a0739301c0bd5d42d094510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fef0630784db38d3bd9e3dce5eb60c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6046f761bef0f2b5308dd98b06f1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b35b0a3c931bf25d9366efa85d450513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c102c3b9c8979f083e376aef2eb7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dcf02aec6ef4cb17e50f294bae4e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e999a8754ae40ca8149ca81833c3e92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8efb0423c43d6b8d1e9cf0bfa13e40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6e54ed240ecae6a07cc7fdc5bf3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4061e3cdc5d6445a619114497e5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200e16d585f733c7f4ec279bf1190d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c296ee4ec3a49f922ea36401e20f3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6cf10aba368ccebb970c8ad94741f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2fd390fd6ea5673d1d4ef2a7e8938523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33da8abc4e254da38d82b40bb69c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08084eab1c0a33a759218e5bb5191325525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed91cad39fe500c7569cc72237d4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684921158e8c58255c1d990f90a66815527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e24851adca74fe625e9201815253528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8438b441070a45c3df877c836c4246529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f4ab7bae7f95e3f04fcbde8f15397530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec1c1dd035d4ee53a164f7ff56974531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d963daaf4f6310419814313af4ff8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0417883a4560f5cf197df5710b4f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e603f10e47e83645d10659e4c04bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79e179d0672acbe5a67f6000e3bd0b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f1e1085e6aba097772302c7cec99b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fb5c1f1f368b934788e51878f741d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196f93dec800cf7a8e6d734ccf70753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc718dffc19842c64347ae1942cab3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8780daa35438977e837213b808c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b894e84c1bd57884d416bb645d6e20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19b9e9abeb66046ad6cda4f3fb1d64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59742fc3fa5b2f86128677308e331ca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7642e00814aae57aa689c7f54d684544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94ee7d82d928b0a120db9ded6d6f96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a3cea895f94e69ff0dc0168eb0ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901db5b36c2d6a05b8c68bc1c183a0d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e199ffd918d147f3bbaca6adb29f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc05f639fa7e8ac78ccb8f405f1799549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c3c1daf9d13a4ac652f4c3e67f42c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc4368828ef9c42b69602eb2b5e68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4452e6ba82faa2fda216721da22a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852c9d6c479617fd2a3823e4f82818c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d311194126b58630fee75b410ec53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8057b0e735ea425f93f5dd2aeec1d2d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b0badb5d98fb8ce0b4fb9271d083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb509af162957d03cb35da94a87c1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897018632dec00000a77b18997e4030558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d50bcb963c5deabf650d7b2716e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65893ac77ffd609e8eab446323660251560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e49377d5cf06863bd9dae0827c1c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0fb087e8ab386b3e81ea2303188d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949b1b16b16ba9da44a4c5727123069563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c3fd6c6b20eb39c731afd195eddb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529bd9edd1f76499f90cfeb067ef619565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530adad938f090c6cd499cdadc96044566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362ca7ace199edab1ad57d6c4cd5b5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c306751b9ecb9428dc7e11e7365b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a781785c25206cd73502fe946ef160569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fcd72f57d85faed6d780f0502f12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b92dd8d9fe210a512995471161444571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5203f5b5d939e88117bfe0edb138c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0408fff2006f0d73340d8855ab11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa26f116f0312d701f9f6c2b6a01411574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8feed4aa74f5df95b4adfe421408b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0440b0756409d74ebf8e947ebcb5eb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd25b6ad580144c698b0c55a503976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715013672a009f8380f55a084fdafdd7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028a6f57086465f7d103d73eee482f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626085385006ac9a092d3f6e6fed4774580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299362ce528d78f78a894b151e74ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605757972920183a7b415c3eda3c1d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fb351efa22ba54431db8e206025cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d4aa77649fe43271186a40b9df201584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1453b43a462712d332f81872c6f02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db81913d081348c37814050218fcf7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9e3764bdb20fba378b8affdd462a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5089184b68fc222abee33467c9671e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64d7fea5bcc7a14e781c68a16eaac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0a164aeec6ecad44b624d1f28c3a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc8dbd0388b21c97fb7345466bcff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e63a2b8067faeabb0591c64b170233592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714857972dc24fdad1d3be17e157952593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a696ba578e7dde43aa81a94bbaae054594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d3c2ff6bb959b3ea27ea827337fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e0eb436a68224a8d323cff114441596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ace5aab88eff3d0e796f0503e80e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373c0d388f253f26db7c9c9bf45d71f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180764caaeb95873813e2d49953725f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e821c4c8c9d27f41569ac982c583041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54967a4df9fbc5d8f2776ab7e4682601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a69f217dbcfbf7384fb1fccd241a3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa552418e1dfa50af82dc8238db8f1d7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02842ec3351528636c9ebbdab1a1003b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3649cb7fbd1897647338c00b8d0e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f4d8f902aa666b91818f56dfc77f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a96c8af75ed3ef121a138353a086607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea04063e12b6a29607a6b6a73c445608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170ce0541947b5add83b3af1bc8aeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea6fd15308e6a0675323685a0ec50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74a4de805239d7c407a3aa59ebf2bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64ce8795a0ab29d6ff58df8ebaede3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16044d132c2f23d87224f39b395c8074613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80974415144a293e7544cdb6c34cd6ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c861c7410d59b82ef68c9ee5757dc24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f37ea1e5a2e28cde1a8525474a8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af364ede69a5a3ebf3aacd170b3754a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53946b8216abc187d57a565805f56cf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9ae59b42deeaaeeae393c9e829f99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd598fad86fecb2c357ed529beea9867620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390e99dab99ce57c5ecfd39184d6822621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb746b262143090b9156623a9d5d9da6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90145871257d270da727eb04c5a02f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab382c8e892b6dc137ed817b11822434624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786c7e0de358aa9522b02e879ad5f1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4f5c81beb1f38897e8068974c95a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11220da2e2369ab7e978b0f7c7171f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a39181d3ea9ae39477c6bc554c6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e372d4aacd94e75600a19e3a24deed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d7f906a47c19f9933e5b64c38e1c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73f52ee7ebd01eece8c5d03247597631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5fc54bf0d6d843d37ba053cbe4213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12c65e1025be216ec121dc41b1c3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c91f6d28bbe27c73f79f38103030f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf76a3ed9310034365325c66bd27e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32b803393171b64525eccefded7a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e6998aa50c359e5774cdc5ff049f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e55da7d174ecbbcccde0f9ad26cc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60d93a8a44d273f11c71846d6ab34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c8201a758f8d01ee151e74469d01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31437ebfdb98eab916f5ffaf35ab8940641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55a70679cc7d19e3cb95e1a04068b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f37f4406a314719a3082edc60da483643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71eee8dbcf2e8e5196699e3d821666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352414cebf3d922f7a884c11fdca9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611523e9a53a159516c04ff3c84ad36c646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c45fa97955cb98fcb4fdcd21cd851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8460dae9940a95e31aeee9acff39a0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e95ee39b0edbd01cb5f86f2a1823713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94da5e4328edad93b76403a623d3614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adddb2be6b43b3a0473d0ed93ec4af45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd836350ab7f164859d704926b1c78ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87530887d94f1de945bb45a0470d24967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74176fd7c634b944586043c8bd3bd2058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508084a0673081c0d8a3ed3bdd22b7559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669c0686e183a90e453fdf0533dc4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c46f61f8fe7e43fd61a2c15a0abd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569835f004f5f4abe15037a712b5b26c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e931bf6cd2dd00c2c14ebce4cbb4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386b642408dd970a5874b02e05520214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be224627b1728de9f9f6460a4e992415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8e9ef90437c1d4da7cc40fbf1056016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01554404df6d1315713c423c8a19ed8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485783ea8e6d8a72664696fcfa70c06318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a8e48e2e6c32bbbd41415a43fe7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01317cffcb38cd3ba0206c9f96fa73d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204c989e4819d986b47dfab72a8f31f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b95feade39af3643fe15eb5d7bf3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1880b2941898d52fa26e25fc6f5e6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346f2e916baefbf92de284ebb1251624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736fb570623b53e30c1e49bbc27debf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0420ba32b7d9b792dce4abc1624da3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b37fc1221995fbbf4a5a58479aba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c09237ccc9ab7da9a4871a3effa49528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed962af7b60c38ebfe864f253c7f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87fe9593179b9b018537215bc7937430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b029c2d64752f9f371978b2bb7c9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5312800967e3879e0954569530db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119e150a6b1c620afcc79762d89b5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31060f859324fc7b3a910f655b16c5ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe4bbefee5eee02bcc1b901ae042435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2236a964f6c6b86083d71393e3fa8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a35a01be5ba3533e7aafd6968bed9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68272bf467eb1ad0cc432ed598fa45438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80da5edacf4dd9c685dafec4d0e671e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9de43a94b8a1779c8b2e9553802b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf595614992feb93c233584c3f1e7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cfbd80bcbd17b35c4882eb18448dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0ee1eee8d56a34a464e9e7263230f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8e5097b8f7cde1b8f784a52a48d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4fbd80dbfc20a2e1a0ac3001c820745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8266221897e8b55212243e5526311046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f59a58973fdc1926f2a5e8859504547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed15d8ae5e09f083518a226058665bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625f4d06426525966cbe41725260ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17b118876dcd6646403b0446da46350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7ddeaaa217812f13f74b04971f1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef4b68364dafb56550f268507c5da452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86939a4283c4166ddffe790f857ae7ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad055cbe845c4ea934d64d11f3842c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759dec4867c192fcee3046c095c6b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132eb41b4489d6c548d95ac7b13ecb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497757c0b6be03b614eef969c020cdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a5b3ec669a9aeae0890b22b5dac058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cf4aec7796cf0c0328700ef0ba61359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441998d93e409fd5d2139e824084bdc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e9c5e5950222f67ba8ad77f666df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada303334d2a1a2951daed4ff1407e2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5bff096841f936fca21b93ba0f4463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffb6ce6cabffd65dd20f671c18dbe164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d94dbc9d31009a21d588d50f996a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd9705a4829483b10c69358134f9a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ba27287306c1eb14d9ff8acab29c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260ecfcf8a8adf5610f228f5af9cafb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a912d1fdb6174fb48d17b56042300a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5e9d5cc6fc75ab3b6b1d2d1140fde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea11bc2424ea104e69dc2c1eb0003e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad667623f9eb55d554ccdd28ea9dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe5b5bb189f35321d9504ead6a5e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b10bcc1425de23dfd66c88f7a1e5174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e509a33a153c7263ca12bf9b1fca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e796d0d0f470b009f961f1717c5b7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9cd54fa060898d9a11dc98b58ae3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ddb65db834ce6117864ab46c4f5d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6c56015d9bb0eace05ebfd3fb922479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52021fc8c6bd929a433af225bcfc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490adf243022f1e873e9a63d1f219a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f180384f2562ace216ec16a34438882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1fd115a3eefdc4e027e63a956aee783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a00610c5447ebc1920c9850d7159d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765144736d0a1be4bcbc7e562b6dcd9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cdf4caa48c8dd54aefa6efda1b30786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc742d0a71cd93f2fda936b2611ce5b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75541f8902eb77d1a63a9e3b8ff0c2d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f52b611c6a93dc4d3f81f2fb5d0a9189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf69d85f0cae482ed885b6235efb890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c17e499523db56e855ddb7e1c99b1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e283b12357d6512a9355f4b137fa63392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8365bd27620d14ca4a105957f5112593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b794022ef33bb7df40bcf4e0c03994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069450393e0dcf2617ed1bba2e8337195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5999572d14ee4348e5606534936896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d454281542ef2a63645d61c1218c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a476a3eace9eba046ff27e59d6c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16d77696793fd45ff47d9414fdcc0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492af86d52895afc5b9cc053489201e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2da58468891fd6ea10b1ff72e48140101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f3325a1e74a5daccf554efb7f1492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394465021bc5854c3392dd47cb49db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2323f88acb7ebe001e036c8c66008104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8fbe075115699b06283aacd328ad0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba99a2769b4ca49ea6ef24000c3e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a809f74df284387922b95892be7b80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0449acccc1e034305c6523576875f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9a404184ea9b0bb59bbbd78d6d87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb745777aacb627a9f3670e06271d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80947fbbfefa165211a7cba211b19995111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef601e980fd8c4cab0da1a510a4437f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780c10e6e4a97d8f3bd3d00e76b1a49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf5dc94fa00f9c6df6bd481588ac98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedff450805902d76025f1c521b382f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041162666bc52cfba7079d9e67568e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686c4df68e8e542f84df9cfac2129ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fddd4b696f74586ffe341845e74e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202968be259a99932827902f6eaddec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562de8e35ea1d058e97c6e4b1b1a00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798261eba5d27806adee37889be70db7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee24ff267e2bed1eae5a40d2fb8163b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fda52a41dc63c5ed029aef5a6ae5cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739c6d79bb83c19a487af243ef7ef5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7c7b3ffcbfc7053bd85f9c69bfd1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474bdfc9f9a3bc899510d39cc4471aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee0b44d0bc57816dce0c10a0389cbc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ac88ab85612040e43350acb59df2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c6ff5147a08104a23fbe21466090129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198337274cf6c1ce7fe0965979400698130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84de2356547b57b6e756cef2d268a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655b98272a5853e6147000ce4a7ae1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce913e4f11e18f7697d97c57ca6a0f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2a4637c5cecca782d5e58af6f9e65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f51b40ffa4588f02719295d17cdae8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583daa502dd1dbb5a0990277ef2cf58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e101b7196b4bfe24d47ef3d54d2930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762fa6826a70a36bbc38c0f197e95be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626828916ef73469e5681d6964a8ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd049693dc938c5d7c277b8485218a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8002591abfafd43a6f462c2a79acc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1b244f39ae28129e78f50c0e024f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525d0ebaecf4f2324f35b2ca779f76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478332e6040b3e2ea034ec8d6b1e91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4199b514d21c04b8ecc4c053374cdb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c133e5c3e2f6a946aed0ce1b03a41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccd33087e64008ac8b47623c08978147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc138377d0eb534cbc9b315a4618b75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9933e979c407ff7d08cb99d0846e559149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ade7564d46a318837900d51792bc19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339969a82e31fb3f9f7815cf4ce3e55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb30e73d1660c8fa528c141e8ff3870152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e66ee6f78850adff4a7866eee466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca78ca67b015cbb0433a1f1af28424154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1fdbc685f61897776579bfd9dd023155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556d9aebf365cb7e73f0ceb18590d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97751b14d35240eb681f0ac0c2025157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fb29153409f33411de424470a0a26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e8b8e12c68a0b9db47ac8a2da942159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a1e918f69615fec406bc068df6ccd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d86328f7e83d32938f69bc01a700161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf870ae68f44238867bb4c3439489f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0b8c6273d144bf2353fe8e23a50a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e8b12b416f2adfe4836292b9891c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934fc4e1308af2954a7fe3da6e3e20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303580d47653e8069c63b71e84e2b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9debc2a976527895f5255f3461f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa70e7dcbc8b5f997bd75707cbf6d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b5a952329efd51f9077631dfb985b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa256f600711f940e474b2d6a64ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f84abbfbfa54fb33f7355962d6827d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9494d6ff2e4bf990fb0e32742e443172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5f797ae1144fe37727e93a988f98c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e26f9aa68d00c1071885ad70fb4e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfb9786bb6f772b2d2e42cd226efdd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd5d9f3b08b6d2605695838c45cfa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf44cf3426e279190a32e3eef3b0c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc4a89316cf4fb5d8579093f24b02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81c8adb9ec79238ce57d058e64cc80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88831b7ffa9de52ecd54cb41cbb55d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556d43b60c933178c37a2deb18c7774181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f511b85330dad47ae33b30caaff39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7841dd64e8a8d09523511ebbfcb9ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef9053db19088f95340d602e7743e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63835c8cc49aa123b36e9b531e1213af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d793c826e01c3e8477a3b3d4cfb77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b28c2b42d505a3eccd5ae60f9a5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d3f15ec5c45844eef8ff746f17132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e6ee7474953e6ede517fbc8e901f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a1e2bfe7a0b4d504684cb6efd648190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dd7f5055d33069fffff307767222d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32d767a6530e1fb6325be97c531e83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5fbac3a4e629ab498b517520faa30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f93f73bd20a5fcd0062abcdc9568c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d317dd9ee09bfeba417d9280aa569a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de748f1be558b692156a7d16282e5926196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cbe4139e536f8890ef3cdc99b7fe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0e95bd4330dce93802cb17b7d22a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eede8f7fa919a4e578f638a624573199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94263c32f4d7bf987189e2495f4f2c56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de1208513e54ddb907bb1f9b97044201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3c7ec8af6575ea11fc15b2fd3d91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1736f05c07cce6cba7f419d72a81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff9240e40d6527e18900499e27865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db44837211b72f65a914a1412038acf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f58b1a20705c390eaa0106c781e946206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40965f2dbf4ffd79611760b63f8d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad579b240b302c6266d3ecb500d957208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8929623aa740ae11ff9bb6557249c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cebfea9df071345674b4cd7af299d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcbc87b71378872de731d4ca93e8d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7a6a47f09ccc430100eb8ad1a342a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb60664cbbec0b6440cd595d21b4301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694f9a1f92f9f71091f78f020dadb52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664d38d9b522851c4d167f7cd1df02f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8df2cbefaadb94faf94897ac50792216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401d441cce141cc1afd96a30e3347d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dc0ee31fbbf890faf518a5e9400b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859477a7f5ca73a29b1b0bb63afb2f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f7698ad2881972d69078aab06ae39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354bea3de41d58a34a076db6f21da3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f7940dc9cb9a2072fc77b4da5dbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97036c5ea03bbf125e08e748cb115165223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33218b6e21083d95de4a8d066999670224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1690b7260f0048839798947f9c64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db3136094f10b8cb4cf4d8258c8f6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e3dcc9802e2d3d1be32e87911226c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f5a72faaf346264d69e01adfcb463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5aed1d6ff3132b9c0fc3612b76049229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854632d083a412b986e23b4644609421230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366930bab94ff624d82f0c812466329d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dc5355279aba5d14754558f7e3233232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b142c3bcf4b455738a1d117724e8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd4cdd07d521fac95191ebad9b1b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759824690ec1c91f1ebc1030f26bc4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6b2097780853d58da79e1d4ff886236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7299fa741345581cb083077d02881237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62d582c427259a7538d6de41ad68fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706b0736cb6792cec7acb4ba61ba7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d5b54565b1d29db4ec5f1a357712240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48e69c22ba2c22ae81e935d4a78281241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486812fee626f80b0c706743ea26a76d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0fdfad04fb92fbf7a80e8ca7c8ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461ac4528ac084d332a29f3d3f4e2b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19203e9ad6cf04a1b64aab70095670e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b68d7593bea42890c64c897320de0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14baa9b78f5c317f54c2a2666a3879e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f941c27676b8691761b5493492e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb90e03713f4d78103e96fbeb77bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ea9e05eb1d5c30f7ca679ac44f84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf411acdd41e47b5b0495f92b700cc80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe97cec7d1af55ed8c83476fd95fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa013aeb61b09235a2e3222cf53d6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814822d8e6ff1245bd72f0433589be53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f93e6c75841439d738d65ccbf1cc86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346115e8053b42f13e29d90be59dbc04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dce413bcfe2f1b107d2dfe9d48c00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa84e29f47be1f2dfe1fb8f3bc95c67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dda89a49b044261a2e92ff05bc930259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39ad75409da5c11a819936cd78a34a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a47822124809d3b19b82da8a79c92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46021811f5e6d2def923e892fa3d2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85aad83bdc2e126dccf7d56537d64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b351a0392111d3e76f1c7a517814b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f0f67f9094fc6b512dbf83c307f5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323d181e575f4031bbccc4fb29e35ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750190f7d99c2011fcc6e983155d095267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e19695ce1269af659e8b0c4faa574268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea5f058e1d0c7af5b6e2f6f379dbab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d38869dfbd4e4b58eac0521eeb409270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fef63469637bbe93c611110f586d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dce6de23b50acaae52ecf5fa2b157272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a46efb2a9b7d5f7e8ed9c85d30b38c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de00ebae21a2cb73d5c0ee1234e21e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5593f14a41247de9bb7bef9e912043275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee425a800d8db6ab40901c2d37773276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740fb360c5044c1ee963555dc7a9da2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44a0055b48e850cdf73e48eb2b5ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d7e2190024eb8b9f164bb0b808890279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d617ed5867d85305e0512576b9f17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b0a9f54dd1ce82d75e722f2f2785f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6baeba190083459c29e596403f8212f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3036492183e71be6204e98322d35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fba531cc88d1ad67ad748bf8d6829284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6b6625b3f538c4c8ebd3d48855da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185acd1aaf3f164572fee3cbc64e02f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfd010db0dfa0c4988f1fead7b0d23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c7818fcd04d3db225620115aff68c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b2a90a7f8d2650aa20cc95880e081289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbef5e9f5c347a30c48f9a37e66b3db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027325858a220811c8fb3e1b26418a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40c7500f5af258788d6f1ddea377b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a026dddc5ccb84e6e14c990e2cf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26bd36a5b746c1b2b0492aba38d325294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24299217ffd732addb4d4e10df5c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ac13c2382af8cd97bc011e95580d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9783079a89748d43f223d8a4bb273297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a5df2b274d7925fa84555195374f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c9cca9ca84b0792434b4c8bac3d00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313110848054bf2c2107644c275490aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0841ebd9d25491d78cfb34fb796ff5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9a7447388bd1962adfd7d6e9f112a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e6b502124c1ade27ce65a4727fa2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4325ffa16482cda491171e74c2de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb748d17283f057207ac3992a001087f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f16292d0440995cb38ef8bd26670fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303598dd73560cb77c85ede140cd0f4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ded600da7065dd899e1d34f54ee2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075892cb3dd77d646516b91a593fac2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dedd4c9daf4a83333cbacc128e0e65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262ac004f83904ee826c682c1cbec63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d694b6ae82fbd58c9540b8f28ffa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e801b1b32067dc6d56cd900a202af7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7e2bb608c599ee33f69033ae14fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526d09e424734a509fac0732037a136315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793ac92a158f8ff48330646ced21a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f3108012a5e5544bf2f02e2ca457317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39a202236d9579e60b32cb320cc7a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a211361f05d923150e4ef6f78b53a2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a90066e160a244aa80ef5bf4befb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b19750589dff8695fc99e9cfe0b037321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdecdf0de8823c49b7275b178f86b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6c5f51b1d40a87bc8cecaf9cad9e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a1cdc8ad36d1b7869f44b7af2b72324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6d19a3ba3591bdebb3d5a8346db30325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37baa3101e60febaa7df3aa507b635326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eaf6086ffe0fdc57b38a7e066ee7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4f8ccd741ac93b1d5436940989701328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4c7e6340b58af930274e42fabfe0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e72d4e3ab23434aff0ef7d459d47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf007b8751049aaa3f515420a487a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae1b3b9854226e45100ca85ff75715332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc8585bb01ea6fa3fca677b7cac6a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9843c39e3885c49ed9e2ff8b44895334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069e4230025982fe9ed4260dd170f56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65649991935758e69de48deca7d99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f9f6e167505a4f16c0c2c3730571b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc534efb5dbee9014351ea59a53b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ad8a161fca162de253d5ca44a7fb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2f6d92f9dd7fdb46a09bb8c38af74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b593db7f03031dbc0f26cba46bfc32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7032754922a8a34ad04921c3b165342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689d4f5cb517445c95aaf8a1fd78f4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a6e79532b7c9d0c5081f30b5f09aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441a4addc56e59375b134d0ad9f820a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6431fd19c92c3258bc7b8a9efac51d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a0016be4c0d3ab322872552a83387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726d320cf3e18fc234d8ea6e2dd757348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22603e381b54a39cce29dde5c11e9b18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e66863a51824b30886bd798c02a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c74e0e97570a9ddc07c749c3a94d1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b04f5ce7e1308f042694c1c36304ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b9098b14be7cb242a7aac683b4a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f249e5bbe52fa42e21bc1f20a1f9ef4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5894f9c20f00cd5cc9330d6c7d7be6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f913f405823b33848a802ca55e23b7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c783969d29c12eec78bb323e6f721357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a00975466577ac70feb386bcc838e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a95fdfd8a1ccd512a90bc6bfb271a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be606939d6b4d7b6d90272f2bfae1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c32347874611ff06fe4b529fae72a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c9340d3509170e54c607ac83131c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f7d4c0b41fb8a88af0475c014772363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76589c9dfe37a6a2b88da0bbdeae40b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ff8fb09b0c7cefbfeea43fa9f42af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5ebc94b927ccef4a88691ef2c8ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ea3079e103a90dbe3dd03cb7db82f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632fb9362f79f45cc5515a343045944368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2d3edac0a34cce57559fc6e0b0ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8184b1e718493dda4fb5e645829c60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71245bf8c625f30ffeef8a3ec0848ec4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846545d354ab3d493259b13c4c5b52d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e63d68f8fc05fe040e306670e4db1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f73bcc8e1599a5d36f96a08a04a3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127097d38e903fe26e712d775f78c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566abfaad06b6a852eb85d78f1668695376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e88e781ec652e499391858198d2e6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ead00bc1067201cdfe85c0b6bd1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d9848186fc4940a399822a0f99c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63c1292896630fcaec01672d43cece380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1bedd0a50f9c3f1bc84962b8f66e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301115ef1a51077bcbef6091b634981382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2d56d7ab41f29e5a8e6ac21b676a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ee44aaaf9191981ace4756ea4947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59a7d2865b6d64d90580001a0810e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e899a0b2326b1babc047fefe430d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a08b8b6df046056eac9abe32156b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb630d2e9762bf60bdb9a0208101de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344c29217561c823b243e4fae4c2f10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b62d18517e498057977736054bf8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063f60eac2c968ad6c748928634df83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487e1453a76b375b72ba823b569ed0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0f15a77a5c41440c959d5c0e5eb3d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202481d0ad03cd8cf1af9ca2073b33c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecc3ad119cf30602dad93559d72b73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc059884af3f06449ea9065d84b4ba9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb82d7d9e4614519420a627f48c593397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b230f1c7529d385143e3d5995a8ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e407fe131cfccf0e657b341863dd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179dd43570dbbb9b505817b1893d4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704a7e83d211b1f7c31dfe7c136d8cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18113ef37176b2ac546e0f8245feca60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b7bd8e3480c53af315a112321faa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15b5fb5b581fe3485f7815bb258f4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75138596de41e58838c3d7432ac795bb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca235ad0703376a9803b02f59d5ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29b5ef9efc3406da49e9371ad91ab0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74fcc37ef58dcb991f52ecae8cb13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2bb873b458ad4c73f60992b3916c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fc82a546e5b985544916b87481cfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8b9e5ced9fafcc5382653e55e2f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a305a75290165174a38bbabe4668b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa4701470c415d383f57fed12e82a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179009017b403b0e36b814f4def0c24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38058083654d17f7993cb466a0776e2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59566de73704694286233e2d90ae01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ce98bd48a5b9e8b6a54e5c71287b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e7cf97fe3797df4b0adc9d348b9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43815c83da3201038dbacc4b958d7cb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49cd5881afe4c85a8685ca2196066b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec961d36724e890dffefd20413012f98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672edd5d5f2c0ece2251d7511b77d9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89c94f639a77d0688849ee184ad67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c08039fb93d440aff17e491f19b835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0740e187448891c091813bda2bd21425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4e7642e4dabc4530a32714f19ccc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdeb5a5a2bb3d6e5f151e05a75de4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01456e02b041d4229b542fa07554ed6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df36e22d1a2e00975a432537a9bb2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fde118a993c3318fc70e37daf26e43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f38ef1e5fbfee767475564616fee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375159485b97d97520c5f1579d7e778432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f3d06e3b9a667cc224d7a7daabcff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2d04e564773c77601b750dbcbadb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94775f0fcdbdd9cd168ed361257658e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f09dfea3d2bc47aa3b5cf6a7bf89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc5a559a291fe06bb990538924ad0e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9fd5ff5505a4c8b10a93442eb441438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc777093744eab51f1f2a0d83e54f1c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73a169ed52a4b5aa2f20846741eb95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30562b4f1e0c7e8a49976b0423cc593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d914d7e314df6a0a743ba9eda81834d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957baa780cb800acfcee430a02dc68a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45d8bf87c296d7d32301180159075444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e232d08b093840d93ca7ee122b31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f2b05761265a714f466f933b135f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2687458e0515764e4ba397098d62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ee50ef02a726c755a2598feaa20d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f37fad48f07931a5570ace59b384449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c88d44f75d8e3fa8ed9175c0199ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516318f5371a915f99589237bbfbf48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ec860d08236d73a330c65d96baec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d518295aa8544624bee43b42f9772453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a605091c4f83b0e249041c451c23c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e455d741d2866dd0ec62cb2577943455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5593ad8537f8fec820531976defed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c764f019d2d072957c5a19d718191c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1365e95c4dd96f3934dc4e44348ef75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c80f770cf5ed7b89ecca82afeeff67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04846524a6e8cbad73e29f8303ff68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5326a0d32af2eaaf8056a7364170d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95ce3d53b02d6f8fa7a6348ba2b303462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e8e246caeba32458254f66a8c35e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4f092c5a922081482743b951bf0f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7061cf233f87f618770a7946f46e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ef0c20a272e53723a5bd9f66145f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c557589c1ed1bda1a5e6df858f7454467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc133be03c5ee890b4ea6b57fc718468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1801f31ef3225db1b80f974ea23ee26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a980f20cca964b7a252f30eadff10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0484f407bcf1173c48ea70824b88a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4d11f6f1fc9ef96b871224ad7e6b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9aecac386ff4f848b120beccc0750473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164ea205c7cd2090e4c49591ff419d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976eff73f872d1e725082ee45a1c54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9b4e1fa67a8adca403c453dfd2761476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045604d62009107ab162bbd8051c18ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4cf3696be229b8820b94b99693943478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c05a629ffa15443576fc9de5759963479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9728005ad58b398ae69e236c4d01cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565dbe0dc3608539130d8ae8ca2781b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6cb094417cb5b991de0863fbbb39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a46e0c9d50e3e0d65ea640264edf6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264794e7edd7e5557708a2b73763d482484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f62448bec99e7e87aaa1e2335da521485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a328fd44c0a5df48de5b24e3ef07f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d850f2ba0c4fccc1d4ef4271c81941487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab71c383b509b3e7475686e3b174a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107c4bd2240424de4d618a132d4680e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c4bed310dc0a2d69072769e398cac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5253f78b3979590e9ff3e17711d16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6352d0d7c26ef5137462ba7aeaa0fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c995131bd0d702310dfb1e44ad76ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251164237776d7bfffea01115e1ac4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c3c8eea55c4d6721a1dc7f9aebdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737245952c556792956091274486a96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a0089b7abf11633a84fade476f5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed61ceda4ddfdbf90228da38735a89f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c8c444d5826a422a255d0ec68856499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a862e52080d5a7dabc477d9e51687500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0097803a756c0184f199ac11852bda501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91b599c062a7eafd5bc0444a280fac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575c15acc3444c778cfa55b0efcd3b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7336922bb6c19b01067d740b48950504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c0ae224214dc4157955ce0b37a85e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa37e2e487fa65b65f4d53afe6eba67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb615740a26594860816c4fc2c8e0bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dae4df69b29d5f37187ad4f7dd600508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39560225e03c252fcdff7504121e1417509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd256f2437dd6a33c72ba48a2aed1067510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846ea001ae34ce505715f50d4aa254511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2765f12399543673d2aea7ba4d89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e79268b07cbdefddbffb2bc4c1096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4aefc5721d8309a23c22cc28ba41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5897695fd8b96d1d9eaa24e7324049515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8622e64308847984dc82134ee08d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bdbf5c24a887c8f7d51a7fe3c9dc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2740c082d4e93f8f3f2d4cf7a1237518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c8fefca0442593fc39cebd21841a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab791dcd25f86ec889c683403942353520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302fdb7b617148445e732723c632d7b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d9e504940ec5bd465edc09856f2ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb22316995835e3a521d9cf6729b67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aa96d7d3de0f7ffe7c909e0d5fd17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4c055271b8274c6d2222e64a5f6d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a6a0eb13b4314b05c1515524fe169526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccbb0278d0a95aa9a2d03b770626b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443728d35c5465a086df943654f017fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df36e7af3b543362bbda558bfb04fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9605d26a517c8e82d86d5b344c6fd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ec0b0ac36910e63ad2a8a2707ce65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3c826a801300183206545406dcd4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa477ed2607df153805c22f541f4d4d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5241eac0f718f0d0e72a36b6cea29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c40b2e4107efe5e4f6f8a39cbaa22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60d07af8b9138479f0b47271d5cfbf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08e89b297858f4ff2e3c615575318f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b07dca974fc57d64a0af333f8c622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80ba553607d288d171991fc5b715cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dcc712ec91efe811a84f4f8f4b2ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940472992f6bae9ac8bd0f56f0234fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc397580fab5c3d4f4216e87ecaedc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb252a850bc7dd17d81fedd11cffc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ab2546a973121f8787da1accb364544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6dcc2baf513370459eb579c9e165d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37358d5aefdbeb48854bb73b3063fb0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3060f9afee94da6832b1c1401ab896547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c14507ce05ebdb743e38956ff47ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383cb82ad3b35bd1108b4db8e801432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec10911b60b733afc77ad3b1622eec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe6cf91a628cbdee3ec4a13c1f1cb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63713c416dc3ebd361027307481445f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48274bed3596909d0b78c9e0f4841c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c68f563c7f406579e28c2775cd02db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec1b30d3471821fd183b1b47f9424555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3902f39a1d405d61376b911e05882556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8725b071d8ddc0dda749b32bc989dda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9d5d97d382eb30890a961d353856558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ac324d14ab7d1d26a285e95c7a57559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76ab04954db6005915fdc2a7c6226560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b703f3b5d1d6c9624c84f0714d3352561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0416410b36b5aaf740da33c09ce55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be173d1cefd37b240cee7671463b710563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9d7086cbc0c6076af3ec5b478ce6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b438ab95c060b3a48dcbfea0167c91565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33c36114c2dd0c96df2f85f546c1b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3febd0041629cd0955498e5fa3bb8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d26744f9ba64444ef61956a555b91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186c466b5c08a19948520d64402f5b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd58d663ae07f05f2eaeadcaebcd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb22541826b0d2c5c592e3f6d6b7cf7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3d0b8f2174b3d7d9297bccc4ebbf3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f856b54e7a523856fd63b2126728a05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b4096b203e6c48ed4d2d64a99e62a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17474830ca549590464f618e07c141f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127f2791aa4f4e1e743cee79b45146576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd725cd59817dd7bd42c8aa9ac0abc2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6141039ae2431fee31b9196bad846d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45e4ab3ead530a25903d7e4066ad41579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125883e7771a1fca09c24f8e06ac3d12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d437a85dcde134f57f9e8b4f3b28770581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ec03136fcb9d2afee9aa68bc57eca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e8fa9f1d08728aedf9c67c1f6875583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3816cae011b3de561045a929c83e3dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5830c616ef8d3c29c0a8ad528f95585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf4e307e6f5160398b8e28ef6df9bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f6c6e7ffdbc43756bd30ff3ac023a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86170bbd6e1808b9fb6ed3fe2fc01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062b154be2bbdeb006b5ec52125e541589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4370d0f6d1c0e0968963ee7ca9a453590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3e2f7339944fb665473a0718dfec6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed77030bed10d30e7e19958d18a9e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e242c40a7cee037f9449da26c84ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad6d088cd6a2f7bf6a1c1f3591534e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eff9cc3542d5239abe46e9e73e6c54595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af559c9e7dde0040c09f86ddc8f3dc00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293da49261a6147157cfdba76b71f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5114a124d57fb90edad2ecad8a1730598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d696ad8b55e8163dbe134dd373a4d99599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a362647b18769c2a51b3c26986eb66e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6c875b1b79a496a868c2edc93a42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29a44be21170b9ba21a98dbce81fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc36f5eac63c71342b25af6950c7a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3a30641dd7ebbd3a327b8f0f4863604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a13655b4135b52b051e7ae05c8d7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9623acb1293f416f759afee4598b64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdc9fb1af41f127c0faac690e9c3a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e323315a8bbb611b8d71e686d364c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640df02f289adf458756b8caca33c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e165b62c0ebd86591d9303e410999a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d48b2999d71cd4e91aa4124aab91b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb38e0d0a8045fb35aa76e77e9ead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcb18aec5428de0a65824baeb57075613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e469589970c597b285df4b4b3ae71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b37b6aa0abe909ccb8f36f5cb843b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28b1b1382dbfe129640cca2d7e3ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9802f185a431014f97d61afa6f9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8afc5a85b6eb23b46ed240e45096fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae431de141595257263469ab710a17b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4a9a96bb0d67fbce97c61854c62e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7bf0b3515297df9d8f10a6ea1a5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec1f8f7007639a84d92350c365aae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daec0cbb72df984d3b8870ec33c15b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a949971afbbab9f6968619fa319b1e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee195927a354d2695b0c638d087dfb52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b83173e69058d09e5219a57a81a03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f797cb9ea8eab84639e14528d53df4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1affdc4e57bf59266c5673c85320bbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60347d2ab43b9895a058ce48d984c85629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fe7bccd95d32204f10eeea80529f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66f369aacd525f111eac8e4f17a935631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7883e468ff3b5619de383db701e68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9387952e3348ef8aa5fbfa26b9735f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609f14d6dd5406e802fa345317f4f50634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092cdf30659d3adee3f4a40313db8b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe82931152e25505cd53d0189c32ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505afebb41060605ccf7e8de5f86ba0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca337af2f524f84ff68839b34a5a6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe4471ef580c9257162fccb738cb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7920e68227c00bda0019f58adf97117640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c7a5e0f21d6fa5ed2e23fd0fc158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db36d37c02ae79db17d96b0d22c03642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440385d0b256c4ea0a2c75fad03a78d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e7cb442e2a8efcbc67901bd855666644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834860697338ff2600fe737d4d60f227645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2fef934a5e21de15ce3ae27064357646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>