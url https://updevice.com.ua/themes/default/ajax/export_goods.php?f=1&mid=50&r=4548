--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0b2fcb90c03089c99ced4ab51d7041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa1581757b315b2ea93a4e8dc566d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce502a30b03a0ff9745595f475c253a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb711075fede1c53a3b413cdbe59b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a042638d0950f25cef56b914154ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b758a3eb6add9b0a044621c1c0438e96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9d25be0fc95e8249d0ced0824a53f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9248745bf2f2cb8d16cc29270dde88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a1f41e3a6bcf353e63df78c4e2a999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98535a927c1b781601259178eac7667810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6270d6ffc627a2b93c2da861613d63f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cda6a00f3d3352063b5d7fd5b60f4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab560bc7c552ca08221008db34f88213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0cdf5ad405f59ad4fe1b71d9f874c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f3ca561e256abfee72d626aaa74715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313c32777d74baaef95b9e43edc303f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f379795e14642a4d509e4e4519532317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857def8ef7d8fa6131303dd2d6c22ce218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d584b8f054399946d81e4f30a6015119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd0763f2e6378f38a97c616bb9780620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117b8d0a47f54050fad8954d6e94ee221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70b04aa89ff217e70001246d5a5cdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab7243b1c45429cb917f534090b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d39a6445c1cfa85189d4c718358c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce81880171acb7d07cc1ecace05ed825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac55605e5ee1be8287a930b51f5d8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16599ba880a22aa62e4a996a7a4084827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995ea82c1382b491a27757216b22c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091f6003552ef5d95006e52f9cc18df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a5922f52844d4fae2c252bb819a6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8d049a23cfbb4b78eb9650d4a05931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768006c512787b4958279066cafb90b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb673b0b942159110bb7930789b7b4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d4ae7a6807d53226f2e4ea43a62434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b402bf331c4de2155afae76c3df22e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcdf95efe17c3b759b084bb0a86ba636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffbdd4e239075d6778ffd81dc3ae4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402f3b4a8ee00d490990bbedfbf01538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc36effbceb742dbe1aaf9713327deb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c97c18faa0c34a5f6db9bcb78a3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc725842a036a0fd80b6a418c66a8e6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada92d1bf1147613e967b7d12a9e7bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe2c4077296fbec8f418c5ac094c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a10317fec5b107b8e7478acae0b6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9ee89035ef184bf295a2b844226e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb222ac9e3e9013288a5ac54e8161846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc24b3a2222c018b3a0c2412a6fc7747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1fedb0e206f8b0f2ade70edf1b6bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3d0981fd4e9508de054da9710056e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ea4483de646bd25e79a8b288535a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7ae91db2eedd0c7be480add28f24451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b3e9cca4b90600b5d026b10ca5a9552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4f1de9f6d65cb851f806fcd0aaad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e8df03080387b13b1bc12cc9afd2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789c1162744383787790b5ca986ca755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aabd2b815c80f90a6b0779b0fa9bc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcdcedf68ff3d9804a91ea2b3d15cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb838e9cb68b05ee758a366a136bc2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f29514bb426a6e16f6e28dde396159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee75548ab1cd305114595e3a32e208360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4311736dc46adb37c8f3f30e0dbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f215cb4004d40799b83200aca3640c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd90a88559a3a46eeffea162f9952563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b910df24f5c585b889dae79a82906d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ed0a89e16880f5c2f76086afa67965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3446874195c6589fb81843b4159266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8f5f57d71477dfa554968bbb59eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27559f5a3b11979799198adba369f5d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbab3866723eff2371dc4c5af165abc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08e9d2d15efe48427517a6081f237a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36e48ffdcfc8f2b596979f45a3fa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0657d2be95901fa587e0a572e2b8fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c85958af6cd459fa8ea5f643c70d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90fab513ab59668dcf739ef152c99d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb63fec3dfdc4059156ebf445a889c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276192ec6718515b130044653cdb8ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ee20f99c3aeb9c08ebd44deffdcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57838e85d4436c1158db05f65a1491878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98685c3259118850ecb411d8448333c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b2940b6e634b241eafe8c8e76174f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c9fad19413c765ba7ab274e0bb7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236f9eca654a3487db361306832df8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd009812846a8bb87258ebc6783340783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bde9bb9ce2e1d3b152bd8550d631ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed35278d2296d7d6597fbe257784d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ffdecf0a80aaf3b64ef96bdb16fc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663d3bb2a925e85fb342ccc845084987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b60babb71dd4db8f7def4d6f99fb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0b8dbf28ff39a30e608b24bc906c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02be94a9c975f71e52032d517fc42690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28c3c10729ac5b08f7d7d48cb52ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f34408079dae53060914bed22e7b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175016a600d97ae8169b31d01a19a32193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819868fd5029b8c055a968a2d7b16cf394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cabda383103a73d3d385062966cf5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa247980c56728ae570b0fe47af0ca7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8a9a120b2947aa37f7062bd5ec9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd434820362a0d519ff1d0c4e0dabeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303edc81e84a71ade087187f2be2a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8308df606fe6b42f918c806e8dc217100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be27024142f13c8a4ed44be1e9287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725831f01efc8ab35eed2fe91f00f334102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d087f0a88f6b50816f8f9505f7cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdeda1280d87a48a1a71f9e0d955eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9b9795def421e276aefdbadb8fde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cee47d635439c5772ed2b74236f76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30f6c562320add2aea283df0d3c97e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8022d3193f173256da336c5a71b9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f74427bee65b778c92916dd8262fa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cf86d5aef0f774811296e9fb7c9b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec60f6d86ba45fc009d4b120ef89862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6209bffd70dc5f4b044039754fed2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4706fff030aa196a7bad0b76c95c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543af49a4b56d8a713500e7eb8bad9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff24a72a5c48c3a97c812eacd4a787115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db3f8bb1f11ff7b2caf47f2ea7c10b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa058fea8afea9052feca61b207a1a79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a74df27304a005b6707ba76278c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60928386ffc98ef15929505f97a3d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be3f0db4ab1f56004738341dc90ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d3fa853a78e90ff6404d94d5a0e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3c30941f271219b6328db279eecd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea5f46d12d66a4dc3f210fe9254a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbad506d7a08f0a66839b606392887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631f50f79a7af5007efaa7417e2018e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605cb3a48127d213fd0d4cb1f929d5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5562865365a154c28080a38803d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfaa2f8d9dc60c4dc006fb1431ddc7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d3c164b9dc1a7cd4f554926641f0a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb318797dfa0786bd4856ab1b3956dea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e123a64957e9e6be0cbfa2a96813d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cdc0ebcfa9207fbebba453a07ac4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb7417567239f4a258c3702a3b9dd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd670b9aa6c9054a9244532e0e29214134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d4eef5f3139c7a4732f9223394924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64990ca95d4eeccbf20af2c5032a966136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7108069c6b794ce0ff7ed7ad725a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe99fedbb915ea9e8bc73534a6ab42138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568be4bf98a6b304db56e9ac5a4ae930139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1ccb6794291cbf1dca5c493ce31dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2960b00b4a355abe74e475f7509c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17c46f30bf980d376c49dc1d1cfe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737f1c3c2466339d8e75297fa28bb50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81ff26c8c8fdee02840ddd5c742af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ea06b2641240f8507be9ddf95b98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9b705490891e99acb72c103204107146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714097383e15940f4f8de04739ce21b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b2716371f4638ca9ab72c31b6dd3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bc6e1716cefe01180d743d82a0d92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc722e579adceeca1ba241b4b11d31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af921fcf5f5175c9eef77b39f878b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f375aab68bf4fef0cef78227373e8ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520567711d0ca70e0caa326eecf2077d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d366cd6bfe697cc5e69a6a4a97ca7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c018c785baebbc993833fb1158db2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9f79d7df51d2edc7fe7a89ff2563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db12504be0666db93c1b8a46117862157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176da00c17caaaf0155e73c6273fcbfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528bcce1b24eac240255e8f087a12bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726979eced96b68221fdf0ccd0385ef3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd03c5f7741ef21061e9577e6ba0916161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555673781a29e828834c30c7e7fd21b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be3c374387e4f94f129286dc8da35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f58f69270fbf6e26a1d145713bd9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f53154b60aa7124636ba6218f60b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c09e85eb7d09244c1a6e3bcce6f70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c41d347d726bf04c25b92953a3ae6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7accd9876f73964acf9bd7ee99fa16a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10aab8132b957bbcbf0ab1d53cb595169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf32bf97d283db0bec04d98ed0e37d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c323269b6a10ce0a4705542183d932171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc75e8dbe80a9e8ec8a2831d8d62a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b15cc77c8f7ef9e8e2995a3568f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310711ba31dbb35c550039af4f9d68f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59de06eee7ee8479faa76f756530534175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe062eb24019ea1bbc58c420c9661d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b01217b431769cb6617a0e7150829177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b67e7ea8cec28c77dbcf0409c6b08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c7d0f44d1e005905bdb456c22cfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df8b214f952623d0feb5ef57d56a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867982520187be80c83a378f369fb54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb162b469623c1cc90da3a7e36f6e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7186b65971b60580fc098843e24223183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b0ce4f6351115c4dd7da883651c41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f5ad0dcac6b1b3ca5a246a7970ec1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108f13aaefaef3b310817311cf44159186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fdc49df238f58e5f9921220f2df5a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd98d7c9ace673a1663eecfaccdcaa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9c7c126805d4e860ce97327e76bc1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb00e9dbd591ed540edcf35558bae0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5248bedeee40e66a8ccc73605e434191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8e216db7dc90b477cfd3afb479016192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c9c2d86153b674bb69720d221182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28f3c374d4335e38a7bd9880722f87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3fae1fe2a49b55f1cb3bfe1d2ac2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be69546a396e91a9d431848d372dea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f6447bc05728120f79efe7eba94c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dfdeafa4c9496e3adbaae58218130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b114f0fff0136ca84b2927cbcfba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6b63a826b8548151652153a1d77bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dababb2a8d736311e4bf821ce15f78fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2136751517555c6b999980edb187b2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1cf528144ff4c8b106fdbb010c967203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d617eb286032b82e6a10df9b42c0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35629ae8859131a3eac05f72bd64bb33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972ce3d545538a3a4c30c4d705b837f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616c08fced3fa489b09355d2cde63ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272f09fb9c049621ce213f0dc208662208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72aeed4f2bc26ae2a8b3fc030c517f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2fbe272ea6314c6f278c5a777122f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b5ed28b939480aefb00c88c34fdc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c7ecaf4cb1e4fe749d2e019d7d08b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0df27d5a99c6eaaf015b9d54e417213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b056f58dfda9e033dfeeeb926c4ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02c0d935c98631b7ded20899e45485215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503efd8d3c9a21a859f7d7398db05323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b98ae1d67b966f996bcf39f8852d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbf6024548183fcd034b9769be948a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a1d49ccc7261298d7f19ce367186219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72b0f2a5ea464fc82ecc7fe46bedd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba43a8439df42a81c83be994ca5e09a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db38f167a51f680ab0a0d9ac195f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4dadddb20825fe0bf8faf469ad790223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a08ebda586e2233fe7f9be9cea40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582eb0286e517e90b9f6cc3a72d61cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1d556c5dd7cdf400b400a4ab4922d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7f784286437bdb599f5351d40c600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd4e35aeaa95f1d5388475942a21e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe361840b2df0e1989ca13ae0ec0650c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56303e3837b96b2abf52674be222c21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e5f625e2c7f8f2ea0442f997055f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd4cd300dfe56dd61611b650bada85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d45afadfd1fe6e43b9fb942a73b361233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73bca5a853dd00705ccce1fcfd961234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86dc1a6cf41967fa8f146689adb89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1902b3e38cd25a3e8c7520d613e8ba1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275ba650de7a97667f8aa85047356ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2de018fb87796657ab0f5637deade0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7981dfd39c663ef98c91f7f2a6bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25589575794e453a1a0a58144aff4be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ee94be75bc3c2b14c3591c31d97f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f886cd3cb4e644b5627584362f05ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2a7ef48d1b685935fa7f794dfb73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f8853021744f7579d8eb1c6d904c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce7e9a3a5e356c9a5259091d046713245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd49d302ac84782ff70aa87f86f0579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c0e383c00c7574470c590098c7ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811399d6b889bfcc4896c75b085fda6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db2624488ccd94e40fca087c5f194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085676b3c859ef992e7375bc3534e06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4f1593284b72eed9d85ffc7a0278c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970f5093fa275469290dc0e15e1dcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e22a4e0ee23a05e166211a9f807ab7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16782b6104dbaf4a76e7b91bd46de0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbed13c586580afbb6a55652e114f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f9a2023f47eaa6221f50b2327ef52256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc0d4a35803ecb7b000b1689bbd775257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16296df3ef3cbc10220748c3afeec0fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396925622f48a113fc0a700c5dc47ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25008d35b45ccfcb7a69bfe7c34fdd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3248729fae675e2721d65593a86f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d85068453bf698285d0cabeb82c1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ffb7563fe0f000145034d2ae74476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149f22b0c8efc0af3f43f62aeab4794264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92e09817792b82029a372c1fca7cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc7175aa8461ecae2512d5dd1c345d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92a5ef9a50b3d6612bb3f4c8ea027267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c44480937b3cb3e5898e8c90fcc85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e8b7bd7a6e2ee442cc583704d6030269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfff20ef9bbd937199b42fb8106771270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ad0f668580da8f9800e098c1bcd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa242703d981b39db55563fa938826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060d6794442622e47bf457b561aa73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57961d17afa8f3f85408c91d2abd1ef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce95b29952c3b7cfdfc72f36ab6f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065f0be332fd2de264f788ba208cae8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb415743f9f16b3f706a597a7e906ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454c2f176e12e7a7c98dbc7fec0c17278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25faca45b2821cdc366617ab149595a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cebbf3b642718ca79d3455ba7133a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda5094153d68704f9b523ac65d238281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc6a605ca59766297cd70a830c2662282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381aeba96114f5fe23f0927e4a33533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7b107e420069e1aa9245cd1c129dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a877b60e751b028f2acef6a4b8d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c2c52e026ad49e4a4e31170853715286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e8f02b17b5a70a98aa07a7a6a621d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eabe8577d6412a08ba6977f273d41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce517e1daaf7bb8b9b8c363b9fe75b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5ba33f822c7b888a3ef927dd2020e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbe2f90e482762525be2d78473051291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5ef6452f6b70053d862b0bc245ea5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e36a16a395ac67da70af8447d552a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62866bada5ca2f457bda63d67d49f8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340466fd2b70beaa06be4a87e105d62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847402827f1d89dfa56fedb9134740f4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b98be569b7f93895e326dda951f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250df41f97ddc911b026f277ed2f4f3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a3d820f261838860ebbd96afc52a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88523b78f5545781f5bc472a71eeb5d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93e018578bb97d096c0372ea4b3d52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1159c88565e013c175ebf21d1d5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbfac17441815d8777ab07d758c9d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb18064c5ad0a6242d09577c39a724304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383546b0ca9454935d0e6332567b5b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251001ab7a855262abcf7164ffb446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5d3a6a4bc5a689bf7a93d22a2c3f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138501220a515c7f5b20f2af0ef4a8c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ab528ef610cefde28a65830f7e193309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500770a87fd2b361de56b72ba0c8221c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896a3e8cedd06e82afb427d4ed818c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156212ebd1f86ad5df1a958b7b48a75c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c66ebddac079846fefe61e41a4687f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2b32b433b9b0e12b950fb3dec318314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7716d8595a34522ffaa9a5668f989315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f6658cc36387be3df59e16a3a1372316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e357b99f423cb1cd05bb8622d94a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf03202bb575c171788e054ca9842b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4a406fee3b901eab38002bb9bcb4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e214fe02a517dd5e60ed77e34394b17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a841b4ea13b5db78c94386635806c20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c435bf1d60bfa166a68d3bddd0e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce8b7908f7246fc2b00b9cf3a2ec37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f1a222b0357bc7493d89d6c86886d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa75a52b53aee6b2a73969594959e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a7a1e0d3a52e2b15d24b666f63b27326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0e9936b74339fb2f5b801fc0c5a14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045e4a7d725cf4c23b598491a5cedc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea939c931952aff1c84a453269b305c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c0a71108aafe9453877d322097d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdc19c8e441b9d835f9402997a0258331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886fffc95b9b0639b6b8dd27527205c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48257ffa676455eaf2546bed9d7cc1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f3d51d925d81b996b66b3588f12e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874c68ca2719253f0569be92a3adff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d530ee1e4af8acceabdce37d3a4d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510b74155acd866a611e7890cb3150337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e4c20b0c86037cbdddd4cb5c57d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1c5dd274f5dcd1bd9ac76e9b106d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a931c2094ffd6667467b384859da1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c863364da3699d29409ce7aae2ea429341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa2950e81965164807eff29003cc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4efbf8733ac55dad8059e18e437ab0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbae513bcd3555397634004d819e7d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640793d9495c4fcd7d28985bb549808345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66641a9b631a25e362501dc2042415346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f614ea7e2b2921ed1ffb1b4254fd027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de360fca34dfa5a30bcfd9c7c4eba4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae309cf3e365c194ad5d50b82c9303ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc396d04266bce9ed64e2864d15ce4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42823c8c472955f834dc81f38c385b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdab3a151b28b38a3e84925906aa0e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e686753440bd7c45e6c8513e5566353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84212ca4a151a96d1463898c0882b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8401210a1f39c506d32027c7f6e65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0ae1c087efa37844220741517009e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eece62f65de8ab516bf2abfcb9c878357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5db1c97bf1675a6490e74094a7f95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3cdff635861bd3c9a47008761dba2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247175d60258a37086997cfb841c8ecf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799a4783a0177d6cb87afa646db5e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949e96f8899bf514ba54d2571fe1d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abed4014578215e9658d3355cde122363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a02799b9f725e8c68bd01cc0b4c06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b144e32edb45285a8b93c1944c13f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561125b045daf90d6ca35cbcbdbffae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37177736fece842090ec8acb1ea4e045367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bdbe03513cc021066b04b65be1cd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0992067469396570fef98f06da4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1fff5d5774f703454704ad401ae1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd40096223ab457fb0563b6b2d13d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321db84a7a4e4bf4c91861e18faf93f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b86d29615da63fc8ee406186d5362373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2308ad6f665fef7d15a268690e2282a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5806a7cc7af4788722add104d5d2c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8bef85c6b3d04a613f1a904b57b27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be81ac0734623cc7b9fbd3964d4415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9eb6de3a351dbb1c7f8aee2851721378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197082554e1f65096af35b4202d0760d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c55294970b07bb09ccf32666804f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdc38b42499f197a61c71eea9c6043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb195153eac837e9ebeb7afd2364e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98424238284f33e41a45557269cc0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4df59903232ea6d2968cad57abfd2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bd9295da911f48d67c7ee11ea7757385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2c5b4cf54842bb06bf2ac60137d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d741eb7e3353909c9b6a5a9c839d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c86532e4b40e2e70fbd4473d06ff6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ac9648d78f49a9d07abd35fee369389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a89164cc62313933691458402c0b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eef96f30cb61d6baf1b0b2ad594e36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d041c95596bd373432b71b4ca6346392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0791d3bd4305b5768e4fce3e9085650393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55cea0d2d0306dadc3a1ae33b2c6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ed776c83755c3fcc7ec197b00d9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b717676834a6f11ce7c19474e7cc99c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dd6414250e39db4197ef1bf72296d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66339b39bab57d7cfc49c96a164ef4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e513ada7b2127e439fbfb20dc46b78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc7d4c1a9523004f4621f91d35ea28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2888b84ec87f55f1e5f042bf4ab2d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad2ba34ada1481a74e01b687b042a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557a04be2d9009bd11982bafe6442b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b5ded06d75f66253d6a7c6657387404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27efde84b1f43092da8e6a374b7d25f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df73b64270c2e2056b89749f3e903406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01780844ab58fc43339f49a23f19a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072a336749c201b18aef69998e8e2ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5de35df19b43f2211a632ebd38195d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4094d377a7c515f995ece00782420410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7085772fcd9b8c6e52739d9013942f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985f7c9692058286e063cb935a6b45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f9364e975b435967f549a4446558413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a285fdca750cacec05b29f992ad04b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e5b6e10f5965db50d39ba7e5136c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763569d98795e6bbe4e80ef0157d71e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3175a6caa30d35ad0183856b40b09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecf59a340dedcaa433bd37f376eedb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694839d55906c87f3579cf84e60fdd8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623df37202dadd72063bf8ce47f59fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044f0dca998860f720266680a2c7eec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb523ca9d44b69288aac7190431c3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd32f0b9a66202262113f4ac726856423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8ba6a9e116ca9419240f1a78a800424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bddc3cc80905fd5cfa1681c40decd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5d5baf68d877e94a881c12027a141426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c888c073e91c02346db687637b3d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa85d72e024d57c0e48f912bd54974e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40480d524ab52ba9d2aed401599f83d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8bd1ec1adf3ba89e814d0e5d37a0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ffc1d605f79a2f5eb42af3fd917c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4617978e0893ba6a10142f09f4cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8827892aad2aee4a124ce57264c2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc7a0fd54d0557ee5e25254954322b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb506a585477a4df2cee0dbe0728516435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f1eb664ea1c9dbfa33621cf8b7d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b36579cd16a494f66f0885e7b2faa5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f891d59723f60bcfb701c3b6ecdb8c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d8d465e20a2a4caa2f13d13a1f354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bba6227e24e90d613747466f372aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843680b6466c68a29f5898f8b3ac6a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0db8684e9751afa30a03b0564cb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9d670bb6a92f6a5b73910db9a6f4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edde85d865d3b23b3e39a960de6179444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9aa28b4abb7dc8fac60b60853e978445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458720dfc740fafd3a179172adfd425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab607349b05a527401ecb3f8f1103f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a9e72d0fdd775a1123422a330ba3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac9c663c2a668a039f07f49291184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e057ec2f188dd8c01a29e192a570d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7641ef8463f69a1129f57580bf5fb88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dc3b6e27315e79988163a77ada845452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bf829a76f5093b3a98a1705b8eb2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f270c270372a0f42ff47f951f7d0c22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3af1b9bbab2b6eb049b24d8d947239455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43aed6a8ee352792c8c972f0a33a5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9b3f0cd609d980d6b286f5732e2a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c42b0d5933e22052f1932caae49c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd1397972d65ca21386393017dd6bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ce0c6336407e8ca68a7ffbd061a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aa32a0945851b6242cd9458d52dd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46459201a36001601a4df412571234f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd1b4a359a15a54f08b53a8fa7fa82463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949b0f669568c76dc0d15f3c875900464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd783fa7223721949a29da64af20b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392793763984287d2a922cc6b8cd3e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad47ed872d5a150a120f06bf52b0e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131681db99181197593489c1f244cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529136aeaf4acf74fe2bcf2df21e979469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347d126517a66a820be12841d2372bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3060505873d459d6fb082c269e7a71b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bac9aad76f0fb77995c0115a778ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13caacfa17c2462902b0486e7f7a4dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a1f9d0852e783d35f4e17570c5e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daa52b1adf62acef4a8f5d34cf36e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0649b3e32e2143cf280e620f9176d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756577be52bc8483dcda80f5b1074d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb405921975db7c44624b7f32829a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46101cfc80f4c0c0c8aa4fd3395b5d10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24b94002ad2e68159f5bf471947f2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864ab7bf30f997fa37043a7d9474868481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698469a01d4195a8d7ada60360aa035d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e92b0abe96a8027d2f25d23632c9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6259d4967eeec56062ec8c528ef8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274426a87d72a4f90e9b3322b8ab68d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4043afdaa594134ff6a37fc53888a8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5df948ccd4dc5ebfe4dafd85a66c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d8cef01ee6f7ff0f19fcb6b82346488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3683e9e9237fba20dc4b564538bb4e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85c1ae86bbe08f7b92b606a387cde5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e5c6b42a68a767a39f011425bb19b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddc1c4dda14e54279b4a33c687162492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb536875a869a68ebfda5bc3106c1a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf529c83bc89b87cfcfc2ee2eeb06fe6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b46925d6b2f2dc756e2aba9a6958495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1465a54677e5a2d6185e309ad3a7bb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5cf17bfa0fe460b027737629ebd7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636fb2856bcf5aa0d8eca6bc57d339498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd7d40b8213722f75224ca4d8a5319499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199808526a836dcda3238f80c9256bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fe4126480c6a30c68217ed606a16e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91983f3d9f2a7b323fe7fcc2390ddf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f9227f8bc71031c4ee4a9dcd1bd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef68f53e833f7eb067e72c0a078483504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff9af7f28ee9708cbccea735ec675505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8839da3fe2bd2a96eb3ce9e099ec7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ea57731406db7bda89b291a6b7a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245ab9cefc8ad420ddbcd3d8b29e4df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7d625a9916ebb8d90952b848016f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f0198fc63bc0ff589290867900d9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060dcb04cd96caad943b605f79069f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a4602e6d0ac4aabcfc72a41b1cac8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842fd1e953b59209a5527bbe63db455513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae6eee234dfcebe62814e53cd90d6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a590e1803b5e1328d40e26535a63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83972e566401ad0c0d66b52ed38eca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487d516443f2007fb35d7b18c7f895517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7d3d0af21776868689ad0ca9dbe3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637dc9b5d725c387141db6cb5339c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143457b774197d3d07eeb6fc699f144520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b45823fa71f9f105f97edf9ae2b213521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d297f48557e35ef49e739bc0ea17a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d00c87551d59b281e7c0c91d700b3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcd36b9d53848dcbd4d23e279e5fc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284e2e1b3e4ad7a2a0ddfa9e079cbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b37404d895a58985f241af55ed48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1b1916aaf8a55425183156b263b6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13333a39f0cc74c3948130392da478528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e9f08a6ce0a2d249f3f0ac3dfd6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79088d8998fde5490dc223b7ee8def29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80de7135852c48a430a674a701474b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c5342e677856f1db46a3a818ef007532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dbb1d856fa080698c1f09cd81f53a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ced6383715468225dd3fa46926212534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb69d2d586dd7d6822d80a7860a5e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75bf6d88bdf62c1018b93cb043e4b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188342f2a520aea82f023f1f5bebba27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd02131425ad07d2ddbd1005487af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bdc2442cf76abea1fe2d1dca3f624539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3c7bba587dcee16169fa77559fe50540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e219883539cad890ac0c9a14e2205541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e4ab4433e7b295425c1c1b315eb9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d533b014a087a4b6b43c5c66cb88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5298d76dc5b7bc5f407e2bf82b222f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c413e6a4ae061b947ae97e177c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469068296acd8a7f6e1b1bac455672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d4baa9599e24bb77619cf76f4744547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c07103aa61a79a0dc4f03efeb261c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d6fd84885829c13db1277d32abc2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd481928b160597dc60cf0ab75ffe9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161eec52238713eb332ba77dee14f1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbc4d3126e2b4f688e8a1ce6f56e43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8e4aeabd787a23af8a3415a4ff26e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30648ff73add4286b4b1dc747015def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a43ff165e75d499d260e25b157d7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ad6b82392cd4a2af0da9b47e06dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96048a1fdb0b083da511fd66dd613d34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb98c32de8e8d50552ecb0469411374558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376c703cdf81a3d54e5ce1d079a3fc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ee5f5efabc1eca69939a9b286aebf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d6a062888eb09ed927fb3a0053a1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd71d5a613442c59f9baf3c98991a4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab924d21f2246a77bc22f08bf76957563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fde575a3deac4bb1eef36d45dd3758564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033694b411aa9cbc63df767719746743565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d8e961e8665867a10a6e46a60c16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9748c47d5fccb79f590a64857bb07b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ba844e8535270af0a29ed2d15fdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d64484d1f86970bea348daff58cee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d688c71602e3445e41663636438e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4998cb3a4d4ca6c6ce91fa3621243571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ec558d2e7a0754d2456d35a4a2f9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97200abf05e2ae5b52a380d1956a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72df8e23ccdb862dd5e5d025590964f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb09a64f6316dc94afa88288308013575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c2d0873e6a2a25a313148b493a325576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812cfc5642e5d7cdb400d55ca724dc1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88ee422a9c75541bdf19773ef5014b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eddfe73ed29160baffc66c50c69237579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd533b4bae6f26ad8856da7f7e4420580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc5502cd1ba82ac1d63bf5e59d9019581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4120014e56f760497560d41b92517ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50463dd758270ec0057cf35a9e8a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12aa49a157bcce4a8185779f48acc9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794f9facd9088489d23ead2efe47d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408e30cc44771def012e3a65f7c8d8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d79968e16807e8febfffd705e0410587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05addce96468c88f3d3e4b399a8b9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87098c6c933f3d0c02bb8fd12c5104d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cbd2873e953cbdab154c17f35d1ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df0ee017044531bc9af641f569d6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e65c66c4fd9c9caeef5c91841c911592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fea528c18641d4127ea92ee500569593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd538b3a1995768575af5b7959336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25000283cfc9d17aa330bfbbba97dea8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb8e9168cc1a5dcb9e982cc74a7a80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5dcf8514df478fadd3bc096e8e09597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631be7bfcec56bf16d15473b4683550598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f369b5d041d9a4dd33561277e70b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929483ebb659edb11749ce6ac33567c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bde9a5ed92ce964c61f426ead22a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb12cc493f3293f06da934fc1edbd1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f628da09eb83ab7ec6a26bf471328603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3806186929924a86392ace2684c5a8d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5241af63cefa316ab1adf8e807ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fdc2dcc50ae126b03b445492c8a76606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a082e964f4ff1c26a179ed39ad34bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305514b2806d684c16ac078f71eef894608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b848af898b079018060b59fc3f21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e63632cdb7c66c504f4a42d41d8c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340f3f1879af082e990f7d740fbfae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c042a08f76c52c55e09c3fdc63453f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6704725168b3311924aaa99d4d25f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e64d483c73f445e7f0c8e89a01fe4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb03c4105b1803fd9a11bbd38c835e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06be0e4b1803a9c6504f89815a9df2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0d13a867aa2f9cc74ddaf508af2cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961e17427ef4c03a5a5514c89bf27e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367551b57b6803de4342c48a6e5fc79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf03fdf8f30dfbc3b078f5664b716e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e6576fc5b42cee8ce105988e98d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8677634455e46d2551f4c0a0f4d185622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc93723b4bb3a78b1953380bd4a967623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d018c83adb586785a1d6caa135961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e3fcb2a692de6a029854bf39f672a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f4e20ccb4788df8fb3c044aa187f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a8b1983abd0f96e3b8c5c15c2e45c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed31de2b1ee798680b55707d0a1330628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df48561a982c787ba5bf155d8132101629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48837123ceef6730a9a832a75e712ff7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1203507feb5e37304f16c627bb850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4e732d51d6f906943b943ed50f4b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e052d0d610ac7c4fc607e3d8bd8fa3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd6a3bc9ab8e88a6bb1a80697af51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfae2cb23bd10356c288514a5e5e8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272391432ee659266a499e20298c25d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003dbc0a36fb5c0c94a92475f22ce41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc715ca0e9f6f127de4fd2355f6f81638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1129c0152bb794680bb110051782b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a837da5d68aef4fc8de2137ccab7082640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b5715982bfc547536d11b9339fffc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47359af85cf4ab399b83e6ca4dbac419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c51787d508053accdd669c88e8d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eeed9e31df4ad3382dc9f4490a1cd8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a71c62ffc3bc603cc060289b7501b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814ee03dd813144875dea160e63193b646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffe427c90bf3f7ced496013c6bcd11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d024bd6e456f0a5b1345109e5e0c6f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3a06ba5b1d53588a2e9a8cd371b563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba8321d464a3ecf2da57033a6b58af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf72f2aa205222d796d8649552e2d495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704257f4ce4d0a7a9e31d4ab98018226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae04272560af9b207f166a72ec4edd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a6d11b6a40da4f4d302ae2be08a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61219644ee6f9a12101c6f51ebdc3e2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ff5dd260405d472a165e36ad076b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8149349afaee29e60d076bd6bd316311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec59586afaadc0c3b158245304e01a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03032001d9f55dbf76cc9f22a84fbd9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc0844665e968afcf10c180845b7c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b330dda8d8993a7b9a24a85bfb6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee1183b5a0b13474b4002c0459bde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96efde4eea52f7d716b2630df6b12d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161883bd8093ac5d7b8a657d611362b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b9592fae6e2786891f6cebd3212c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49dc879f04c3dee92d33619c73540620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4081c5e5ad72992faaf586137c4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f942a114cfab5f66d37915743c93122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e9eaa412f80c0e81d6628f56124623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e516cb0903d6a3a40e31b610f893324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4486888ac0ce41b2f46ddb46415039025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9591d27d5e957fc55588d0e31dd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f393e61d9ca98c9ead6a15ed8612a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611fa7b7b2c272ce6e7ea37b31213c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44087abd44386dc037307304f4c5388029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871e470c7e53fc1c1e666141424b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6bbc98527c52123a44f123201420a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad27301f9f7c91b8a1ab7ff7775d1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc5289c09dbbe93ab2e4c1cea1d91e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95388bf2c9d240fffc4868ef272216734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab241c5cae9d10d669f383222b90e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c501b5e284293bcd94eb4418b44e97036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acb9d2a5f3a819b30cce958015505c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749bb072aeaa40a83ae284e63014f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a2f29f857680b1dd704fb493a8dc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549b54047c4b66746c8d19e3da4395540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b96f60a545aace4e0ea142a43744541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76554eb6334d24793d4cba804319442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f3cb199a6ac2bd8126943a9e20cf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a206db3f1dbe0bd26785ee8abe0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781fbdcc7dd0ff1613a41aff2c606c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d42feb0bb0e534554ac200380db4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b10ab52f024057b08676a1220af247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c071cc85e9402b80d9fbb231d0e7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641165d31638a9f2ef21bf20dd6f77c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582179afd030802f8eefde5521ae8c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f22ab4db0b613c23c91bab8778ebb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83603d5b2b38368fae4ab7e745aa1c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889138941a181c6b4256890125a40d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7f6c80f950e60483cc4f3cacc82b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed674d4c87a1e5eaffc2d6cf506ec60555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1644527db1cc8288b142c72dffd599456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b6c8d318009eab8fc799fccd49e6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e184e6602b5cbe237ae9517e8ba3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd43ebc95fddac6e78e2b0f88a0b43b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde50ecaf15a9d2cf434b2c97b32da960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b6481edbbbc07d94de7db487277161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7672d9f961555ac67a9c1faac262662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3cbed69539ce0f36ee02ef7f628a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72b0ab6c2f0b1c9358b9e6853b2e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80339976822a4ec94dd4a086ab02065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262127af0ede15b5383467a04bf9a3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b001b360defbbbf48041096c645a98f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e45b0242acf77d76c5a4b3dc5470568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d49886eef5cb59f67c8db668e1fe0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843770cac9ea9e600ea536d4c3e3082170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877354bfe1f1364609c69c7c7d96ae1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1de95143a817d881e6c1984a9177772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319a504e3f585b65765b319b6278a0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a77af898b1e0875e2c1bbb4eb5132d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3442a623085990c0bb39e0484d01875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830c0b8c4fbc8ad24359867addb47ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaa0e95ff4fb579dea4d0bf3caa7ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e0336eddd428375c888dc2a9ff64b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f13c6d59d15069d9de8e4e6d89adb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167b1c63570d82d94d3b5a218a587e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448c9e715a1bcf20bbe299983a120ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8e8a27a725dbdc5f4a3fa9da664b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0f9a2f1fd362552946115859008983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe94e64f582fc2923d9c15e6d19ba284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeb4381be2403b076c43d0bb863f4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cad419deccce979709baa5977264986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667e41a4339d28b5f45fb61e7e90a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195594fab9b6d5559566396acc9ffc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dbe2df18724abde805d4814b50b8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdef690172a4bbc3ce17f5367e6436790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93becadc7dfdf5c14df9cc30474b611691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8664c26e5c9db37e6b037f28ad87292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae5156b9a6afbfe4a53f8de4f8e2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc2a7b4cda9d808b200a86df030b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e7189eaacd45f27220d8ca44b56f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339d9757e1a8d728c327318bea3c6bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e175e49964e75361166e3f2a72ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ac8641dfe6715961a5884e2568d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14001c0bae52988eb90c653447b8486c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11fa886c9261ef22f56bd513663e04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4a57ea021d67935e79296eba47acb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e056cc73198f2db0b3da4695c1e6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55830ea69ad4200b3adefab6fb53e612103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec514688bdc969ed1b21e4766257608f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce73e4338441ee358454a2b9427e04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a57757313b25a6ff15fabc0836ecfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434a6680d736009369509e9d8d4e408107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19261aa9ec4602bfef966ce404b625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fe2f7b998e67c0598701cc4ec2310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627ea749ca9dd589a0134f020ea697110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e91567f4812034b42aba1d71bc5287111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598532c33bb967c3b38d93fd84d694bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3aef35a0148409d964e56a7b59c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207da227f5d8f8627fd585d083e148a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d614a7c10472016f3eb1f12711181ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097761152e3999a3cddd3bf8d164f19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8d53b763ae40f27add30c5ea93f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6b20516aeb98c466be67ec17e2bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b540556c514352b30b5e77e9b9edb6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95e49e6e1b73a81729501ba93fd097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7bd686640030f9c278081de4bf249121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb55d5d2e1c8812eda952a9e83205122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2873742c561f94328b04bd0e89ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da020444b3f93e407361deb861679124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359951da0f135c0d22af4be762f961cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216794a49432d13d973ac60692ecddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3f4f798c0de87ddbb965ff1419011127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e64637914ab86aeeed316c8f2befb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b6517ecf62d146b3f00ec67f264c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71100299241a26fd43da4b0ef1dfbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f695dac7520366336dd876523f99e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9c52e42c1a2216f0b50285602f93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b334145c14ad4a39d270ab69cfd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cd71249bc62bbad7d9aa94eadf70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7e10a54033b0d0ba8907386ba3c70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09300834b4b55b6cc64a13b64d5fac29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7674b32cb9a0c572fe385448c817e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bf5edb697904d7fbc24db3509e79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec394bb1996544c5fa3090171e85ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d78ab31ee471c2cbb956a49787b83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79259cdd73b5668ecb8ab8c087836e4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bbe2b7be78b09672df8da0ba7f209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d84681e794d6447c27cee39b540b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692edea31fc2f038eadc84acbdd133a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72552491ea4c215ddf73eb3597948de9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9b22cdfd9dc3e1ac659eca6e1d8cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9ee727f1b6e439d4f8989cba39e77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c70362d8620543432137991435129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca2b83970a7a1481c8d6a02d475f85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322af7ea3fa7e265b0f1715a1881da6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486791128887f43327b2dc4a3cb60e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379b5492246c2667d040a846b18c668152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecced4d4eed2e54e2b89be5b1d9658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba087f973c35fb6cc658b2134a53d40d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957902e8b16d63114a9b06d20204638155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973dc249500b0f263fe32fe228d2b8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7813027e351c7d17829b613b87e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b2b846c0231724f1625aa67a49b94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b466dd754938bf2f2456d33eaa972159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c806211f1c2d2e026c35dd1b351195160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf3aca99b1451ea21e3e23353bba5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca6bcf52cea01118e98bdba0e6823162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20208fbb8fd04433623204d2b2c84da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c453fbf00955b7f2d1d4752422b9f3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99217f9e90c5f35f44f19150469f5d79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88509a8e3369f333ffbbb21f2143e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aece56c93d3a1d133f6882fbcdd46c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd1f2a70dfad8faeb84d61ab1b21a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b61011029415eb85636bfd97c0ee08169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a8ad483ee89daada7ae9803e9299170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9382d3ab0afc3955aa87b1cc75d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eb5c9e325f4213ae7f5de6f607063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635cdde389fb6db79a0f5e8d7a73c0b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7063fc28de8cd9d4b1670b8d2038174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a72be9bbb80a6e83e375b9facbf454175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f359544124ee65ff999a19708b9289176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b734e55c0b504f8c05651d63c660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58d15da83db885f5bea7f0898c502e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac13d90de1856092f8c4b50478f66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67298a80c92e7fc4c90b420019ba53a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9580297a1ce505e996a13d4b00e5f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ed45ab7fdc869ec2ce5e49de8124182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84588e69bd15b010819d0df5d09131c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf9b88cfb7a99c972ca7e5753a2588184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa718608dde7db66fdaf4c02bedea6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e71de1ab9f00b020acea238c7798ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace2f5376fd7279802d790883707938187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc731cddbdce84217bd00540f33da1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972328f161aca457556b596fdcd2e95b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4930c637691872a18436702cc2fbe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9fe34f9fd432e4f05f35bd16bb473191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734ee16f4cbded0cd24803b1de0f4c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a998d9d3eb08189d8b8da3f11ccccfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df9eedbf33344cfd9dc617b934357c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559087110fdd9d7f922f61e4668570a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e011c5736cf5d6cff99241c139310196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a3eb6a0ce2f3f8e5d9744a85d1e84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862657460fa976e1ae276609897227c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35ca947d21d33fd8e6edee6f885e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb20f64f4c177273ca0518dba338790200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c440c718521c8b7bfae3f14af6393c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee05fff6aa5163143f757a42c2fe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8ef669883c3a832c856e2f8a1d22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e6b50a6f6f14490d1bab24075d521204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664353e606600fa0e2fa36dcb69ecaf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece4262eb90fc2a5dd1c162183d3b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cc2363070d71368de29bce2a11867207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1351d303fba72522d8155df9a0fb2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9601b3c4e94949f599f2608eef1d6e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13820ea30c3d59a59bf9eaab4795fd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce357a7b5d3dd968cb1a25adc6a6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc834cd73dc9b1884dead865f7b7a936212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c90d0e96a341df55bb78828cf0e123213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bece296bfc2bbf5299370c9838a28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66624eecdf981c1987092b53b816a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95833d13594f820d82268518354fd1aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf89ecf89073c05190e9f7ad2b20f75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22430c8542889050654eb8878c41124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652674239ed285fd57788346e95bbdfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550294103705f2e970cfcc43ae09dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0a913ec94db4a9a49730961681d4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fa630dc6f1f93302905cce0304123222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1956fa4e6194fc97dd4ac937816eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25bcb341b9bc4a690d09302ce14690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf4543a1d503369d45fbecec1c8ba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e4d9c3969688b1b3038e0f6317f16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8605021e510a0f6d8f3819fffa46dd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14baa16119831c28da894b8c1295dc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d458700aca6645bcf52aeed80af32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e649dd1cfa0119c21a209d6697c967f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06252a783f15b62a6e9459ff84f14399231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575787aff1ab3eba0bd3d2320af9ee46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e281c29155a91a4c45d8f76bdbb0bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e4742fdd300fc2f7e412ed298fa81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7ec909caccbc57508709c1d8764d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568ee24b6b8e7615b11bf5f877683e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01abb1caabe726a5a34f9eedce1b1c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdfe75f11d3f8ae8e283a8582ed812238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2353d097fd1f5eecc836b46010d532239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af937720945cd4805dcb1f87d090da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070e12ae37f320cb0311135cb96a606241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41def2a619425fbe7ea579f8d60339e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596fbeed98310bc3d0139fad256d1cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e39d0ec541800a8cc298448638f8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc983d25d02bbda3105f5d4bb561ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff1e1d320afd451703f794eb16e70c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e3cca5dbba81b4ca7369302e6d3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2051cd08d95c871995747f990d69d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152aa224935396ba264982f87c35446249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66587ca97ad17e3447bd0a5055b7fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67137de7e747e8e16f421bc90b864a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a8555e20afff7024513bd73ef687252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4f804b922148366af0dc60fb24f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90977f26c2fb708925858cf0a8727c76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8449479f3d324dc8c428eb9801acd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af585333ce029d1cb90012d736606f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59892c1cd6f0f695e664d25f9c819b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf67acfa328248134f3b29358ca8486258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ccca7fd2294e052a4cfa512adce5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab194e3ab2f0fa0155f0a12b6d9179f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1b79aeff4e749a279db83e7af5a15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9030c29fc6604c225fffeb0c4e53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5076dc99ac5eb8ce7a930c4c76fe9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7843b616c29ff88380f5022b74c08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb02c89bd28ebc1bf0fa323b75b45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99101300301cabf751192f06a59df3db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522939ee995d0e39929177b9f636a977267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4bd4e7c74ce7f344861c62d4dc925268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192a77eeef5ad3f9013c27dc5c65cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c3c1f7794f31488316af6116ba8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69c3ec62226fb7f64201fba7b32c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d07bafecf297035df2044eb6ccb222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3df4e4f998ed2eb633bd7bb5ae30a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37bb55860ff10717de351c3feac9b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5a9b469a7c1209542f1990c95fa6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1858a60babb523c129694fa7026e4f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011fa93bf1e9e4f67efd3a94acdf6ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eace2607db8c8b49fe93883225a68278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe07034b7e0a99d9476692190d60837279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9586d5daff05d94e22bd9d8b76390280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91befc44f95697af08825798367b2b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdd4d3f34ef10822afe3fd866054f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9631d1e8e3857aa139ca80d7932a77f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0870d3f033858e73b5eeb44da67a5d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb697d0629a9d8190f6aa238d4edf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816954358b56f7bd1b596be1c5d4cda0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee1e6667346a7e770abb6a6edb8f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ef78e1cf4ebad0b6aa792f42ec9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34564dab1c37f7db9f8ae40ab311e95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da70005e2114962930615d13c22589290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680bc887cb30e77aad0fe97f2bb3680291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3046d8f74e2c46498a85957825ba8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888314a7169020225010aa2e5867700e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e866fa4a7120d1bd71a1494ab37df76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41511f6c4350b65916f08c48c936118295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515be4726b27925e8927dd88490150b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcdd8a14fd4489c8e8698a61e6c788297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4353beb12595a699fa36536d3087e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be4ab549c054dbd18ab06c851dadf3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579ece73681dcfd4cd5fe6cffa028b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef2b1e48f64c2843708c0c75a66343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a794af51a7c3f6cf2f6cee09e6edd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766b0bb7eda4420cac5789bdf92630303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f584f0c095bec0e0edac518fea0c4a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1237969a8e8c66c4792e92324ae28c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176a3749b507d488035658f14c9e6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf03ac847269576cb80b4de788e2d8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f0b80e706b71bca5e7bd99727ce8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e3bd57a06dd4ce23ffc4365f6bca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20ecd035bca9be1143ecc35f46eb06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a2cefebb2bd2fa844c49884e7a3f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2425eaf9ec8d3580208e2844f005a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1d8588b233849a02c39937e33a56313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f16ce3930e78f7633150ad7cdd8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3278cb91edc0d51f981e651eea160b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5021221d0ef23db551d60dae80e72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004a2f5af003144eb245ca2a47ce109317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da174d7d3612671bca0853faa1752ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95fa1c799798ca5904a2a07b399c24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa05c2642e30dec0ac18e45c4a42e7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37def0ed67a349d77adc4ff444c56f7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde361221b0f9b2e6705d5b8e25109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eaa13402997937677bb22d7abad79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a02c437cc75d602220f367bc49bf66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf805537e7dd93293a568ca8b0bedd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9838e97d1fec80a9fb3d9e0851f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb2e7f6b2c333bfd5b90b8121c8dff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd991dc255e1619692d5743f9697c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e228bcd8d584b4db579fab3b355f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca2b6c9db1e9b46cb6c984df41fed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734522199fa0e97ac45a32bc35a7ee43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bee4bc7e9678deda28d70f69253f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593ac3f5f75b46e9fbd1854d36314b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994855e69094fd101c25d889c169329334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011c27aecfe6462830be0ca4046b06335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b8c80820ff6a69905266159a48c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ce9dd9af081195a5bc20e8942f3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b02b7a9a5336a7655edcda05ca76b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782360ef40ca90975ed322780544b3b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd5fe441a7858d26f6558fe44d6b4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9505e9b88c48e3a5d62c52c9f3bdc31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef27a9ece536a570a83a3e31c6a546342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776154389f86be166a90b7794e65343343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2959cfc180acf53c939ed0ef8d50e7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0826ee6978a0efb3cc2df416ce588c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247adb29dce8f07c35618c3531c2e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ed5a924d7fce9029ecf813eaf7999347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0903452a3109843e4c5a08adafae4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a63744b55328edb6ced2068a8a62cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184ef1bb4e14d5ec2583b232cfc2f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a913ba027381673261c2e4e17be67e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8855a26850e793eefee90f7b419a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a788e7d9315fa52327c1a1173b5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cebffb7dd04eb2bde0d7f03bacd139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b195773fc58e372d7980a5d911d2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf352b44a54b08bbe1881c33b393d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f739e4b8ea17ec0ee210be96df9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5898cbc6d8b9b10eec853f5611fb5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27680eb3b4f05e7a5768bd5019e3be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3c45e9f570145d4d5a009876390cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374e5b4a35ffd07163941e48d0dd846361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d0498b6533ecf6cf1e5ec4acba6b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f33734efaefcf486ebf37a6451aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072f0e38bff184c76fe0ea5119a1d6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb018f28c4115ed798859f8c997c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90880ed60971e69f32944ce3928c102366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88ce60b4fb34c08147f2d93cafd74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4f187a2c87f2935e0790d54663536368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fa83c88a7915549bdd6fa5052b81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d11dd84a56ee6a9c7774c330bc4095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7987bbfc58ecb5701bde395ec40ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e436a7d64d15a8d2836bddcca0df1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447841ef933ceaa436da46d8a83e6c9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8649ce503af585c3a6b67380c00eddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d8a09e083bd4e67a9eb0abeec1340375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225bb745ac3bdf37efd0763f72889a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a6f0865d05b4c5be93a45bedcd80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041ac1479785735ccedefe5c33f919378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b63b8bca9dea6f3b41c581b42cad55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d4b0e5dfe44189a28daa90c699b04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654c254d515f29dd506abae825dd4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf608969663b92cd8dc996f491f3a5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42858b0e334d1182e4c566113e8ac774383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51060f03e7faf6390c6b228af8fc5b19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ee6d348daa916ea51944e41c5c10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea765d74d3e24c0d977a2d5d9d8752b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0c098fc8d4ac01568598eebbf4955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d9456b176e280e9c609fa48e44ba2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c722d1d6a67607556697c08d8f73e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f58aa898afa4c3761b96303846bcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e5906c1f2e337b4b4175b86ddf2d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83756ec007580524b774a58346b97c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c48e8561b9aaaec21c20862db050393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eebe206333e0159fbdd36b225f2dbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b260d6006495a109540c3f7e7d4a54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90438b753fe0ade663b4869b3dd8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965abf52808d03b12218d702990f275397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564f9abe604bd08d07bb70215d84f1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d65d5ef09a9c84d67ae565b88dd093399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa113ac2d827926784ad02af76cef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3dc3f1e4e0e30df429246b00f4f80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd773b20dd6e2858c275a4e701472606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646eb666ea6c0ed869eb76f1e0a9df4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95d1289ce155a9ae398921e3324083404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f8af5dd36fc4debdf6c684a3ce54405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae0ceecf83e1230cdc4714fb662b53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ece715c8209d347faf98d0fceae503407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46332bef88bc3ee3ade7c4e84ba211d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806b96157b8b91d21c555aa70492dec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929a8ded7c0eb04728cb6c12bffda50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8294bb275eeb935f8203c80ad752466411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b44c03ed1791b981cbffd1f8590e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effc48f2f2b144dd0d0112c32f288e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dca2f471474cd1753e75dce9766cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a4ba113fe03964df543ca0f9b528415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d5005d7d4c7888af3fd3e78c30ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268d3dfa147d189218e7b7e1af668c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ac8ebbd5afba8ccdd6a0de319e370418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850415ddeaf1b3a13a7db91899b1e79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e1939b0257dad3f145592a5236bc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9959dfe962957ab1ea95c48367b9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be6100d025205d248bf45c19c1a62b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c98bc9ce328522ad9bc7d4812ff22e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf038536e4c865b60739fd48fdcdb8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57614d10e490950f2b10f40fe230f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ea8f024ed0939e647f552117824f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647bbf7aa3ad66c2464107c173fa5b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac79db96eafb841d47431a8b3e65f31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea50eb72b2b7696d2aa625c2af6da1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f20523f373db4bc3fe4c643c3da65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58ecc8c22224e205d5d0c4265ec96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bde401a27d22957116906fa48cc10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd799450923ef4fb065edc352aafb365433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d56c1354920c1b2b7c59129f656b06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab471c6aa28f18054467ea72fc6b9998435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b7c3d839d797f777558d59a1144f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f376abb2029462e378a5fac04c41a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd4c18ee738bf41cf6dcedf8bc98e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87ff1c1d8fd685875ab31f65351f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47b4921d7338b9c7de7d4c2ee3cbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff131b7b43032061c22979c7f064ecdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d4aadb0033fde8e92cdf83a87746442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade0a45fd537ecede5a79c88fc69586443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a782471fa4614559728b0daeecf644444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c98ad2c61ada52aca92abb6e24a95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10454278763fa06f29b3c5dc052acaea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e6e4a6e2c5835893d5d6d7bff552447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa5ecb4ad55a8a948fc458a99fc01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744e1bb2ebd3b789682cedc4ba0f0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e6e06697f0212c164a031482c4628450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11ee5835265624ab96b7cb20005b40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095bddc81cb2d1f0e1611deb54d8548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac31e2b2e763a4dabf185115432ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024427bc0189d5b3d97916431826bea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6003b0d71ec4ccd55ab50e9a5abc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134049df688442389e0434743bbac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7d622ba9f5cb360ea6b054854f05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379cd73bf103763a61659b4cf9e5d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236764a62b6f3859023130d4632f14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb136dcb83ae3fcb67f876d515f26f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5d7f72aec80ff7833f75b1e868592461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a9341e27091bdacb5440f553e38e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079929fecf4ec03dd4f82524fe968313463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5915881b8d73dea51a685fc17f48ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd507c18405b3f7eec301c0df8674465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171882e1046999e9f5a49c6e39b91554466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9565b376fd5032751111e017ba4b07467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947be2df77f103f98b1de4beca06a1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35322de5631a720eb2d1b6631d92a2dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08651aea2e9a415c5033af7c12f2f57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67fd32c08ed90deb4cbe994258b99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436981319c38d2302610f8f91fca416472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3138f9871209550bce7d57fd8c712473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ba9463cc56dfff1296c1be09d4780474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789335946d51e917474b2c78eea5afe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800141c0900a0d1d585190e236b97b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89719d3d7a6b76586b5f15cd30916a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758501cc383aea63a58fe26e8c1ce42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ebc2e17588b5f27a7d92eb73ae8a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ce22b208ca8fe6c8eb7287cf24c69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a524479a51a79fe8c3366fee6ae514481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7b8c504688e10c27573c41a481cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54d4fb22ec005ae2c675bdba410ef9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372597ec0fdecbb118c56bb973f0ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301b8f56f789d0623c41269a866dd21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038eca4cf5c5dbf1e8c43a9bfc62ac3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f33f5a4d9e84f4ccc4aea23018a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d49622e9a1e912ffcb245155807e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8722cbbe57b1a1ea4c95831d29956b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a00a64e1d16c41552ae5e37d38c475490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c8ae4e52a64072772dc98742c5e5a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ae3d09af654f911379beebe8388e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7bf89205d9952c617a05a614618f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446d24cfdc03b9801d374efacf777b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b84052eaeb5884c67d2cc2e411446495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffacdd8492e497ce8bba57944468c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7143d7b0a82cfae6b554b211aaa10d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac7a08abacf285ff182755415a21ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c62e90e712392495b0150f1a9256e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c158e132f6ee5ddb2d0a9e3487e10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c38dfd1ac92f7f4084cbfda94911d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df5964119e47935d9cd6fc8c8abd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0038827f39d1c05f28095987de1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1228869426afbb8f52dad96c79e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131be348af74f43ba18ef4f55f5dcef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4dcd9e7a99399a51f86899ec2845d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24265faefc936750a9abe1901b5e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe68fe267b1ca66874f5c710bb42cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857de05a9bbd0922c09d1c7022fbfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be183b32a6e92b0d0c93a6a02f9d35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f78d034f7c4f12860e52cbf095eaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d79283d9be5a259a52ba1d08af62f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d152c4c955523f8dd6f08d4be521f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31701b657d843b1e7a9682d251e49d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e68d64ccacf23ea972ca9f6a2e148515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a0c9fd1cd4f340d8d4e8847f160dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d450cb66221b1801f75333dd70542517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b85ff2c31e1efd273da86a8eb9c482518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49ce76e3a54cc39847df447082c672519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66500c5cfbf1cd6860304a87fbcfc2a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1403d04293b1748754ce899217e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf86c097d16e1bb2e5dddcd69957ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970557fb63f228a9bd213fbab16027e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e75515c34941e14bdf304f131cb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35979bdcae0aae65e7f8b9f1a904a886525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76b9ab86d26acd056ca1975957ae2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54bf221aff4f585e8e98563280bfc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9792f96e3d5e27f3b6d9436fea49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c0991d5fcf7e82cf0364034f2da0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5e722a8e4689822e25d5875d9222f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9124eb119fb5d9ce18ed842e8fa1d12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293486982e8685d612c6802ad371878b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75127a542c9cb31e489e96d93ad903533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b5986d5b00f589f49043d2b88012534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825633e2f319609a38f00c4722b1c067535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f3848ce39c0f52f35a761dd82185536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b7b7d1b606eb61bbe9e342bfd4c20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66317cecc84e6abaaf7fdd6b5393a87a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10141aa4283871d649dfe37028e76d18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dc2a06a0e17d2fd92bd6834441bdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281fcc3152bec047330888af5397b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a4bfcfba274a157164d5e6d88871d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80f3ad745ff2420600ef189a1c0ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0a70587f7147fbdcbb1a41e4b4047544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cf6b73e370a1fece0a219fe7955b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bdec98c73d9da1c0a0686cb48f95b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75d8154ef27b15ae097d9bfe861c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fca40471a9b3b32668fbbe882200c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10058db8dc224b2d484f57b91d357a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a4e6c24df418baf6969f8616801b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8d0e83d2e105dcd0712f48f82fee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df562ed828e311f60089d789a88f68df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ecd676344cc804efa23fd833374f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155097072f8c93c8a8c74f8a62a85a83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701210a2e16a1041cf40f152423c86cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192fb01434b0f8bb082cc040a76afd3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f66421400ca0f114c54ca9a352fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7154353ba6c13faea3a2d799b5b4a38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba9e1511e1a5a3db32c19d7afa9ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c305e2b488057beba3e7e4d5dfd17c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc06b041151c456d8e3eccf85d936561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e0c85f324af11328f92a6df293c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d127b4e172a74d9858db95f101a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e9ffd107b54c8f2b9367ef2b96c79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c4b268750be9624626f1263cd54c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346cbc9ecb7a6a666f604ee228ba18c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eb36d5d67fe81f362fb2e8773cf29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c342411ec68b751e5491cb542aef2c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959623ca67b1454ef42db548594b1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d2025a4c66a1dc42a53e5e75e7020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dc926c59853d3b983ac92e8ba1f72571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de9a6d9eeb881046aa0885754cb4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6affb8c78e69cdad6952a61a067d25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e7f7b0cf4df3fc06120cb698dd0ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d073102c040aefd7bfd98ccd086bd90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c54d35a3aef799b3883aeec6e664b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5d71af4172adf5b7e1567c97fc78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223edb15bbd59c194d84c8ac7c789ec7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16705a91cd2cdee7faf8d2133a8b6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17217b2780fa352085da1e0cc57983a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce04ca21c293390396142c30601b7db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e1448696af970289b791126650f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1ae005c015c1acd5f143b557ae53a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35e789c4d050088251c6c335164f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428e6ac5182b1724942fc88dfade6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cd404c7e4b188d1e9e716285a6482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70606c835963a67a2c4fe848b5aa61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655137b357fdbf0e3cee6cb58210cc5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9317740c7427cb007b6717203c94be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293b436041dcaa6fbe7449935cabb0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d877359ea6d9f6bf2b91cc9ff016f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f66bd21590f0e71ccdb5df2f42850592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cb38e55df545231441eb20e90ba8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ffb006bc039ee0b4d04f1e870159594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa275bff6135891db9588a5c4c6ab4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905f869bd3e43a3618b12af48b39504596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860e0857a1ac0cb18e931d8b18be2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c01814b03084db4bc7a69042e3c606598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7566435e2db3051e5186564fd421599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07657f1fe1da4af86f190e3a7492c928600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4506ae871bee6d4ed619aa4ef76659d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca62f1ea66a0f25923cb7ca8ca01ec4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd07c48d88d78bbe08ff0ee05dd5f8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e4799315a97cb35639257adc082c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f14703563cc2fed3636497b1500e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f311e544f54a42a24398ff14adab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c407fc6437b87d57dff382c52d166607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e060c33f57b5c163c693efe63efa4a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e280aa3f3165b70caefb98b9367515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68389acdc31e44015e5431fa2d1f42b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cdbc759c5c9ba23f77323f0d852b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6efe4c4820f3782185d0f716856b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d37339e133f52fa3e135c3d0174a4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43bac17f0f8b540dfb6056d72f5c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e2aaaf2f1fb7665c512ff0b3166ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f16265d11a3fb53677746a26d71e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f026c614708b0c1f544b9f08a9b05c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591ec6f1e9e696476e70d675d99b9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fadd8a0f77494af70db483ffa705fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871eb24344494d70de50fb342f47a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867787e9513ad23eb302005b302fb12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130cc7aa06710c62736afb3d778310d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e9c0f451bcf589d534b63bd5f32df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585755c66bc69ac58a9d962d88a10d15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a1bb7ee40cc9e5379555d6db4e32c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8673ec4fc052ddb5c8013106bad231626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10055301dd7b3a307dc4651d8816edf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a57286b7b3069b6d70d9508b1109e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa8cc31bfc5d9bbd2b63db1c1dda7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3750233dfd06d048bd593296d066c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0184cd0d1f89ff3e25029975fff4e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ef43136ecbee648139ef3458017ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38166af6a91efac1f037f606bf32e78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651583b8afeb1d6935b3d02a5bd8a71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308491ed4a41064a34603e4dbed78a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62e21d13e639869f067c546b78fcb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc8daa2f5ecf6ccaea03f1361cfc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f1b5ed43eafb2d012eeff9d97961638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3bad6b70fc807155b15219e43928639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b39b21d09658ba12f633790f52a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d235be460543e8bac82bcefc45e4967641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ed274b8e57ffaf1bea02150b2050c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ab7c807b3de428e6292955fc2c74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b971acc9d2798389eb98748cfa2f48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e0360259ab83f3bc4aaeef3d24c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f48ca289716ac076e458510c22615646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fd9c983a2d91e4fe0e5f2111351b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a7b6a8c3819aaac24d232dd0a6860648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124b000d41c9ed396e4099d9de53cb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db03122fbd1716138e72179b5d64d9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ae84644f6feda8971ca03aea7e4d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92d859da8a7985f8be1bb33e7907c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c07cf613a7e899d1c247862b84a1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8a25d5719b19eba68201bd108a715654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a40a3202d08765a7daa26d587bef6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc472f2366ebbd713ad45a9946e3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a3107708c0a6843222a340096831e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca172e9aa6e029a327ee7a6c5f6633658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c30e6dd2876146dd0d3b761704a82659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb23e0d7bf43101668f751033a7842660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab71d24a0a00197c64769fe07935e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7771018828810b028a01b17be6040662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e0c776fb8f906cec59fb4a5675297663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fdba110d29919b8a42752d04e97ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c25143119e0bcf6d30649399467b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0920fc98e44a6abaede9dc5075b4666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>