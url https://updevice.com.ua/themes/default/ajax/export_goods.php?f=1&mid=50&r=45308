--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="758">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="763">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -112,53 +112,50 @@
   <si>
     <t>Навушники Bluetooth BOROFONE True wireless BT headset Bw01 Plus |BT5.1, 30/350mAh 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-borofone-true-wireless-bt-headset-bw01-plus-bt5-1-30-350mah-4h-/</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний BOROFONE Wideway car AUX BT receiver BC35 |BT5.0, 10Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-wideway-car-aux-bt-receiver-bc35-bt5-0-10hours-/</t>
   </si>
   <si>
     <t>000007714</t>
   </si>
   <si>
     <t>Ігровий контролер BOROFONE Spartan mobile game button BG2</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-spartan-mobile-game-button-bg2/</t>
   </si>
   <si>
-    <t>000007887</t>
-[...1 lines deleted...]
-  <si>
     <t>Ігровий контролер BOROFONE Warrior cooling gamepad BG3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/triggeryi-49/igrovoy-kontroller-borofone-warrior-cooling-gamepad-bg3/</t>
   </si>
   <si>
     <t>000008751</t>
   </si>
   <si>
     <t>Набір office Combo BOROFONE Business keyboard and mouse set BG6 (Keyboard RU/ENG розгортка/Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-office-combo-borofone-business-keyboard-and-mouse-set-bg6-keyboard-ru-eng-raskladka-mouse-/</t>
   </si>
   <si>
     <t>Навушники BOROFONE gaming fun LED Hi-Res BO100</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-fun-led-hi-res-bo100/</t>
   </si>
   <si>
     <t>Навушники BOROFONE Gaming LED Racing headphones Hi-Res BO101</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-borofone-gaming-led-racing-headphones-hi-res-bo101/</t>
@@ -1177,53 +1174,50 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-dancing-outdoor-bt-speaker-bp9-bt5-0-aux-fm-tf-usb-10w-3h-/</t>
   </si>
   <si>
     <t>Клавіатура Borofone Speed wired business keyboard BG9 (ru/ukr/en)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-borofone-speed-wired-business-keyboard-bg9-ru-ukr-en-/</t>
   </si>
   <si>
     <t>000009628</t>
   </si>
   <si>
     <t>Миша Borofone Platinum 2.4G business wireless mouse BG7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-platinum-2-4g-business-wireless-mouse-bg7/</t>
   </si>
   <si>
     <t>Навушники Borofone Craft universal earphones with mic BM83</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-craft-universal-earphones-with-mic-bm83/</t>
   </si>
   <si>
-    <t>000009629</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Cat ear BT headphones BO18 |BT5.0, AUX/TF, 7h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-cat-ear-bt-headphones-bo18-bt5-0-aux-tf-7h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Point air outlet gravity linkage car holder BH78 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-point-air-outlet-gravity-linkage-car-holder-bh78-4-5-7-/</t>
   </si>
   <si>
     <t>000009643</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(air outlet) BH88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-air-outlet-bh88-4-5-7-/</t>
   </si>
   <si>
     <t>000009644</t>
   </si>
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
@@ -1351,74 +1345,68 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-cable-erudite-bas12a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000009945</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Micro USB cable Erudite single port charger BAS11A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-erudite-single-port-charger-bas11a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Scenery dual port BZ22 |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-scenery-dual-port-bz22-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Wind automatic clamping car holder (air outlet) BH98</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-air-outlet-bh98/</t>
   </si>
   <si>
     <t>Тримач Borofone Wind automatic clamping car holder (center console) BH99</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-wind-automatic-clamping-car-holder-center-console-bh99/</t>
   </si>
   <si>
     <t>Тримач Borofone Airy tablet car holder BH100 (center console) |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-bh100-center-console-4-7-10-5-/</t>
   </si>
   <si>
-    <t>000010088</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Airy tablet car holder (headrest) BH101 |4.7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-airy-tablet-car-holder-headrest-bh101-4-7-12-9-/</t>
   </si>
   <si>
     <t>000010193</t>
   </si>
   <si>
     <t>Навушники Borofone Manner true wireless BT headset BW06 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-manner-true-wireless-bt-headset-bw06-bt5-1-30-300mah-4h-/</t>
   </si>
   <si>
     <t>Акустика Borofone Noble sports BT speaker BR37 |BT5.3, USB/TF/FM/AUX, TWS, 5Wx2, 2h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-noble-sports-bt-speaker-br37-bt5-3-usb-tf-fm-aux-tws-5wx2-2h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Warrior gravity car holder BH94 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-warrior-gravity-car-holder-bh94-air-outlet-4-5-7-/</t>
@@ -1462,74 +1450,68 @@
   <si>
     <t>Адаптер автомобільний Borofone Journey car charger BZ25 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-journey-car-charger-bz25-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010303</t>
   </si>
   <si>
     <t>Навушники Borofone BW59 Plus True wireless ANC noise reduction BT headset |BT5.3, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-borofone-bw59-plus-true-wireless-anc-noise-reduction-bt-headset-bt5-3-30-300mah-4h-/</t>
   </si>
   <si>
     <t>000010325</t>
   </si>
   <si>
     <t>Мікрофон Borofone Lightning Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-lightning-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
-    <t>000010326</t>
-[...1 lines deleted...]
-  <si>
     <t>Мікрофон Borofone Type-C Trophy lavalier wireless digital microphone BFK12 |2.4G, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-15/mikrofon-borofone-type-c-trophy-lavalier-wireless-digital-microphone-bfk12-2-4g-6h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Rhyme BT headphones BO25 |BT5.3/AUX, 30h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-rhyme-bt-headphones-bo25-bt5-3-aux-30h-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder (air outlet) BH92 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-grand-one-button-car-holder-air-outlet-bh92-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...1 lines deleted...]
-  <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder (air outlet) BH204 |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-air-outlet-bh204-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Куллер для телефону Borofone Red Shark cooling mobile phone fan BG11 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-red-shark-cooling-mobile-phone-fan-bg11-4-5-7-/</t>
   </si>
   <si>
     <t>Килимок для миші Borofone Illustrious gaming mouse pad BG12 (200*240mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kovriki-dlya-geymera-62/kovrik-dlya-myishi-borofone-illustrious-gaming-mouse-pad-bg12-200-240mm-/</t>
   </si>
   <si>
     <t>Тримач Borofone Blue Charm wireless fast charging car holder BH203 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-blue-charm-wireless-fast-charging-car-holder-bh203-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>Тримач Borofone Grand one-button car holder BH93 (center console) |4.7-7"|</t>
@@ -1603,98 +1585,89 @@
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-borofone-ingenioso-intelligent-positioning-anti-lost-device-bc100-9-12-month-/</t>
   </si>
   <si>
     <t>000010519</t>
   </si>
   <si>
     <t>Миша Borofone Winner 2.4G business wireless mouse BG13 |800-1200-1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-winner-2-4g-business-wireless-mouse-bg13-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal rotating tablet holder BH115 |7-12.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-rotating-tablet-holder-bh115-7-12-9-/</t>
   </si>
   <si>
     <t>Тримач BOROFONE Vito metal notebook stand BH115 Plus |15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-borofone-vito-metal-notebook-stand-bh115-plus-15-6-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...1 lines deleted...]
-  <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
   </si>
   <si>
-    <t>000011081</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
-    <t>000011082</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>Миша BOROFONE Morning business wired mouse BG17 |800-1200-1600DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myishka-borofone-morning-business-wired-mouse-bg17-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011335</t>
   </si>
   <si>
     <t>Пошуковий трекер BOROFONE Search card type intelligent positioning anti-lost device BC102 |Apple Find Me, IP68|</t>
@@ -1714,80 +1687,74 @@
   <si>
     <t>Вентилятор BOROFONE Cool desktop fan with light DBF02 |5 speed, Abbient Light, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ventilyator-borofone-cool-desktop-fan-with-light-dbf02-5-speed-abbient-light-10h-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA94A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba94a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre single-port charger with digital display BA95A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-single-port-charger-with-digital-display-ba95a-1usb-18w-3a-qc3-0/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA96A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba96a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Ilustre charger with digital display BA98A |1USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-ilustre-charger-with-digital-display-ba98a-1usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011859</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS12A |1USB, 18W/3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas12a-1usb-18w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
@@ -1804,53 +1771,50 @@
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute charger BAS54A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-charger-bas54a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS55A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas55a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Type-C to Type-C Absolute charger set BAS57A |1USB/3Type-C, 67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-type-c-absolute-charger-set-bas57a-1usb-3type-c-67w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...1 lines deleted...]
-  <si>
     <t>Адаптер мережевий Borofone Lucky PD charger BAS23A |2USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lucky-pd-charger-bas23a-2usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Bluetooth FM трансмиттер Borofone Clear way AUX BT audio receiver/transmitter BC51</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/bluetooth-fm-transmitter-borofone-clear-way-aux-bt-audio-receiver-transmitter-bc51/</t>
   </si>
   <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
@@ -1864,53 +1828,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20a-1usb-1type-c-83w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011902</t>
   </si>
   <si>
     <t>Навушники Borofone Elegant BT headphones BO22 Plus |BT5.4, AUX/TF, 90h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-elegant-bt-headphones-bo22-plus-bt5-4-aux-tf-90h-/</t>
   </si>
   <si>
     <t>000011903</t>
   </si>
   <si>
-    <t>000011904</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники Borofone Gratified BT headphones BO24 |BT5.3, AUX/TF, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-gratified-bt-headphones-bo24-bt5-3-aux-tf-8h-/</t>
   </si>
   <si>
     <t>000011905</t>
   </si>
   <si>
     <t>Навушники Borofone Fascinador BT headphones BO29 |BT5.4, AUX, 22h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-fascinador-bt-headphones-bo29-bt5-4-aux-22h-/</t>
   </si>
   <si>
     <t>Навушники Borofone Melody BT headphones BO33 |BT5.4, AUX/TF, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-melody-bt-headphones-bo33-bt5-4-aux-tf-18h-/</t>
   </si>
   <si>
     <t>000011907</t>
   </si>
   <si>
     <t>Навушники Borofone BO35 Adorable BT headphones |BT5.4, AUX, 45h|</t>
@@ -2110,53 +2071,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-solid-car-charger-bz31d-2type-c-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012044</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Trophie single port car charger BZ28 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-trophie-single-port-car-charger-bz28-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>Кабель BOROFONE Smart sports watch charging cable BD10/BD10 Ultra</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-borofone-smart-sports-watch-charging-cable-bd10-bd10-ultra/</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Original single port PD charger BA100A |1Type-C, 20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-original-single-port-pd-charger-ba100a-1type-c-20w-pd-qc-/</t>
   </si>
   <si>
-    <t>000012147</t>
-[...1 lines deleted...]
-  <si>
     <t>Куллер для телефона BOROFONE Travel magnetic phone radiator BG15 |LED|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-dlya-telefona-borofone-travel-magnetic-phone-radiator-bg15-led-/</t>
   </si>
   <si>
     <t>000012156</t>
   </si>
   <si>
     <t>Селфі-монопод BOROFONE Cool line tripod telescopic selfie stick DBY01 |BT5.2, 70сm, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-borofone-cool-line-tripod-telescopic-selfie-stick-dby01-bt5-2-70sm-4-5-7-/</t>
   </si>
   <si>
     <t>Адаптер автомобільний BOROFONE Ocean car BT FM transmitter BC61 |2USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-ocean-car-bt-fm-transmitter-bc61-2usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012280</t>
   </si>
   <si>
     <t>Перехідник BOROFONE 4-in-1 converter (USB to USB2.0*3+USB3.0) FH1 |5Gbps|</t>
@@ -2203,135 +2161,192 @@
   <si>
     <t>brown</t>
   </si>
   <si>
     <t>000012484</t>
   </si>
   <si>
     <t>Акустика Borofone Rubik cube sports BT speaker royal BR101 |BT5.4, AUX/TF, TWS, 5W, 5H|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-rubik-cube-sports-bt-speaker-royal-br101-bt5-4-aux-tf-tws-5w-5h-/</t>
   </si>
   <si>
     <t>000012485</t>
   </si>
   <si>
     <t>000012606</t>
   </si>
   <si>
     <t>УМБ BOROFONE Star power bank with flashlight and cable BJ87 5000mAh |1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-star-power-bank-with-flashlight-and-cable-bj87-5000mah-1type-c-2a-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ BOROFONE Clever power bank BJ88 10000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88-10000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88A 20000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88a-20000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever power bank BJ88B 30000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-power-bank-bj88b-30000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80A 20000mAh |2USB/1Type-C, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80a-20000mah-2usb-1type-c-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...1 lines deleted...]
-  <si>
     <t>УМБ Borofone Clever PD fully compatible power bank BJ80B 30000mAh |2USB/Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80b-30000mah-2usb-type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012876</t>
   </si>
   <si>
     <t>Кабель BOROFONE C to C Peace charging data cable BX124 |1m, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-c-to-c-peace-charging-data-cable-bx124-1m-60w-3a-/</t>
   </si>
   <si>
     <t>Акустика BOROFONE Loud BT speaker BR105 |BT5.4, TF/USB/FM, 10W, 5h, TWS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-loud-bt-speaker-br105-bt5-4-aux-tf-usb-fm-30w-5h-tws-/</t>
   </si>
   <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012985</t>
-[...1 lines deleted...]
-  <si>
     <t>Акустика-караоке Borofone Deep RGB BT speaker with two wireless microphones DR23 |BT5.4, 15W, TF/USB/AUX, 3-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-deep-rgb-bt-speaker-with-two-wireless-microphones-dr23-bt5-4-15w-tf-usb-aux-3-4h-/</t>
   </si>
   <si>
     <t>000013024</t>
   </si>
   <si>
     <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
   </si>
   <si>
     <t>000013019</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Present wireless dual-mic BT speaker DR22 |BT5.3, USB/AUX/TF/FM, 60W, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-present-wireless-dual-mic-bt-speaker-dr22-bt5-3-usb-aux-tf-fm-60w-5h-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini single port charger BN34 |1Type-C, PD30W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-single-port-charger-bn34-1type-c-pd30w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger BN35 |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-bn35-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Mini charger set with cable BN35 |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-mini-charger-set-with-cable-bn35-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger BA113A |1Type-C/1USB, PD30W/QC3.0, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-ba113a-1type-c-1usb-pd30w-qc3-0-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy charger set with cable BA113A |1Type-C/1USB, PD30W/QC3.0, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-charger-set-with-cable-ba113a-1type-c-1usb-pd30w-qc3-0-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger BA114A |1Type-C, PD35W/QC, 3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-ba114a-1type-c-pd35w-qc-3a-/</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BOROFONE Energy single port charger set with cable BA114A |1Type-C, PD35W/QC, 3A, C to C 1m|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-energy-single-port-charger-set-with-cable-ba114a-1type-c-pd35w-qc-3a-c-to-c-1m-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB-C to USB-C Regalo PVC charging data cable BX127 |1m, 60W/3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-c-to-usb-c-regalo-pvc-charging-data-cable-bx127-1m-60w-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Кабель BOROFONE USB to Type-C Regalo PVC charging data cable BX127 |1m, 3A, 20pcs/can|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-borofone-usb-to-type-c-regalo-pvc-charging-data-cable-bx127-1m-3a-20pcs-can-/</t>
+  </si>
+  <si>
+    <t>Навушники BOROFONE Type-C Wanderer universal digital earphones with mic BM61 |1.2m, 10mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-borofone-type-c-wanderer-universal-digital-earphones-with-mic-bm61-1-2m-10mm-/</t>
+  </si>
+  <si>
+    <t>Акустика BOROFONE Felicitous BT speaker BR106 |BT5.4, USB/TF/FM/TWS, 8W, 3h, 800mAh|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-borofone-felicitous-bt-speaker-br106-bt5-4-usb-tf-fm-tws-8w-3h-800mah-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -2341,51 +2356,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec080537d080a8e7e7b93bea3263a6711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0aeb5cb0347903b60c89d6eb37f7492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15c73714b48e2abf24c2db7a510e553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa991a34f3cca2d6b3ab57565a5bc3274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2157a5955267d960730ab302a3e3175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c06b78696347bc69cc61ffeaf4fb7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79813895840a2c21c9b843336f1e58c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2762370cf504fae6d73e66074221e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5e5e42d1370a0e2977fcd63b18a1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea464d2597c034cdcf2f9cfa305df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a720735c5ff18451357f068926c5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20167eb9cd0443ef4c0a3423501237e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc05a6f892ba7cfc4f6901dbe1c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c491bcbbe4f9cecc944be4ee1b58614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9cb67ce714bc105359b7ec0e430d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04daaac701ca0e4f8a4d1cd3596fc2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b94808c5ff9e356808839ee941985317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aee72a0ead25289385a5b9f449e0e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33c6a043e4d61abe738c5d05dbec4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e35a8d10a0bdb593b25cc0eddf145f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfa289a3df839aba4f6ff537536a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c947d885856d1f7628717d5388a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c1b774741ef332662b342156d4f7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5168eafce9a731de451a1e936770624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cade17b8cf9aeadee4b32bb89f618a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91000f60936f3d8de94631409f11857f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9828d19ab77f469a679f0dbf7c66a1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90401f528f87003a1267c6c5978910d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1c6febea0520215547efb7aa5279a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e441908ece22e622472655906a4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f78121995d995bf96160ade230ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832c2e69412ac8cae5ad073095237ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525040e7e95fd738efb3dd4a788d3daa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755e0e6a9ef9817e95390da6815bb7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85b63b8fde99b1a3e8609815d9f3ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c565a4b73598375b22639ec2bd87de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538c8db54ca412efcaa6a8a0fa0b7e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce929e40a60003cd8e17f57fc759c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb8060e66c5e2e719d9df29423ea5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaa8e45c4af84c9330965247df944540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f877c9a895ba7c54cd335a6435381b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fda34fa201bd480ba1dd38bb64f3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963d2bfc5aada5fc805160717bb526443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393389d10add2b8045dc1bc319dfe70144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fc1270cc5ac1573910e753d06324645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e01d2a83a183e7da043e273aed17d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf7aaefcff64133cc70769f41314fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7840db82bf40edfbe8512ef617ee24248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccea379c91c4eb789c1d13205739a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8ebdf85c1374bba312b2ba961c9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399b024e60bf10faeeed11d02d044051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbb3df33b0865de2389d1c75dabde552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15431d5d097834a1dd65e843a1e665a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6c60640e010042dfcab09c0575a2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fbe21198b39b40b821f77e48e861a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27429359427ef84cda964edf52def3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bcc22baa220e8badede61298e569f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f646d1149e76dde2c00a437c40442158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e5b2b62743bbc9b777cf17e5ae4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc7938a3058920bcb3eb34e44261f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791cd02b51eafa4546f657f06249cef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51c58078a5ae210a6191f7a155a7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec6928a62d7ba5d7214195db5e0a9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31fff951cb7ba1898301ad91d4ff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589378d64226a1796fea388b3fca96d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434aa43d0e61155f0df9cda18ca5991766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030047ab0202623a76f2cab1ea87b2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64e71ffa3a330a3aa8b232ce48271568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b672d3a831ee0770e3cc5fc66faafb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ec6334b943c0d59a90e9aa78e2fd570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fa9b6deb9f2ade24eb0cc9e7797f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cfba6ff0a43b2336a2582bb2d04ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4d5149b831bcec5fa040d532d3e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a1ea58b8f92bb26b8a31a96d430fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53d1b6431c86fa686ec6faf4a56e9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b84ad042f70da2f144a15cba05ca2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cf62d0f24f69439006bc357dce99777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075de4a7f8174360fe78943b8042052c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6668a41754bd0787e7bcd89fed5d6f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edae280195ebcb1b1bc821ec17b5f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c91f2cc730a94fe4715535562111a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313ae634971f34ef6e1c93416687c2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f133b9708830cb27865dec180cfb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf6f7ec0af6cfba0f2291c7d4710584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d364c72960213ae117391cf31f2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e84de9ea1ba8ed1c24ea4fc2280786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bb873d54d6cad045e5ead8574e4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b375ad8c274ea5e372c7c73a0019b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c1bbfe35e1ef64230d520728dad2d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d11542afe91bbce5d73a53175e10290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a800785fa2de65bb93a6c08809e6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca76b98bbddd2ac1ba7334c20eacb1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2c34e7f75be1550a46f825506a6c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a01546b52c2f135b384f7d3346cd9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf68aced689cf3a34d1b3c64ce5806e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85711e0e0172a0f1d53fee22bdf684a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f679357cbb47970bf98b519e1bb5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed2668e1856a1759a3659f4a24f3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f056454f6ce1c632d279ae2d1c876199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef915a4302e822ed54ec15379a65d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2b3a90a9b263a5c9bcfb17e095d3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d87924b3e0fe5b6365e305748ee79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762473aaef79d02ef4467e73e1f9d59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf188727ed3d584944fbcac1d3848fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab100cc53c1f1d242416563b7809756b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d940fb6aaf683dab45b5d5bdfbb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef7101fb0358eb52f3e6bbd891784107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f2b69708b00916cb4914220cab52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164d5a0671bca8e5f8bd647e46c877109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d037b3d8963ab54423d4f32e469b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b91df390cba83db2f06eede3950d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad03dd00bd00379d162a58cff7c01d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb0707f8a27d9fd45f276718b7cdc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829606d79f30cc1cf7e13ca733c576a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee066920040bc9ab70df43e05c7dcec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489042036f834364cd41a213e2a68a5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894af2ef7216f217e8e4aff39b2bf77117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d663e5acba3ea2aa429aeed8f16641118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d785398476d7fc0fb65f5c58466630119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a781003b225568b8e2acc16caff4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d4d9983cdae5f96be8b1730fb90c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64c53be8b0811dfd13dc8cfe6dd8c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5afa3754c5002546dcc2d44617f98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54748266aeb8fa2fe2834c5b989fe1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd0cda2d1bc09b4ce8200ef723a52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98184105d0d828cc5ca87259af4c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593b847f95ae7e65901101652e4c828127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b12df2da8832c86adedd41e49d265128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eff42097a88ab9e33865da7fae4511129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e71083c94e935f2535dfd195a3e06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720187bddcdcdcf14784424b8a2aec7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde502eb94e1079fc0edf8fc1d4d83d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d42702b1805fabfade6eb9c6a39346133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa1b3e44b129f8b72883da58c6a48d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f534c257a49313378368b073030b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed4a1d7087b2c62631183f95a8fff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0d0483b96908461e8405735dc40c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18bdd16bfc49c54e29b0ca8233dcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb675efb1b024aef301b1b9a895fe98c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f928522f1d4c10ffbfb3093844fd33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ede5497fde020242d1d9a967c0807141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cee6ec59c7574c7d7c15634ad532bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cad428a25080d3a4cd85115740b27a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6788d269707da327fa00f46e334c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acc6bf87946fdb9632bd1d8f2a9dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1319e67af5f776a37fdd981cc594f3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355cf109efb6e66f6da7e76c714241e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa634d96ef22e9241f05a990f83799148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10974977f4e031f1eee5e80b4e45ea34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef76e7a21de5fc676759e2f515b81150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eda0517acb3997c91460a333f1c36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb60e44768e0d7882600dfeda496ef2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c073374e898ad24153368c95fe6cac5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6867a94630c6fc804474737d567459f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3fc491f26ca087acbf4a4b11a28c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed612f1b9e0ff84d69b52747d6c5f72e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4acbcf3fad599ea3f847a50ca0f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d951190d9a022fdb08f780ce41a48e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c874ecc913b6fd2e705e28efd87288159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ab10d9c36e83bd3d540868ee9c62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476ad51f00591fd9cb88dc81627047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715554c50ea14cbbceca34e21f14834d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22a386510d3aeec894bfc736edf43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b4302491528b02e5d62ddc4d9e9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f525bdd61ffc82b7d83369520dfc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501681b20802d093832f6671dff04138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2f8acb341c8f5ab11208633a00e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e860ac698903fdd199339341ad993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9fedf86860e3485fd50590a25fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0418238f42f7e711f3f8c43f859d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d866d82a84d0eed7a6bd204a3b7d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa7557826eac27a69dca89301f3cc9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0fd437b22fd1fab48dc363df2329f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1be506873e3933b67529c0f0e4737174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb07e571ff5ae5840c62af10bb558c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8da072afb5adb79c1311e091400b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7da12e880f98362110c303ed77c96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0d28035b115116538d7320da6e940178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681aa0a87ff68e73d5701887c5ce644179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7604a43c6b68f70b53faf30944c091180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d09ca542bb016775c3b192c9b8a51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d547dfb572735c75cbda756aacd93d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c48afa1fab3a46d36d57b684989664183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b8ae47c6695d632c65f7b4214ee29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bebfdb8aa7efe36b803623d94723bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a956fb941dbf53aefc160b720f839186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b28c91260b6aa30ba3512d02b8cf51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21892db784661c94b0f3b8f690817fbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cbbedf75c308baa6a271af95795c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8691de7184b8e816b4ca7c39085b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7195ecf603df58b5f78bce4b166d66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddcdc6a9cb0bfd40a319b3a1eec55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0ec43e541edfe162c2f628152175193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e613f586897cb69b8b08b979988d38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a233942b9b8ce42e1d1b38ca83f0dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d739d41a6acb57b41b80a6d0d1da4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5259702d165c50a4b6ea939e006ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45140864490882a9f67984529e754198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b2a8c9aff2cbe1ea2aa261481f46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0577532e8347f0ccd782e36ad98e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae72ca3293a77056e7e481bbb3f69201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847be318f46e59ff89eba5b5029b9f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28264537336125a9a2a619b79e131fc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f217f481db4c83ff296eedc4c7526d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e05e07002e35a6e437064fe41efe8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10aff5aefe227423a513eb0424c952206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7cb07bfa067407d2b304f2e5f8c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3843519ea5a9c756cfd3482d83791c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686627ce766b0989aead3a5fe4d967ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a10b130b358e32a99863361e954079210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4dd6f26922ae91a3171cef1c35257211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8244d0c7960575c4acb53ebbf14b2de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf6ce8ab0dd23c55bbd7cfa7bc56bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831700d3df8d231d2ed9548b096e3b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4c21ed7555dfdee0daf70b8da872e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d109bccf5f1baacdd9004d7604ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e6c8f09cb8c5519fb39fbffbb05b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68ef37f451d2b0b3a93e81248a65f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b99caf5ab8ee2691f7777aee74f9c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4364376625e0c2e491578ef66b0a06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800fe4c0fe2c8c37b90d3b28feef2d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17a3035a297af285961c360bd4cd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155dd9646f73818d422fb8cfef56f94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f41034b1cc3db35f5cd5269963f17224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61a6688477bf9f5b7734c3ba94920a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93834d11623a0c1ee14ef1c6f7f96ec9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff9a49b9d80393a2f6016c51e09a9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5955ca9a83824380791f631b68dc8b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627358d15eae678a08fff69ad238e61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1dba33bcf7c93324e2c4302899f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67982544c784a4c6346cf87f9d80d397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7f56083cab52a27df5c2bfe0b9aed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c36bb571768b4e2841cd6a1ef14ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d21de07a93c85c588ff62eb8471d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52a74253867494fa39aa640402a14e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80531bc9a4989814ebe63914fee81b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16f2da12d1b1ed48221d4d84503fdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a24cfe786cdb9a5a005861e2c1ff65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc0b54a560cca9bb05ae606300e35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bae5cc42ebce75acba01814b36411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfac291c4a016b66bbc208e106c54a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283afbab56b0da5e9e9eaa85ddf9f1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0732510ffe5a01b9c20e36750ceedd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92f6046ad3de12b71b329d96af889244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b05c8b93816d64088d4dc39f6d62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f33e82bb3cf8d13ba3e21bedd363246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d83f4ac74ae108bc524e87a745ff70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21350703107791d91fb06c9d94e9bd2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd240a4bb422dc255b1ad8f0ed8541249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93647a2d5f3861a71cc4d4a602176f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112e109862f2abdb026fb96ce7a3059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7c2da48643c8a00d668d0d451f1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f5fcb062af95c15b41c30a7c785a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bcc4099ecb9f661482ee31212bb9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087875366482c2229c79bc9d5b23e1ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9261e0bd5866b7561c099789b1561256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00162b899e22b700c58ecf9b51e9a704257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f3a9d8e93df1dc4baf17748a4ea9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b835d9a5f007e64758512fbabd3ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48b8c20f2da5c6426263af26804a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66146cb5c133df57adca200ab6ebd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e857c1e4062ca9f8836387a023d48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5aeefce886e589b7d2c440e75ab4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37f21be489677f4bd6c3d5e03ec0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440537e25033b75b68463bd6d703986265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc9f484848042307e69dfbfd26bad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b98f0f8fd7c284f6c3ceef7effe2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842c02fdaa68c9d30990eb8b078afcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ddb57f5954d5da7497d17dffafa65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448bf43fe54938d996c242eaffff39270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0a83362a0f5cf59897580b4c7bfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de264211b5f38946629d1af54e6445272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441a599c6dd3e34c21952d1dcff4e4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351135ef5b3e646e71f93d3df18bb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c674ea6ac2d266116ab77106e6797275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95254f9380c8879fa99713c3fbe8762276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b8e98327d7e93eefa03f5103a9fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0574e1c8d950396371baf3ede3c80a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63664de9775fc6d16d5f0fdd117241b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c70924137f1383ed42a6a0d42a6bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe80ea9513ae0b312605245e7cb7ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c9e2469e54f189f391b7366eb0c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a79f94fd7b08c54951cd798a34cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64b62f4b4b82d6a818a83e79b48d50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57cd125301836c75938546987f4620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c1801d24437803e202b9120814a5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f4a17ec5f8696f529ba8272fed799287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e86645e23f17d02e40f8df56e32cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a556015ced8140776f64dc7daa88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c65d954ae32e1aa73d6bd342801e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7541d9343ae10634a2669dadc68b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c4bd2e681b3a23f80b96d152449e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1655bec3263433f89c660fb0afb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e6563071b816f38345ec697c56fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0e04151cbe9d7cc84233b5edf41ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c69cc79e80cff6085734e308fbdb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d39ce0b1ea1edb1d9648a9922fe59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd5b8922dc2b274684347bcaef27d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9139a850c8a1d35c045df1eead421299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2c3488c80b3a1c7d1bee738b90ed4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700992447b370af420809d735e52dc36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dcf8825cfddbc9b2f89598d0c276a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03935101f2dbeff989dddfa30dff4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecbe380e5219427dde1d3001f9c09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe5ee72d569cd43cfe68f4452ed4f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2fb50952b18947ee62d67e3fe35c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c87a5dfcb3a83e774f7600479ad57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2b692aeda5eb66db37c9d596ee61d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83696828446b01081a812a6e78a5ccf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b479a891e7158c0cc330e0e50954314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc0740233ce643d4479861f4b26693311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d660017c23b5ef05e48aecdbba1b2c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea2400bd67dc3cb457107bbbee0d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1deb93329b0cc66ec633ca18e856e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaf321cf4de6a471a83c523f6dc8d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a949e5a09e3aeb1fe8fa4e9a8af2dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563e175770a34f71c125203854f8e99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e21ba346a31b4dfa5b1690862c0127318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5524ddd95e1fe00fb8d25424885ccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56a0b2b59d5a3c43aa1facb240ccbb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e57a514128b5f439c1dfac3909277e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad262d18ccea88f65893df943ea9a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87302950ab5576dd521991033e87826e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44ccdb5fc85ebbd1d10e74849a54ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1b6469ccd6bff3961e9db5c91952325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804e3995d885a7c12bf192e9e0339d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd2ed7693c0b78ee910d7c7d971dcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c05b9482009fa42b562965137c1d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf53800a3966436d80d82b95673c44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498524cdafd39d0e33f35849dac31b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ab4b3b6d20abc7a9f9f6b84c701e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa33aa7bc3dfcfcc246e5181855b23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78409fff873b6937f63bb147adff48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d53a371d3e2cf10d01c45fabfb4bfb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96335d922e9e1a821f2b26b5db908c5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bb47eff98b5ae2d0b71f858504274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f52a116f8d972a7a4ba37bc97bfc2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ce59a38356241f2652b76273b9c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b987dbcce4d315690df62d851b599339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c103f1c2f344c5a6b8a937c288e27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7169c4a49740cf16d1baa7f7b6ed1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7ec9d4fe05443bcaca2e1129572b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a42a807e55a493161834db17d80a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623b16d8ed31f1007f683b7dab796f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f85cde4d084a309b7259378ee66751345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fb75b9effc96f66ba097384d6d595346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de93123594b005c1040a3a65bf8c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcbde8552ab43f336f8582d1e0c116348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863bc9db28730975c93decace35366f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a985e25d1d2f3925184abb618e51670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292a1f3e78eb1d4efa1e3b0321e74c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0567d34cba0e4faa74a0b392cf93a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebec163c625db6aeba9f73f24e96a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70169616f3b3a0d92409cdac12621cf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6764ca3c641bd0a9803dbe5a33a73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6601f46a2bc44ab2d7e3e6b5d1c29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010d17082179167524ff2196665bcc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0741b06b7ceba3315669ceb5dde5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083160fca326ba053abf514e711aaae3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29e2e7d723708cab6e9e572de9258d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f77402bfd74a38542142c5bdfde21c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e780b09fa6b8d98e02c8a7f27da360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a61f44f2985e360fd570489397aa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacdb1ae0ad8e07b24633b0228620e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7afac9c8daf50ebca9647b41b813365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c149f84c19572e9bbeaabe1055e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119aa15a05dd35732e750ece95a3686367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1bf3f9c0348613e299843178f6a3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4a7c2c43dedcbff71a67f76e0c459369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b8d3387eb5e23db18243cef253cee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b70159c725b91fb32da8d1506478b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e45b77fcea1a0a722bd03c9974b5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbb15e035384d8b0e86724d29bb518373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97886222cdb0e0d269d1d18b35f562d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5096638fcaba5ea2e6cfcb8a8ea6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fddadcbe7fd876f5d64964832fc9bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9869ad89a30e87133dec13067261ed0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9462ca84d9d7132bb712e9c810b3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578c88a7f9002d8a0ed7ea65b960e5b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714e309bf1010c915bfdd153386db86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae299d56d1680dca970184d43ed6466381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d63b4a38b985255a32a093dedc28a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085951c823d2c88a601f56afb02a1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13745be82b017bf65187b07ed9c8ea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0354653c30351394ae4640c58b208f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08da89eaf35759a9ed7c2156c6a62f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef8b52470c5942d34670e6d0a5a77387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ab13c4d9ad824ba250b9d288f1d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4597d07958e7e85c197524760bf45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4b08df1c7c9289503bbfe5adc6c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb50a5990f8791b50b66a0669e040a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56b5b59781a2b7c1ddf782e2c9747392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154ca70831b1f32f3a70f12659aff6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae25716d03e7e9a7a15ce22eeb7b64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55005c63496fb19b3efd74e809f05395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4dbf2cc535e0ab8c702fc6d94e4e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205e3b0b64847827b8c4469479dcb31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1298e30897710477f7b879ab9052d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06536071747b3924717e398f63c8fb5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6452856a3f7ccad679cb79607c7885400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f411882c5d2ee3d417870a21d065f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ee803f3c5e5a5ff835fc26813922402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d851dd63218bb18942fa85648b2a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a877d475c8dbab737587085cef264404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51df09526afef419f010364b8c9189405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34075f7440e02146c027dd19da317ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662a78c20fa7a7a76630776d607827407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a114872dac8ba70870830c0a7b2279408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acae26a6eb549a2229e6c24d9a2ec2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa61b49a33e07d098030380884fc4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3fb7dd514ac1ea94f955e6d7cb63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c0c3d3caf2f993816897f97bd4d09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba66ca7d13fda1434ab6ba5647beec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a026f77c500307910fd0da666f27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15875334c90a7c36f02b63bdb605ab3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc024eaf33123741f7b53969c2239b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4e7485a867e1306bde56c78605f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcfd994244868695a8922afc2affa1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f868b0ce3ad09de6c2ce4b9ca94501419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfea3490af4937e6233ba2b0ebf933420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9eeffefeedcefd593b4d87663b37f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2a7064048b0fd80722cd1ca26bffa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709835dbc610e5cb6bb1ed03db1ab6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d526f63e3a22abf8328af2b897d212424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c4d19c0a598b912054891055e123425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a513251078a1fe8b5f5ac046e39b59426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0906e9d1d99d8ba0d3532c2fb8ce5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2e54561c74729daadbf78506798c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5d8ad0fc1884b389cc99902024ba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479262c52dbd4117713fafe9f787439430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d0103c59c067af1cd155c077680a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036c3c24ba7cd278f269ddd3650cc7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c2e26d046e5ba8993556ea2630a98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a02895d7bb8922b69aa74d981cad2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b102a001e62ff3cb4c8a17765cfbe4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4625612bae97d1c52c7a14cdbcbc88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1606603d8cc7a69e3e6e549b581c03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061d6eb61233ec1f7634b425bdd1025438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f47ebc1da0e11dbc7065ba3fe5bcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125d4cd455870c6ef1fded89e30681440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16825b42d1fe84a18d9ebfa01715d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa9728950c184b971f4a6478a66ab8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c9d422932a8c0578e832689e3f54d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e302d8b0f10c26053cd234f7c184a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a58801c4a708c47c070e61e307fbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977666a3dd17113d7d972dd7a13f10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741cec28331f7352ef9228331266da4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f7c6c1396c562b08685e2faa9047448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2d8a109beb9d483fb685545c01a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b1509a766bd0895673abc5c5b0ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178ed0dbbe44fa5c676af707c5c2b6e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f2b5b9c2b16708e26545ba3d4af1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf903c60c9740af9ccd4b70ef3e123453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b157f3715fbd4c5fc4efd701026da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f884e8adaae878309cf646373398d84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564741041b49d1e6bb143935722f1e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026320c282a7094f43387b326655bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5a05398797f13890db49b7452efb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000dbc9fde6ef9aabdf02cda1481288459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2251a05c0798ded1c878831db0633460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37e5af2a4b46bb8f7df7b534098490461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6eafb0a0e2f8209a8e789db16c9e23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18398fc6c83d7d96f72319875416d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac718227b39728988bdb330e309f8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522d8a03b788ad125ecd532bb352307465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f753f70decef53159a442cc42d53be1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d38aa96a7422b465caa31863d616c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d49c7ed4d3fbaa3cfe4af58248f4c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2b918db86033b96c6b9e4b47e438469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e419aba08f6e6cf701a19ba2f4998a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044c514d35875af695fc6ffd4708f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b91f57773d5cf86836252fd8ea3882472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d9b3a7343f7ef143398a1c767d43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f92a12d6e6c0331ed23aa2be5501d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de6a9b4e3bd5aee11ea0b5ee4f1e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677883f1bc20db352d8ac65f7747a92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e6b2cce599e8b5b847f34b0404ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2acf76863fd9ebce18cf15dd7bd68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5758e9313786159a348fd62f81d3d74479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6f4a2c20f5afc15f3f9757cad2cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ae1b17d4f3d64fb22c7d783991c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7afe86c026600bef70aa1acbf33d78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2abab0d00f567c9542ffea93abb92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac1f6a143498d24f77cb1ba67516f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd4ae487273f4ca7ed4680d284af32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804711b637279a718f22c98764d254d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2a15130a1a65919a11e8a2ab701d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59718eb2a1e3f367d8ebb0db62370e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f980eaf7efa59d7d163c69614adaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8c9878380e85423930f3da5f2fc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a6b7daa6a52312e301c92aeb473c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2928ba71f5f34636f1a2577ec4677492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5c7f12da981a8043006e576bd73a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5bd9c85f5460e1c0c14c722827902494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fdebc586c5319f8f6ce5c6322fad2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708aa9f5ce7c699214f078227be9d73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11797c5e185b8ac557a82f677b2a4243497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea915a2df0aa739b1c492386411c45f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551da839ee75488e5602a1e58817233499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f780c2a33d3a736e5c03cd87cf099d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547039c6d4af7aac01d129a48b5679501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d400255d6fc9b8c800010e7696dce5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec2800be20d461e524c5a31e56ae28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cec290d5bc36c9b7b4775892a7bf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a5855fd5bfca684c3b897e406db1d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bead9654a4786712398f00d1da9f97506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518bf1402573a5ad3bdd3b907ed2b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6dd39b36c8baf3f3fa3bfc5c697e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf21ebb965f3a80a80e3fac4023443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39b7e352b2883deb06dd3f6d57e85d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e745d3755ebba3f274db5db983d32f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281e9802d52c60bc87c0d6d932bdc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b9d422a131527e9ebf9a61c2f0db1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ce3e849eca93c20ac85055d0a47b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707eaa66f224d3b1f9f944134ac0ecc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd279f2de0c887d51c05ec06404712516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ebfa55736d010845462d118c5d83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd08d67fed1124b8298c1be692c9d7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fbc791542baf7ff564598b5432cc3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb90512791c4a8d67543372be45a82e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fd852233c2e060af01d3d00d5c782521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0dec58d60119550b634d872a2dad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe467b479990803cb9c29bd3bc5c82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184770a97019d1674b2f5057d6003f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d28ae3c26da0bbf398dbf8fae7670525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da810ccdffe17f2823468f81f353beb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d5e069c4b36aaf92e87cc8812029527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f9e7af4bbe789828aee3a55c5a08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9ab25807c6cc35bd6eb6e64de2c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857e5af0620689fe0b4d3407ca6f1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3081a3ddb8dcca1c4874eda5156c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dade877c392111ea3fa7f62ed3a85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc376fe6beb59879d7fb8a782efe30d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ca303b386773bd457196334caa9de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e99304f872bd915d31d9ff2d88a89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc3b33aa35a0b58d8d34a3689f5f2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b9e51dfe387db622515554acb556537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b9dfb43e02c720bfb472308f37666538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8c10dcb030211e7374be08f5c1e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c6d24f25ce2bf4a3131490788041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cd01307afc7be420591a6400edd47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01484ec94ea569a4ef9dbbb6ff4779fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2810b357b20634f210027a06183939543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc7d788fe2281e38c564a66276da5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e368faea64f158e08b62616aafc01f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7d6d38dc24c8918e51b24aa48116546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc916cb7e5b504b2e73e301a6722f29f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd0daf717c9fd8a30ce690f655869548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bbdabd00aa4238e58a32eabfc2a42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf012961f73b731379f0398bf533f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb239c1758aa78e52c725dffeefbc28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f88d52482e8339aeb155b1e16e116a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e26074b64fc955afc8f59b6bf96b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a8b7b603c20f18fe30b3998a85a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15062d7666879256b9b63a2e45d6d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3883b85643ebe8c931b0fba66cd289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce9bd1f4dd2aafca57d380ccc7524d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4bb2e7e283be651c32f32461ce486558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655c9ff424e3b22fab6ba3947679313559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19b0425184c11c9306b822adb509c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47c5e2de791e2350607b0e24b65a46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b27b21a2058c8866c67ab8013ef7b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e7d5d05cba7cf6be598b231fd3f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f8c51246ce9ffb0584d7204b0c80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ef1d7c9ad34c0b350a459567ecbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ef1deb511a7fa0d12917047f53e0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4237513a3d0e7b33ee23469efda102567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff165ecadac51a1f6522cc7f3951ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ed6174a8ffe7832be65afbcd8b8e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a487cad9b5c061c0f55d32d43b255570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef3d12509e51131e5a63dadf98058571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e55835bf7e985260cf5c78e08714572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de3900f899378aec8ff22f657a87e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762b28eeb09150f09372f92f243f049574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cbcadcf75848affc0daed69906d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cecec1a92090657c894bc88e8a59c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0317e5d8cb0167e6335a4a864d25e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa55c3ecda490d10cea3a735488505578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bfac36f78846f7386dfadfda24511579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050842e6dff4afb6fa4fdfab5fef9386580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcaf27587b239e2102baedf8e6b176581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7d36b1b6992fd6ab5a638a4a2552582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67945c800c8bc68a5e5bd57223a4b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b815b6720b2cc2aae4110c0267a65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51eccc0b2cb24c22cb6a955d61067e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4572f395d019acfdf069aef8d99f41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081ce41aec8ef3986c526d8d9d4f036587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2789a2fd5e53de68659772fef7eb9ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24aa79247909e6ef08b3288c75116589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e4f8e8b361f0da35420be6ff9e679590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd087ac0797d5de8fc83cff20913292591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff88856e958d9bd5619a1284f0a023592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25faf9a28d623fc877cf64efe8f23d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d8968425ab822c8df11581998584594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af23fed13d5a6e8d255ab14acca0537595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acf9c79995a0f3a8dc495ac2ca8203596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e14e5d1f251ba56842ef190c295a27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443d07e971b75d747c9b12697ac4fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ad8ab8ea75198ed27d6323106815599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d2bd8389bab5ce5db620f6d408a13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fbc13bf53462a3c6deefc87907b7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8ebbc1f0d6b54d92ed3988bf2f43602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a3c67e551b21f6fc5fa784bb27ac0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee5fdee2b47b20afedfb9ea62dc47d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfa0037256deecf0d3bd1c55431e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71faeb53955ea54fee14069a2a3d25a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3a795fe596e0db7aa209e65422aca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcab333a4c667b0a0504d403cfd05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4178f4a7bf6091f6d758d24328bcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7e98406d24d94cd208366f7989179610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f110d49806eac12c7762d044000b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca91558407ac33b7c96c3c66a8512eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf8ef6caf27fe30b4e0fca977feb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6ed054640eb580095c2934ce0513e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a42699a4546f5c132cea28ef981d3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255795276fac55dd39dd837aece3bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0c281443deb4fd32bc02f9a4f4b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98e859ec976543e01de461af4697e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6465a1fc7e1689c77cd6ff6c554f941619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62506cdf939a1b287205a27a5955dae5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc8bee7f985695b3b4c474564d78b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400166049a5c653caf8d3d53c90e3fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e63924e16d432be4af4181b43fc48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c290d30474d687555d45de76193f64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf871bb675aa6441462d7d4dcfd6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ce979b940f01f9d64dc2e394b30f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702478c7fcf15b8eb4fb1b06e1be2234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ac4dc5756c79085d0c0f1239e0228628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b45ef739879a184ffd89f433b416d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896f2302c6d56f66b1357d3f91faeb3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28929effa9575ac81150a6ac1f33dd9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f12a771c82eb19a2ccfb79a4da66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c46c00ade3c220d4a0b30d81ce2221633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0642f4b3e04e2fd774d500210b7873634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988369be0ffef7b59b4bc883e61f6be9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b702d3112170d6a6340ecc28cc36f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12d8d9a776f82ea7f06f9d5838af2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66afac8fe1efed3d54b615de30f8988638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba3ef52dfca1887ff66cd7f7f96bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb29e932d4dbd7cbaef487b706bb62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa946d0c2fab474382eafee1985d65641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a6cfb2c09e062131eb8cc3a09f419642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07604b3f77de4e2158de56e61f75128c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567dbc1ced02ee8b55e7b5dc83587d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0523a9d254d1c7b53e555d9872f1cb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956995d841f5c250196f12f770f879b646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d5cb8202b4f93a90cca7b88a6b2e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392ce95ce8cdabd75147ff6bc7074d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c247d13fba8f2105884348f4dd44123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c5411d525d1b053822ea5b18307e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41012f6029aff46f42b756cd9328691b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e71c09dd56086a5652191f5bfd346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6412788878c1ea7ea0ad0bebfea4127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350254f83076079a54496dbf21f62c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726830c082b0639ad6a9547e13c4919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719bc1f0ac558b72e5a0e86abc2e2ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c71332b1ce8603a72892691e737da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9253c8e0e9595006f8f7c0a2bb1c0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687752a432cc43e7f856ed986690671e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42207b253c776545f5d0b02b5e949a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edee71bce4c2d1f5c7e6937b1fae2415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d8e8186ca1ba902d481dacd3818b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38549c20e858fd031613bd114a3fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f56c0d720e552e99daafc8af814618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f57901c0b645b5ba2bc569bcbe86019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38063fd36a1f42470135d4b95fa37d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750219aba4944674da89ab2375af7f4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afa54f95eadf95cd33f8a6e53f2d2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9275999e26ec5e279107c4ef70898023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0008d1810f064306d5c526e611a6824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c6a32d4472a99bdc67786914f39e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96eaad21df86999c62e69d423a35ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b66e05829852b62e1bd119c9f580627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31b19d52a8cce3c0949c4afe6db8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffab105a1896872b335678c4e036f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceacb8d5fa1eefde089698776c22e1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e72d328c2a645a25518edd8c649231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876bc90ad4e320da5e84cb7e39d6d0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422e45f7ea12c517db664e735a446e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d1a884fc3461fc4dc0690c175618d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3767077f1b968ff3153cc96122259635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f089abe75db1075b9e8392f5793136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de496dd08773a52be66ed685e2629c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a59571307f1360557301d467629ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81adf2b586b2fc09be0cf45a72efaeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ba566ca44597d603148b4592f46e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f01b5a2e4fc1f94fd2a4078f3e980d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22704b4ee14523cbdb59566ba3f8802142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc292362c8d1c0c0df4334e26e5cad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5541d3770a8652afed992b1501b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d497619731061ec437b30680befa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c589abab212d1545b0f3f060eb0b7e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642ea3727999df4ed317125adf0289c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da003957514a1c511d8ac2f20c792f8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1f52341527af36ba69fca09a56bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78931652168ce82eea39b1e69e714a6550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd619e558698861abd99878918ef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc92aeb3fd9d21f87567419a14ee2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8517d7e38366c92f43bbcc27e0ce79053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57175195136488c0bddef1b470e931954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2bfeb5c5761e845d449ed4d8aa72655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb52d73d8314c176d82f638aa3c4aee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818aaad87a4c01bd30f5ba1b627a2ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d0abb5c18c3121f16d684a09b7c8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faae92d5caf7ce26f0ee1132361f2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9661597c5bb2ecd2d185ab6ea8cb5bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb9aaf92c3046bc8eced0190b03cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b2a2f8e5df284d17473cf346f8b5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8bd98899c3f82cbbe85496c06ae4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40260e4ac03c93f9c55fa67ea101fffe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552bff9c590ce6d18105b6aaf5be78e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299181b5fffced8463078e2b75939da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590b15dff7a00acb21a9b5a4bedfca467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f3a71829b11b2ac8672f4933d9f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e3b2a57cfd79bf10bf7b91fe3df1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e4fd74170a97f3fdff28b4e46f79070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd886e236103d94b690163140046b5bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f08349c314069583ed9f4c9fdac072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e27de995f2a745ea9486374e6988973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b061212b0f7e09ea9a639d7f2c2d58a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d89777aad368690433ce1573b017a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea889df9d373a6eda713ee5d7cbfa9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c2cb74f8f96066ddb7794a538441f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6f21a0134885ca474ef5656b8abf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a5de1fce1e81a4f46a6dbcb15cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158dab42ab175ab5ae2ee389556b53c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a33de88cbd2cedb6609077b7c8f5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fdbfac95f92f48e889a25acdcf25f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8ade70a59a8eaca8613d05a7dc2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3732b9069406288dc06d22d18c8f9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544857062938ff282863ee8be8917f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6600706a9c0311f20d2e8ffe6e14486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c269fd5042bef3de4544375a453546187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf8c8adedd307a6f2270f40c508f5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a97a7ddfbcd3fbe5dae54df8f693989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6c8559f5b970784016f03a314b78390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20763f7bffc46d28c3ab3e3c6df5bee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd429a8303dc4941a8d243cfd6c67892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a27f2e3ddc9bfe7eb3a988b74d20d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed141dcdcec1e60a8bb56f2e6989894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23440acd6abee4c6271a5a4e4158bf2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458888aabe9ff5b534eb86ece913df9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8a5873cf6c85da4355cae89d7fa6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489241abc40f43dfe963f908c06924c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218435102aa011058f38e4f27cdb860a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bc6e817d6e71cbb929cb2770aa4f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557106ff9bfdede8284fa83bca908e43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f1bd63103711e6c6c4157b588662102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615552c2b696442b614b3585a307717103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbd61b5c6649ff6cc07f96a19c1b16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab925cc93a68c2fc840ade0c40f055105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bce037a8e0c0ce1bc209b1a9ec881106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdf67a5dbc205d79de9e6d3789d9e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24cc35a97ea3eb616ab89736216593108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfe96f3ade42a2c57593ce11575e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cef64c351f27102353961581ece274110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc50ed74394dd7c14ab7a9e46c7dee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f7c2c3f717ebbd9efc02c8b44c31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bf63a680d9eeb5c5f2afd3ef4450f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8cf72aef69ea7c48c966aeb18fc70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287abe3352b1edd111395a6e012c012d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52adb806d597a14ee52f3e2db41d85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8fbbb377c01513a98ab528780529f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3013ac87b0e7ee62cf1ad5b08211b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93004faab167bf333b4a2188e5ce51a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc136cae310693c9412df54bcc78af66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064646db7bcd009e46ebc3c8c30078e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9be9e8e54c45f6f4d50f53a59193122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f4aec3b7a2751966d6880308b1d05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47f3dd93803a869dc3b1df76615ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38ab6d2c4745b10f4e2855b5cc2a0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b87c7e74e259814a357192808376126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03734b6018436c30efce48461bf2a181127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7917d751805bec77efb174807a50f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a5fe4cbbd242fcbfbeb29e2fb3dfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34fcc72d820b1037b7caeb23c711b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fc3906a3ad1308d2680dfe0820d7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4cd6c51dd565c527c87562e08c66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb6b69b25b0c9478d7a48099053f6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660da499a303da8a4f675d10f0dbbf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393432d675cf8402d6cb39b2e642a85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2ec0c5752be9d43b08bbdb8ed030c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbeb203416ec0604d859547c99eda9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0394c900e88f84c8f54cf2016d581138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612684ff8563b61405ff9de3934274139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ae0bf47802a3848e3e4e553c814c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ffc1cbb857b4d01055a06eda9ad2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc6d4f428957341a3cb3a4a1abbe11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33d8b94577b1157c81ec33249b79c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076e4bc6d5644d92125bb60708ae99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bb07bc5d23f87fb68575c214f79a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e0a3d707372c9db2a39a91d21ce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c414310e4306359d8b0a99982a58c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b329ded1031f7ac40576ae1e141207148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c0c3a82f81a1be53883e117fe9d72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71908bad745de5f015efdfb376f1ee74150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2123a8ce5b523588e971b803602710151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5daf99b9a51565fb813d0088ea06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937525032e0094f152dec022ab264c93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f686363f22e7d9bf25b4d67e96408154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2695f42f53d9844424f9e033dd899155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981b6e124d85816f57d9fe5b22d9b33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd31f86c0196bb0bde5a3c29bbf04f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29768f561b8de3f13fc32bfea14da97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3b95fe6a9cc756bf2745f29b36d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa044d5a0939c0c94ec5e3ca295d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37152b209c048229d7b647935812c9a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe66ee7107a22cd3dd211fe417fda56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e921637b6b01b5efbc5fef52e0165163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510463c24a915bfc65d3c4d8d5df52a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28e31326580af055d9f8a0d46fd45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a52ba7a2aeb947a5c3726044d07a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c227b545b08c178e42f7339889287b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3ab08f42f7a20f104f2f97021c03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ac8a70cef22ccc2f5e4f3d41acca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b531a3e10807d3adfc00e34fca1dc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a809457104735b9d7e74d432ddb0e7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4d4cc6441078b911e2d54d52f2cbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32d248352f87b17e1f5ac2ba7920c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d582a5f58f181a7fbd490ee5cb5b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195211228a21f65145ac4df66c4787e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833def7a6a9763771841ac300c6d94fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87a0f0f67498629c23a50ba83099c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d46035780383fddae049f2e96ed15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa48134990492ee3e6180495b017a5f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0cb0d950a79e8fe5477b0c6662331180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00099656d43b0c18dcac0b14ee77ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b21db8e4ac0c3b1d348122eca0630182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca183f89a7ef7502c281c720e0824b23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3db8f5e72f402be83a9a0512ea900184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56dbac1ce84e73569607171971803e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dbefbb03b1251aad59b9dc8e7d283186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b651b40a7b7bc3795bfe3d81bf2d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd585ea12ae537a1cb45cba194f805188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3783ef74e0d6ac2cd81e969d26564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bd027c67e9a662c86825852e92166190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db91cd6f8e80539d6effa9b21f3b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c71ec362e65f7605c1d7cb50b0da9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285483db90fea0a831048f91b454ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05687bb01a6d3ab97029430950db531194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dac1c21440978917a9f17fcf8100f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784276aefc61b77fca658c6d98c41888196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a5a35783b13a642a493e36d50db91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feec436111ed5b2fede0fe0325da5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82963c36189d93499f72d8c6b553643199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16326691152a375adda7ad80e415d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7d987bd80a24b108aa5d44239d17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2e7e0bb2c4b7fa89276ce44412602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb84b014fcc7a9204303549315480e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381896d4e90f567d76f5af871c1cded204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fda70146bb1f7f1106e20712104188205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5141d2ee3c8fdedba101efd4ebc91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ddd4ada3039087679b3a8dd488c71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab830001a294761d906698f86ac3802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c3da51d9d8ef4bb8f862d5a9998d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d4141ca1090612b62116a7db3ee1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35dd5002376f5f84d82aa66e48f63b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166fbd1dc24a4fef76e58bb36d86280212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4de5531693bafe5de27201852d05a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499324f54e86e10f85b597a6b3c488d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49636329b1c92b67882c8c5b5b042c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275646878110d329d51ac4b47b80aadf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0595e26adf242020340dc452f0c629a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e88d445ac5a1633b1d5067f90bb9f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c1a4366f2a7806cc2c9927cc5b17b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19392308dd230f0a4d49c4c59b30bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06255ab2c04022b9f024075f4dd02b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abe49985f60b3daff7f1ede51e00d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee31f71b3463298056caa914f73b97e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1360ba78deec7133c46875d1d9654224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585340df4c4acbdc0dc16d47ba98f727225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02420d2f97a9cbbd5f45c9be22c214a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419f3b9dbfcd971226aaa8408e08125227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d56db967989e7ea90ed1b1a6385951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee21b23c28563b170ead0bf111b088229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f257e0ee68c346fbd172c45ea001e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4380469690828fce1d03b66c9722b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80976648cb52d5f7daf9df39d5c70753232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecb29d8d14a769998f3fec09eafede233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ec3225724b6794df11d6011acc2c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48933811728cb1a96ad5919099e604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3b136b3b2c5a776494a74d3d49374236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04983a9add9b2ce53f4e9bc84e23095c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326b564f29647f049088cb359186b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fd827dc79cc7b821d85ce55ecf10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4edf424e7cebaa38a6934ae6e15fad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a0e4e55ddabc20df2a1562e53847241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a2bf2b2d480935c76a8a77be74f4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef0213d52ee59f7295dfd382180647243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e2b4304a23da87806cff3f05f2112244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3ade0245d3302ae8b879fb96a382e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946cf2383362300c443fe867e22813246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87bd7308363f0d0b00cfe5bfffd94a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee976d0120b0b289e0b01f643002c69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a239517e5c5eacc3f4611879e91f82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba087e4988f0eb73b689f863a9747250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240fe1737034e255ada54e78a5016ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909772326c6bc71c0f72c9dfdef339e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448bf617e27f8dc5757508cf6c3bdb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99788651319cef6c15ec0fda1c18913d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f6da90d89feae776996c352e72ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4caef694d22851152950bbe58b5fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b030c907a9af0a2b4f2152d6784b03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7d819a4bafc38db2c5d5225924b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80f9aaf0bd70cd0213e22091497d2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b5814158d5900bbd0ebb246f458b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fd65cebe97ad333f04596c54f6725261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46617e4d68d36ffe7c8ba65fc5e1b33d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b597ee6be3d604d09aacc82f2a20e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8f76e4c3cc893187a1cef320e3d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4da1ae2e132c4065ef11683f6ed18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace0f2ae775bc6a60828f29907da9d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70910b3a05d1b575957fcb61c6b9a13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c202d17d83a47255220470b0f7440b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e9533dcbeaa33f5939a1b6b8a908b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab7917d42d660c50e8a827114cf5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d8dbc2447f741c04a8fc897a1bbe3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d67a3a5dffe356ac24aba56b5ccf3d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddc6e74ceefaa3e5bc0efa30628700273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d2e682325ebe23a8d0ec3331a02f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00984d1136da77e2ab676a283fcf5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1d22c9e254e411a20f5e30131dc9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8b5561ab732d2d72949be4fb507f8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108fd72913a6b555f2d2d1983341a3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fdae320b1bce29c0866c30c4f6b35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea078d8d0fd3c07167f1c896e8f245280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d019de070c6710eb3a053cf2f3f32e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541ca1bace137f826ca2dd45c6af0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6dabcf58103ea01e9fa51bfc512c77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854741a1cda0ea592de79337ed745a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44def5311a9d010e3a432ee9cca1589285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091523fdcca0ee46110e4fd805938ed5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a99855311327bbcb44286e344353fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12f281b578a64c767ef7b563cb69a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a827c1fe24b76b390edda99f16b19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae92cedd90f43f0e866b8a2386b9d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef89cfb766d9ba6f3458a284d87046291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55418763554a9922b732cf013b613d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838392594871cc1f279abc7eb6204da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ba167c4134c18f7f21a111aa3ba44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f588d6923e4df2dfbb00976e9ea0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6a688dd8f9bfa2ab14f265f0e1119296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad37e758ecfdf95fd34625e66245f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1804784bd354b5862f6b7bb727ca8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500bf90c74695a8c405fdba9f491318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a46ced16dc15656853cf49d13083c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf732a1bad1586263d8ae1d039a798c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73c201f6c0322a6d42116d8b85b31e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e832d206b753cd5cec58d16d612fa9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976f4cdaebceb716622c1dffa98052304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed82e6bf33f2d9ed18ea3abe67a3d29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99122b4cf26c85aefb9205de9f28a38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f8e4fc892131b2cea1781b89658b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d719b614c41034485bc6530dcb32e16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235a1247ea5d8b3f25ec1b584bcf751309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e468572d33a79e9b646ca7835c02d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a58c81d01fab289e3d91cc058253311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5234a8c38fe0b2b0069c595ee9fa722312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cfc90c3fc0e78e8400fa8c30ac42e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993434a328a2037d432ec9a1c65f394314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000821a2ec99394bbc6b876bf5d5933315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e06bd36d0da74032cb1a9c306a793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b640933b0e0dc3eb3c1a88dfb78b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf5641b63ed981b40d54f98ba88f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9aaa5e39cd69bfdccc3bafe5e0a5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0813e5e3318ba1b5656d42650cc266320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf4d1587227f0fb5a3948118465ff5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6278c7978cf4644128973332bfb7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5088386e7064d3a44fb1fcb42808323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c917015587a19c998f77f8c6cbeabb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326183606baaaeb0fa25654956c98f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152099be8cb44d4d808dc3bceb1a0aa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b37db5228031104230c99796d8e81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924d0447fcdcdf217e99ac4aeea5f7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc8e728184a134c3f6689a2282e1ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac7d4256cfc1378a851130886d6918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a9a10f34e33df2c075dad878adfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8259be92956e63397bb83b7eed0513332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbebe4e9c5beb7285861d5add0a03f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dfa702ef6b6133ac7115d5d158983334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45881acc8a4ca93583b17b58a0571335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6fa60c498c7aa061f8c7d0c3bbb1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147379e45efb3d894ed7b2283c5647337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5bf296a92c798495e5531be39014b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a52a2f4de60d03e992dcf870b5bba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf487c401aded32cff4a0e7a465c2f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319edb3c95ce8543e85e99a1b27c01c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106bc95f0caed1d9402f3edbd785bd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d15de62e3d75fff107022cd3febc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565e752d3c56d05a3933ba243249d53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f8e59fae5554998d1b564b3b95fa4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8746749b21ba17bcb0d04f558c0a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed6bcf6339821083f26a1e94bb2057347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73afa5e2b1009b1d47c52abe953da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b313a2c05efc028638c3b28f271e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22126694bc27a4fd723544b822f1eff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558056478dd4399b0cec52f3a0898b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcaba432a2fa158f598ac89a8c3f15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badf40265c9e9debfb6b6566a978572353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9548703011b039a784d36b9a9c19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb703d4b186f83d50d9f412429aeb17f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982be36f34dca57176f4910356ca1dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17769df4e4d4d1774692e6935071969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee198ef1c7dd38191073ddf44084dac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ff2cc9822285a48fb43c5f719242359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb65ff22817d07c44970609b89c05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcd3d1db5ec4f5fca2c871e5affc88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54dfc510df7a925e68ebddd17d03f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78368eaf46058412b53adf9770abe402363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e8b9147f5cbd9089a5020c0a755e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b65ba08db2e67b5dbb550e101e0f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925248a3f09fa18dbc3072f4c9fa24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202bbf054abeecd73b6deb8de49c869367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ced6d729cf9d005b7134317aa4dc10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a283d15749d1a3bbc0b67eca8a63f47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f17f1bb347f27c2ffa37b9733b9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9afe77b6035063273bd538d182c373371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca93e18bed808648ea27c12262cc7c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da683290aa1bb55dab903d3045afbf22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d49b489e791ec2703ea1fa63d522d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adb0be2d14d680738959862ebaf5f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea871679046443d5d871655f75681f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb12409321accc30a622d96520ee84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163904852530f5e35932c2f7e01f813378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f3bdb2bc5f373b272e4acf8d32815379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9f868affa1f5a44d78767ffabc6e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53c24596f63648d045a404b2e127e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea033b38bdf9b17a889fec27250f04ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008c4410c96d97cd3ad2f0545f2c61a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbca987b30198c2fd828a7d9c283f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a69c8048ebb6ba9cf401c6dec7c70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b8e6c95b91b3f6d73ede423b70208386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2556cb1ed606355dfe1978a8dcb83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd86b5aa0a45fde3fa7d2fb21b334e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a105b9f072f551a8edef956087f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b9c4f81e1b1303389a256fd690e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aba5d97a8cfec3304bf820d061490391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fc25cadeca5be946911e223ecd09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8601e35c3e0ed4c740bab52b088a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e37ac8127f4df1d4104e7c7fa2cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572e7e8742c8328938cccbd8667ba6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f6a5ca87b2303b8b32c736ccebf3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb0317a51ee1185507eda2b347da1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd45166a57cd3c30357279ff1cf2d46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bc7a401a1e0f2bb7d6fefc82f6b79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3bee8571f2e6411f483ca2248e311400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba106647f3dab2436bfa17818bf7fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bcc62927ab8f326f92475a90f24d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e1d8295982937a5b0da4bc8fcb4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514be7c54a17008d1625d1b634c975e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab707a004a03e4c1d688f02c095854405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317fe33e020b3847b19abd3aa4877b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc00f88a29f1904a81fe4f13369b20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be1f30cdbfa275899f9ea50e8c32ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f1ccc902f711e31fc77d1f1562719409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ea511fa10f6519b5d0572e5183716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd82b14302cdc9f0df991d9ed0231e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41310d5cbc43a20fbdea72a1e6ac3994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16dfc5614d5df1b96f3e019d0cdcfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086ea6ec8b2cd2af7b9b414de103f87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723745f4d796ecc5bf8ff72535f0b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b40653bc1d21facf3879c341e4959416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b2b94e3fe7438aca26a651283d805417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869d3bb08741381db69062b30d7bb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1117f0646d2410abce1388d41b7d8bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd31f6f2d8d47146e4944267266308420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5609abc7c8a105f6f573b646fc5e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d609b72ca1c4d6c4a276841e585be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66673328d0f8a465c28d78d37addb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a0884c79ecd3cb8bba68400d0dbf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9945b927ff9c9574b102eeb04300a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212bf354d3901d1801bc10cc9237c39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639337217f50463bc7601e9e4419c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f4b92591908383518ceacd661e907428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302c876f5500c0641e3eab370b5151429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26a8df4e87d20a6b43509b381ed56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c217d394380c88d70f263f0efc13170431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55532d52014085deb7c5401fa894c3eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8b00cac6ea6f375ee3baaa4e6863433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d41fe8e4942bbb0a86f5c4cf53d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305e9102bed98be08ff6543830b99a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c02f9d12f17449858a3002978bd0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c3a6f55bc9d0eb2157ffc427c3c5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a170f440df3800a1b2bae0af053b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a2d03d7e59253b7b79016229cd231439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28714322ef63a941852960e5d26537c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151fc3e389ff5f8c883a0aa92329b73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc719b9ac0de8942e47b08dfc3cd1011442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08cf6fee95348acdbf6eaefe005ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdff7381bf3e23543a672e297656c8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186163109652047044990f4cd638ee65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2219f7df56e6dd6437ff0411520a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fd17ec2deff5a7c781d4185132e18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471e1e3712be5a976c096d21c006233448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224083a8a40f5248ad82df1db5095e86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216ebbc7bf5c28f4f1ebbab2ba1982450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f7e0481664bd2997e9be4321a09a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2755c78b3cfa851989b1086e76fe98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b74c6596a6e11396547b81f763cae9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c925a0894349b113fb7fe72575a8cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f1cbcfab828cf8a5027812f4353cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f77b519c2802b6a32bd877d19babc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608773d7a97b27da994e0ed76182b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cec3c9b0b2755daab55f500544664d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362316c02688b211a6c429c6668b83f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdedeaca5a6fc69229be89e87eb08c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72698a158cdc19ddba3de148238bf68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6413c145391539851e909a1121f73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa460c97d8794ee2cc23c0bce99e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9475b0e54fd6e2efb1dc2fc6ec0093e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b98485d80add418bf4a304602b561d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391a8e4162c53ed8d9df22dae255fcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac828f3ab70abf58688823746aac93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecedeca6c56866523817ad7e731917468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0dfcf9e55095f70da48e336192c24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eb84eacd6030b816d3e68d4a843ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39bc332f4e9d854da4d6209d497e6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced277c63dc97263fc63f066549becd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab46c0f1d36dab7279b66c762e25d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058b100df8e0bd1493a5dfcbc355862474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca4d70cd377f4a2b36e8129d742e1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1c53be4538a8aab7a59e43c81029476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159bab3e4c2716f8af893e192fd96ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb4d4bdf0b6e8665a52d42d3adfeac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb401418524fd6c5721eff57043f6778479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3637ba30504a903e8226db5950f761480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a7f875ff277d7fb468e2ae92b237481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfd3c91c8cd5c42f3c651137569468482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d833143a61beea45ea2835c4b12c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf1e89903012c9e5e72ccad3b09ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd9301f8d8ee4d90250a1ae1360123485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736869c5a00e70d7bf030928dbd2060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b83d82a9a1ed689324305edf9bf14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f78fea823b67d6d9dff180923326488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c864678412679118e5a2b8a784dea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaeea105e8e459b80b5ea359eea234490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e1125108bc8c3fc20327e6cf6e608491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c9ba798e2a3c17868d1056dc00a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f25207e96112120dba23c53808921493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299bf601d100af6358104f61de1add494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec70f5951306cfd67d36591ff7ec46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080dcc45bf4e73526db496191f1bbe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9a0d3cae8682a459a6e20adafc9fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c272f15f27296caac5508389f1887b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4110ba9d01e80f8e16912d8e875333e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefeac27ce6dc21b0bc70de6e9b3d94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49ca8fcbd333d0ef56d222c14e9cb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b6f982a07391fe8455d017a2aac7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420639845601a9dd0916ed1d35b7a81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7136d5a5a18a45974025535007b72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faaefe0522d3543aa18886524765fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f5675a45263bc72611ec5d11fd54a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f276db9a618ddc852d72f8466d5660507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bdbbf9484ffff7d3c38a2f78465e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfaf93c3b3f2f2c6617de9d6c4394c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717847c7ebfc2ba855273f9592d2fec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b657c72083f91c92b646fe8f1306c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e055e7e17f7ac26552ba7185a563fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf28d3797cf5cd994495f06a86b243c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2d3b9c5b8f86be747629968e0a149514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74761340b09085be90a8c615e9c086b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ae4dbd0a2eaf5a3c735d15373b595516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebac1fc0cfb85baa4aacd0ba36f0f7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07f7d798842282e53f744157c3c3eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0168ea94f4b684938732e0411d00268519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f760eef9f00daf6ee50b0967cc2443520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b81e09d5ed6cce4da548e00946518521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbef945a2d86e54fd613afc26e9893c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a708b79bbfb46e036ba06a1047a4bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f1337a381930c2716e3724438a46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cdef4a39413977eaf97c53e1ced31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508fdeded0817c92723db845e041f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b77e195b68d496a59fdc05dd96880a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c88d3f75888793e9dcb1161510c61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb8e66f07f0863d4fd38144659aa1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a9e2d3c293bff792fec7fb1d02424530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed69f375a781677309bdaa0bc1cf4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1cb19e0404c3a9d8127a2cde457a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db05ba07aa8dcca0c076422431506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37e73e687548827c122468d804ad5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0005dde7fd27e2430fc846aa981f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed0718231102232beaf17eace0a247536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1282949f54bbf9544a71097cb16d397537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac5ba89edd369e7ddf9d51fd30f2ad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22896323fa51da7665e85e04d9484f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da67d62a3341b0a2e169a8581e03859540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f34189d67e41aab43671aca12d21b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2d6ed997377dfe807f66b2a33bbff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3967157b2d123cdb404f8370d7e933543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e416581821cf9610f34dec949aa8fb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61990d4be0036b2496998a5df9ac0e87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe78723e9f454da4067903089695514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997fb23898d76f3551c574ef1acdf99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042194ddfcbb70906b10799b1991af8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9254a4efc7d69d098b3f481039481549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac6d5ff38c09014a26762644128f11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ddc50a2b7312e89a0e9a68f07996551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bdfdc78ca2d22a5525da5f4bb2165552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30799dfdc0f779cc5ee2836d6edd1ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a933f257c05bcb0de96aca90f6568554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a59090fbb4feec6d1147d7bd3d7f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e7b2b92e6e0d5e6cebe277db03a8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143168a3b616dfbc343e7f8ac255efd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5ba5ee96e02e3a5ad77e4edeaafa9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077212ea95b62b72bac5a3f1334ef45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa3484cdfacf9e8ce80642b5310bf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722253b25888360ee2b3b6fa142fba97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a6e54f4cdd578f019a172fead3cfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0abe23549b1d80a62a13406c9546fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567cb8595677ed8f833a6598ac242f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdb2a939096832da8ad8c89d20040e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6259a66c14b173135a72f9f8feb3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10782a81caa31087f9cfed57e119e5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607311cee1394929b89730a716b185a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944546fbdabdba4b76928f9b4ad04d7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c34bf8ce0d81ebce4abda234a6d75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08950dc88c7c955525ed1ceecaf0139571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a30abf5d7fa8657f606f46fc32f811572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53021609cff79a895875ca0daf6c16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12460c8d09fdbcfe5d44a23759859c20574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5694b6b1ab20472bc38d10a2d0012575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973271100f8927d40c10edaa8936630576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37213813e9c774356f5206a072003da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0420f6577d6878a9154300c941b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3827c70a384625feab04654ecb5a7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d4856066ed011d02aaa7931cfe9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e4bd26a22e9558f0339a6253284c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce20ac945bacad0057b728b92e0e4b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8ca2ad26fb21540d46cccd739b30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7cbfebfcd971efd9dbd7c63f856bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2c6fb23adf87d7f7f09b7fef57532585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b92fa1a07995f30c8941690276b563586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8445d6463c038d9a14c41e95205be67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9731505455e658b6c13d9c3c9727f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42cd286e39f12f1aac905fed15ca8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea59c74bb073a4752bd942057ce982590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f62f8267f36a42e4bfb1db753c32d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb94e42a04788a3f5b265db47793d7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d34f26727f3de1e85a2b342b6f26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2df08256e38777c1c2a3adf80ef35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01c973dd123dbb97c11f008d96ebd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067baa915ab031b453f634d9d0449283596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519a238f7185fd7801b007412cb374a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9508f6b9cfa46af1ecdf2c793c639598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62e05c03b45a7cce9cf6d529ce8ca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b118465db27d546459553a623b1670600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964999337dbb12a6054ec7c8d0535b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e458c32dfd8e8d14d5e5af241586470602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31388dca737a30900d901a78010a961603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af4546bb08d2eae3b4de43465ce44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453819ca4e08ca606f6317f48ef963a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c1a803515a7d2cdbb19e16f7fb74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e50c89d38ebb2f724776dbeca66a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c415494cbaa59a30c8c44a207a73b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722aca83b463f954d02f9853016f9cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c1a2c7de20f0e6e2bb599b217d4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a144f8ec5e2da3baaf1b29530021cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7dbcb89401659a5e7ae94bff84eea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2bab9fe0fe4c303bd1a0b306ac48a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfbb94383f6a836abd2c5b5b8c0a5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58af6853427f156ccb29bce409cad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f91b4ce96d183cc9571e566810f41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c46dc00462c28b32a71a32f855efff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85925d0e03f8f1e9b5ac9495581e4f1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea660c73e0c6ab0731ff2a4c15445619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2b8d7081c8dd383b16006b505dd7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a314c14bfb049888d1890862363b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750f03d56f3de9f2de475b0b39bd43d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e0e4d0fe7f49f061ebe8784942935623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc14dbad5b2488a001bd57ffafa2b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f5d109aaa4ecf488833508ee8fca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06bcba2bbdf87f9411003b5ba8f56a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53cf23fee0c832a873139dcbc52841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b686de3f19d2b91594e029d48fb76e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ae6b6fc06933ae41a73adf7c00c2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f34d816956f10928d591bcaf11a1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b70f554621ac78c707bdd3d83e934b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33486412064b89755c62be530fdbf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2dc696c63d7b78b491af02864161e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf08e8b208da588bd265d12013d938634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56405a5074cb66c97cea2df48f1596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374217af7b7befe76b19eed7418ce38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb203d3c77892b30898f5d5abd3b63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aab740dc99a5c02bf13f941c90bdec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1a7d66ad9b4d91771d87188a7239d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c3afb1e68fc38009a73324f4a6d4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a40cbb9d33a44c60344d69d4ef06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abede43ab1d04e3eea3cc5e2cfd56dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8641f1243da41b86c6a96a56f6ef3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7343f115ef0c9d2a4290f5d5449628d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39793a540a33d11f1ffa5043e1e6c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a21f95204d0f979c83c37ed546401646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661aac95ed01c901b697de75375c1ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dc60b3583cdd12e50f8ed2913f5de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e0a38e12810ebb958c94a5cc1465649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eda53066958bd48401d0d850279d0e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80450e005f7e317f2eed762e113e2604651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0683c661abd4b8e1847817bf0078da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d77f2426695a15c37628264495511653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4862cdf338145a68c133bde34466c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68850cd38f0910bf866a7946a1c5e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad612a6973a60bd14384ccaa51ddd09656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4acf9c16b0946d527257d00dbc857657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df369cc8acaa9f9fb270187a1f825658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040460ad16ec3311539dc30be9f6eec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a52e89e15fccb9e72596ed1132906660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee0ff2f4062aad2506d4cf93325ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7880a892f7929ce1d54d513c4117dd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3fdf57195b2189ada5332c96e11b5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1576f774c85b61f57555ec087a642664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d5a9e8030c9a8dc68a5e4c43a4304665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c72433397f42badb031545fc687254666.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21713,50 +21728,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -22023,51 +22638,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J324"/>
+  <dimension ref="A1:J334"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -22256,7105 +22871,7247 @@
       <c r="D9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="0">
         <v>2.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
         <v>17023</v>
       </c>
-      <c r="D10" s="0" t="s">
+      <c r="D10" s="0"/>
+      <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F10" s="0"/>
       <c r="G10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="0">
         <v>3.37</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>18021</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="0">
         <v>5.56</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>26139</v>
       </c>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="0"/>
       <c r="G12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="0">
         <v>9.42</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>26166</v>
       </c>
       <c r="D13" s="0"/>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F13" s="0"/>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="0">
         <v>8.26</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>26167</v>
       </c>
       <c r="D14" s="0"/>
       <c r="E14" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F14" s="0"/>
       <c r="G14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="0">
         <v>8.42</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>26239</v>
       </c>
       <c r="D15" s="0"/>
       <c r="E15" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="F15" s="0"/>
       <c r="G15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="0">
         <v>11.88</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>13724</v>
       </c>
       <c r="D16" s="0"/>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0"/>
       <c r="G16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="0">
         <v>3.45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>13725</v>
       </c>
       <c r="D17" s="0"/>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F17" s="0"/>
       <c r="G17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="0">
         <v>1.71</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
         <v>13726</v>
       </c>
       <c r="D18" s="0"/>
       <c r="E18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F18" s="0"/>
       <c r="G18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="0">
         <v>4.5</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
         <v>13727</v>
       </c>
       <c r="D19" s="0"/>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="0">
         <v>3.81</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>13728</v>
       </c>
       <c r="D20" s="0"/>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="0">
         <v>3.24</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>13729</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>3.24</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>13730</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>2.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>13731</v>
       </c>
       <c r="D23" s="0"/>
       <c r="E23" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F23" s="0"/>
       <c r="G23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="0">
         <v>3.85</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>13758</v>
       </c>
       <c r="D24" s="0"/>
       <c r="E24" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" s="0"/>
       <c r="G24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="0">
         <v>2.09</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
         <v>13761</v>
       </c>
       <c r="D25" s="0"/>
       <c r="E25" s="0" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" s="0"/>
       <c r="G25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="0">
         <v>1.59</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>13766</v>
       </c>
       <c r="D26" s="0"/>
       <c r="E26" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" s="0"/>
       <c r="G26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="0">
         <v>13.17</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>13767</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E27" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="0">
         <v>3.14</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>13768</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="0">
         <v>2.94</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>13769</v>
       </c>
       <c r="D29" s="0"/>
       <c r="E29" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="F29" s="0"/>
       <c r="G29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I29" s="0">
         <v>3.71</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>13770</v>
       </c>
       <c r="D30" s="0"/>
       <c r="E30" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F30" s="0"/>
       <c r="G30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I30" s="0">
         <v>3.19</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>13771</v>
       </c>
       <c r="D31" s="0"/>
       <c r="E31" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="F31" s="0"/>
       <c r="G31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I31" s="0">
         <v>3.39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
         <v>13772</v>
       </c>
       <c r="D32" s="0"/>
       <c r="E32" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F32" s="0"/>
       <c r="G32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I32" s="0">
         <v>4.5</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>13793</v>
       </c>
       <c r="D33" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I33" s="0">
         <v>4.04</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
         <v>13804</v>
       </c>
       <c r="D34" s="0"/>
       <c r="E34" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F34" s="0"/>
       <c r="G34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I34" s="0">
         <v>10.95</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
         <v>13805</v>
       </c>
       <c r="D35" s="0"/>
       <c r="E35" s="0" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F35" s="0"/>
       <c r="G35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I35" s="0">
         <v>3.09</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
         <v>13814</v>
       </c>
       <c r="D36" s="0"/>
       <c r="E36" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F36" s="0"/>
       <c r="G36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I36" s="0">
         <v>3.68</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
         <v>13831</v>
       </c>
       <c r="D37" s="0"/>
       <c r="E37" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0"/>
       <c r="G37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I37" s="0">
         <v>2.04</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
         <v>13832</v>
       </c>
       <c r="D38" s="0"/>
       <c r="E38" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F38" s="0"/>
       <c r="G38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="0">
         <v>3.12</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
         <v>13833</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I39" s="0">
         <v>2.54</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
         <v>13834</v>
       </c>
       <c r="D40" s="0"/>
       <c r="E40" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="F40" s="0"/>
       <c r="G40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I40" s="0">
         <v>3.07</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13835</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>4.09</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13836</v>
       </c>
       <c r="D42" s="0"/>
       <c r="E42" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>4.32</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>13837</v>
       </c>
       <c r="D43" s="0"/>
       <c r="E43" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0"/>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>10.74</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13723</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>15.35</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>12975</v>
       </c>
       <c r="D45" s="0"/>
       <c r="E45" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F45" s="0"/>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>6.36</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13794</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>10.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13795</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>3.02</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>26136</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>11.96</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>26137</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>9.6</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>26138</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>8.58</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>26201</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>10.72</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>26202</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>8.15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>26203</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>7.57</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>26204</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>9.9</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>26205</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>11.65</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>26206</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>27.95</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>26207</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>8.380000000000001</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>26208</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>7.45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>26209</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>27.95</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>26264</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>9.66</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>26306</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>9.68</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>26135</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>5.06</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>26210</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.93</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>26263</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>7.28</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>26290</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>2.81</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>26269</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>1.5</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>16708</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>26.91</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>16767</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>1.33</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16767</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F69" s="0" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>1.33</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>25396</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>4.43</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>25397</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>5.94</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>25411</v>
       </c>
       <c r="D72" s="0"/>
       <c r="E72" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>1.98</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>25412</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>1.75</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>25413</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.98</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>25414</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>1.4</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>25458</v>
       </c>
       <c r="D76" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="E76" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="E76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F76" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>2.48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>25505</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F77" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.55</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>25631</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>1.73</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25633</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>2.51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>25634</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F80" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>1.76</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>25497</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>10.79</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>25588</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.97</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>26293</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>9.58</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>13732</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>3.37</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>13733</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>4.27</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>13734</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>2.55</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>13759</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>3.21</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>13806</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>6.1</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>13807</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.14</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25632</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.38</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>12862</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>12.41</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17061</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>15.64</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>16709</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>14.19</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>16768</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>1.9</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16710</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>18.47</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16769</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>1.9</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>16856</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>3.51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>16861</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.83</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>16874</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>8.91</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>16803</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>1.77</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>16867</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>1.06</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>16858</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>1.18</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>16859</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>16860</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.4</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>25398</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>15.3</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25399</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>12.6</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>25400</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>19.13</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>25415</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>14.89</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>25506</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>11.7</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>25507</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>10.97</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>25508</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>13.13</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25509</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>6.7</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>25510</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>8.67</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25537</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>22.5</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>25538</v>
       </c>
       <c r="D115" s="0"/>
       <c r="E115" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F115" s="0"/>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>6.9</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>25539</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>9.890000000000001</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>25540</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>15.44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>25541</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>13.4</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>25542</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>19.9</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>25543</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>12.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>25544</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>11.9</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>25545</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>18.8</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>25554</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.25</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>25589</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>13.08</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>25590</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>19.22</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>25591</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>13.67</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25592</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>14.56</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>25593</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>12.7</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>25594</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>18.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>25595</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>10.55</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>12976</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.32</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>26338</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E132" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>10.14</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>18035</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.41</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>13841</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.57</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>25644</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>1.9</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>13842</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>2.08</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>25645</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>12.19</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>25646</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>10.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>25750</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>22.34</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>25751</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>14.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>25752</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>10.9</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25753</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>9.199999999999999</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>25754</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>14.04</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>13863</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>1.02</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>25755</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>46.27</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25756</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>18.8</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>25758</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>5.74</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>25787</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>41.06</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>25775</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>3.03</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25776</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>3.15</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>25777</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.92</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25778</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>25779</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>2.55</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25779</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>2.55</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>25780</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>1.07</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>25781</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>1.33</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>25782</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>1.37</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25783</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E158" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F158" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1.47</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>25784</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E159" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>6.91</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25785</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>6.69</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>26369</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>26370</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E162" s="0" t="s">
+      <c r="F162" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>0.74</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>26370</v>
       </c>
       <c r="D163" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="F163" s="0" t="s">
         <v>360</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>0.74</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>26378</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>23.3</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>18107</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>28.5</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>13890</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>3.22</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>26403</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>0.99</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>26404</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.11</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>26405</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>8.35</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26406</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>9.75</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>26407</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>8.289999999999999</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>26408</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>32.12</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>18128</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>4.2</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>18129</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>3.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>26410</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>0.88</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>26409</v>
       </c>
-      <c r="D176" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>9.460000000000001</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>13894</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.61</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>13895</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>2.7</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>13896</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>3.26</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>13893</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>3.33</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>18140</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>2.53</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>26472</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>7.56</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>26472</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>7.56</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>26473</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>10</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>26475</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>14.85</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>13924</v>
       </c>
       <c r="D186" s="0"/>
       <c r="E186" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="F186" s="0"/>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>10.1</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13925</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>10.7</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>26479</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>9.76</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>26480</v>
       </c>
       <c r="D189" s="0"/>
       <c r="E189" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>13.66</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>26502</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>8.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>26503</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>10.92</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>18191</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.41</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>25897</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>3.71</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25898</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.62</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25903</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.28</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>25904</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.39</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>25914</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.07</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>25915</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.33</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>25916</v>
       </c>
       <c r="D199" s="0"/>
       <c r="E199" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="F199" s="0"/>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>2.14</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>13942</v>
       </c>
-      <c r="D200" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D200" s="0"/>
       <c r="E200" s="0" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="F200" s="0"/>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>1.93</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>13943</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>2.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>13949</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>3.92</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>13950</v>
       </c>
-      <c r="D203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>453</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>3.84</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>26550</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>9.02</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>26551</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>11.33</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>13965</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>5.28</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>13966</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>5.47</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>17089</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.96</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>17093</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>0.72</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>17094</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>2.11</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>25977</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>1.4</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>25978</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>1.8</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26556</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>10.58</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>18243</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>6.97</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>18244</v>
       </c>
-      <c r="D215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="0"/>
       <c r="E215" s="0" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="F215" s="0"/>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>6.97</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26563</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>9.08</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>13977</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>1.67</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>13978</v>
       </c>
-      <c r="D218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>6.24</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>18242</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>7.84</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>17096</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>495</v>
+        <v>489</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>13982</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>7.38</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>497</v>
+        <v>491</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>13983</v>
       </c>
       <c r="D222" s="0"/>
       <c r="E222" s="0" t="s">
-        <v>498</v>
+        <v>492</v>
       </c>
       <c r="F222" s="0"/>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>2.64</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>26566</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>11.77</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>26566</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>11.77</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>26566</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>11.77</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>503</v>
+        <v>497</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>24003</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>1.43</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>507</v>
+        <v>501</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>24004</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>508</v>
+        <v>502</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>2.83</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>509</v>
+        <v>503</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>17100</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>511</v>
+        <v>505</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>5.89</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>26582</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>1.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>19174</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>1.82</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17107</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.89</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>18248</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.55</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>22018</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>22019</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>17.12</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17239</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>30</v>
+        <v>157</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>2.4</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17239</v>
+        <v>26653</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
-        <v>2.4</v>
+        <v>14.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>26653</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>30</v>
+        <v>530</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>14.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26653</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>537</v>
+        <v>18</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>14.64</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26653</v>
-[...3 lines deleted...]
-      </c>
+        <v>26656</v>
+      </c>
+      <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
-        <v>14.64</v>
+        <v>19.06</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26656</v>
+        <v>24102</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
-        <v>19.06</v>
+        <v>28.11</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24102</v>
-[...3 lines deleted...]
-      </c>
+        <v>24103</v>
+      </c>
+      <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24104</v>
-[...3 lines deleted...]
-      </c>
+        <v>17370</v>
+      </c>
+      <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      </c>
+        <v>541</v>
+      </c>
+      <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
-        <v>37.25</v>
+        <v>2.41</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17370</v>
-[...1 lines deleted...]
-      <c r="D244" s="0"/>
+        <v>17371</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>543</v>
+      </c>
       <c r="E244" s="0" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="F244" s="0"/>
+        <v>544</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
-        <v>2.41</v>
+        <v>9.91</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17371</v>
+        <v>17486</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
-        <v>9.91</v>
+        <v>3.4</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17486</v>
-[...3 lines deleted...]
-      </c>
+        <v>17487</v>
+      </c>
+      <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>549</v>
+      </c>
+      <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
-        <v>3.4</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17487</v>
-[...1 lines deleted...]
-      <c r="D247" s="0"/>
+        <v>24290</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>551</v>
+      </c>
       <c r="E247" s="0" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F247" s="0"/>
+        <v>552</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>157</v>
+      </c>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
-        <v>8.710000000000001</v>
+        <v>2.3</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24291</v>
-[...3 lines deleted...]
-      </c>
+        <v>24292</v>
+      </c>
+      <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24292</v>
-[...3 lines deleted...]
-      </c>
+        <v>24293</v>
+      </c>
+      <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>559</v>
+      </c>
+      <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
-        <v>3.91</v>
+        <v>2.25</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24293</v>
+        <v>24294</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
-        <v>2.25</v>
+        <v>2.83</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24294</v>
+        <v>24295</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
-        <v>2.83</v>
+        <v>3.91</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24295</v>
+        <v>24296</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>586</v>
+        <v>578</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24301</v>
-[...3 lines deleted...]
-      </c>
+        <v>24302</v>
+      </c>
+      <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
-        <v>2.06</v>
+        <v>2.63</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24302</v>
+        <v>24303</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
-        <v>2.63</v>
+        <v>4.29</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24303</v>
+        <v>24304</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
-        <v>4.29</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24304</v>
+        <v>24298</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
-        <v>8.99</v>
+        <v>5.57</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>596</v>
+        <v>587</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24305</v>
-[...3 lines deleted...]
-      </c>
+        <v>17489</v>
+      </c>
+      <c r="D263" s="0"/>
       <c r="E263" s="0" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="F263" s="0"/>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
-        <v>5.08</v>
+        <v>4.2</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>601</v>
+        <v>591</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17489</v>
-[...1 lines deleted...]
-      <c r="D264" s="0"/>
+        <v>24306</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>592</v>
+      </c>
       <c r="E264" s="0" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="F264" s="0"/>
+        <v>593</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
-        <v>4.2</v>
+        <v>3.42</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24306</v>
-[...3 lines deleted...]
-      </c>
+        <v>24307</v>
+      </c>
+      <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
-        <v>3.42</v>
+        <v>5.67</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>606</v>
+        <v>596</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24307</v>
-[...1 lines deleted...]
-      <c r="D266" s="0"/>
+        <v>24308</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>597</v>
+      </c>
       <c r="E266" s="0" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F266" s="0"/>
+        <v>598</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>468</v>
+      </c>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
-        <v>5.67</v>
+        <v>1.47</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24308</v>
+        <v>26741</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>472</v>
+        <v>360</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
-        <v>1.47</v>
+        <v>10.52</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26741</v>
-[...3 lines deleted...]
-      </c>
+        <v>26742</v>
+      </c>
+      <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
-        <v>10.52</v>
+        <v>6.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26742</v>
+        <v>26743</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>616</v>
+        <v>606</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>617</v>
+        <v>607</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
-        <v>6.52</v>
+        <v>7.05</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>618</v>
+        <v>608</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26743</v>
-[...3 lines deleted...]
-      </c>
+        <v>26744</v>
+      </c>
+      <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
-        <v>7.05</v>
+        <v>8.31</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>621</v>
+        <v>610</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26744</v>
-[...1 lines deleted...]
-      <c r="D272" s="0"/>
+        <v>26745</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>611</v>
+      </c>
       <c r="E272" s="0" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="F272" s="0"/>
+        <v>612</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>357</v>
+      </c>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
-        <v>8.31</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>623</v>
+        <v>613</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26745</v>
+        <v>26746</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
-        <v>15.98</v>
+        <v>19.13</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>626</v>
+        <v>616</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26746</v>
-[...3 lines deleted...]
-      </c>
+        <v>26752</v>
+      </c>
+      <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
-        <v>19.13</v>
+        <v>7.1</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>629</v>
+        <v>618</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26752</v>
+        <v>26755</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>630</v>
+        <v>619</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
-        <v>7.1</v>
+        <v>6.7</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26755</v>
+        <v>26754</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
-        <v>6.7</v>
+        <v>13.93</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>633</v>
+        <v>622</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26754</v>
+        <v>26753</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>634</v>
+        <v>623</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
-        <v>13.93</v>
+        <v>102.12</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>635</v>
+        <v>624</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26753</v>
-[...1 lines deleted...]
-      <c r="D278" s="0"/>
+        <v>17493</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>625</v>
+      </c>
       <c r="E278" s="0" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="F278" s="0"/>
+        <v>626</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
-        <v>102.12</v>
+        <v>14.64</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>637</v>
+        <v>627</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17493</v>
-[...3 lines deleted...]
-      </c>
+        <v>17494</v>
+      </c>
+      <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
-        <v>14.64</v>
+        <v>12.69</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17494</v>
-[...1 lines deleted...]
-      <c r="D280" s="0"/>
+        <v>24327</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>630</v>
+      </c>
       <c r="E280" s="0" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F280" s="0"/>
+        <v>631</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
-        <v>12.69</v>
+        <v>1.4</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24327</v>
+        <v>24342</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
-        <v>1.4</v>
+        <v>2.11</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24342</v>
+        <v>24343</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>30</v>
+        <v>638</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
-        <v>2.11</v>
+        <v>1.81</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>648</v>
+        <v>639</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24343</v>
-[...3 lines deleted...]
-      </c>
+        <v>24344</v>
+      </c>
+      <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
-        <v>1.81</v>
+        <v>2.51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>652</v>
+        <v>641</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24344</v>
+        <v>24345</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>653</v>
+        <v>642</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
-        <v>2.51</v>
+        <v>3.22</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24345</v>
-[...1 lines deleted...]
-      <c r="D285" s="0"/>
+        <v>17561</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>644</v>
+      </c>
       <c r="E285" s="0" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F285" s="0"/>
+        <v>645</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
-        <v>3.22</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17561</v>
+        <v>26762</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
-        <v>8.109999999999999</v>
+        <v>40.25</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26762</v>
-[...3 lines deleted...]
-      </c>
+        <v>26763</v>
+      </c>
+      <c r="D287" s="0"/>
       <c r="E287" s="0" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="F287" s="0"/>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
-        <v>40.25</v>
+        <v>9.359999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>662</v>
+        <v>651</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26763</v>
+        <v>24349</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>663</v>
+        <v>652</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
-        <v>9.359999999999999</v>
+        <v>4.39</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>664</v>
+        <v>653</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24349</v>
+        <v>24350</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>665</v>
+        <v>654</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
-        <v>4.39</v>
+        <v>4.49</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>666</v>
+        <v>655</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24350</v>
+        <v>24351</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>667</v>
+        <v>656</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
-        <v>4.49</v>
+        <v>3.22</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>668</v>
+        <v>657</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24351</v>
-[...1 lines deleted...]
-      <c r="D291" s="0"/>
+        <v>24353</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>658</v>
+      </c>
       <c r="E291" s="0" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F291" s="0"/>
+        <v>659</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
-        <v>3.22</v>
+        <v>1.91</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24353</v>
-[...3 lines deleted...]
-      </c>
+        <v>24354</v>
+      </c>
+      <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>673</v>
+        <v>662</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24354</v>
-[...1 lines deleted...]
-      <c r="D293" s="0"/>
+        <v>24355</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E293" s="0" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="F293" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
-        <v>1.91</v>
+        <v>2.14</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>675</v>
+        <v>665</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24355</v>
+        <v>24356</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
-        <v>2.14</v>
+        <v>2.25</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>678</v>
+        <v>668</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24356</v>
+        <v>24357</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>679</v>
+        <v>669</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>680</v>
+        <v>670</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
-        <v>2.25</v>
+        <v>2.73</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>681</v>
+        <v>671</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24357</v>
+        <v>24358</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
-        <v>2.73</v>
+        <v>3.13</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>684</v>
+        <v>674</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24358</v>
+        <v>24359</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>685</v>
+        <v>675</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
-        <v>3.13</v>
+        <v>3.42</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24359</v>
+        <v>24352</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
-        <v>3.42</v>
+        <v>2.35</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24352</v>
-[...3 lines deleted...]
-      </c>
+        <v>19393</v>
+      </c>
+      <c r="D299" s="0"/>
       <c r="E299" s="0" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="F299" s="0"/>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
-        <v>2.35</v>
+        <v>0.63</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>693</v>
+        <v>682</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>19393</v>
+        <v>24360</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>694</v>
+        <v>683</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
-        <v>0.63</v>
+        <v>1.37</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>695</v>
+        <v>684</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24360</v>
+        <v>17563</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>696</v>
+        <v>685</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
-        <v>1.37</v>
+        <v>4.98</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>697</v>
+        <v>686</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17563</v>
+        <v>22104</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>698</v>
+        <v>687</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>699</v>
+        <v>688</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
-        <v>4.98</v>
+        <v>4.26</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22104</v>
-[...3 lines deleted...]
-      </c>
+        <v>24376</v>
+      </c>
+      <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
-        <v>4.26</v>
+        <v>3.61</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>703</v>
+        <v>691</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24376</v>
-[...1 lines deleted...]
-      <c r="D304" s="0"/>
+        <v>19431</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>692</v>
+      </c>
       <c r="E304" s="0" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="F304" s="0"/>
+        <v>693</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>638</v>
+      </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
-        <v>3.61</v>
+        <v>1.52</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>19431</v>
+        <v>19432</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>708</v>
+        <v>697</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>19432</v>
-[...3 lines deleted...]
-      </c>
+        <v>26808</v>
+      </c>
+      <c r="D306" s="0"/>
       <c r="E306" s="0" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>1.52</v>
+        <v>7.75</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26808</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>24419</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>700</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>701</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>7.75</v>
+        <v>56.78</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24419</v>
+        <v>26815</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
-        <v>56.78</v>
+        <v>8.83</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>718</v>
+        <v>704</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>30</v>
+        <v>707</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>719</v>
+        <v>705</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26815</v>
+        <v>26825</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>721</v>
+        <v>18</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>8.83</v>
+        <v>7.81</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>26825</v>
+        <v>24481</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>725</v>
+        <v>712</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>7.81</v>
+        <v>6.84</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24481</v>
-[...3 lines deleted...]
-      </c>
+        <v>24509</v>
+      </c>
+      <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>727</v>
-[...3 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>6.84</v>
+        <v>6.23</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24509</v>
-[...3 lines deleted...]
-      </c>
+        <v>24510</v>
+      </c>
+      <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>6.23</v>
+        <v>10.03</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>731</v>
+        <v>718</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24510</v>
+        <v>24511</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>732</v>
+        <v>719</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>10.03</v>
+        <v>15.4</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>733</v>
+        <v>720</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24511</v>
+        <v>24522</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>15.4</v>
+        <v>11.41</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24522</v>
+        <v>24534</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>11.41</v>
+        <v>16.34</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24534</v>
+        <v>19497</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>739</v>
+        <v>726</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>16.34</v>
+        <v>1</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>740</v>
+        <v>727</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>19497</v>
-[...3 lines deleted...]
-      </c>
+        <v>26905</v>
+      </c>
+      <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>742</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1</v>
+        <v>7.21</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>743</v>
+        <v>729</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26905</v>
-[...1 lines deleted...]
-      <c r="D320" s="0"/>
+        <v>24537</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>730</v>
+      </c>
       <c r="E320" s="0" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F320" s="0"/>
+        <v>731</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>30</v>
+      </c>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>7.21</v>
+        <v>28.39</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24537</v>
-[...3 lines deleted...]
-      </c>
+        <v>26934</v>
+      </c>
+      <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>747</v>
-[...3 lines deleted...]
-      </c>
+        <v>733</v>
+      </c>
+      <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>28.39</v>
+        <v>29.42</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26934</v>
+        <v>18380</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>750</v>
+        <v>736</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>30</v>
+        <v>357</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>29.42</v>
+        <v>9.94</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>751</v>
+        <v>737</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18380</v>
+        <v>29943</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>752</v>
+        <v>738</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>753</v>
+        <v>739</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>9.94</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>754</v>
+        <v>740</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>29943</v>
-[...1 lines deleted...]
-      <c r="D324" s="0" t="s">
+        <v>24605</v>
+      </c>
+      <c r="D324" s="0"/>
+      <c r="E324" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="F324" s="0"/>
+      <c r="G324" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I324" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" customHeight="1" ht="80">
+      <c r="A325" s="0"/>
+      <c r="B325" s="0"/>
+      <c r="C325" s="0">
+        <v>24606</v>
+      </c>
+      <c r="D325" s="0"/>
+      <c r="E325" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="F325" s="0"/>
+      <c r="G325" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I325" s="0">
+        <v>4.62</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" customHeight="1" ht="80">
+      <c r="A326" s="0"/>
+      <c r="B326" s="0"/>
+      <c r="C326" s="0">
+        <v>24607</v>
+      </c>
+      <c r="D326" s="0"/>
+      <c r="E326" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="F326" s="0"/>
+      <c r="G326" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I326" s="0">
+        <v>5.26</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" customHeight="1" ht="80">
+      <c r="A327" s="0"/>
+      <c r="B327" s="0"/>
+      <c r="C327" s="0">
+        <v>24608</v>
+      </c>
+      <c r="D327" s="0"/>
+      <c r="E327" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="F327" s="0"/>
+      <c r="G327" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I327" s="0">
+        <v>2.69</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" customHeight="1" ht="80">
+      <c r="A328" s="0"/>
+      <c r="B328" s="0"/>
+      <c r="C328" s="0">
+        <v>24609</v>
+      </c>
+      <c r="D328" s="0"/>
+      <c r="E328" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="F328" s="0"/>
+      <c r="G328" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I328" s="0">
+        <v>3.19</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" customHeight="1" ht="80">
+      <c r="A329" s="0"/>
+      <c r="B329" s="0"/>
+      <c r="C329" s="0">
+        <v>24610</v>
+      </c>
+      <c r="D329" s="0"/>
+      <c r="E329" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="F329" s="0"/>
+      <c r="G329" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I329" s="0">
+        <v>2.73</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" customHeight="1" ht="80">
+      <c r="A330" s="0"/>
+      <c r="B330" s="0"/>
+      <c r="C330" s="0">
+        <v>24611</v>
+      </c>
+      <c r="D330" s="0"/>
+      <c r="E330" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="F330" s="0"/>
+      <c r="G330" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I330" s="0">
+        <v>3.26</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" customHeight="1" ht="80">
+      <c r="A331" s="0"/>
+      <c r="B331" s="0"/>
+      <c r="C331" s="0">
+        <v>19513</v>
+      </c>
+      <c r="D331" s="0"/>
+      <c r="E331" s="0" t="s">
         <v>755</v>
       </c>
-      <c r="E324" s="0" t="s">
+      <c r="F331" s="0"/>
+      <c r="G331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I331" s="0">
+        <v>8.57</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="F324" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J324" s="0" t="s">
+    </row>
+    <row r="332" spans="1:10" customHeight="1" ht="80">
+      <c r="A332" s="0"/>
+      <c r="B332" s="0"/>
+      <c r="C332" s="0">
+        <v>19514</v>
+      </c>
+      <c r="D332" s="0"/>
+      <c r="E332" s="0" t="s">
         <v>757</v>
+      </c>
+      <c r="F332" s="0"/>
+      <c r="G332" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I332" s="0">
+        <v>6.89</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" customHeight="1" ht="80">
+      <c r="A333" s="0"/>
+      <c r="B333" s="0"/>
+      <c r="C333" s="0">
+        <v>29951</v>
+      </c>
+      <c r="D333" s="0"/>
+      <c r="E333" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="F333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I333" s="0">
+        <v>1.26</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" customHeight="1" ht="80">
+      <c r="A334" s="0"/>
+      <c r="B334" s="0"/>
+      <c r="C334" s="0">
+        <v>29975</v>
+      </c>
+      <c r="D334" s="0"/>
+      <c r="E334" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F334" s="0"/>
+      <c r="G334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I334" s="0">
+        <v>5.78</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>762</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>