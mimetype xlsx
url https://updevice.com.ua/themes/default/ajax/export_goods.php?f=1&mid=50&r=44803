--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06470fc26216469997192261350548dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7452f2e401c8fe6f5f3fc868f2eb8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1b41079104f17405e01356a2019393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde8392a190a5aa8592826cce80156a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea68be965a6a211f2b6bdcba98a5925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967b2cff936f5dc2a1bdd2c33b266c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da450c939511565024d7397d2598857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c91d3c0262e5df6807127a5695388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae15dcf4b8f0ccb49d63b310294fd219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978d3a84ee1866be0fc7dbdcc0abc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b0447ce99df4f4196bff6fdba256811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef565ec62b5c421c3530e527acad812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b340c31cfa682d3fe1deb6343c1c74813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6300244f8b5617cb930a6ea65377914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61544b3afd68f42a53f1adc1ef6ec8d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a6d08b5558a4fb54d4cac9d245d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0390c4bd0a496c5b2e7b5304a023c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793422e87866909b2c1b2e0b1a050ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9ab5547b340ffab4b27b9d6edb5a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6089044a4c0825c9e67147e3ef8fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f6bcb3a77b7823448aa3a35b51e3c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13bbaaa7ab32c1b6ab36e9fcc2810a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3c22499b4b54651282d72f05ffbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e9633ac40f2ed5e8c8920e8bb966624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddbb8c9939eea866b822223203189d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ddab2d4b3e9e146cbbcaffe5b877c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb83e8b769575a7fe4322f60acd2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c553dfbbc0bba1c573f69843299d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb44731472f6bd6611866b070faf8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee49166e3851913aa64702ee697bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cc7c5e28881c6aae7080bda8fbdf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd22a63ab0fba48aecd2d55932b5df932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941c6f2c2b585781f90402c559e4b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0854185474085e0eccba50a33086434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03866e36a3cf3f7d72ef59321d26ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa37f4e7b0ac5882b3cfd01a86dc08036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4cc6e6cfae7681b0d585286436ed137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcd71d8e84884dc073901b4c39a4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b2d0582c8a51183b0d75b6a7fc9f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bd153bd3c669649b3e3536bb9331d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fd2d24b0be18dfde7f50aa5a343bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3452c8aa7bc0c161f3ae56ce846001042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b73fc1c560679e159089ace8f843743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20549883edfef6631a3893cc6daf3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a4ef79fc4099469816720798faa6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe604d05f5505663083b9b1a8d3b9a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fde3838efe6f968c357948e5da97747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de233ed931a7a1c7467c044614f4be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b2375485e0ed6b4ee8b63f7e28e7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967940dbce573d8dd040f110b8ef6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5debe959bbbd7873be6245394d5e49951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5847bd32e0a145b086e58c6bf9807b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109b2fa2ce5f86e1b82987c75c1a57753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519bebccc08918a416f43269c6a5ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4983949f1275fe5ec66ea9331f2ff055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a810da126d9ee3a8a2801227c29756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad8c28928fe465cd09b6a97016c58957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933a69f170cd6de86f5e430196164e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66841b12117661abef78f4795a530f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa21d1f2451faf6e0b74eecf1be1a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f582956ab5ee931288f12e98564b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0260db7130a0c47ab9cac353e4a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3a345ac17e024b6475f96c07b8b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764160585816c55f41d7ef10d0fbf24264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527f0222e7134209bb5b8fc0c69598765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf8a27fa9a1496fd687d8a4607870866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1118976040d637dc95b23ba9524667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c746e4fa6f47ee6943211f33dc90468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e07891c3db72f96a4f16e66c781269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f82ae8d04fd8a421bd5db6ef95ed270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecaf8e7871b9976f530c6398165d3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca880915e27304c3dc1e40c22c960e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713bda01cbe0446b47082efa0dd03e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce118b630f2e3d29ddd8dcf66df0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d687d3851a178f12da9c7f7431b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48db8229ef51d6b738cc699edc05976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49355a8adc10342879f0949d2b4749877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13521ecb733d6ed334fac7f0e3f2ed9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84b25bcf5f09b634be3980b2af6fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463a0804e7d0b4928635d6a630660d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4431f733dff73b338035219a8d6a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e7817bbcc7a7026a0e4d6d0464b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0001fe07169fbb21531d4390bad42f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f3a1c08ae79edf021c5a3c32794384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89e4ac72ea778dfba1399c00581e6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365157eadf348ff328b367a458f743486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b7fd23dbdd691107ce16d4b5f54787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349a0668057577745f5453615f383388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de7c486ca0da16b8f45e934a91f72a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fa13fd0e2319d8ad90a2414695c1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7779aee4a69ca62ab9739733b0c9fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fd4ce6543427e33a3e746dc47278492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c525458e886e19f269e004565a2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda50593c84fac047ab8f5638e5aa99994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf56dab19ee1a2422fb4fa4cf9465d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea36ee50b1671cffe1e8f7809bcb4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d356002eb3f85ed236ab78a12f1bb4897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8fbf69cc8a2fd6643b9dc7fc97c5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9566ad6c2c1303d40b7176ec78f8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9fa227c04a86bafed4b0b4c450e92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e592b12e0840fcae503b8bca14bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76a21dd681be4e0af10beacef898e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81964cef0cc0554a69ba2538be571af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a91cd2101ad3b06ef526e17b35e946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d5d3019932f975f8fe6a7157d1c71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b0ea462cab9eb0bab31758de7a54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90a905d07b8cea79cd420f06fc6a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5c1e2bf094c8140f27850517460c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52a4223c5f479b86dfbce095bbe33e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac922dde726e3a364a16aeae1aa1d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa1574c46e4586eed4984d9b3058da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c6271ec63365035aae88b1e08b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7936349f9c31565d6d5d4306eac56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb23c0c27f5dc76ebf1719ad20a20b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb1846e1fcac673b9e008382c7611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c86524fbe05e874e9d69a7bd59e00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e9260159bce781c1798c446147d8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df724d2159dbf0e7c9a61abea8579118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f742e3d89c05355744449b79bfa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d5e441392d3f25a6f61eea89f7262120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4520a6047e3c0cfebb85337e5c088121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74802a172a19b6f535a4c84599c15c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67609050a71cc2b0de22b6cd3e403e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db7dcef90d2c5c04675320ab5e7c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e67af978d1ed3d20ab632c73eac9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d206036761e5fecfece9458d078a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299946e9831a940afbb065553cbce61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e4dca81b97cd543dcb01773ca753c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7f145e66ac791ae92c5d8777931e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a347992ccc07663735cc5f6128bd8ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636d0b63a9ca0287bd79e6ceb20f1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c639ff875de1d39ecd6cd48e0390b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283ec1c20cb7414cd84dc51e731fb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393e8b5e4283cb51de833405d67de5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda0fd48fcc86fd038541a9b112363b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382f170182cdd0373a129abc46ea154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170cfa902ae8b9e30ccc3d8016528c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e859031e9616497012858ca1ac40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d395dd702d9b949be23bf6698555139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df855decf84bacd7e533f3d4ee4382f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0df8192802102d007b3f5035d217d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8adcbf75478a42bd77986effb43304142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97540f57a725d80b49a4217188752ad6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139053ab3bc1ab064e2b4f16c31e1ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db471c96ffe9590b2b2663f4bf042f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41fc53ea47d0cce83d4c5f26ef478146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04cd057bc07883824f3d6d3d01d93d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356ac63824bac44e0e97a76c54a870d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33767dcf86b2ce7eab619d9ea5b30d3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eea4f9c3650de03231c61c32ab632b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42b6679ca31589d4727dbcbad17a1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dbc2659a4fb2cc0ef4bef5ddd4f0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1446c56dbd2130e7b375eda9ea3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c11e8eccc2428def1ab98f3eb4eba3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0592f14bb12faeebc8134aa42ca9fc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad599327b5f3dcc06ce1001fe800899156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb799c849896631296c9cd25338d5dcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757257279222f63843e265e4eaa6cea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c302cfbd95f681d9d635b0fc70d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7ff2d76d99027971ae4a16ec0d71c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ffd6c04eab8dcea745d7f01e4e88f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d908f4c2673e0d2dcd200a442d89be2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041ab6d0527ed59d0a5743fc2fe8d5f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4486d58ee1fdcc5c754ff7757ef37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dcc83d0488be0298ca01fb2498d60165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414ec169d508299a62e5edd3e0aa0fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9e8ba30f35feecb0bb3266a56c3d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0fc52ed7e3eecb161a3bca2278ff0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f168b25bfa8c21310627e5b6795c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacef233f9f380d39b30789e1af23d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f03533fa32b9eefc84ec0a7620c45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c44b7b80fee07e195e4c5cd1997e6b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96cc7af360052046be0374432016c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a42e0200c8e62420e614ab1b128ac8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef561890f5599a07991ef8373b925175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab353c86dbf309b6a1d3caf4d81d38176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea3a301d76d529697beb121de68e22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6778f872493f2c51289945f4163db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2eec826aac41fd9b4c577fec879b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10022d36e9f036ab08c64c21f8a0c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d6540753d839ecace428ad0a9fab5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110663c6ec4923e202e18b3346117b93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e77f33600abb9d4a3329d12af8706183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30817d1287084cfd7f4f6a8368761da8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8700f351c1eb80f9b0095f8ec12c9d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a57c2bd57ac164eaa35f6ab553e40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e87ab703fa43117d4e53e4f44e736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f5ecbe824475119fdc360e15788ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9824a18c0bccfd2309f6f0841b604189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc93d41deec04ff6ab14e53ed2583d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1588fd82177338f0d5cd4985bd60d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff9e62d085b97db132d5b67901271192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba562d2957c3bd326f408784f01219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6607dce4a9729903aa24489c8f88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6461a10c25e47d7ca2cb7e3d1a85195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e3a950bdda07aaeba546ca17ae5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c133e75ee9e850b6101adff4fb39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120ad0efcc9a1e05401d7644f4c681198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d11fb0e9689ee7caecbfd3fa361bab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e28a7dc38f644c4a7cec87e78f456200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fff5c5b82162499c7029ae15dbc23201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f333cc1e28f001608f327b8df3718f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062285220203d57d620240b2ee6b5725203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9115fe2eeba31d3b8838102fa955b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56c7b96692d623f2a2920a1e24e41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea9fcbc79df719031ddc53407508d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b782e5fb716f5893dee6b29630a09f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887e41179998d8d18244319978b85d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4b9a228ec764ccceacf752c6ae88d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f605031bdbe172081bc9b63d60f1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9611139309f2a6e07daafa184ed789211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1070a5d7f4a8c3b7cdf35566738ae6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0cb2fd224a24616996e247efa934213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa3b2ecd654dc09e30b060790d0cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d4494243e64870cb21c3e56f9cbd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89053eca7de5cf217f72fdf5096048216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dcc3951addd8f620750964d24c10e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ae62bb24b36ab3d03912aa08a9b5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d56115fad5b8020f549a530b4a207219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00872479e5b0123ec00c63751282dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd1654bba4c6bd8005a1c0bef83ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721dec69eea4628c296d94a8dbafcd7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce4729fd5292e5b3f99f5e1d07e99e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c45311689220f56de24fb5ab5191d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24180d466ab8ef2de05448a1f8a683f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672336571f93efe661986006250f283d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839682cebf20cfad6b501e97bdc315f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619c93f51f5847b13fe19175ee0555c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ac0126de87da2f022aa5d5a457d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937affd1c4d6870ff8e65d8231bc2d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94e95e20a0109d0a97776aeb1c60a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b40a46b49bcd7c92d998fe771da5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e5f5531d66f1e80768a814f8b3044233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce44262ddd5c80d5d6f9f0b61e4c5b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a601096799e1478ac63c81743ebc06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763626d3216380602b491195cbfd85d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e6ecaaed4f7bfbc3425bd4ca6453237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43117366b62075254407bdcb4d7a63d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498319c6823248990e8c08c1f49f4a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3bad85f9c2b5cebff5e8229171756240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086c8a1bce60ffee7d5c5cc939b4969241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74065f187f17ba251d81f030b2c24fd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843bd088199f0b36f0e60128e3357e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0acc0d5aa7d21815c7470270f1287244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec687784b2b32db899ed8c8baff8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1598f0ae4810bc30134b729d803132246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf68fc9da5f4cfffbf935ab692f7d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341ab62f6fd44198fd0dd5be334b3cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3769417999bfceb4dff57c7d0249d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123adb89a2de7f687329b922efb0c14d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413cad6543207bbf46246c4b4a7c6d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5f4a06fafb41bae3f281ed417418252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154ce32d66ba2e78fcda643964767f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fc6a87ddb9e6ff61bc093e58d6adb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4fc7d0f6079473de9d93bc80a8d97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587edb4862b960d8f3b2077f7bb64990256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6e0503235b824c02b0536ae75980257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177088dfdbbc6c70ef6c56ccbee4f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bab0ec2a8b4d8a0578c4631e6e8aef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1c01ddc1527720a73b842a54a57d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c434d31a6005dbdadee0271972675261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605197d4d8f308a21de81136acfa02ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6d21aa9664258dfbe12406b490885263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5962e3bc53827291303e862841915e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c887fe209852b29e634ea113c3917265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72b1dc35a4b4a981c0519ce464fe48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d4842adcdd58baff2ac8c9c312940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bce919c5969f38a38c941e21f52ceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353fac690cedebe4846e9244e5e9b92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e22b940ed259f704984d030c13ed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3e9796f5cb711ef8ee3d9744a2271271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacdac4b949ba1ea18742fb961f181e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9437d9d32336c53d617dfce0f7571273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe47e1ac28c893079f7db08fed7cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437140241376558d7e550d96b2133d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865e90c0fee62f9903fd3ed68a4a805276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ffcecfa16930294db0505df1906f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abca40e30f4cc90f54dbd9cdc94f8a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c19835e73fd2bcabd90c14e74064a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d7e9f73e9f8a4b4df1fea91a17677280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c2560a3ba71783aece9fd52fca9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dffdbfba7914880828f248402b4fcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471818649b8d280e7e8cb22b76ac57ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af00b8adcaa6f066a92987f1c26474284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180023d9ef383cdf935e15a86d3511da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ea0e5dbb11a9e5e8c83f198b5aee1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da3dbf9392caf9cf6b7f721f74c3d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106389e75b86a53e4d3d49fbea8320b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1fdfbcf62b81b8ba596e2c2a32d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8973f8547b78c1070a39ddbe48eda290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88256fe515bf26f2f2b1be7c3117cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7385858938c413be5ae55cc18c84e49292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f45b18f2c29ad4509918ff8b85d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa30606bfd88042759c8b205da9cbeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ba95f73ca881f746814028aff7f08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70639e761b1f29f5dd7c3a20c9dd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac73a9aa8d7749d82d8da658e60942297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465290d60d6115a19602343a6d12ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206de93e80ef043c6f6f14617170642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b7330a4caf2af5e598dcdc9104cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0192b7fea453b2682cde5eb2e23cd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920b6b1dd8f923aecc00dbe2e0f657302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc9885ced84e8557ae155d4296b0f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9ba585da2efa0e95f3372d16043ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa5e24ba1d05fdf45e174e110745fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcaecea44e54d4ac89b597f11ce35de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007c000843ecccd8f4d9cd3a8bf5e31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60b85a61c531e27c5863b653feff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a97f237af457a052f438f2c3481b71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8eb75909ab3705160deeaf422bbf3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe334467962a0cc8c7944b133c0c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3dbe23e992e1f38ddead99c39df45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09497491acd876ad204483aba6619d3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0a30f06dd085aaabab013fd3bf854314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f47ee7c1820d0eb27fb08bf0844a7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11388df279863ccc5abaa038a85b06f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5e5d2f10239f58b60ce275c29592d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e51091aeac4e0c21aae944976b824f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660212ee5756e35297bbbefa0376d551319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4bbf073fb0e5e01ad5cadeee7771320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950de096a3f8d684c0c1ae4390853362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dec35f34cc757c381f4ae7aae360e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1be4e956814735521a3347b68a152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cbfc8be21859fb56b40a71a4861ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dece4caf6f5b7e082506e42bc011187325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1dde276260eefda4340b7fce0b5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec70cae9a9f244cd5255b6e3cb1f79c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49283292a7f6c9b78fd64132693ad16d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880479ea8f2cf140091e97fbb96f47e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b955fdc38cd00779423d1fc4851d06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62093e955e6ef5423ba279b13bcd1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc005ad6c266545520c9afa8c860228332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebbf0781268d57ea4462344359eeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd9f54617f0e07ba44b4fcd1c089b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a7933100646c99e1b47a3761d2cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e235968ecd50586aac064ddfcf06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bb6c2ce0a45f4a741fb467846ceea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d43875a5434382bc952c67afc041d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831d71d425633bf3d5d2c41f3c5132339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c24aeadd443cd10b770ecc71b001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2482914d7fbbb21652c44bbe2eb324c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e880a93d63734ea1c6282ed30d8bad7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650ebb20201bf0c93e1a5441ef9b51d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e94f66e27459f611bd0efa0a60a79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307aec0dfdbe6c18a214308ec165b94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf218761558473756f60a395b5788dc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1999954054f9ac2383a108512584c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54448081218b41fdbbba4bab1ecf3728348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b636f509cb3df4ff416cfa8a2d6677a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01770752715dfc6a7adca06f259d98f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd16afcff0f9cce939715f99538552c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71125395f2899a8c1e4574c33cc2e856352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c328f6d73d8fd54f928edaeb8db26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608228cdc78dcebc1ddbd9873e3275b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d78bd7a38eab29a9a11370b13e031355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16dd9150f431aa1107e0e0da4e96ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e83b95f99d85612e414a34bbb223357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0534868398ac22d84f69e8504e0c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d10591f96f2e2707c90a40846589a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b3ec39a0b3ead322390be398ba635360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4db93608c11b49099d284a67231aa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d43d70a502fdbb52c285bc090608f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8c863b0e23d85bf37cf918b9867bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5912f20bc6cd43794810a46744c7ce0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c706d1298c83687a61b976f23836733365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69b5d8d4f114bd57d9247a02cacf29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28f563c2bfe57d66fa3e741793073367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b392151477671808e166244b6ad0a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba39b31f23dfea21358068a15d42bc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d4771b4c9829cba4c9aafb9fc88e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e085ed222ede633803a5f50db92166371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284adb57cae07aaac25fe3d18436edc7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a98ca269b25d4d8322c4cc6f133dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf084b704174cb6a7e714f697d2ed2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c14b7aeddc772bffe6cec30ea5b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c5cfc72f1483c35e4b827af1ce99a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f23cee56215c9a06d2489d962fa11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb8a0335fa4f8b6b8e447f8acd9d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e497e8d83d2b93c6b4eaaa9c5c7c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d1913395ecb4ee267333244124123380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b2ae10ec80382912850568b2163b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656b73256aaa349f2df57149119ad72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018859683a443908fda064b1ca47e763383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123274387a0c0fe266cc229f2436837384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344d17c20bd5ea1866069743997d452385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f48e4081a7f377545e7438239dc7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf40416ec10d93d5ff46ad976e8c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a60a7ffe0f0052e5299a85441188388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7243abd143943ea036269242964772389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada2934c06ca615af0f46f0088f0d1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6bed4cc32976322386af507dad8db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9638514c19c0acacf330ec51f629d61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84fbdc2fc7ffa42b13ea95aa3e26ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d693b4cc7466ad98792a6261bdf04a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697812114a372d9e97638ffaa75d5f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b2aa9b75848fb4d4290b29c1ff0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9682436f608d41f90c7476c6d3e839397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec376969538a8ddf42f4f1c1d850b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645d63051ea236ffe03e4a41120acc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3b156481f09b62ef84ea6124f923400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2d387d5ca1646bcb240a4bf94a1e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d84e618804ee74d692a752db3024402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c9a82c2a1ebd4e578eca493facb4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cf08b4f31da03cb346171137a0207404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e66c586a8acc524dc2a0935e5f20be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324982830a8b70933cecc4ad679d02e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd7fced59188fc2a3441b3ce1e35de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f817d6b0bbdab959c0874658e945034408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be30bd3f260eb8a24724ebdd90130b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714593b6974451ae685e1f0fda9007ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ef79e0039fc1188f53a3bc1210d9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ddb3e55419f57978151f55611b1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75c95a39ac301c17e074f8a760ba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4af4b50e3d38d13acd98e5189b8078414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a07108a0393ee4a3f0dcde45ab8338415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb71174d6f7d6237f461fd12249b4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe967c218183656783513f513247c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1b0169fb8bc7c35be2c72123624ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764945f3022293cca84a05b2158ae70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0d8087d2ced8c14109910ef46d536420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f0fff4291a56dead549125375840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479df52dfcf7f3060204ed9d08766a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e8faf51715dd5fa0a56a5f5d9d9aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595f9199499803de2f9ff6f0530cc6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f29f6c9bf5cbe919af0d6e66df43b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d165a35c0c4ab92c73c7e45e193f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d19dcdbf4ee4e781c773e79bc347c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab32e95239fc22b77dcd9b77f813d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9f69b85068443e3d92a0c3c06278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9af3612259a6b7922ee843e19b7012430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dd99d33bdb0f573b46128472e1861431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c93d5c44125745c939227ee3ac05b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98465f74bcb7abc263414ff9496c15f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef39a0b332360ce586c0c19e81f14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42f23d7e7270fb639ed2fc3edc8216435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0be8bd65b9d99c852d7ef922ba5655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8be642c28c00ae811e7b2db0e4818437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2b290631dabf266de1aadc141435f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45dd6bf22a9b17f50b65bd86103f99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452ac0306fafecd01a8a7d7d461b9ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b8cd72350f5b3cfe468d64d82529441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac681a8b473d6be7382eb87221a69b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520eff188bc72a51e1d578e38671b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8bb617250d79dcda0287433b9bae9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ca4ef936fc02c491409d04b8da5cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fc30997b011ae9417c43c74e155e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9fe76155529dd7bf51303d6e1bb44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8e518bc1269d2b994ce870ff7d9fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe57d4c55f6f92c4bf3dcf632739af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016ff424dd024b955d43f705f03f4a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691269456202cdf7a8f8c5b91988d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9c2c31d3738337a343670dd3240cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734671f8b7fb43763e405a5c0f3ad94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65398179b52e3f53d131c474f053f44a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd28c7cea16ef116148351deb3d6a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bcd37c7cb07948c9c0b3a811b1f36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaeb5740a63747f7bd6aaa177ed276457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece49447e436a409c53aa970ab038f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8044b5614de186366c76578c16c77f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31863415c73444fd868677db670d6068460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c351f81956d4494b5285b19968203be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013481827f71a573d15a54247e0142462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639438ae59977c3275c485245bbd50ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6ff29bbc4a64782cf54ae28ba3b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d101f7592283638b980b74f117b2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c7eda45432eb5c40d972889a794d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b1bf3e593da01a9dfac82d0e6364467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3f1f942353f8e244c68cc269d41a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfef19ca0bfbf03792c24606355f194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94057234ed5119511c26b03fe9042783470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeca4bc9c95191fac615b9751d06792471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9afcf839a4e7428418a635b5c9c566472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21109107ce44925698dbcc4e0fcbdf94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74066301162b90df764a76ab3076000b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08507a18d44f5299a238f974d762bbf7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b3481bb3f729e79414d659330081476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e95dd2b26f560194656fbc9aae6e69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f240f37d2e5173a9dc9df7d758908a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d83c865d2ae2ed5bc154fcfd1bba99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4771cbde7e5348ad288329a4ecbbf29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0853b18f2acfdd4b0ba73cea6897b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f89a65636e5b5956ba7f11eb956cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417cf24d9a5f67f4ca677f58c0e53d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62b44321556f793bb72fad3629dce7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8982c0ca521b3d629b6a4894510d84b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a637a23469726508573e157773ab8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f518d33c6f651bc6760b76dc8f4b50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbd54a450945b70cce41e63b00c06d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139354751b2aedcc4ef7bb3e6fb830489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b979c72f24e7d50694a7f70dadeb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25136ac94aa4fb59a1d02810952f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658c8268bd1dc78637ae7d0881cc936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeeeca2f6f25e06ab0d40977d8d371493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542b1f2419d98e5305078e310cec46a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf354dfd1b29221285916df2b33147495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c464a3d5b73e9632a89428d3fdb6f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612ac3047d219123d9ad50ddb7ac515497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a876e7b8cbabe0f8947abf886a6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e3109fc351632fc5fb9a28179b557499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104820e863366bb14f7bec55c09d44b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b6833c3c8cb6ad4021dc8e40dd84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191102eb2b6c5177d654f4ff3731275502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d52bc2f7d99047ed3f7086ba970b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14183017393fa2b628ef556feb14f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a736da64b6487b17d96bc071429b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac1055f20a5671576257d3529856ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299479b7151fa3ac9ee73c2d3be93122507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f214e694b3c0094097a057dc21ea70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09d78cfa778058a12f264eff9ebcd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa0dab662abd61f734efb119883477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7599ae9420523fc4baae256607a58511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905fe1dd240841595340571039d0c2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c38f8938569454e0df562cd4d3eb8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd942ee0d7e072f3c8d1d118a96960f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1d5a8fd0a8cfe22dddb968a7c93c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b64d100b9ac01e22ba2445c9265783516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4658fa4ecad9f91efda9d4b0a41d57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b880862900b7495a476bc8f75e5b9d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1303a7dd7e92bbcc262ddac7e918bc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a044635bcb0a5ed0b24ee021f06930b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cce294b48dbafcde80c57655fda41521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56fa291a67d25e84359198a2a189c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aac2d8a055a72b19afea040842a32b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a49909d8ae1842bcbbbccc103df21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecb444bb282fd1da18502f6b1afbb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a8c5bc75257baddb8dd3740f5e093526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ee35513a3b79f2c3df6b7422f4612527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2da0649f8bd92e3a133a74e3dedb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124248876326c1d29db40648d2ef3e01529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b0f51ac7e523a9f2ebe758aaa7ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7a0962d126d26ca31854b165ca240531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ec8bf47c72c1476d2ca23f0385f0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741a7d8f3fd0a536c17c628742d0532533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7396413776befaade9c90eb72435bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0f2302d2c3d4d8fcdc3c9a131abe5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06b2b347b9526fe7369570fe56e024536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9083ea445c77607f78c1f5eff6be7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb8c1971e47fc887f55889109565d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175807c5b763f33291e51e53522f4647539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718394d7ea5959abfb7992ca362feadc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505dea3b90f1a4198d75f9ef6ba86c4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457fd5b9dc7ce02654d414e66e9007f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65f2facd8310f074a8faabd0e093c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b6b9fe8f05d9b915ec71278b4cf3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceabd6e6a4c8683508b86b1fd8e302e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5192111f6fb11fc6ee64069c860c88546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf21dca814150853002ba1b3be1f356547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab077347bdfaf08bf4ab2bf682b29b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a480cc900536524cff3d24a24b6033549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125a8d155e20738641a0f548864141550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168886622526108df86e0fbe4b8beaa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac58d30d17221a186b9cddc37ba024e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdb20044c209669ddc6d8a8de5041c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde9ca2a3603bbfe36d678af2bca9c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3856dda6a1dc093a3350d3096f5047555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f9d6fbb49d3f1bc54f7ecfcee08d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ce52e5a6fff3b233eaed21866f01e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4dc088b5ddce21d18887d3a11eb96558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb7dd1870e422e957852c27f626d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84bb69079f46a4647fbcd7abb51750560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfd3f16a5223efd1e1a9ca7135024561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f2d0fd19768daf517e8bc701f22c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd94bde6f9834b92d72fb63de1bd54b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b66147346b893447b6d32e70f961b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a6a6ce866b3a6c630615ceae0afc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065298a4d00e05412ea38b0e573a350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37aa496ad480f24e8ada625ea84e3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86299f1ed257857a05acfd5293401568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1d1650eda934848355ea60f79bf7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57646b9b254a46934d46fc8b98b4ffd1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8ce7079274250c5179e6cc05cf6ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ad9e0655abb12cc12d5f58296844572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce0bacda5dbdc7f5365ed96906209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0d41c7174191b5acb7dd7c2e260c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b12a2467c4dfe6f2ba8eda4c9a9f11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e7262739f53aa035498af53e0c62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f933c98e6944d0d2018e9974ad0d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d7461b100fcd3af2baf9a1cb7946578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2da83f0c59107782274a02bc96da57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec3958a6997136810d3e8b5a72f70580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b033ed5a9cb6ec7c44c613fe44ddeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f409098a1683e622a34b70a9fe16562582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218bbac7857557903694a33cbd92e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99b3edf4ff51b727c29c52c72e3362584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642c001debcb0cc4687698ab2388f00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a5630fdd3b0661a881ad891c494d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d07ec355506caa10749101e557c571587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436734e36f0521034c658a0987f10fac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836e8b2b21d43a8b5570636df307cbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a3547c419160106075eaf3a7b58f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee44d3f7449eb5286d5dd8cde6debe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49d797c087e11adb6a456d3f4f6e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffaa523f328deaa9aba54782b78c72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d21c517c2199bed642ca51bd2dc3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a1f4c094011d1cce7a47309dd0060595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5be996502f27e48be03b607c58e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125caf28077441c4a3a37d4404c3ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2348ef7fe17b80ae8d9c870b79824c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd65e066384165c7badfb980a0584599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4cd13a930af55d8985936d3729b46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c51f5ac65da0cfdf1e0f59d519d63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6a348e3f6326cd79f908574567c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3da5a68b33f65f3dbf0c879ef138c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5a85eaf792bc4651b17774587635c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c42ccd91bb0aed45d68aeac5f0c9d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473a540cbb5bb9f96c5b84b3f8c5f4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc910c463922f2fbfb83c415cd1955607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d2a138360d809b786a70879683926608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239333a3bc5724b77a51dd92864f912609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac57cec3f9852909b4a845f4734c351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317047261ba747308e587d5f8193d2dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956dcf4bcad9277a442f5f3352e0dea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce0b246a1d8d9bb02d87f886a6556613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4815e764ea89f23970537de5e37d6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af42cb5176ce3425f042bec6cf22f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170955f05365e8d4316da567a5c5e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23eb950347562edfc7e860a4663f2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f119c879e6947eb43559f5163388a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0021d0b27ae33077b33c017ed1f47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1202ceed03a14dc7c8987b6dda9a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a38b3b863f047d6208b4448d1b8d3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c34a3f5641639cda438eb299284fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f83833fb5e25caca23b8be1b77fa3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0270c115261df5376a8873de36100c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8edc570181f4843bd692859559603a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d99527ec4ff8491f584bdcb7d99c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3496f970efd4acfd28aff5036a31442627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660e30fd629ac53a4aa9cc67f3adf43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306e7179e1b04061c058453d6e36f2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b459dee3d02fdd7513b7a39a900bf70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c04a6287e6c4706c9ad254584f4e17631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb78330d1be9ef59d83170539e4244632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3857912bbe521b0e2061ca73256ea9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebba34918c2bb52c2eb6a415902fd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837d25a181e8e23a80309bf1cadf49c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044dace5f23c9486bcc1d993d3f8959636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9aa1f319bd5ac30f8f1b357f87350637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbf5f9de78eadea5570b00218cfd8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c89e686df4972c60fe21e51c02b40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c483f9fa3f7d07a3f27d44a14229780640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae3e08aa6cf9b0f71bc6f85ea7375c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75855e672214f8beb325d2dbdac9605642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342bde08d37f55c5c39ced7c0f5bee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe53d535f4f2fc6a53f50ffa56688e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e760425a90b23eb495442141e02641645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad02deebeb51a584bd9b70ad58e1ce1646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e243ae3b3c01c9d27a59ecaffafdb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ace6dc1b4cf7beb53b4717a3ded8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436de81856323bbe1289e8ffb087ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b96115dc0e990ee18e2291ef071e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566801fec2fe0325de4bd1be953ae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c683075bca457b5581c3ae51ebda16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e18714d42ee1a91100565a912824f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7e831844ebdb7190fb3555b531e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751559979c95bb427aa76664f063fb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35365fd1e21116e17f114a6f882db1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6140212635f1b777963dac12096cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe07936948f36212bcf15d58790fb4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ab02f408699e14cab40a2c6e7ca4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273add199958959f8c560426738eee9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f9b74709daa8bf3df720b46a4d4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3f2f9f95f964d91243213867f439316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd02b393d476be86c1b0f3ab9145b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac005348008fed69b93da389889b166418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41a56a3b736e191bf95f10c6b63e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa308856046106093864d57bd99bc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76716bf09438edec8fafae1687e7ed9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d0507b6f145ef1e88b0a376a5b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7bd497ee77513211ef984cd4961d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ebbe0256731c7aa1e5f61daa0aeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a984697093a6f451fd35ffc842c3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5cd7e4d40971fcb22e4583deaf49a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d568397fc4f504aa9202855388fd9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90519f52213a0ea5a23f9ef319aa926628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b906f868890f290c722fcc43f90fbd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32099d89f68b0dd9476cfef49f93eb3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c92dbc41e705e48bc7f0f69b9ffdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b684106ad6ea19ea29ce3e2b189932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506e0373b50042ef3d64a525044e40733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f85ad2ae6679bdced73dd930832a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a6ffb15615a155fde1d9d257cb40e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f4035de8e74736035cf6fd8ee32736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52d9968ed0803fac55b6c181bbf5fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bf980f9aaa3b6fabd410196f9c22638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b1ecbfd86f05992cf9413e6ba146d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7be1ae4fc19abb0b60aefe8311af3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610720d33c273708340ca6f78b1faf741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d60a7c8d23ef386781d87f71ec0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dcc0894e996c062dc160d83cbd3ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77f30e233d8ba51b6f0b6a13b54f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf346a1772be271c765c1edb963e16b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a88928f8d8236f029ecc0e454edd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd74b2ba42be5c406c0b479c3d36647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8feda3ac7cc3506a52dfd8fa968e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22efdaaadb9d53f00c69351bed20f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf525f7ffe62908384077df3c6e2ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501499f257d457e1d8599be233f9762751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451bf52d1e80e9deb63761ee10864f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bbc2f182452feb0e3d5c19ec5b31a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a73d8bb20e2997e8967edd945634af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93c33ccc4b19c7f7ea92a2a4fdc8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cd290499c8810f027289f941686f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7027086c7f28c3e14073cc84f9ca1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c93bff51bddda62f363c024ea5c0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6daf64d9e17cfd58c280a930e504959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b15a2fad5c06b80c7bfb7d57b752b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0d78869da007ff70627a926f3107261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9f8eefeb318654fb420d7caa6368062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242d4ef8054d32e48470cc70d43b6c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0b0d0fa32cd1989df40d2cdf8ee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ceffcd046a20fc54d6fefac20ec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115d1033eff68ab54dfa6c7398b1a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619a31017bc4f4a377387b45156da267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0bdf14fa9034151a23cb69e3259568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4349f7c49d3fdcbdd64c417eed1cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc76ab571a00f1fda670882b3ebcc3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bac5ac3cd3f0e2d3e0ab73199b47171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef2928a7b73924d2827fc005ade12872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d728ae8e67d1dc1b0f5e13185939273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0d1d53784d960eb76482889b1d4c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0521e2595e5918fd1359346cb568d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3e07ccc725b16899e0804c68ca76e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa27f12d41f3366dc423a41d2c5fffa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d91e51200b28557e815e0efed774cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7e1f608d582c0c6d1d327afdebf8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9447ca4137d7ae0af4bf48c89dbc25b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa55deaf0259a6a0ce4732354aefa2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861734e35d7f75f03fedea2a076d8d5782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2824b3cb2b5641c46db313572c5e4b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d69b2a4d5a4448eb847cd128cc1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ed900258dff936a2a7ee7fc1556f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce63be068bb229be34ff7db71f4e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90bcb216aa2b1f7e14ed2d9516826787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e96ac5ed1d7258caeaa46eebea426f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff1adf334779b27fb7466dd0d1c7e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351e60c6cac620f68a7e2f4ab0478890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594eb6b68cef5f38f398d4f804943691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e93f7b9ff3043a3b4e22d2f55c65892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef1eb6dc05883b2645841db07b8f1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d717d9dba2164a8d536af845403b8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6d482c3998c3320e93b0589f61c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264da42e85b3ca9eb706bf60ef7a71796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613b3f6128395142907bf8d7c17bb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084fffa81c56268782464537279c37898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658818d443b4163c2c16b4a93c8f8a8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b996415fa3ac04a4c9fe1701c59405100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8e65642c9b43f3937c8ebf5e32e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797e86a6c570f6b269d40e333e6da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b959fcd6c1c6a6660cf95309fe967103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93d6a768a41491849275e8d8d0be3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722eff9bf27b388e334982cbaa1d0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847197cb26ad133d1d58f7564100d43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd480d1f6715c60a952458282486de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c3b1784f6d5c4aea1e204f4fa46a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896768dee2c2e0f21c6579bc377c4f61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23aac9082a55859deaf7c4a1d27f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f959c305d3490593d0b168a0a6485111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0103bef2cd645ddbef81d6a41116112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb79c3c71adfef2b3f5a36f5979e04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba4118bec76ec4768a56368481596114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b81956f507c692fa760ca39c8450a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af5383fd2fe489ca8d4a3965ffd04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c9b809b91af7ee6177c2c8c7054ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66defc4d8c1d75fd5c9be53b8e964d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e41b850b2268203ed70e41e44ee0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adc381429e945abde68081ebd32a77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d825400b52ee7792bdb635b25ce1e70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cd6b53c5c2b105ab79f193e1244f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc394d39aaf9ff00023ca351cbd5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be88f433613d293441e4b38d467d4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716428aa4a7d7a1fa8ccbed6ba3855125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dbee61f27abbf0209651a3a08ea47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c9efd8f4b363fa9bd62ead845dc9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f2abfa3bf9f93337c9f611036e014128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc251fae9a58ec027b63bfe2bbaa58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef2d95d891f65dcc9280c00e70f5ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff285abb48025bd9d582c42b289ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381eced91c339bb39392abf70f9469d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a3bc9e138dc861bda1d98d30efd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf04d28f98d437ea6d1c6d7191c9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a127f5c4d8561ac08e6447a23227926135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e28461a65917b56df2d20a678c55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a39d840bf90a8042314f8955fefde1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7e8070705f460e5d163ccb81642f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca7f3492ce16fc8a75da7707ae36cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70556ed81eb5babbc260397204043a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2932c848a5e898679d7903bc185ab1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3771873c65f7316c6db05c469ba642142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cca7fba154fcf865e752be547b27b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a414fba287c12e6d32781b3db49d17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694aef9e1c692fcd821d21b2adc9ac2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88ecfc00c5c911edab4c3d3c4857e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568404484ba0fbdff784a0ef58206dd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56a7f479d0c3f76a8f89002f1299a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763ce3ba31daf6d07a2d3bbcb5b563c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf4c6d7338a5c1fe03e96a81f18974150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa183edd037f96cb7d038d83070cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bd2ffee971cd0923618db0f4f2f7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758ff014693a9360b14de0488ef32fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a1f29a393813f25580d6de0b2d13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d9ed63ee56b2a4d3f116402226286155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242096cfd218a14ee5529c70fa070f53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290d93222a1dfe6229a5057d161b767157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3d3170f12c69c1906e3876443066c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1a8cb694e960d10cd61a2d31ede46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d660b06abd9390c43bf031d43e4c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d315d532f8971a20f3ffe9438ca31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7efbed51774075f0e3fdd50661011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d238d24cbba7a0eda791eee9bc12c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d4c9852b85c6d92d13dca6a053802164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ee27dd8cfe06d6b5aa3bde999493f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea7adfd786370e0987656a4a04fa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0023fd566024bf98b490abc2dd54c4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a2a376f543101058373ce01079de9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad578eecf435c44def438812b0b3b795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86639a0e0f11e84b79552dc6b53854170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58649992bfbbd9f7270344478a2981e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96a9fc6cfa8f0f14f6b714cacf6ae6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5f6088a8410acabde1d9832693390173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a710ca0a8535e92d38c49458ebba17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb7836c1ee32bef513c9a261e6c9e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681bbf52a78f37fff87f5b3c4dd2e63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be46a0c3ecbf2475144e884842dac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da238f8cdae395f65168b27dfbab02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430549fb07d56c2bf84db6a8b4caceda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1a3fe4db28a6476a6d5de608711b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e76e2dcf17559ff10f847a268132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ed9c1a62508b7ed302ab95865db27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349451348917da4184cc39d2cf8bdf43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209574c3752dcc2dbcf3a70df9408cb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60379ccdbdf3ac7e69fdfb5f592267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150a41c4a065ded73967dec8687a5a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee52fc46f2c1956efffe037f4701fad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63094fb7614766f462ada98b0a4e6b82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1e8ee7aa888b447bfbd849c470d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1003d9d62227e215bb4fb869bfdaf2a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f7997fc630c9f3ae22052f53b5a7b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154ec2efe4c5ebfb5606d56f7014d74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d0f81f876832cef2150fe4532a4a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72d335968fac7123a26a4a2648770c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8c9291a6d2fbd5a74cd5f90146ab8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a61eefec05e57f7028e5444183ba9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525d04165ad643eab1e570e83816e8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f60defed19a9b894817eda22f3df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada27132f53e1e9a75be90634d88f6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f096ead7f7a1716eaccbd8dbc3c572d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4387bc1512c7613d292c3dbd781a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef76fb6b719ad909a16d60cd35ab9e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da585f6166baa9ae98b9ae625e8214a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4476d4dd9afd5342ad67fae7af8115204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2184b0820d62d70f3fe16ea9a66c40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd075fa53224374a9626d16010ead0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9eddd3409684b7a6a3d0364b26a97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761ed4f07557d1e9b63d52f06682bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ed2f50f97e5b85f77109450f9d3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3235e62db1799e7029864a6212ea9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f4e5acdc0e17082e6bffb2e6a09c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349fc778bb568a98795fa15c253c995212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501c39e97dd154594540b6f6ef6007213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c587d9f1584e782d2764c8dbb52d2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a49da525dbd02a3497e64ef42fdd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4759269a701e6a8e798808308176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9ea4b17606e21cf2999f0bdb8471217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f21cec9979b7923abfb0e1fe09a8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387e5ef1e9b78dd19d0bf8efd652b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa99bc48954e11187f2e0a8c968bc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba6d383e3ded176c578f0598f79bf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc0ff763aa1298f63b1cdc6acba9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ab09735858540231e1b5350be2e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a0cf80af47102779be1f68e96953224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d4e7b496f5af683988d7e8797cad8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e3fe27fecc1a4e5a210e3280870e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1eb35f8f000cf813dfdf02870aae6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79877f8b0c594472499140e3613225228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98082a7639790f6a8c3adbcb582e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552ce2d131a654e37733ae8487a85c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52056d44a0e1784e7f2d978e1c09c19b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ee9d7106c81c4f7722f5490d436c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d128ba58ad6c61f9cc73766a1c36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3206f1148e9b746eaa75ba1135754f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60171d2b0f596c28eb1dd09b675996235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7b064c7de952967e40372fcda23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb584fdd975a39468ec3783d4cdc0ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0c110f3d366e9b3d55cee98f8da42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ea1133963e18e6472c736a79100c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f81ebf9be6627acc42c71840970cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0885b698eb66610e8382a3a08601df2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4020f94537386e34f603bcdcf58023242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43911385dd98c9bbc5eafa14689f04c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a5cdbdd929a898edbeeb9a12649c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccab2825504a864985a3fb836fd4fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8df008600ce1415620f885f2bfd852246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad2fd22bc123941fede503216cafca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a6d8af7ac4a26d717633905c099c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595b37b295d5a3f45d94841b2a7f3fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679ce8c58e4002497a416bd0a6e4dfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348dc0a74a8f1485152683201fc0fdf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278cfbc2c3a11d055b2e69c81865c95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9cff6591da91569a3307ff152298e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31f694e820d78b2af71ddf41147cc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e35bf2a1bdc8c6820c857fe25d90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ca0d7dedc26c5b013ccd341ef2c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b706106443b5480272c7f07dfe428257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa185d9d5cca1715d2fabe967ff0717258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964f653058dd5bf69919385acf52c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee306842f80f82d3ebcb04eb3048ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed852283517ff4ae12fae8fdf488da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929218710ab0e03540febe136953cc9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2a2590c71d04dbb488c3ac15a80c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafcb094686e3e5a72e690f790d087d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f7d209b1dcb1864ec1474561cc1f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e33cea0012c34c7bb72bcee57841266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca24feba434af504d5aefb28b9b201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087712ab5daf1e0e91d689ade71f4d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222a5f0188f18d5e98b744014c2171269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd9b51c538fa542aaf800428d3999270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970dc093bf5aed03dd39676205be1e53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb9b2bfe9101a4865410ea4d99908272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfb7dd9278efa94ed63aa970f098f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee26fa82d91aad90d38a051a9a3f62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f57f9efc2ecdb3baabd469995a8bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0685a2f8353d90585206b921c470b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916695447a2e07ae2467bd94d18646277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21d03219779a35c487bf7b45b9efe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8774d36ba8aa1cf0db01d74bbe551b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02d1846dcf798b570e1bd2163e668b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94929aa69cc3eee6a6f2a9fbd728264281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bb2e62d4b18df44e548dab549534f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9c01894ad2898560ae1791aa9076283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33057e5855b27f527c6e934c14ee0e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0459c18ea1e0a561060438f783cd192285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d01a7b433b3d14fa2b11151f0960286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011be826f3a9afebcb0f7ac682e37e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232af422d2cb24219e3b9bb5df4be27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167cda799088fdc12bbcf7be80ce7dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3bbb7d5f11a8ca924450cf8719c69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033307fc09b03588af9173f8d4858663291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d3598ee420c345c7eae84509199d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f399bdce497f551d95a7b81bd90d94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59311376fffbc07a5bbc88f3f231da2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac0ee9b5a7c9246e70bc88d9a61f5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d1f4830fefa8c63b79d1ee3a30ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf55f9a38793ae2f58a2f5c5d3c3ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9e6dcfc1891ca44c9596c93f81774298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661e91372819da3d015ffa6cfd13655299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a5e210a4501edafbc918abbb94555300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a18e321062389ab14c79ff5f85c42e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb4161c18e8287cf76744d0eb96720302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b0f6faa45281559935f4dd13dd5ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b89b4c42f2defbb6625fa847d47f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60bcf793ada21e740d866e4c264ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a068b1c40a7026864ac0d638baf396306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29165d743de6acab022e579461cf6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c365c22c8593afba72bd0a7022f149308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004e7f1ac313a02d33ca67c9d4216c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddeb3eac8ed6d179b8c0355ecb69e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d04ea8ae7e76616edaca0e724d719311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b455c7963ec8ddd8025e7c1c370a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090b72b7a5973d764467ab1571f829313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373ce1a8b000b09b9932499132393f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b377f6872457ae209bd37a535ba53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469caa187477e1faec019f0a89632f47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10b3aab2c9b69695c48feb0193b91b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a43cab55c81b67a71ad5ac797c37eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092a5c563ac8921feb86b99887a0304319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701f225bbc65b3815870d749617b3a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf242071764444f58dea732d7c65e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6ea35eac51dd062719c166fb3f255322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d543e43548d495baeaacba9429a9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da45690fd0a644bc349f60e61270da6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e145f1ff33666eb22805a0778ad79f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2819643fd182e1b44d23087d388d804326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3288ab0d3404119e457178b226b98a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fcfd96c222471708809d5a6ada9f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616664d62503d10b2049ce13054066329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13c40e094111e8941955df484711d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf616ee02b9fb8b4036bc37346fe8c1e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85804fa0686ebe4e032338936bad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ade309dd0621726d95d9dc05d8546333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ed9ac5e19dfa3622058ba1f92998334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786c6fec63435af1c45048bf698b93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d1060a88e8f9136cac440c2992a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c10f94f93f65df9c1df5e44ab42d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f11cbd0a17fdd73f466d5790c1d7c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273bb9e02f93f9dad1c6987db8e82c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb779b085453df9bc31349bd57431340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e2760f053eda1531cbba4220f256341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a5896c3dad0324d1fd14a01abf864342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36444bf39390e5efccacd4a4f4d1a57a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc579cabe1bb712d3c4b133d465f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b84a81982836cb9f6f68d7a4c41a1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209fbfa0c6ce5806883e5df5ea6c7c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294852a6e27c7f3b64141628f8e3b2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657ea4074408d33f26e3afa2e33db1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cda9a9dd8213b9c688c64bc36625ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5daa46ddfb99ea87e115aaf8f12994350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e697290340525f6f2e1b44c6f60fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659860c2ea47814376feab7b409993352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7c61b56f36c82454018a0e9c35fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79555b96e30942651d3f0e71dc82da79354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b01a98bececbe2bf877c63c92b146c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec92cd57af6e14cfa170112dac1b58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7e974434887fcc6da54f03d3d4a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b499b8400f7a60c422ff7c7ccb7188358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a59c50a4ad784750fe4cfd192d8f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfd7ab4ee983d63915a85900431c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ceb57c61f7e15469787c7f0c1ec39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e9356ff58002cd9a2e71813cbd3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8912301993beecf21ae8dac8b0c59e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e7617019e361e3fe57bc87d09f2d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcad22893ca6f19f68cfe1569891d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d11747bcced580eb9c54e804b0305366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff446755471783165c7c2acfdcce9dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8321b35627001de3f20fccfae56e95368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5de8be318669568248f8d4ae9d9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a0ea45ef83beb16379cfd62b328a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349af9009904275694269e7a3b7be6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685ab7fe597e948e18c2eea0c2c19f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90cf93ae3f323fe07c65de3a4e8588373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10da6d35b0302ec6126bc7687ad034374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689821bec791d6e61604638cd64de4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482265026a7efa2a8f876e7cd59a355376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22591f2122d6fcd9aed2f708b482f853377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ebbedc752ca295171b3d8853523de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb297ac900adcc110828a2d99de9a57c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1f6d1c0f7f4288cd1dd06ef75ed2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2bf976dc69ce72befb7993258d0ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc3e07370ce07f7357c8ccf7216d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f6c58d2d5ef125f0b6d1af0814ee2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286019a26123f02a3356aa42b0b2a5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd2a9638edfb3cbfc8f0438e9ded66385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa12590004358dcb187d89ef6818a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c67773c4bed9ff9599e6675499a1f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7643aa61f70cb321debe928c17c63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f1ae22786dc7a8cd095312a704bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d62645e86ea32b893b20e0e9506def390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fe4a7fe6f9b1b3a8acdeeeedf260d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b0e1bd465f8a288ed0858904310a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0ade295c3ee1eac0b2d6fd3a2e8b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac17fe897c79621e02264c1bf9a192394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc46e8eefeb5b3da7f27954432ac4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dfb6f00f945e735b0b65f34e2319e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3acba34c4dd95afe9c42e5a3cdff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff6818ba0ae9215511292c39a32573398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73aecc6ba42c650953c87b4d7f4ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459c36381bbb321f29ada312fa42e7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c52e3a1e8ab907b4693fcf750dcb7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2eb82a032a72e28f5b38815c0e205402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a8c4a7ded409d008bf14db91acc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2434c7ccdda25d103f67049702c7a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf004d05e63f7da706af7b3c9151c36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43324c9404f3d698b75dcc3bc6a5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7c5a90c12cae7447dfde95303f28c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4cd0a7a4fa50b6169f03c63dfd1d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea68f63d62544fca2255ae40cdcb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3cf07df0b1d04f16dceea4c3655b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3997affe5932d0ce76e1d1fcd60dc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e9ae87fa15520987634fdd9b0cc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32906890ba7daca3feb8eca55d8d1cfc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27e6e0c260e9bce79d7de412dbb275414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3c001058ad34a70d8fd943685ffa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd1852088de33b4b0bcac49dc6d26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e3e58bc0831d899571495267af45f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86decb271ab9f07749ddcd71303849cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651e9b8ed7d9e1212d1c6ff4d5c68a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f7c26dd99a8ab160a1ef22182b59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134b1e91be4603fbfdb4d47a554fc0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dafffb6bff0ecb41f81ee9bfb2fd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b983b9cdf60b39eca7995e77fc2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8b49542a404c7b25f2b09d3b89b9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad38bb6b5dce24474dea5f4f5c0a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549447b368e86cf113e86943f9df7316426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75fd873e49b2509a5aea01acdef9e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea5505ae4a5eca1ffe14d7683d76e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cf42ea31b11532e3d267d7bebded4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac4321248e8191a5bb774b6c18b2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9efae30321910b1469a2bf41776ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f12a75a3409fcf290ff0924d43478432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7b62ae29dc19d328315383c9eba76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd55b4c3b802b54c5c836b265da08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2efc4154b6400bfebf506de26d180435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf27f8ba738d2d550ec1705c251a5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c2462a205637446e65304d4845d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1411683164136637da6fa6e918fa2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6218bc753dd1d379fb51102e9b5204e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06696010155b9f953e6c63ea21638e33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815cd1ba48228ae6839d846595a54f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ffc458315e8a235c93f05016c6e88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1bcef437540fb548f01a3aeb75c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae7a629ca0703e7e126f45146f65f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12908656b8881b61a139f69b47f918bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51497703c1556aea5ca3ba5ebf0176a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17719b460f55dd03fb31f3636f0003447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129287fae1dafed33ecd0b43fa492e81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d980c1b0a40e862e244e33d03083d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a138d79dd5bb6fdce394635bd8b221450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55aa6ffe9b81b5cde35cc6711f45f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a595e2cd99e17dd8a450469327a761452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e678cb0582225857e9cbb4587f5f9c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77caf9e8e34d61d34735d950b91330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ee56b9d0113c902227a54f2d22c70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c0bcc3f11db44805a66541cec2f1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39b6747a8307b74cd3b75175eb4556457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72df7c585e6c23e5d6e4c437f9cf98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbd6d41468d1c058479e93837c8cbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92694785a991eadabce6a57ea30b393460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d11c824324d67224b29b0f2f03ef6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a11ddcd423bb5b1d1c3adf864d6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c73558f29d643257d3788dc049659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97bb4455d0bc6f99a8ab8869f5205464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bf7b24e2f2b24758111461dc4c947465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745911763c2917308c1d218acfd72539466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed57977a45dc204fd48af71e1a95b34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd90d6f32690d8451aaca14991b28a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ee942bf4f977eccb604d78e4cfc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7977240e72e17f188ba43fa9252b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f3d869f55f78d25329819e9b8fa5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f1d6fffe4f3e11494c3fbf229a791472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb3c8264f83eaa1e62fe7c6931538f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a25e337c00eb151e3605b20284f8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7780c5fde677f89caf4fe171369b5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd80c47f5cda3553f6a23ec834d7dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a512b0a29d0e4e291a9ad46498a2d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc993b8535ceb6cc582a3a96b735e980478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e642032fffdb542e21f9dc27d44463479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf91f4679383d257b333e34e300bb7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43abb0dad7cef98a34908bc4c3fce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82ed4ef5adbbc88e33d0e02c3771cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4354be5b8444c01d4816ecc301da819483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b916f9877adcdfe106bd65cd93918484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7096327a02a3eb08cdcfaf341b6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab75ff7e9051cf4ecb087e99f283b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d9addf5d5b3e49fc92906f3fd155e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcccf627b3788499f873e2d279865b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a361da88028560707b14faf50cfc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20312e71a86fc3e7d0a275e2ea3f50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f1b707b71ac6cd676916f5250f78e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a45ae0656232dcd109335a931169492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293343ceb9ba9df4281fa7d10e6a66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc20ff40a71bfc8ad17fee26706d46494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aa4b32293ee1d4a95a0ad9bd75556495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba37443a9eb19f1381b08cbedf06ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99778e325f73d4f53fd380c917854d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61f395d8ffcc65268dfa99c066c3e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f10c5f4030477d72cc1919fbd5b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6dcfeb661a14e942211210cbcbb86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a910f0d8b11a528619823830a952f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1ee79172965b223a1082d2b089dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75cf4ab3240a74a7cb23d42308272503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2eb67f0ec76d3b7f9dc001da77c3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce07f5b8ea187dc99395a47fc6e0e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb969e108837efce70f93031de7df773506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9e58764259eed5f295e09629642a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df95cac07bbc2405ad5f15b7836dea1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397fb33db81ce4518510c421223443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d32139c1cc30c8ff55224b3760f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b67dfa99b9f95ca7e23b1a4468668511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca105faa23108a4952c2a91339251a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b77c1c7d91794c8c715935a3d1d0c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba4018661ac5147f309ad6e024c684514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24e10a98cc8a99cc9b610be53d9cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bef7797e4647b7a9cd0effefd7232516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb6e383c5c7a2e56d802a6c9b3056a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcd3c857cb0d03ab290f6c8f43af5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72865ed9e572c1fc73e1f7a9d64c1bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2536aee8d887801f50593e94a816e5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10f4e93c2b28356ed3c13cb7f7391b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f936db173d9be9a7fb08b156e8dd7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6915905755351a595e39ca4e70e705f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe09d519406911d322564ba8d40b21b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bca46818fd8f321d11a8885b580faa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4e7c0712f646731cee69b606f8b15526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fb85c53ea2ae8c5c1c63a9e43cb9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4571f6522ad381b8bea9615bfd0b6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755fc0959a586545a2785f9d50e436c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239272adc85b184ce7c3954852b43a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0665c9b18f60a652a7a980e117536531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c049d0cd877ba38d8c0b1edbd0b88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89887da1c59544d8aeecdddb312495d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e6d66fb5a353e95a9b2cdefeb9e4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da03479c3efab15df733d4376fc0dcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcc3050a58877294392daa82785e08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73400407873b8c7f305dc2d96f0cf636537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c985c3be1d0bf35e07bb3a7988015e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7e8af610df78b9f7ef799e61f2ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b801136470ee663fcd95becdbf7b10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c751723ee09edfcef32b14b85d62121541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d511baff100c68ee0e39249ce56e51c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef66d0a4f53433c05c562ca73be16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4d36cb4e3d48efae275b9a50b620544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5c50d9d1efa1357c4ac6b6c39e0a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba219dc2bf82df4ee9710e3373fc27a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506841eec3815c047ba00ccc12272c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874ed8b5771b0238e42287f53598f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aecc503c485ba47c6ffbb13aa9342549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01298beb92665a07d0417fd51adfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a1d3332e65f8c9ce9a06eb81aba6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30122e39165183e83f6bd78b4e759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abccdac0e17afbba7d5323e15dab55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1725eb8192ea958bd0edb73f5cb57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fd2a4b7eff86b12707fd49fadd8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bbe2a2c22ab0a57a136f293b21272556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4f51433b229bfdeab94c6e2cd8dff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78e1b298b0938ce999c7ad92ffab9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c997768693f958a1da84d41f7e32d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365807afc27512de16469326dac95b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ad808f282174deb08e738841ea3d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef92a955f5abfe1ba4672e7b1181cae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809239c625ae93c1e74ffbf5179b2278563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4df9fe9feb804556aff3a0995a5b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607889e32cc743531edc71ae128952565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194441b0f8f22e657a54f93460b2f8b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fece5f16cbbfefe48f1aac93da9a42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad836151ab85e56610242e7a047ccff1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ffcf083aa0f48fec60a2fe1c6b3e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f2fcb93e812730bbc11c6329b3880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae25a94dad3d8138113140fec323c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a537b8b8078aa6aa136dd4a983649572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815e00d46885833a73d9d434497c8a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675e757b069ae3336f453577130feab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1351230d0ae418c4d02cba25479951575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28012b0d161521dcd2a8f60b722f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c31f17d818c7f4b4a0d2f87cab51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cccff087026064529b07130715c16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534a3c54bcc403a19942a28ed555fc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c16c57c5aa04e73fb1853a16ce5c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8cfeae342079f64ceb61e4a796954581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e095fdf7f313aff4982e63f0457d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59b4edcfa3e5f17aab00bc85892afe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5506950e76b9dac0580dcee6e8e6d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e6e0054406b3d2fb1ecd573c7d700585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d86c9046e65ec83ad87b013f8362586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d601e97d884d691c4bccb599d40510f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081436f11de874fd6d8d872c191cb385588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562286d19b6cf8b3d1220223dda35ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5b03e40de1e5bc679de97a41c188590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484fd1a84f34d2b9d8a9790585f6a68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc21822d08ef4eed6ca96c6d8a9fa11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a2709561ee5541c6a855b2d79eee6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d011b57bb24c550e03f5d46e164ea56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353abe95059e82a5f2cd03ef447496a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6e27a3d8eb10f6fbbd9e6b185812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c19bfbcb5cb193344444db05b4f2f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcdcfc37cad570fe80636daca0f17f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6e5aba9b1c0fb31c8aab15aa6c31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231bf3eecdcedd4e43b7ef5afc2ef8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257606f5b6685249f65f4ba694ba38e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b894cde524e7476dde317082cd63c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a61479b30ffbab716d245f7cbb7cb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7719ba19952888d6ea08b916a4ed880604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a34686e2048058d0eb4c797ed426605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c12c59fd1acc990c9ae3f7ebbd6a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234e557cf0afaa043e839a0490cc76d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53fe60b1832ce4c691c6ecd5001f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20a3965cfe62250b45a5e9750e46e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f69f72a4521370574924627beccc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b5f569104bf3774a8df7609610729611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e3b8eaff479b650d1c85f82fdee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d2073f2b420b44d62cdbe0ccf88d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22d6a1b547c8836522a1b35e0721f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258320f6fcc1bb9f8064a2e465d3102a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b83d3820fa5ae0383cd294326045616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a6f4cf42e001b30be50311cd65c1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1287d26219412efa0cdce9f4c545616618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f637692e70b5aab56d7d591217193e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e81dd261277e0ba835230f032513d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71aaeed694edc6c813198302cca43f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8847dff314f277c58aaac49f94a32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c464bc057224ba48ccb4551596c39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c646ce9f7e836b33728e522078ad5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79c14ca1674acd663fc5ebcb8e4eea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb4ea3d34497a99e37ccc3d7f0349626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca8e3338f20c32fa2a2d85eda1854e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac54240029a99af70adac8aa1be0f59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423742bb37db66074e30492b83c1e5af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086564ab13cfda57c2966587e7a48e63630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339ba73343d2d4b79eaea2f48fe75b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388ba528752c8b415b376bd6402e1a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef263d01329b9aaba4429d6f663ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d5472b3a163b73ee3e513b894fb7b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5168b71eeb7d035de78d1e6d1efdccc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb039820108a4e5fa44c37a04a152636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2392eaecb55f87e15d2f48848acf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597db3a58c04d65f221ced1275806d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aac3fe2e867833c2bfde8c9a5add0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c79fdc5473b3a5cc8be3179d5f97a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb001aea2cbc171f0c42307aecb81e01641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ff6390b91efd031cd242adb8cfaa5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c72e93a0f02b43d1aebba8ed20b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95fc673c6d000f13ec5e5bdfcd7e49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a078fcd37ca88fd4f4c32d90c5486645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a66ac5fcc7942352b8343bd2f738f646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>