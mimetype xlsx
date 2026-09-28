--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2305,51 +2305,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144e5ee6112f83edf79e2bc646c48a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa9f0b94d7ee7ba80e437a345ae9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb38df374143ea04bdee1efa00a33f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ad09d1e33790a19cc30ac224dc5b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1c76e6475d42aae50e38d6520f5e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea1a6337c401c68cb130a335ac38cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f765261989b678d0fa02c386610587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ae34dbc32e03955e035f3ab4c83b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726828f6e1e55b0f76f772b6b93cc1f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a135f46abafb7afee1452022a5d371710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55517da4bfc0c1a26e78652bef5fd5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92779aa5ed9e6afd902dcdfc010e062f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c45c5b44f0d61e6c157154cd971d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d89088e77f9b396596c25b4f2d295b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685540e3f3a392c7208beee6eeb1949a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862211e97e4ed63089eeaf2b60c44de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3442426a8a0b677aadbecb422bab6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5f4d09c20e0e315097dc39ae4c74218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421cd1958f3a56316c7e62bf2af3acd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db878e592f06fa4f600e23b5a4f49720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9424b38fcf29b0842cd77634cf9f9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964d16be998ff829301f96f1daacf2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c61b31ed9278cd2ce9d7d8d36d43dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eff648267f645be43abe17603aaa124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3865731bbdd897401dfa97f7fbc4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a020eacb210d81ea5fa2e1ffdf00426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ebe24eafcbb362f56c632f4acd7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c872da385c96b8698b9baaa7fed2e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95856ffaa283c1b4d144b71a578a4a6d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8e859ec200162c9fdab81e17102a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56ec34d57c4067ea8fb0a4e61cee5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2050113aee38dd4ddf2d93813aa23a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab5c4b940edad6e4f8ea9edeca1f1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3e06f2e1704cb8ad5635808efb18734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9dd94f7a52475f12206a47641e8b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6762641141ea21374d48a61486bbdf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4fe116fd743cd036b09d2cb1160c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c46cf06aae28b0ebf285ebc231cf838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b25549e9a52f3788bc5a7e125c65d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f90e208504cd1153159531042854040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b0ff7e897345669e734b2e9af657a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7870edfde3c7e1246a80b8d0fea842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc36dce3e1a3529ebef90f0a38ddab043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183476995480acce4fe5f22566bcb9ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acaaa861dbec7cbd574632e583dc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d05132932e692795821a0d859a321e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fca92121b2a6abe284d8dff38ca847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7300f44d31a6c68542aa574b092448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a719699f99fe7e580debc9fc83de36b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbac1bb07a7afb082de7f8de95643250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d8fdc1dc873bea7932a009cb0e98b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c8fe78787b315a6c0c9ce37c7b2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f647d49ae93257023ea65b3ee143fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d091a26b8c22a30c5248a471cb379fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52103678be00684dcc1a1cc30354e80e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22eab378db91e6671ee716cfb2280f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcdd15aaf191c71b7b0f106bc582ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92099251e07368b81e6617c1f76f33658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf4b3a66154cc87de8ec31926bcd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cf73bd1ee90fffd9d8718aa79109b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa99b6c2ebb2159f4b5783eaaea678a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ce0bb4fd671f4dfe7faba456fa3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a744c5cc40edf1872b761a0cc087063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ae9edd9b9a2c265f15f0b8091ab264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce911f4a1cc747c64f8d2f14e442cc9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ae142b135b274089978dc7f62e8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f1c12d80bb95824afd8c3e39260af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c728e0c159779ad9ef6fe90eabe6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc117c30bbb5013277bc9191f69eb3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4188f71eee24b96d31b03ed3c395bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d08665055fd10a658b9e1a5919c7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185d221a7c5f559653a67b73767a35b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58bf172ca088ef9a1997bc5326d78a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e3350c7e11fae3ca43c460f509ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15839dbef92b272edf58e0d051e9701275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9678f2a87289e9e726b90c3cf52076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5abc82c7f2e9b36677528dbaebd5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d243d9b7196d16bced10730e730478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711c7ea505d584bb7cb2ab869a522379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f474fc82fd363e748852b09f0c8e93580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176825dd4ac6d3b9d2aa84c91022ccbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9ae04c9c9ddf0e25fca9cc3d6a3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc03ef3bd9bfd9e9965859eb5e1543583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75869764b79b5358042cef0f19c08f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14703b950b228f9d47a4f0cc27a01ca285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bb52dd066b66f222e4f3bae1628c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a596bac328bcb29dd3d44eb72c641987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e087317abed2b846ae877d17b841e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476dd965c673026e2ce6092296f30c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d32a0391572df66df804e110add38190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e643506bba01c220333c158eb677c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8f1fb23f8636d8ac355a29aedadd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445028cafa503507760b19e9e97137493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb457ca8087327f6234870a145c886b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ed226d1d741b858864175069a6a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef7d4564161590c5850de93e0ff8f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f6446c16b5f143260d6bf55586d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c2d689e5f46ee02eb5d3e95b91b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d8756ec868abdf3f2cbb46dc443ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56fa292579cc72acb33376b1db2037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38b0eae09b475d95393b720903530101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8851f30a03b599b6a18788f0bfbfaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54550296daa865fd8400861b61459f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c70c9364e26767bb83ae8dc44eae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af48c0a404b4b4a3acb8b8dcab5c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e89ffcd8764161d1d9834704fb5f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2116dec8fdff0a828ffcebf93ee19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50bf77205f5217e07b1445d4d02ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f43ff99bf7816d7f6f4e4aa808a04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061dae7886fcf2a62513e10b7d8829110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba212748d22e195e022331d6a0f243111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17cd700534a359af103b748b53a37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738bc96280a689eadf3286f05528e60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc383ec700a5c972ab574b74341fa96d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a98770353e7af5e45c1254540f8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7ad083d0c5f7c2c0d1053356a401116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059976d133735f9f39724bd1705a109a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c583130e3bcac2363f4544ca2b75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89fb328f669c49f56b1222a43e1d88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c0c8104d14cf5bf1beb993a655c82120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119de541a9a67cfcb40f4ee02b7d154121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb26490dbfa057f0bdfcdc4fa833d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf333f999ab4fa471353d5bfd4c053123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc0a574027c310cb7a3443e12b6e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6971abaf1d7b2f4b207ba38a113a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d7f58265465b95e23fbd2f1df0b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5b86d92ac636ee7c39e617d4a20ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11243cc4c376544bcc0ae2a1b9611bcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ab4cd4c5a87fd501376743a3442e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04f7067e0289aa2bf97e4090fd0cff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e07a5f844d28f07b1b46d0bf57c04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaacbaf52eb487d1479c592b3f19865132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dc42d719899e7ea010388682ac127133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a9c7ac52aa415cd8001e5f4965cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271bd94c1e9ce0b2144fd47cebd5cec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f7f7a9b90cef3b4560aadbd8843d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980f9cf8081f68fe9e85e328078ab5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc902a74e6c79cd01ddb4a703f3016138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa53ddcbc2f4c245ce7881b339f93b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035003e8631ec3392d6552c02ca80c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906a8d682a84c1c7e7ac88fd2722251141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00894051fa29b607e600fc36ec236e47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc82c39d516cc1cfc9781cc602d8a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca4038c84008ec5e6f110c427abe1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62214df0b47fd57b16c1c1f907e9b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542277645e42c1508d57345cf64a6d89146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407195f3f968dd71a4857d4d7ad3b646147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cbcc3cfe4a1d34c6071064d7347f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d81ea4bfa95922c9a98df77466a52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9135ebc06589a4c631f50ab4a7efef3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfab7829b32c66716abefe73b03a81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2744a7f30924abccba8d1c7ef3965fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31ef49937ac6b01bb1def7384f2b90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65d6f0f2f1868e99b994a8303bf4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1120e441c78dd19c716d4d9a5fd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e255e54aab8b60225edffc22821a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123d9b4501a22306b69020fe4236ddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52674e00e4c3f37410919df03b7c5b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476bb5d5f3e27f9ee1241e1a4e0b411159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aada3d6b5a4f0a0091868b50a3605d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13762c2dbb1e1698a87adb40993fa045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411098db20aafcbeed688d708175e99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3903fe32aa35615bb7639c40481d72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c14de7f69ad337437b2a6d7dae516164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091b565e158db00acd811d4433a807b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667956125b379ae743c2be865c782b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ed267ae7cdf32a344fc8fc09c7c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060d8c48eb7190b5479f73a608c2cdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d448682e7eff96cbaa7c533e65c76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083bee78285e36f3e15332c97648396170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22563a010f9590d532747406582150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08e1918325af9c481ab84b32c0343172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124f63f310d808770537c6bd944594173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e77ba0fa60d5441ad38252496db9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b439423a57668fd823c6ad32f9b587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457bdc3e8ac8addbbc8752c44791c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec037bfb1d000deb4694d5d31f89b4f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9b15d04cb4201981bb3320aaf23f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d13bff965f63b7f689a35cd9049e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59d035e91cbcbcf5b9f646ca10c3fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb33c5154bc728a3d0f08c40dce1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6170af02a4884ffcc348dde7b8b59a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8e16e5118e35cbf85e181c09a518183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab499eb19ceb68851e44d176373eb160184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dbfebb3d2efe93b29f23ae669b699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37313613640180375127b73a986e3adf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d1a24680f6e337b745e88302e0a39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7eeeafd807d33c8a9dffe36ebce8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeeb14107cfd9c65d77030e2ea93996189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467ff525615bf487e06ee5eba0455b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572c54913b496fb8ab1eb40d7603a81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f78fafd971ca33ac70682bdc8cf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750defdac8e9bae0348b1bfe28746141193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91afb4e674a401b6d8fe38e384f28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9ab4f6f4b39b606cc7224b323623c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259b49525a41a9327d67d9c8773ae4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31091e4cb79416eee5a9642245e6d10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a9304354f7ad7fa0289347b56f71d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6f33c90718078dd7968bd55256f2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a971672beab2310c7f75f4aae1b06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019fac9adb3b250337f26a19d641aa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b233c183672459af2b920ffaf56af9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69255f66dc80286b7dfed0e38920558203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96fe2f18aef3581087bae47f9f9787204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2d6adf043b5d68187ebf98c84083205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b1ee386f1ef7915490e568c67d00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3e33b28327b8bb3afdee7be8470e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4373b1fd0f5f0b16d1d12207a35fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d353bcbcd9e309f04e985ed1faa3716209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a854d7f15f7d5e20925e021023e4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898b7677d9aef3f3f376f660fb603f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2acd4125f21950dbd866918bb1685212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d230a40f91178ad1e42662017b250fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05164232e292149697a9703867d906be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc826e30d2711e1cbcae5ac40f4c2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30865efbfef594ebb547af5f9674ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c1b50e984502af53e51878da81369217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ffd3a6289c6104cbd74d63c423140218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080ed93aa5f4e63a96ecb0c10b207b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e174110ec663eeceb940ba0cb09c63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468dea2615250b02966ec4e8c6b9ee3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26352fc1157f069eb92970e037d520222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98b7a14a5d894ec5852287b3501770223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb153ef732e14eef14905fb3d227f8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86137545016d8189083d397b5bf653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886155f5ab9b9c5cb6bf049586838005226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec0ef78a9bf8f02c437d6a83bd103c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9a20d35f88c82f9e9f8b51718042228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6adb4119bce4092c7d55695a817c2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91c125687215e6e285d2e21b4edd71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5b233aeddf16db8ea2375f46c0af5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616299265e55986a16bc4e74d1a5f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b450f63d9c717c928c5850a4ddec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7733b05f9c59300b885ecc52789e651234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe303207fadb79a1f094fad7aaeb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af33a7ea9b044470b63b20012ca3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385eb01e15db51fdcbb719fb832416d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61498f12245b3d2982a0e395a1c0e96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd82627cff31da7955ddce8362fb5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae722da8fd68c5d73b3bfcc93674d5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b12ec597e0262b5f1a597a7592ad1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13dea5ad923fdc45804e242841e762242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d93703d531e3772f5fd7d8c5eb90b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4b4086a6a43dcd2a9bda4dd856a9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5748ca09268050807533201e0f433a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d78693e91ccf466852ed22e2b3242f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fede7179dff1fe7255ce1420beb424247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618130af1768218198cb8434725b5bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d2b374a97c00df6c8c58ba480c3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc00a461c814e53f0a4b3b753a22499250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f6d5b505731327e12b846f021769251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a3a6f6092a3c914c1bedc1f73924252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c47d4e773cfb36d804f944a01df42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356726fc8f3c1cc9d9df7a56e51a3b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f3f6f6073776704183c100486956e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dc16443014f5bdc6ca4942df41548256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb7dd75ccf5ddb3f515a3cd4724953257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da7cefea706e20ea7aa7e4afa97a86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a378af3b08d1de1484a738dd7b556ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6330aed6e7b1678a0879d80f5d01f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec892d31bc9f1790a42b88bcbdbc042261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa796f135d6b69142d847e502b0807262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617fe6b69be27f26fb34264d024ff44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe1e1503c59630a50a60c93b375ae6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffe7c43774204c4e52af698a20af0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c4b9f9d1c9ef867cdb5c98e702130266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0d7e992164f9830624b83edb368d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f845af28ce783ad8b7f3663008cf93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194586fb8d34bc02977d41499399b4db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4ee79914a4d0e063a7f174bbc04b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b78f869aea54eca494b542174fb67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442102fe580f42f9102c8fa8d4d82e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03d52b4b26c6f1bf6813bdf4ddc6b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab435ed889c6d12a335896dc7cd7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b41015ace9e03c3a9927992c9d31c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e8c614348178ea0a442bdfee0b7f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95783e373819b5610026fcb632ffa59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e88a06fd6ca0bf1627e2c37bceee9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685631babecdb1f16b994b94666adaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d515088990041ac5f211f2a71afd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef085c33e19a4c2b831d8fe426629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1a16dcf6b0a1381cd4b8646b9259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b80c29f427f49cdb72e67fbeee4ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac9b8ce1a284450c4b0669bec7d9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2183c8629a760afe3054819fb06e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e605524f507df3c4812d42fc4a835d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e054444d3c2467fa5b0e07fe697c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f92b6ee405bd113821487f4c7dd404288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582e16d7bcaff37692d4d9e842cb8b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6905690655ea2d295fc4b4e2f7e2127290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e15836ff544c6a51bea3ed199f66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b4e5f2acb9e07f6676b5edb170e75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598436581f6b03408b8f2098a69ac880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd503cff419aa430cf80a65d6cb267f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32016d777ad290ca6d0997d9af9b5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c02befcfda7837629d69da7da0a30296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadaf1bc5850e48f2780e290cd07b87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58f07348dc6adf9736fc454998754d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f36adf5a0588c01bd2c204fc9e00e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2eca329ca2dcd3b207ff9d7d2372b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a5419e3e68fb00bb3ca0957bdcb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cfd3fa9fdc0697a21dbd4140653e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a52e0cf223fffd85dc14f29b706057303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508288121b3d70e0ff09c33b4c9a6940304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d433c7c92f89094f900f57cf492201305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6ff114679dc5e583b7293282a87c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0df45a3c0b9e19fc2e8e379c59683307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9a1684cd1b929c246a5b8de74ea99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1033c54811f857e1ab0cf4177e6c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc52f5a5126231cca4f12aa671592c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7dd6cf8cce8fd1e9459c431cb4a25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0da61ae273ce3a15d0d539f9b6f9bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42a7c3f99d597c7d541ff9f7652cf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e32cbaa81e8783fc6381f653cc5fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cf7f7dec5fe847933d035a9d3d157315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce658a646564d4b1d554fa217d305f1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4069cb096829862705e857f03676317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460104c9c85f9092dd0745e0e8c0f3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988927cceff642317523446d7725aea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a65acba63d9c6273a4144732a40b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424e388ee717b03510f4b105353f7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c4f18b1256ae4e4511dd90d124a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f47f6410f1baa69593c1471a01c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40371b90d139b2fe96e2ca4179842c25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea2b14b951621324ce79ead1cb57b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adaa320d031a7403c6da764bbf15cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636fd804d85a914d46e435a24decb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1c8268214a1e97bc5aea213828c9e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f1f7c992beab5e081829bb674976329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386931107a0b690ed4466164c159cfbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c28cf5a739a1690fd05d957b1740f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305926a5b2a984c2d9f8b2d5e7b4203332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61504f3fa901c9bb6a6295a45b3d791333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449aefd81e291711b673b3ebe417cbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdff0f6c9228262df31bad0df57e96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80086e360e5644c0ce8a105f751cccbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6566677c2e267118ab96c95341d6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be35da40079fbb9b1ce805e5c1c40b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f7e87b3d27ddcb50ca3ac811d05d5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b639fb337ff55606bdd9ea9f97d41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210307048f7d66800552c8f438a44c13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483b1015fecc1c2ca77ad9dddc96385342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b2868eca38fd92e358504f08f7d99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa48b92612b50cad23f64bcd2c34e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161baeebc355546456f1cb692ef465d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f782e6500007f062ff57a96ba64c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55b1a194ef14b02cc4aece9963881d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07584dba4314e5833441d9cda8d6d149348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659c8277fb964c06d3d0521922659e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de511705cb75fad4a97b989c8a6d0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1ec27b86c64e6f9bd5b023cfac51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bb8c4181f1953f4b68b443ed5b843352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035f8bf8fbe2a931e1cf4b87b9964e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3861f33e0faea1951955708e559b9f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58693f0f5a671f4e6f428dfc8e981f76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26efdc18053009dd50253592d12b33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10853abaaee23f2a683d90579c466b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60836ea936f1e9a08708e295b9ba44bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63004de4e2eca76ac590020c3ad31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0323392b3904670fe171fb5cdf7d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd518207b8bfde2ea65cd17ae4cb082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d0400ce79ed240fc6d1eaaedcef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ba832670a8eb4bac7894b628c2f8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da010cdbc66018c4f581952a98b9e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f216d0ce63423b0f7f51e4a2d2cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f3c0522b6deb3a2d0686dc97b249b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc6f53e333a3f22edcb3167600207367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac7898cbf51087e5a6cd04b2645f29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dd19548eb54f2fc8d0d5a4d410a16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b7d1d03572276a6844ecd391dbebb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cdc89c6cb305e08b949e87900d283371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ccb9e472e78a49315b50e4477bda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c494d6a2dabffff125ac052545c36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa72782602caf328188b4ff18921c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214ab70ce4a6db1631042f2b2ce08e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c78435531f241e8e689dd24d86a8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b1e1d45a39661e10bacb9a1a4a20f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0f4601cee25e80cb6c644c22fd91d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632bcbc214df68819e638969ebc244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d9b65cedf1cc4d6f5fd55b20aefef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff77e9c695151e87f7782df3e99801a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522ecd90963d53b3ba65f8fe8145679382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f35aef50d1cbeff82d49cdbe9da2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f5802f8d707816d04934450fde3ca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d361fbc60cb281369e0a9e9702501385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cec7f646110c007aeff52ccb14910386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a50e21f59d0d3adfe3c68416827d58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fe9920bdbf5214fa7c7eaf418aaa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa5381e090cc359d1af89880b09376389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eef20ac937db0046ff1a3ed193672a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f02e74aab1f934b4ce10f1c094239391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8edb72663962027007e631561181a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b281eb8187436c50c397babe6cda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caba5784b4c6eba4cc10d230bbefc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba8480734601c3944a53c99d57bdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d25ced530ba6bd976b0b10db09448396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0cc2649c9e67c463a36d2cefc9d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c011a66c6b0abcbc42b03be08ded72f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4430ad8cab4a13769e3e0b98190730399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68962adcd93a035613253e37e7854ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b2d1ca6c459b376800647e89921f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c31cc1f1342ecd3ef0509cdd656461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfed81baa685349c0f19923def33226403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571cbfc75134a5df9c699fbb6293a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2301ee5ff69046735bcc08deef86f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba78ac1dab9ca90e0945152e0a2951406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3969d9fa28b37df58c0ad2408bd40eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db0dddf7995b21720ec54bf2083f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525cda8968e07950976313cf33b5041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca910e3c86dbe3e7100a17e12d1b7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b4643fc43a5537f0c891607d7d9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965179dc6b34e665d98f7a17a9d5293412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4610c7da083761909a619a94f87084413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87233b6b9246d29e16e411700a67691414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d1c6f1be1d57bf2ca6b41d5b1958415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781226b3b242bee48b05cdc3364a50e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2159844560d407925726535097fa845417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549979be4b37c3aa5165c3a821db2761418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e90f26833e0fbeb68cd0fd251f324419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16816d1445949e83295b83ccc0b96953420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5400cd2224800f3b50c590644170f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664f103a815d820d72eb03e6bca7f44422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea057477197f67d2f715037e8f67a0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dfebbc15d14fa8cd3ba42338130be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd62886beb40087e704a342424456425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc8f17e3b970f90f8b776e14453e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd92a7092a5beb4cc2b036a90069b15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672c6d8afbf54ddbb0c6e266c9f000428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91f55effc394524cc64f692e27b57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa84a58f405fae14e6f9077e2363ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d0c7145bb75397be902d3efa112cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce106f2f2512cbbfcf5273daa81a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a820ff9f27ec94fd15c96ce73fad9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0313ea1fc5e7d6a45adec28b91bce86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858a01b19a564e91e58f80734bec79c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5a8105ea6147a4ddc5ae2dcb40fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac11fe3d7b28247b7cf3f7368b63d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da699ebf6d0efa4287d1a0297226a77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f594e77dc0effb5e71b571ae2293ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155b73aa1e4e2d0b61bcbe35fdef153440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6826f74fd8286ec9a58b662791be1ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99563d7a0b76ceff4167dd715f9e6dd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba14afbc3cc57b122443c345ae8b73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469cb1f9f6e7e52973d413bf1f1af2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dac3d19c84d7a7ab8c2b685d02b12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597528ef480b7bc90f85f1da03e1597446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88459111578315758c68a50da05c91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470e9da0ee3b601650fe186a3c9861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb5c5e9c45c1f4022159605c6d601449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad23f4c3d6d444c8a13f4327fdc8a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ac9256c41654aa54296018b18e70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c94c7ef40e629e8464648b408839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49c6d2e043274bb5ea10fc52bd360453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69f2ee285dccd8caa0238fa15a43a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68912d1ce3c5fedf01e0c0e3a075f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f571515cdb90584913bc8612a8f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883832d8c177b5e3f966d31d8ae4156e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf666622bdd1f7da01e3e30c46710c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fdf7aab72b56c9d6eee7567b29c10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f16fa52ffde6b42aa286cb6539fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3c0ebf7cf233bb300cddb0bacf150461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9b51dc5ece18ac1e33bc43c4fa93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4eb10cb2a28c3f5ab67409d79126a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb42eb3458b82971cf803f8d9effe50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0c309f128f563f809d8ee716a42b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed33f2e517be9e1a6f98aa1595c51b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af2a34bdc3cfd5d9c4e54bef0973c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e111afeb59b7a0bf7d9e5394659a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111e7a0541a961426c385b999d56766469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0df5cae4b187ffa6aa8b840db4c55e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e1abe229d1ff41a1f3a61a86efe0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc55012d02068dbbf28e54e154fe791472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b7c117d715dd2532b07b7a57c9934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437478b61d59a13eb9acd669dbb6bb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd60ca860c054d0ae211cd7cde39e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45fce8198f0298608f29a564781e1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022de136e4242c648e14845079a142b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382678b33fff3c7653016d21f2d997a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec6c3cbb44147d6c700903540692a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724a8ff0703c4d0b62b9df37aae2e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d8198fb3f7e7adfc7d92a9f55758481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba39ada68fff79aef7b27852a7fb263482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12c21d90f97fcac03356fc0f1787a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560da1ac78bc89361dde6e8b84567b09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460f14f4778660a3ccdfd128304375b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e507f7603585aa6b2dcc34bd3c786486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534177becfc9fad9e6866ef703ca23b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5d646fe60e4608f4fa1b7d85a989d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba81e15f63215439c0582dd15fefd2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57d9eafd98f25d49bbe84219aaa98a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e491f003214d02a8c2ded3d003976491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15491dfdfb854c14563b78bdb16862a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa228df48cc7206a3f28fd9c5a7054493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61750d6f2209c584e2e11b99b24a75be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d54ba47dc6800ab74fbc659f86b97e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed03c3f20e7e4c8effffdae3a095537496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea8a43fc786a008a10830c97e36f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a511589b0323382d8f4b5126802f61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5392314f846fad0bad981c721a36228499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db92fc6e9a430f9bf889dc45a432d3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2efccded6a1f0c891dbc5dc33b33a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afaf934d885234fbffa45740efd2cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b814ebb798a32c19b5d41ac14874f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16da51c1e13ec8e78b7fa00d2ebd224504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b38ba7586c91373158a180d305411d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360f013c4193e18a9ae01eb409acd23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1d36763398867b4ef44663b814d1b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61afef3203d8e2c863cc1dad5f8552b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae071dcdd3b6ed690c41b53ba6f03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6000a433f26dd2e9280c514f92aaf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297e2f99cbcda0c0cfe6548e6e990de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830b4d8d39fedd3505c7710e900200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c820fde28cf5dfc19648698632a02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62589bba0e660b6c90fdd400149d68b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b9a7214e8f00fc5c91bd255a9881a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59dba556ca8a5f2309cc6027f05fb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849ef1427c92fd206b0df78d23130ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6028d23dd932e5059e90a63e9ce7f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22641e72ad63268108bb970759b857519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9da459c6f321625fbc542d630368b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeab396b709438191d2a4390587b4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd376df4358f00627da25e1e7f3069b4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6a0ea25fbc4e091f7334486ddc3fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41889b495bb64fd589b48da08bdcee98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59177d9b0dd397baf22ec1567cd39170525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3a741c7a90e935dde3c6f3f275f0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc23998e65b6185afe31f074f9be01527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020efe183ff20d8bb4314fc4d69a9818528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13456388f789e8b4e9cb11c8e39fab9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dfd58bff867916126a0e4eb5c1dba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5c7fa72d5d4b97082be3e0d185c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b652cf97de33049ce3d6e741ad806532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368be1e1ebdd6e7a47b55223c5bcdc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34699bc31721634256e654b8e647bce8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a82ad67c588a13e9691f8d3f081e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3c1529a6011670b6035520cd7e1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcffb8bf97037b77f8a7b509afa2d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9d105674f8ebbe3d63c95d0fb8f76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b416f40ded117e98aa90ae7c804b5b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485adf7ad7e5837b8d9278b6f405d8cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a4f5b57b95c6d239bac863f26c381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22576b865363764037cf6a86c62174542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f64dfb4eeda013cad0591ddac97bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f152a6906d757ffb0a46c781da4995544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e57d5a8d402b6b375e16b1ce2ce1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025d94fd658501498487931e1a767cf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad33aa10675264fb68f6433ede09311547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6672645ebb48a3e043bc0d79cb4fc32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa537fa4a0c7183cfe9fb47522542e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f165d2f6514aef7e015490c591c879e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9a20068a1800a582a9668fc91531551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0efbf7cf021d97e24449dccd5a3a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb3e63f12940be1ca07179326c9b3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8724e786430c95e49c1388a1ba792554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4904c33222bc24698b7262c8c8882555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf3a3a3e0de591890dfb9e1e1b131556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ce64b1de2fe3872c567e84fd113f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f2bdfab7003e0e0ad8f85684ff5f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62769c96dc6610b5c7c166fc630895559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113b24212e04d9eea5655af791976f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc963c94fbc061ee3da0b91def53f0c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e34c547c23c5cd81e685c894f0fbf4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76339cbe8461ad85d08a9b7069d6fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d821043d9ec407424fb6503918e4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e13a8e55a4909f1315617d1d8f95c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79f53f92d77464c684d484a5eac630566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4160e4226e903bbbf0264aa459e6ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429cb34ea82d728b46f958e5900a61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268c1825e06c7e95d4ed26bf1f96c2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d27f6ebfa08becbab665808210b4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb72bb3d2b4b9ef38deddc46f890c59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a066f5e70886859a60f46c1c4188d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0559d1814d3fda8902cbfd0694c4a59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5acd1aa23ff6bb5121517970f463f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e4050a461af19efde6c215bbcc2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ca3cf00506f587ac2e6c18b06f1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82512c184cdd5005eecbb2008c0998d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab70e38a0290f0ee574a578aec7dcfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd567ce79009ed0071aa481aa1dd2ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab87ee99321349eb8b2164128f37d0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25febb9165327a490779b0b071098d69581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cae0600840f81e64ced65bcc559a0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd714af7ed4616c7dd2111fc3bfe5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc640b7749cf6505ef240754bc19f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab032f236a3ed5b384dd3d54469389585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a6320e557a99fec0fd35e8cb1c100586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1f7917012aee7a5b6bc6e12db856587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bc178493c2b81088ef42521ce8773588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84822f2e44fec23089193d0f88fc9c24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c7d1d351998ab063898d8055ca71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692e883c5c9de5a5b095c3b985fd62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d93b5f1b1c00346ac47e43fd88705a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0816a4125e36549e80b3cb9c56a07e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c146d84120646c75fb640739fce6ad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149e1db0f6f05f1ebc108e1a4920050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ed8a1fed2415b54de2994dfdf4a12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1bfc198788defa7cbd7d2bb4170a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f8600bba6cd303985f3b190de422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057da638e0ba8a0107efff006d732ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf74db03b4d88a2920279d3d71cab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410675064251e0a46ca0931ccf946a83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d70158d234436fce9c1f5cb0efc21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048ee3391049da35692fa902cd0f81603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10e07aacc1a509b2d83670be098ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca329e53f5efe0140bef2dd7e4ce3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7316c9c7de3d91e485e82a055d689606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035c95215165956c5177e647967d41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a4cf7a5570b42bf95d158bee8279d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1929cb04891e71f66b8e0de715d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124f7e7ce207c7d628f975a1221f657610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170fb2396460f34f0e53a76fa89437611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97796ecf84249ea1f97c3e70e38a7659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631c8b383f14ac84ef83ce87dd7cc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32a3325927a2da475195c4a15aaaf4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572917669d25ba43c658d655df0b60e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c7be0876d2a0cbff281378855c228616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c45c1e80ca25d607c8bd24ced8cfd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4613101699010ea16e038627450071618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bef8f685899eb4b842797bfdc57dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79819b1e64039e43992813df2835b121620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152a04c2fafa77e99217e121709dfac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904939da1b5f2967c0c621e04fabd5bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675632f54bc413c4f4e893f0b8463210623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924838ec0a584904001b753bdb96b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658501c36bac97f68c359f7bfacbe3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4cbd59f828ccb18df9eac97b70aff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68c6394dc0307ecf758feec6d6691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f94b6eacfb5585fd8720bc82ba747a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337d068ebb1500260240e0d509bc32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacec1765543d238517bd8afe597928630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28620e3c97170dad126f13ab662c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9211785dcb193628c3ab55906ce1143632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de4bece7b677582fb5c874f95f491b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095839aa6ff513debf41c4901b3fcaa7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414db58f655a900b4fe0d8090b4228a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fff6effc43b5ba940b2a51fd40519636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6b5cecbf999e594b167444bed65b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ef7edcf37e2fd0b8735c32d6851a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7feb51034bdcc39cbbb7ab7560f8b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe31632db0f22105cfb6898f3b0596640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3398fb0cd6c6669fd07df56e4af8732641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f72a8012afe07b57417a98fe0cbb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba61ef3eec77e89630e63a3229c7a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8a0212666fb23000f8ef6e33ff79644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89334867936d8ee88e9871449f8cb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734705d1ce9dcabfb94744c442d49da646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8a8d6e3d68b9c063675d41c4744bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51f5c159f19cf80c103151f8e334fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebd806da1aea1bc7366dda7fd33903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c01e33cf666d5fa7cb3cf900e96a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623c7e1853d65237841aaf1975546825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af09a052b0ad5c9a1dbfe9be2b71ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f1467a5c0b5cfa4fea4b2f9a612be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857375f2cfe44a7d8f9b564e779635bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17edf685a0e1ddd1c74d82f1f68e9c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b20eb4e26f3c9e37481283821137910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e59cf9a2f44737d1feef5a32dade411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8dfbfd81d449c214d480a065fcbff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6770eb12a72cdf21626805ee0adce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe484090d0cc498ecb6ced73d820d4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cc3e43e60bc1b6b90f022b4fa68015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e50b081bff8532303cfd7162a0b1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077052f9fab45e95e17c156d3820b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e60e95ec36608df5a923841a68cbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a2216cd16efd83ee0a995b62d8c2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e26a3199e2f4e5a14fc209aedde8cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a952ca7a7d0b44d6ec19cf7fa102a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126290c42a68f06a9ee6e7c98526c28f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701862dcf4f9dbad9c8b74ac8cf9ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c632c91f3361ca17497ee2240eb2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735082b0271b480f7bf68f0701aee35425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513236b516b2a043986000c73d6e41e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724906c313a8e8f9d33c81b476953db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4455da686fe22788cf0ed49ad10a3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fea24ccf105a2cadcc478a3aab0d9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c730c08f71b4a6d4e2e24c18522f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf35e4f01d7a9c469d3f0ce1dc563531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfcd690d3ae722f741bd06834061a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43cdc69e7863c365e86996ab67827033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a710b7c5f0ad4e90cb2c6b4f7fd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97998183ce9d00244ff1559c07269f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ffbfee7e35e53298ac1d047f19eba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bbf570050addcb5c76b589eed0a6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e483673a9c3b6e92a22c4804d1c6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848c024ea95c9dc4c48fc0b1773715e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5022ca9210de406f13044c15346f32e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fafff33abcdb2846e2e8bba0ea9d3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab8c1c7f6e913475a7617d5c45154b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba53509ec15a59d39a0912de8355b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b01ff2f838f87e0ccd4852f11b1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc51c1c5cb068ae32ae3b6f13f09245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca1c116d2ce86222b61347e0a6843846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252777a92b8dcc480c13c7cce12bd1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168460cdc21028867ebf8353df58d5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d4da802a2c4b102c356e21f2301b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc6bdfbe4ab1953c9c3f54c4e4c3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e16f4c96e4b20c52605b32e3ca1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc843b27dcb1ade488d93e96b6d47952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97362c13269bdb73f1591a8e8ff239053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38989cef388bfbaf3955dc62bf96eee654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f0b59b01933b4ae1e58c947d78f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a66d5ce36b8266583e42ed423e23656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2e61ae3591aa5c24b9cd120baec057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf4085cec4e234445410985ec97fda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fa349a892f0b77dd769b829e76e1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c2d112077fe945d65412347d3bea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f2232413e87b306cdf26067d8575761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e610e65ef8e80ef0a4077a4a73b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00004a424e96f70a3d0c2fe15d36e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67431769ab8cc4fdc43081448b385c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a65b27583f8bcac7c7408af277c2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5553aa240c9b96bf31c6126011fef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e8d6f6abdc67f8c8a2872a2cdda9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb5403adf52502ea79671c252362668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc658cabdf938bc98578b6134981f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373117203bf2413681bc0e65e8ffc91170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680d1174be9debadd1da833a5bffe5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4adb7f46a40acdbf2cb56b0bec00dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d164c587186874cf00cdbdad08e4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73315c94df78de4b5d4457c4691fe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3daeaeb3c7d68cf1b38e79d541d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab5901781f5af8eed56fca872d59776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339de3f248e5c3f6cf12d3d83d8be9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27ae9033b00912d3307b9a29167fb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e7e4947e8b02488cb1e114088b30879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a3c9ed7d32c8b67cf4ffe14cbd1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303864fce86a421907c36abf449e392f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a152627603c26c824d42fdd208c7b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123a7fac7d8efccbc6b8ea7d65b6dc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda4b9818629caf8eeaed467d7b8d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c783df40f9ca77d9bacbbd6b24c01785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4994b7a6b0826ac0e0b2ffa72d3c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a53cbfceee4487ac056b05700989a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda7b33eb87ebf5de3fc245279c565e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731b6b5695d6f58e03d82b6f2cb6d7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e1377ab0b681f47e63568a484ed4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d10d3f9ab448e94e0b4ccdbd5e01091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452a6393ce3e36e390181581ccb51a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd3aff9a7961a934284cdad82e819593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227209aa0f7edb08f6e1076504eea75394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a472ca99388f6cbc76ad741f5fde595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee98f1ef8d4bcb8350a221ba3c9e71c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c4782840bc6062dad5ab7d08196bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f282e44152f80901a59e82619c3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab675ab0a60a41be83c284c174e9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904349468d8369a7719a0596e8e224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7991ee1f59980e3607289fb1fa766101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a37658c5a5ece0b1c8c40c09f3bc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a9c1f1eb14e051b1cbbb88c8270f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc78c3e5f838606063b69dbcfd54f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda849d3d57697c16050abdd9b80b0e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e64acd0c11fbc90cc3729fc4fc0339106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d23532852c21e73921a60910ffbbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6549d9caedd204868fc4b50f1b3a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46494d11d9525bf2dce17bc4cefbbb61109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82194dd6349ae3b2d3156691a308a64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9523e6c37a3ac07a49f0c74f56b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d1eb512d8d025196f43f80b49952112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e98e8e2083d8be3961b4bc6c0a26a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73eba6a52f200b509ec146b5128777114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff816ea786c014fa3a75c0f29cb64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb8e224dafe2229c54f43adc87711116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73505a458f9823ec0b00abccaff034c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968951f5dce5118027986433243481a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a1d69db9fdba4d1108e797ffd687119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a036f95404fd49ae8695b561ddf1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b61441da73695217fc3a56ede1b5ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e956d1455869ee178bde1cb767cd6b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e3b531a6d70edf299c2acf57fc4d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b9ceb9e7c120db531c146c863966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca4a9ff03787b6003ed85440fe070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ce892965bf722421e07b4ee3b9852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043afdf8ea96f06bed9102ae649f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f08d1bcc56b4e9ff7bf25d1afe798128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e2ee21a481ebb2ad2f15c01751ed1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a5ea35f40c10ed26da45f300e6c67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0040d1e4f8ed42831063be2d22187131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315e9aabb4ecd1e7321c05b0f3543f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060afda881b07fe83ba03f9e2ce4a96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e23c1cceddf4769966aac89b17aab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b7b54df8407326c7b8f2d0e7a5380135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c611a5732b23022f9274fb3bc2dae3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d18ffd01d84bba82db0257e56304d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b68fdd64df9b2e92dab18acdd45bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a25cb47e895bea91c4249a780d1ba7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb25af7fa325f26b44718b2b1a1213140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9febb599a149c0afb928269c0a016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4cfad24e8d6128e62eb68071beb21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be38b92565bdd5f0fd634da7e0eeeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247944785f634e2763e22541346ecea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d24e03c8b446db502373ff2a0c039145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef290715f3083532f94233340b0015146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20055ae51ae553f494fa136e7c5b39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c88110931c974dd74dbd8bfbd4d44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470923ae6b873da2b8d46247a5c5f049149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0dac647f22f074e668ab69be16e23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ade1fd55da4ad2c0cea26ad867b227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca54ff423efb5757d95242acc8b4e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04195b0dd5b342206ecfbe2deafe8a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0378a6333726225991be0f6c9fec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857791e91676e335b6bad51bebf00ffb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d3b0a906848872717ea48ef8e9dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a41d87815961a72540690fe0c2d2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923f68b3bef8d9fd319ba56877cd26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fec06a97f21b8eb350dbc7371b8e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da64c2e5c9e525052db1141d031dc7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a423e5e6a46e05df40f03d283be98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391747943793848d25087496dee2ac6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009236d4456c3fe7357ae52ec5f979c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf691eea0fa200f9ff14d3129889c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa0e1840959fa5e8aac9770d40128f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8931b49b48076f8e4a267825886b35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a915189b5bc2df232699b2dc2c8230167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ef8395bbef22edc8b58d86d0ff7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba6f42c52736eb2044cb1b83f1af33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff9120697c335405a2ebf98f09d55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305616fca641f7d7626e32c0b728dd6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fae3aa785fe15f1128bfdbab18575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd538faba943c1629c1190d1018ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3f70ac2c8e652ffa1f6ac09f14188174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba102b337d83c969d4dda1af9e73fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6053ae1d2a0f02713d8789c883e3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a824047a58d76448ee0c30ae2e859177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a356b5adc31c3242a460614443dada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4bcdb24f42da665796044aaa65a35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ace62cce00a9f6ee9a8823433f0064180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d426200715f2c0bd2cbab1c2ffc2c01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a70abb7ec7e3ac80a5f23c0b0bf60d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f323d40e180aecc8c357ea0fe7324a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd02aebbca7fe0e62b72bf529ea0d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d24ae8717fba613efac5fa6269a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ea722fd81e7fae052f886ab3ccaa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980ef896b180190e362c9b62c99f64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c83a160952badada34469a69187b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2171922c8e9adebf8276b9bf9195fa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c880f25a2e49cf1b5d86fbe500c1ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520e1decd2e762a3c166312e69772f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8cafc42431f61cf1a09875841229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8841518cff70d948bd740de49e938193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f0399ebd85ae1a408e83f8ab522f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8027eb73eb3f8eaa5b1c322058a32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098954f35194d53a713364caabdfadb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6e1f24fce28c56c0b82fe60ef512197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429681d947a716a804be5750426150198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d85d53a7d0987ef3cae0422625ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5c9ea26e97142d6ee80dc378431e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaea49fc4b9586a113d681fa5e5a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dac37e4ed2dfc4eb0e1d37aa009c1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496c81339563147c0e48019bef67f60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38331905b2c1521934fd85edc213a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5b4467e672c7bda2be94fb2e0253c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574b0e98f8fd0e52a2c6495e71e99e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3afb1a8a27feecf9faea01240016ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2654a9553a1e65519e2890272f0d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff74634d0bb6e44382f2c56abd3db51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfe6584d1739c99a0e13f0534862d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca60df15a7154d450bdc27d3ec051e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14cd8f954e95214a57aa5eebcfef0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e61fed89941f01ce663e22b3d5c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2b275de0018fd36f017a935c3e67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0afedc4436da50c9d378ff7a02b9ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330167c664c2df4d9ef7a634798ef351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac99115d6d0f6517bb217c1439273d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7e7c0918608351d0370913657cda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0682e811659c79ce4ba25c1a769ec5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2487768b06e0519ff2854705b8ca44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c81035b026327699c8b9acd53390f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be6578a236ed4625c7745aaa4054e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17989d611e26b87de5b8d4d5d66c7d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f27db618c8cedcff5d1b4274aef6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841bdd5f2616369e7908d34ddabca18225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e5a44d38cf73916c6299f22a03f21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd54e2f231002cb03faca8fd05fcb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748ad50249c976ffd20f5f8f26c9ca9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611d0bb0806de5bb898421bad29827229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd241718a888199c7afd52cc80835c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d945e08ef34f0ed719cbf7389fb825231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ac9338a87675fc41f19562051f65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf50d63a8926812fd4ee8f9ce60def233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacff3118650c03cd3ae173140e69f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af6e3722c00a5ce1ee1e33118e3dc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8228262f2730de12b5051a362abf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99e4b64fcf35872b2646b2fc5839b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fc9f04cc6bb16473f1d6b3b4a2711238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885bdf7382f4de4756de771d48de514239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602caf3ed8cf232cc3ef5cfa2fca417240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70939e6e2d5a095550025ba574153e6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d3dd7e8e578066e28a0f8e95c65bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da9e6839ab584919666fd100993ef4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ad1269a9c0886384bd38613b9c6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00528a58afb65e001b8df0fd5770b683245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40f607ab83258e85e5e342bb99504246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b3e113b8de5a60677b35499e19fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b992f5baccf0ac03e6338e710e9f1f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad491937f78f9e8a861b188aac16124249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1aab4013393430127482e855942ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbc0d490a7344bedf0d3576bae1a4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198df14c34d79f158016829d4e22f06d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b517c2d19a7d9dad3b0e4e9582ddc1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d20a0bdf982e6f5bd9c5b8185c557254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ecd8ccdb0c9bac803ac4e1ed1427255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3aaffbfefb4988f5ce5158ccd62a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e8adbad7869e132a5dc164ea41851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9e0380b5e818a8d1c848ce6e4680b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c3f10959b24c5deeec1a5c9356323259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd920d04c4c475c21607c8ea7f4781f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c4d19c430de2f8fda2495744738da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89cdba5ad955c38bc1906bd062ff33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623e518cd8009c19e88ae825542353263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f765cc48d131e5eec25b53cd82a55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04af61ae7424d03d40d1b6c0e7330c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac090cae6e17474ce53453d79136cd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb8723930ae4901d10f5a570d7db37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf4028dbe631efb2fe055a25570ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364d001e461eada7b96e8137d63e5af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6787ae1bf566cb8d5808c83b2f720f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af8c18cf9920dd8b4b9edc9850a735271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eef116d67d9edb354781e6fca16c1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce2e9efaee5d786fed6ee595b0df7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88767a830ef79a61279117160df30c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1d707af9f79e0097bdd6d21697d05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfad8c6f4e8f33c3a44a4991a9b555276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188d29d5955d8cee28480c08dbfd1c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca490207c6c4c0b440d8a14af1f7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0052d4eb86daf5d257e44e3c031161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fc22c45ca91dfa7eacea4f6a6ba7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8702d509138301b2fdc04da6355a8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7752934d2c0cad6815895a65617c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d02bb9dc41d797d324ac3ac828c45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163c849cb7ef8a21ae33fce17504898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2bfdc346f520b888b324f94c58d8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e49836013104da892ccbe398b9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b1b42259f49b4a68b593cfac514e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a7887e626091b9d670a3655b4daeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a155627207fc736722c66cff2c811289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8468930e1fceaea07b54c34c265d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7486cae10c65b710cf6091773815036291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4198c6fdf2b0f6093a2f4ed3c4ff11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6c2f3ec09fb4c1b6390e705b5bd43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3248e17aa4419641d58602e573b69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df050c2bc7ca721853cab6a59f882295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016f33307094475a37cd467da0c6d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf5bd00af94f18dba259040396816b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae12998b79c6010d7be06c8e7a1e88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6b626525309b3babf6073de82db9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec3cafa098b6cbf9407cddd3506d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fa58f2389ce6d4f4d6c6a56a702c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8d396a61adfe29538f87943d8714d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b3de0072abe93ceecc10f5f33a228303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3c82fc2898c021265eba8c903feb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e84981fe138e15f27299b1154f9bd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56481c47a68c62d01ef5e9b556aa2bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3b23cbf3c42afcf8d4717338664a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d874eae33b9b9e160325fbe55341308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448ddc11d8359ee2a1369d6f5ba308309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b171ddfb44e81ad8a0240ed6c9bd89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6398173afde21a65f8ada45bc3bc033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55071df38c9a60811e3e624c2a0fe99b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589e8214992aa7b75633bd4d5509589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c78381a5fcaecb25cc62125c6bad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f8f30b05f5be450522cfbd890a1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29571ea448323985f1d9e92afcf94553316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9847b25a606c42face09020625baea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff8815f958c36a38caccfd72577349318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e83e9de8559d06cb4c990c3c4b9cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5797f5851dbf31a6f5bebcb6b6bd21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c954f062ffdc8403c4568b1e21d9b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5a760bb18b920f95e42012bb4453d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746855782de6d0d2a9822a79a9343b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37ead864da0b5bd8c0769b41503489324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf9a6afdfaf2e3f2d2b27e335452d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e8048ca72f652ffd369398407b9a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264cac94e7cb1a5b3ff1275d25a3f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49d77a5d5c55b58488e7e514118ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b18973e6debd5e9688e2f78c90ecfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525a89e41903d1b947a85b938c2702330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786cd901e576ddf2ed69e14d928762f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb3f214c938a137b4c84c787d35d00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05b31d3b97094bbff22c32449a72fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2dfa75e140839a3b2a531b880667334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db11cc48c67014a141202211d2347db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ba8cd76dc7cc7d17bc90b3e33ce8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f72337d315fb45abbd8dec42329de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fec141af83f356244ddee6b886c44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60786355ce81a58ff47977da7a02540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bbc9a136db53208bbcc2f9b6a59c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1fddb9e12330a0da636acc008db2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1e2d740255a1ce9096168230389a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644934053af38ff36cb64d41f0975c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc2d62f45c5603841ab91a534a594344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982c4cfafbeb97addd44e22ae8fe6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77803a639156d7ce722e170a8d5efa6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17879fb834b52e143bb7ddaa78d4854c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0594610f2d9d8528de5fe2df0261348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770eb80a2c62a131388b37832bfc2ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d6c5364dcee006d93f63e370bc095350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de84a704b6c140bb7ccc0c9095210351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce28be5d110308b9e659bc2f61927e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f14c525c4d9987d411ebb5c2071b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff839c448a2fb567182f517636b2b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00622848a4fefc14191dc727732dead355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d4e7ae6ccb33a1a19000ed060883d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902159961c6abd85f5e75d4631d4b463357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28810340c7f00bb3344205cf3ba2a8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9265ce25d76cfc66057f97068560d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eeb7c084dcd38abd6172adc1f0779a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3babd9553625d92eb77ec87959d724361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626f2ec8ae467161d0e425156635f63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e43b2d2f198bb73bf975619d1d17b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e613adf5df463fb4185e26802625e17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bcd78ad475324761067237e4a3df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce656a17e5f0430ecebe6bda27a4af8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5088177450de066c1eb55dbcc78b87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f849ba61d494651e79e80ed4b15a7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430845e5e8f5ecfc060b59ed03eef938369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564922f36fdadc6fc50cb5e235b35c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0052e453705c9c5db2347bb98d300e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b8c1089ac7ea0d81010f828c60160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe542fb3cc49a4591aabc9fce2017e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5f3a7db3daf12b7a0112626ad0aee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa789272d1f130cc96677bcc081ce54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dff10c84e9a809c2445db506988db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6331f26f4d44f5d3f692979e27dc25377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c1ca3116a10a9ad3cb34133f48aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069e8e814bf042a67f96d86d285b1ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0c1aa78116ecd8e387d668e01e27e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd59a1e68fd0564295f222734875b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378447454e240196dc46c17531bba0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e7a9682d72a843325bdb15acf4319383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44549ef32d940bc073a3342a3a8c67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dc5f57993e519def634db0416dc3f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91282baf252bf3ccc657beab3f9177386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6c87cfc4f4d6762e27f214043e3ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fa7d9b57313382cd14f9cdd2752ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c2a9c1ba0ab3fad772fda31446b2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0757376a75100e2b66c77c5547bd4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c839d7735df27ed765c5c3e798ef03e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eb218140fc23dfeee3973861a1b0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36817c29c353f8b5024ffb9bb62c7e1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576de0497e476dc31762516ed3ec7a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747816e90d97ddf017e3e2d9de99f76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b16c6fcd6de1664f21f962ce76a4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae14d5c016a023f80ae5f0eb5ab54db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec722b710217eb7388962e85a62699b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514511440a795b4ee2912097e8d6e59c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17366319f90be78642f097ce191c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d5117993b37fb46967dee23e5ba4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91d463befd49a02c0da0591bd2c62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f43b823c9f736e8a3137563d1f0d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59341d08cf1324b0b4b2b51d8bf711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc65422ff62165e20adebbcbba02a2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cc6b432dab769be2193824ed29b58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698b700d3b282135ceb6adf77112573407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d419e43f5c235a9886c124a4515275408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637449cbfd162a34c6e946d2ab3de25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672f6d7af897e7fbc218be8f19b1b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ba8c724bf4cb258730f7eb03f31e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c9d0234f2e1c962a3f48dfc484a9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155944f5ca1ef5d498ff01abfc28800413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea0b83333c312e9ce60aac483fcaa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb3965a826a91177663b95169bf2df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c11372a6a8b1ed27cba267df99b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2e6bf4b66212493a66a2f203c920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c2aaaa7cf50f4bd19d2f426b0ed1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7be527db79455c28ad2bd8910ca2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775005ad71a9b4fe15ed1d5470a6da6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68d62e8a332c89079cfd8f67c40fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc198609e11e361c20081ebc52fb40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32503eb0346b4e3785278d3fe01ebc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae85af215018a3642a3a9728a3ed085424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce825270526e85f048d6a9a9fb9ecc8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab250ffa6322c82f4cde947036281e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b0103dac7bfd219cedbeaf61c78f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b78f2d925750bdc8807578cd950b08428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe20fe39349c12df02b8a84f8cfce7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072aac2f8bda4382e741bd39f1eb164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f110f18abb13bac788120c225ea5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7186297fb1f8c100180c7fd89780c4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fa19320d165125efc3f29ec3490cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fbd3812d5f2456238efbab0c2e4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c1eb9bc2d44c84033c1fe9ffd792435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1421642ba0a000812cde285ca5c08d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427db278751e98d121b2ea9cceb859437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fefb387c1d2a5843bb9856512e4a1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fddceed53c410c3b8be2f897def60439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57243c945be1d6c2ca712e5179ebd2ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e261536613c3561ea0b34b92c0330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a065d3925c1aca5870e23bdab12b51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8cea475987d4d93e76c5082eed9bb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db814ff89b41d0c7429b5e8300edf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b05be7db312421096e80d58786f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6db7f94089258e62fcb1334d5e126446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216bc8e4afe8fccfef4b9d81342eaea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00172c5eb05b313dbb27a239d017f2f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31416ad3414171cd5abfeb642663df38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020255aff12c21ede68845c97717e6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad346621297aa3cccd5bf7b5d5227451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1995e06e0f09cfcb00ad02352671b24452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69af3331435deee454d0ad61e008f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c66c3578eafafc31640c45faca1ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d3189c663945147ff9f15bca82cb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05f73e4c0ae3e7474b492fbb7b6299456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2cf2e69a7309c8fbf540a6f2d92ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf72f5fbfe9ceba8aec913d5e6441458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3ca50f80e7468d881a4fe292b66f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83106029cfcc733d1484ece2682eb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550630b6e65798d5bbac81c2ad55be95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7924a3e7f24237ebefb8bd8f1d225ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f57586997156afbacd7274474326463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9f1e7da7386a38ffe7b278e19be4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092764b1749e65389da3d9e9c08d84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94558350d6547c03dcfe54b876a9e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed9171bf48893f279989772076dd54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208c7aa3980db66f5e5a3cfb18af73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0a5ac7d88374f720e7321c7e83110469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb98043aa0253046b21a8593aca0d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f213c5e72cd012f21067d1774b83471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c16654b69384151e47dee1c0ee0a89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609c9f5e6ca7af37b5b933981f60a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f68af4977c98df602dd777672d6cf7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601028467cb2b943673e6ef0d5139252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b67cdcc6fa45fbaa6e8f129381006476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0a18530e10070442acab08ca68aac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c808519ecb3e0adca76f1c619980e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b566719d748a942124291d3959a8e55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d82354668b664bb85bb30807b5768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c463ccc523122cfdd1c6fbc1ecc12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9a5d5d22f9d4c5a5fdbfc605978c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56b39b9c542a9a6603d32a45dd69b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fdb37a69859d95b37c6e41b5c50d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c43184b2ed0d9b252e286e3423a7c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223015529deb29cf206b0e51260f8655486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abbcae32e5022aaf14619080762b89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813ea0a5304fed3cdc48f01c8f69d52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d14f1ddf2ca6bef70beced53f4fe1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645b566b15f4ad4fced70ae9eb241f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb01d47e8b75847caf22b1d4f06aea1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89b160a6bd1af0a7944df5641c4e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c65bd9829f1d4d5c07e29a7f8b4fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcd1d045be908f4a44caa7fb1d66cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab24b767147fb9d71b610e80d28bce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d773825f121f7d037518664787adee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86e697419133fc66e2967f5c4ac65e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f762cb4474fc7f1442d2114c16659498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfcc0ad742c5987882e243c4a96c31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048c9ee02585dd4eb906cc153bce0b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a938e46010a378652afa59bb9f29759501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814367561d9f09f1c21ce7b0aed93709502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14cac7363c4d8da79cf92ca5137ff8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f329ff8a9dd1707ab47b7e910b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82030924050f3991361b7cd45fdd59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d68685c524c5d2570c1b773d0e54f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cdf14f78f32cd4023edf003e26e5e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a812eb55e0ebea8bc9324ee895ecd44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a2ef9a1531a8bad9136011a8d6595509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a394f4ca2dabb9b540784b6589202510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c03a75d9e88552dbfefe413a4c45f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cafa07cf7bbf8f26c2a6ab38313361512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413bee17c226ad77a227948fee8879513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f518acd1736d5a6ec17ddba9882c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a610edb4c82975d3e2f91a40194b24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9770f4260014e4f4cf4825c1ff52f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9fb778562d9a2c6a484a9eb203bda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc98a8f4af84a30e22452dd2d91f899518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe3a63b9a81a29fc5c328448a9143e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db3abc414c07feb5f6cca8c680374520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6b37e3e93b79bbbcdeca4ef1d2b91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3dada330c8588b6d27db39ed4242522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5909a89c3f4b5b8e74fe7dc05cde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282896a879d02b16e45cb262def9928524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ec7f92517ee7e1816f62e921d5f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd34debdbdc9b892cc10f30978a671526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5755e6bad0136932313fe855e6bb8b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9535ca2a52da3ca5db5fe8f1b6ba33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2db142fa050b9d61c9c87dcd8d7e8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a243cc02e185566b1c37084933bc1c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd08a9fc83fb1c7ee3c93a692fb5c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23a2f1839a206674f4cc5221ce02a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca4794ae4f76f6394841289aec7324533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1db64f751527dec86b92b45da6498534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e131f707799f4de974686c23653e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fc716f979ff288ce937e81499e397536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d97d4cc58e0ade6daaf186393281537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d60d7e1a9c0c72fc81ce3afe037c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32762f789ccdfaad514057816063bae7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fa2e14d30f206eed7a25cf91f383d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c3ddd212f8f585a4c87da9eeac189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c3860f90fed607c4222203b74352c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3704e13bbc997cc49df272d88286f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ef0258ad4694c8a7282cf1cee102c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de3040158e8e9f5e9a5ca18d1ecad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f26d715571a9169c214035a6592183546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea80a0bc9b07fd35c1309d50278f5e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b2df12d272ce53617f334c1e2aa54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d3799cbe5486559654e3eec3b1f3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f660cba7d6eaa2664a71801f0151e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3992ce5efb27c1e87524197225d79551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4444dc4597304ede4693fe50c0481552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9744f70260275ca6e678481a82ab41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c3578b873c723532d181c06dcd5f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bce0eebd4328d88482ada087472f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7d88f276273f4bf8ca67a3a888fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533a8596e37232ed0732a8ad0ca5060557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4d291eaa008e7b9fb2f0a9a1448a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec756fb6feb0406ae58135a0b357f298559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4106a1d4a221f57c56c39b9e4ec83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353dc9241101609c84c16119f5db2c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f008249dc9f3c3d5b40b32474420562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623bdbd4b4da7f2ea25c1dc4a192790563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea660fddc5b5875942a8ae4aff5433e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa892e62959c084213138f36412835c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c21f1a9ea9c24b75db01421f6d74f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56a58efca9b0d1ab6f2c293f60dd92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2bf4702eae82391c9e4a05990ef50568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9bef0e2a54fd7173ff292416523fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9014a945745c637ce70d17381423c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31206f097560aae7d6ff757f92f160c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655329083f9bf950e2c4d10aac4cb8fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568014c6ae1fac2de993867c7a252c41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbab369ad8b025942bb55427fcf8c3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d258e5a7a57abc8f71803ed570d6da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9fc06a5edc9b092af4ed7dbfab637576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bc1146b597d01617e49030dd66cae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddff090362fd65251763e1e10010cb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf5d2b30241a6c38157d9009ccbc5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0169d3d34f8d58f015f6155bc7e95580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e0ea63a7aad8edf08bd7b0dd0b2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96a214ef40b455fefe93429cf1f6a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188dece7b97da84088a2f92b04c5d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8cc8f154703236d124b937da47ae5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780237dc475f31fe7dd32cfff35a7691585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b2762afe81c61d08cee963155cfa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd28d8e7627f49effe950bd9db2a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4e0df0c9bf4fc873f4a511db0ee5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d98c1078cd1693e18f16d37224ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf510b8bd38b837feb5cc2ca0da0bd96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305733747917d9bf7bcc7338a512462591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81022c11eadba128760aa7e5a9fcac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0460b1e4147c926e760d3c26868b4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2f0011e57d87828fe5d2f315e3d76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d061dbf03928e1da8b2c9f981bdc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba9514e612538b070c696b82d8948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21c55765612b0ab5f64fcce6909084597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b00c98d3aed5fb9ac31e1aac02c660598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52674faf1fed45ca391090e6c4342e01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632bd92459e1230ef9528a1ac3b340e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee0c2b0466a833ee478d9c19366579601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b008f21345cad9e2eb45d249f31e10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54f4ae53e5f255a7f45aca7990be3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc6b16a7aff17e3ff3454995e26e0e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccf7d485ec98804b6abc1418e8049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868599cf86922aeca09fea81c9a400a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533a575f17e32c6dcdaee787c1df29607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c58f710384ff5b0d80b7ad04eddfd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320f391d743090f1c22415e433a45d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7626ac30a0de4e780c1b8601f9c634610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2949b670e02833a083a8c392ea2d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919402f71ddd152420bc3e9d4cadeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b337ac8d67af3341435a9c5d4f8906613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7489a5768eeb81cdd6fbe566515844a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e85291b031a3ceaa0cc5f89704451615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0372f2c5bef268518a98808d19175c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab5c1dd1b9adf8020f8df35961600e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eb331088139f38f4034110b51f254618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baae4d2cf50651782102ecc18542fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af067b67f1727f8f5893c86228160f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a440fb7ff3324eaac7c43b59bf25e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ca38810675448205dba8707191d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d54c7a19d8dc41ff8c691a021afea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2a27205b2b4342045569f7dac163624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e2ea347c53cd9c4ae0db4eccffe1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe155f68747b93dd8a6efbe594efc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095d523a2918ac384ece6d17354b408627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130785d00b6fdf6a4d0aefdaf22d54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5933ba4c7a4583162fc6c303da4d599629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1635196e264fbf07dcdec036599a1bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31092d991de1a19dda110a32cc7342e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dc223823d90776b8d5e995a179b44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e64080b9d56074e7631b0208fe1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b67ce4b6fa6bf68585ef5375df833634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e515fa500d08a1f49a09c4da35df2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d914e9c894a03dce8c7bbd84968d2a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0b4b836193d74951cb5f56fa6c75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bdb5c2a5f5539127925385d0d66ac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf4fe7de535058ef9e4ce19c3a20ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19c82f3b8f1267e5ea994521bdef32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1359e88a0fa819f259adac2d93fa1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6d420d279c719bda4c2dfb9b3d902642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dc8a3a4a486dcd28c033a5b8de534643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47dbc686113833f3bfeb01258b0c6c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600503310d9517067f53293da471fe6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55731296211bb90cec6a83d75db6b646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>