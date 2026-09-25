--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1622,53 +1622,50 @@
     <t>000010839</t>
   </si>
   <si>
     <t>000010951</t>
   </si>
   <si>
     <t>Навушники BOROFONE Prestige active noise reduction BT headphones BO31 |BT5.4,ANC, AUX/BT, 38h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-borofone-prestige-active-noise-reduction-bt-headphones-bo31-bt5-4-anc-aux-bt-38h-max-/</t>
   </si>
   <si>
     <t>000010952</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000010953</t>
   </si>
   <si>
     <t>Акустика-караоке Borofone Pretty BT speaker DR15 |BT5.0, TWS, AUX/USB/TF/FM, 5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-karaoke-borofone-pretty-bt-speaker-dr15-bt5-0-tws-aux-usb-tf-fm-5w-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
@@ -2311,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca241deb296bc2d176e6b6f73a599f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3186fa0cb1928b28fa5a179a9ffec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df04caf24c4e8935d3db0fc78965393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5291c8a7f3a923ae25104f521a024b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15162c17c4f0d50d13ff6b07741cee225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2edb030b0efaa287131adc20d0a846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955fa7dc33ea3e0fcf5ef3cec7d6d297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7990f5087ee416fb1546a314e59a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9b76287e820c0e1e9a9184d16a6639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e057f093e883fcdff57252e75420110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd483d14ae6e31077855d02c2e122aea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43490e82d61600f3865b25a7682c6f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eae7f32d8d3ec9dfb198dbf9d603413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f985a0f118727de0d9e497e00fb85214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82fd89ed02d83c2ff552c5404f80a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f16bece21f92d6ef33734e067679e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66681c7971c41d2d4e177a65f8318717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0b242d62974352efd8772c66bdc0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba26c3b6a7393d3ca128e9bd80275c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044a5451af0b37b94a57b565017632420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32eff777c8fe819475d250e51c353021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b93f79e57154537289ce8f2457bc5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea9810063c4ca30f5682cf56ae756023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac71b481cfa8a41e18c4519db83099e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ebd0431c1ae7373ed21b1497acf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b22a53cc7482c02e9c24e31201f9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7cc02480e9974edbbcb554355379927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964cb5d05ea545a378ec91ed9a1ce228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cde895f66e348576314c1e6f8913829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c652c057750b74149bfa4a2d1d2e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55888f3854fa4a3befdd62a6f526d4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688d5ef8c9662ce714a6c661bc221fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31425bd4846513f1a7ed3fa31a9db2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c185d43590e50b4e34e0f4c0214a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0727957102711104b449b3dd196335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e80a2d48438e735cced85b1346634536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b749016a04db04eec7a0cb4602671237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbedc3cf232e300ab055f79d9db87da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409863d9c5d4aa58304f91af4e7e09d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475db8c12d10ff91131e459d23ce89f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e69e3871db3714b2603e21d59bb341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f833a35b1f1ae3479fdafb306120dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df78f470241b1a68d5aaf995d2dc1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f52cf4692b063cd7076ab0bb2448e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9b35b39ad12220b946534463778745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc2a6aaf04f17dd7d686c78414f8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bccfbe7f6e4a9a97f063466dee56847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41817b381d5a43eb4e33addba12b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04583480f358750bf85d501715f7e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397bfe368bf66b263acb047b258325450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058def50a677dcbad4f9125ebb5629b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b165052e032e73f9e185d22971225952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eec4fec336f402803d33e979802f0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585d46c5657a7ed43e558693b02dd4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ffd51208959e916e9be4f78665f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a90728110b0a6aee4d5c8fdbd7e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d06d55aad0b808f4a0031a9180b4c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b288d61a0341ec6c0bcfd2cb45fd2a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2473f47920eb80d6eb1ae87d96f4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d5459c0d14e37609d3122c7a05c5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0d5608b0170bb5f47f6d6ce42e5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d79fc1e73a3a4f58a5fcea58ab18d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b37caf706913b6d5f4a819b443d93863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7218d68a7c43ba426b2c7fc196eab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc22196c0cc1051e8329528a157ef0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d870d6720dabfcf310e8e0ce4618ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5bc0795de8f0f70f837c4f8daf0b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b71b4cf94aa1e3fba6419156110068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cabfa39dcaf447cbc5640f63db50a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971b636e91fbe49481bae652755ef570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44161f01b0aa42d69d6c5d156d3bdc3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29786a18adbc0a8888dac2f653198ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45e57309e25ab30d846c8ad7c8b64a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd2bcb0721920b7b7f9b7c342729e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bbe1d29b67bc39b097dbfda1aa55075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864af92016112b475a2cf72b4955bfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394d0db37902c9303c8c52236c5b04d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197151be4898b4503db0c51fa256a8a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cd73d9f8d66e95eece7bbac6aa05979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a541a0de5e7d118416b0af19c12f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6387a650ab11150bc3bdbddce1387c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e6ae3f5be2463d96c833d01570b9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aacf99f7f28666cf0501e43056e7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f7d5c69193872b1ff777a17bff7e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05583250e85d62add39d6ddb6c10905c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314c9fee9b395ff1967efe0f1aa11186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efea0dced8e9ce67caa6b9aa97a6a6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfec28b9878a12ed72ecc95503f43888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f379ed69f1968ef29a64b730dc4763689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c00ff2e24c625c4a813ece87cae0a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24d5162c8786d46d9cd48272c5b5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89564658e3f82fd5c99aa471986d76392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d723b01408435f5524ace13f3d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dbd572d40d8e15e0b68d0be01639394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc82d6e4c4ccd7c02066146adc656195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc0f2efffe0173a2e947a784c775196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259a820a065db51fc1f89f2afed207097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d166fcafbd955245ac3be9b9c48c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74b73a9b7f32b79e6b7793799624599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29d73a31d820a367fe839c93abe76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee646ef0ff42af39e06ef09b6e645101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8227471d4432d362a2bb90001d7fc76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0940741a69174fd70aa362fb0daaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697833c9b5cac7f6fad535e09fba50bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6226acd6b3e3618f9902fad5b72722105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211316519f3f9e1bc1ee9859125675106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958591fcd8e06d10d0d380e1d8429c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c4354df2a00c938d4b01fbf59608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca4cd958b338a697469b787c184ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e3961f08142bb2db02c368f90d1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62816c42e4bdbca14464e72f660744f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a24f1b60c05c09c5adfd6dc41581d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc2911b92a086e011e6cf6062f8f06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8e45e08797bf35af2b980fbf8441e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfae1e31d14bc2c1ffd99f556f7ab53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48483d073038ca259d276cb9d065012116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f038570d9cebe6f6aed7852d3e639117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c686eafaa8a76ddd78c23bebbe6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c839efe3a196cdd3a66a9b9a860d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0314e7a14ade0b6956e9849bce778d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48136012056a9e7ee188578964701b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff692351b5654bff0bfe8463c47e28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddb24c767a16d0eb0659bf0cea2de3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de8cda43ebd8e6ba87b31b7472435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236d334d165c23160c807f43f91ccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab443c2d44c60d16b4019109687a67d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d32e0fd7fcf3785eef1d9ad3124954127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83d13043334215e510fbc7b561558c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ee22258bc6d9b772e2af38e6251a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b1b2362ffbcfee2c975b3c700cc8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baba3919d2f237dc28f5c4121a56545131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bd9acebe06e6554532b4746ed045132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893eba91b1bd37d97f00591865018d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d17c216edd9dfe6cae0d78f85bd32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae063a7ba8a0a60656b8a2bccb847b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec797c04b65750156f690e39e78280d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad3d9218e6d73fc323d239c29b7b0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79609ae07f3cd6ce7387fca8dacdc037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80094e7bcd40a7ca0cc55cffe8b17a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d84dd96021e4208db91c21899163e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa98352d06ccfa844213e9a070f4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1324aad7b836b76ff56db111fe4cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7840ca53382f82ca50355b524b963143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d008893259b1821b789c6db1293a9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9531e6a29316b4c6efa1e8ba4b8d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc158a11c87215e8c43fd572fbac97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec32bc2e4c5148b6058761683dc2772147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14503c0a2db0dcf75024947c3b4f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db220d77245029fb314a62583b7caa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495976381457dd39912328241fb1ccf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d931e0f073a7a2afd6b14b6e38da3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271a9c2d1fbb774848736c6e5bbf51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4666b81f29f707ccf7fa49c1bbb2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f95d39bc24f06f99c404fe8715334154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3f8ea40383de571449c68e4709cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c92760be9b67dc7ff18687afbf8e8b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d7e825e071a3d13eb3e427f583020157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7e46f801a78d71c1ac845627a2810158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cba1a2dbc56bd25cede5cbb6bd13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a49da5f130264f5d2e6b0fc558dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56e2bf83f38f721dbd79ed0bbc1f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28750b89cf762936e41c22cc13d2a654162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac7181ac4cc21402fc9eaf6ba8994163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a1ebfa44aaa8459a32b151e9e218164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9818d37695c6916e71045f9ecb93c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be85adc537fdd8167b202fb9469261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd10e732a86c05a5a53fc186105c35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd19231cb4e80d29d519d193c1e10e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0636075ff805989ad7e4e48e998e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a464d5665d701d806142c42ec421170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d6c953d20bc2e5996a79b3a790e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b18a6d7e85cd502606b76fa3b03b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823943b4542b8ffdac87d2a87aeb404173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf671a5ef6745fe9272d5d22fe098e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d58e424f97c28dd18c5df57c957d7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b382b15ae8039b441ba20410f2d3a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff823e32ac97e849bf3b6495657f078177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906c5502fac9a3f39ede88df9313f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c83374c02aabe46afb3b1a3b1edfea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4484d09d09dff024c215bd1a1cdfe4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc56dc879a922ea474893db47ada622181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c880be3a28a019b49923dfa306c9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367214629c325314fb88e438eacf294183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9c9be4ece2f479796f7096fb0804c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8f3b52a696ddc4d825599545a4eaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4d958029e3c656801f9b41bc5dbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6cfbfdbbfc8d2c55a0ed3c0e60860187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8635b46b3852167ffaef726ac2f931188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e3438557fac705c93f9fc2cf79542189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0ab875a565ef8dbcfe685df34d498190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d5ebb3410c9bbfa862da2471a173c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33e06bdd2da12a50bf9eee17fbc613192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167a4b9a2a866b934b5b832d62756e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a065846d765cc1524bc6efd7a104e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b3cdc73aaf3bed40f3141d092d1ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba11ee4e544090ebd400dd36a380d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3165a34a18f2efdec8b3b678404e83b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5677b72fdf7cf14f70c007936e4ba6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb73a4c4ed7ca03dbf30228c60f27ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b00e2fcb384f5d92468a23e94118200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277de7952884ae39f7375f24189b72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e10413e163e16fc1f84a9a2d2f70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd8f4918732dea9a8e845c3c3c1dc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee692e51ef7caa82102a7117f9438f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a09f3c76157463de7e3f5fc918c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657114a7e2d8fcef8d8dec819a35ea10206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7044800655c2608dcb935ea04788e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0bf0ae983fa0258abe4853a77ecfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adddc38d7b5ac65728e7508a07bb62e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202719e9e85bf2f964405f285f6134f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc986740fa1db0edfbec6edac3c742211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d260403b37f7f6cad293c852e1a37b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cbef0627a05ae667edf76de6926ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ab91ca0b0ee22873a76811e2c9d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f81278056a6cc43717c52fd92580e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581f6e37c769889ae8999703a0b1b3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d029ba33bcfbe0517abd4d5a404c8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9c275ae7fe7dc266aa9358e32b99b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e1dff2a94b1210db55a78d0683c9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b986456bbebf211a8307a147210a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bebd36c47c628755273d1dccf9243221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad23faaeb32e53fd1a8639de71e41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea146e9a9c91727d9794242d5e181e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74452a3323cc1219928f54360a202224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33174daf56c610735d3a3b5ba3313225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83383a282b85162aa2f588143e25441226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc022f15593f4d43ca0a5231774cb340227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b747324faac8c8cfe2fdca38dc61a99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99026e3133ebfc5341d3242f8994bf24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451879925ca398c5dec8ece1591c222c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7f99f3aec17484df27f50f11daab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86becd41167a7b19ab4fff4a23a4e50a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f13793cfa158fbd773cd2ec281198233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8676f021b677e61f7e52b92e24f04234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f2ba826705574e9296e0d00514d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b1f7814a51331933313d4fa3dc2f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcf76d65ea2da206f0f0d5af23b1e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1e9ab7ba79fd506884af86775109238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce2acbbe64ada51ca711063f7c5c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c9445e708bb88cce28e3f24da363a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029c05c33345fa0f436fee1e9e35907241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97744395936f416470c5901ed19a48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07816289dbc8c69bf7e2de0f78c7586243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c02c267703e06f21497d0eded6ec5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ac793cd8607e23c5598cd5f3766a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34222617397e1b60d12f7e6c207cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1eb3c106b6011ac77fc16d1ff4a5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3145abe8a553146f379320756073db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e56307a940358c45481ac6edc19c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed4a096cde143d8a8a5e1f94e3047250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a04a7c6354a8c384fbd0311273a5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f06fa17a8ab3377c25226185c7062252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b8b2c0846be071feb99f450b31f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777c09e7111e5629367d50a53f31f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c7616fbd26a36b56ba9d5ca28f33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3acae963cf016f13902969248a93bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58760e376d064b85f0f60764b4814fea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8270101cc72ae3651afbb5c9baf3e7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0780e12286227e9738380b1f0b987259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856c12fa577c368fa9e7a409c5b828260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd044f23fdcaa71657f0aa7a37a151261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88e3c7f4b23eb84ebc95404e9f214262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f4143f23ce346dc6b7d43fd47fc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bce70e85c4d94a63795b1a6ccdf5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03c29b4ab930275d5f10b296c04def265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be57433969dc6949bbc1efd4ebcb9f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449f96e840bf5110d9939b60051ed9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa303563fde486536efe732e58ac7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec9a09a857e4d3ec4f632a26ff7c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aef3db2d5bab1f7409ee48875a06cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd08f776f10a72e34effc43744b597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becd4dc0459405b7cf961c8f230cd41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67138c368270e7650ce5fb3bfe2ef8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18c8bc17358852a9875ce734f0970c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5ad894b4dd1bd27f6dd2e4fda5d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431caf833f2788b496f40ece348ab4a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7fcba6e1357da664e87ac56afff31277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220573defd1fb29a5ed7e6e13e27eb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40cbdfa39d5dc33e43b2c50794dbb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aca0c2a39cc1657acddaf0dbd9a1ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007a8f08603bdcca9c6deb7782a1825281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c5e00a8e12d59db2bddd91c5f9e1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351766a4d852a697a572d6ff2f81d84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424df518688bfded974a614e63bd8fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d7987b3fc5ccf0bc8a824bf1fbcd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ffee782825547d8395be05305601286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be12a4a5ac959d36f3bb820db528ace287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5201abfa5d61bbde3fb17251c1258aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa80145de1ef1e607cb5e16b33be84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894ddcfb1655bb3468fedb02c714bd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be62906f20db54118389691dfb214b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94315b1fbd5a2d3b693e792008c97c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def25ec18fef8d9e5e07b8468f4c9145293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc58a477db47247d12a5bd6b41a76c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd976d823c8dfb43e8b7fc78e7d2d69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeb991893d233509db22940d005c7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e1c2ad070844119ad47590179d3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6af5554e9d5a170503bff7e288cc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1cb6a5e857b769590d7af6e3e07d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e7ed1b5a8d6c0f7110ef1f3541f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd391f83f5acc1df768840d0a492a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bdf2139b03bffced93db286cd79a2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122ee95080f1d0884a5847002fe77d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9da413b3ccb6be1e94bbcb9162f3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c841283d8f9a5aae2b15ac7d6bb26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2043c8cfd1385840ef37b8e7cd2247306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409cab8491fcd0725973ab436099bd55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97438d40881d8283e3e82fae1ba873308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7764031ec07c1cdc04cbd921be93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b021444d5d61fd7219bb3977ae0ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a0349129e18787663b2dfeda074a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c860bb0982b9f616d1fea66a2f11c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59663c32f7b2e175757dbafdc9e576313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae135e4842b294153f1860d61ee33c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23c2f97b8d1c72703969cb18a75d11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a6c023f30268a94ff709d029f663316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a8147681188e3a2f7b5bd0259c762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa04acddd0092616e3d29c078e916ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e642f106f824fba25a8c2303c061b30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea068e58514971d37b9a47946e88ac5d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb25eaff4bb98d2940a239ddef3592321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8902a184f704bedea07fda06e4ac0cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258251dfc9c2c331bae623f526a4965f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a3d27d380dd9103e8ccd11fa1f06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33985465b83278aa410bb0f8a3359325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d5df3f047a58d2c8651b73894e4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fbd135d87590996f5c7a51f2fa6fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddee590e3dc245df71b150ff4df085328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446362de40bc61bb5b941bebdb876a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f432cb7431cfc2367c6b62fc7df68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878a1d89542dcb3130fc8b8f935532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71aa77ea148672828bce89a731e082332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81de1c4168c46823a34a401dcd1ae1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144baefb3ee2f0d93d0f5ed8e06be7dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e541b7df5150e312ade8b20783904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea329b646aa11722cf4fcbe321ccb1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0f77be15b63cd8ea08549e6a28e37337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a438ce000ab5172367226bfa8f5af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ae1c30a354a917a1f84c771caff9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785cbcfb766ca8ef48e8fb096f9308e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d9301b71919dd84a63cbf783a9ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062122847b3acb46f1f4436507595eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754ae6b0d7b42af7be03148134c0da9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def96a84ca169e0dc32f9b06ef1030f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01863d2257f79cad54f1e816b2028345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccd4713d7873cf8e5ecec406b051a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed766888c3f275d3de162d10ff6c7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e1d603920a387301c1054de4d29c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85173a3108937094a33b91051c121a95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b4c18e15f96603686c1e70f03d6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922764b79c4e1865c563e5471dad6be8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28ce7f84114d34335aeed8cc703561352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564b81e8f767134554f5a3483a97905353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633424aa8d0d326154e16f3e195cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556c481a7120b0db103c5fcb71cc185355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703780adb93aa85195fabc3bbb9a864356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968738f68c2ebddd42dc4d55bea7c22f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f959c5f3fe0661ed222ae38be9eea0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024a69a3445acd5aa31bd9050a252d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c55eab1f494e5a47657f7f7db929360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e09152ab0843d573a4d364deee97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38a9752ec3339aa3a87bebe0af1fe6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b340d5fb0ed6f9b73736d48d669b140363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ed2344ee05c48bd38da9f7f0917e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7f5578a8aa0c532a9c47b0aff3611365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98095235409ed57a40596a694526a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a19d39b18eaec3e6eaaa8be016b22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaac306a0d96b8d6945a03d3641742368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4d6c5ac94f03b0deb9b011b2395a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e0735f1eb5508d7c1e61d975d3d0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806fecda5038300f15475c0f8220687371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dab92c90bb058cda2425a0db7c7c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490399d54cac6226471e7d739d73f747373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555edef7188fedf80e3ef2702dc876374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ca53164816772f36be3820df68fa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84095d1377a71919944e3109b0af7a82376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9fb291bf71b0ce04f260b8ee9b60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e6d8cf92f35e5195f31c2bea4c79c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff745be612bed8f00ce5ca4a4408b60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463f577a2956822017b7a1bf3d181a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f4bf2abf8363db0b778f38671222a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07eeb3c527f49af10244eb6ca04edf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da3468e1ba4e8a31e087d0cddf144f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03519cfc017fa1e5e4338f60e851be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae974e7a2a5569c5e28f6ae177146ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283910124f20c9b3df10611a081be33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039379c57591819e1c5b3c62b7e4caa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a881e7b885b5ec0ff1c53a71968281388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794fcf4c46c87e67005e5ad8e4f7687389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86acf41f2463f3f5fd42760e979948390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e41517faaed650a181ac12f87ae223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773830ca226a0f1e7f9e5bc3e81ca102392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefb1bbb648ec3bae3dad9e305b9e92393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e86348c3599e4fcefd3eb47bee275394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f8f075d1ec6e8c68cd44f9fd3c87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e72994ed6416be31d356f0c156860b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d57b221241067e9a2aa65281bc4d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cf99a3a81d3251edd1b72b9146d3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049638b2c325e885a3b9c677ecec7aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e16a09847e2f5038d6e5995217fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3883fce652d3457d80e5e8dd332cb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016be7d5dbe415958ea3c5ca7a70e02a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fece5fa9bc990e94bea59d6b82ae67c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a761c78ee869692355f2cc33fbc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd7b5b03ca57803cf7c28bc6a5a391405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f478b90bd30c45efb53719a5e827406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221fc3a1e4832969a7b03c01455f3e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9907a36dc2346ffca514a4555a4df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a4e8add2c2fc59e6e19645bacf075409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd265cb33d785c8591cceb5ef8edcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dda4c4982fce52b8846941dea98b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d68e06238d947bccb28561a2a68440412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b91c40a2168d35051cdefec593f69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478007da4d8b81ea9b13d5d79b9d309414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78acc3e57be2d7ed3e2edeffb1adb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894fec80090d584280b89449cb69a18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774862df28853096a011b6155cd3f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2fd238ca51eb37712f709b70ae7d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b3310de6be9aed4ac0a3981eee4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e563ace37a284b3979eeedcf3d10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af6e5a952d0b108201470d806b0d27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e92ee011ec821655cd80d50315e8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49c6fee90739dcfee4cd60d14ebd7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804b0e33b4322a06a3ed1dc21ffa7d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ff74c074840d8d601a5441625f0b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ed86fee1403728e9940cdf592bf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb31d712a6736892a7c0f6b68d439a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1cb59ff393b0f153d76615ba88ea9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88cc7757442f2090463cf5f64aad0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efb5fca30a7e17c02a3176da314e5a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6627526093177648aa275c9353787bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee947c7607cd42295acd133fa0a46709432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58a915cf25b7e97778c9152901e8f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3bd71e3f46ca4a0941a25361b8fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d2de77d8287306a23de4cbbc06b02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea79809378192c7822724402873ba46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1739dec08f014772d042aa49f9f68d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba2bb2dd62f2eae4d128e1a72414d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0761fa5f9239b11a3e7077c758d39d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf70a073c45d5a9fac0e41fd033ab4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f944dae4f63d20cdb5ab80dfffc448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fea3839571f734e0d56c2fcdf40ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd91d898e422e06bf98dff18916b7d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90138dc8494ad419367accea7e5827444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f73c37f5ecdfad9ae5eb0d9e7f704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b133ad5eba9336e41891ec0c443f1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2e4aa31231b9518a3b27d6c76dba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc513c7dbad421f04667c78cdfbc229a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0b1648b9183fed167d71bc91ba5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b6408f496c26ee19a4e00e50bb717450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29573c86bd83031773b2d8164cea71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08656bbb13d98b932a0de3e3750c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e8f3c235aa02d3ee45e4985f0a55d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcdfc7069cb9a5a08700fed44737c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b1480b48a6af7134d34902f0412d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68805b087460626a77e02c20900b3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b427a101f7fbd0b014706832337aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e73d17f30de3f38d9e74404b5a4a82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e401bb5c340cfa95ce3288e24ea3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955f785b8f925e8d48fe437931235a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03642f7ae24282e102e9ff4fde8f8a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d99adec493b5b73ba7847f821500d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630483630ee2ec9bb4e1e5c96d243198463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838f67cf4e48f396328a59355ba8f59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fb335d5313b16afa72817acefe3f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f611378f4ecb8866464d8ba1b663a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697931bddc3853cdbaa497143b6ee3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c646b3d5cc085c9158c65a3e94ffbe2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7189ca9b16df23279ff783e1ccafa49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73faf91913c3d4175d96b19784739470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367969c413314b99e22f6cc5171c757471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3eecb6fefb24e7f51236051588202472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba4b2d3791b40deb2a50ee0594f686473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc97fe7aaeea6f37e68b9216d7c82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e598eb74f2d98a87daaad1ccb151e9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d615fc094bdf4c07c7c47a7d3346c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107ebcdea1e6d78a432e0c1a46799c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e7ff019036db4a9e69f27a662e78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717886471c46ffadc02dd57f7f58155a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e9bae942e3133be00ca42afdd88d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88920575c61258a79c1a3f76ee9b8694481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe338dddac3d1c6a20306a795548e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06996cd6552534635e5f349c043cfd9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bb692031a68897dec2cb896f7b288484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617513263806a4b9b9af64567762422d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd347e5b1a0eea42d2ab892a1c6182f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784643b25338117f827329a901a9224b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b5cc6fbda369148da1c88161e1205488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c083e7dce9fa1fae034c9a63419283489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267e340c5e1b201c8cf95b64c0cf81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f073d7fc935c1fcf28064076e02d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb6071f28d2bf89640a960b0f74dfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97fcfd7aa119f0dd93a934918372f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f151260235c228747579805d44f4463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28614cd380b87f7f7af0f7612a9eaf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d40ead2bcebde83ea6291a1fbf0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0efff4a071cee24ac730bb91420697497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b8e9ec3ff5eb3d99c8bda59691794498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74d4a0d55c44306449d4463a13ea71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47a535dfc8cf8de37956afc487cc19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483bd50c16cad49c980eb218d8c9574501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea30424a57aaaed11c9714e026eac9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c412a48db277c89aad51893a987ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7513b5c0e5a8e3c9c36b157253b5e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b921a4dc7da23d29187f68a7d09cb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80358591a48d17c1f1a212e793d0ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8efdfc6f815741bfc46893045ecc14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e70ac7cf02b72059e4500e4958a8c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c5da8ef708c7d04ac14ea2ee96a94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a40e89ed8b422e6e1c6194f401998510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050987366cc0c652307249173195ffdc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cd95b428fcd62036a8861ba7f1a7e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82902efc5f88001cbaaa21ac2b5fb40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc6565e25883aff236a236cac29ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f5c4213b85154c4e1938be949fe9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833795de38214b07c190f6dda784a638516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87636a8fa42c043b7d98280ee3563e94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b934206f2e5432664362a2b5d221977518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ba7bb85013c6e55fd12774c1654a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16583c67beb6a7e02993afc03a6deb40520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d81605ad912d209a4a5ce28d38e3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95bb00f1bf88aac71f14b06a54e23c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f22d4a89bb884a586671a99279a50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9fbff4afa1620ece0f4c358a4b2c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917cd8a503ba2770ec35f0238b4145d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe326c14997fd272edd19f7b506677b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b817018a62cb03e2e9a362a325dc70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2dd281d880a437970079ecd4be4c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb6c8def281969063ca4be01c81cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dee44962233503205783eedb8d3a60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6393db89ff1e63820ca0da8d5de8f8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df98272a35295c440adf05ff1387d6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4b7fec16fcd1b47bcbf26a429012533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9a767f75dcce313e924d57d66e67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da74b55bed19c9bb38b6a584f54605535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc69b679baf983bcc83467aa1be6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d788369c949c69812d3859bb68be0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278e448b73672d77dadd2b0ca2194d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a7a3fccfd6dfe9421c98434a9d631539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf432c9f7d22d92f0404529c42f796c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798d624f58e4f5cd779e71d889f2cd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ec77d68296a3f1d176b4d666f5c0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d5b3bdfd01c52a9b3456fe795d57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f5dc8a6ff6a19dc5c3cf9229173e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaf09a54043f675f30e8ed8727797d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b46e639876ffd3ae9bf1c535ff06e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc1f7d6c14c15202730214ae1d550547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a43644148776e7b68770f5aba386c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13563ae72b7b018b45a56c01ba169dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12b96161773a53d4d96b5adc39bed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fd8a34d9a88dc10bebf62434d40a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b102158e489bf44e6fafc4f962787552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7181bfd5fc04be3890d2410d9d99a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070018cb48c0f90be73bce4a3280c8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a17838a2a7ca23b6ed5ca578a1199555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c91e4b2eaa9388f0edfb8ffc65ffd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8835619ebf96d8fc888c50bf5f57ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8645c1656b183df0f6a588a79ea3761558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32a0dd25c2801df7409e6dde4747e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885527c58d56d2d910ecac9d4a820f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388746840232b6035066e4582dd15c02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67451f76cad168e8f2f5653fddf9dc6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1831f79261510a2cd5c0a7904e21c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae92b9838343f789d4f72010908e98c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb7e889ddc208451118b05ca330cbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac508aa5feb390c47ce5db221fc5c42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888408fe118f488cd72c7a488dec6308567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b900eea13d4710cabd9f2e1e6ba3b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766de430e8588db904c91838314c5b7a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dcdf5f28998ee6dbd26466dc04381570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc61ec20c843d1fb1d3e307cdbe67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eadf29f5868ed174e364788672f17f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc5dfe6b4f7bb1a768b381622ce5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb0a8f5434519f18c8ccc9df2f345574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa309ae20f3d514c599b7b0c06b9afd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27284a48b66a6870cafc6a397a095e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b059088c95bd7b488a6a95b59f44da4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cf0b6c444a42df4248d29be53f963578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb239bed94950b80fd36093393e1bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ece0e6029e6cee4334d18b88c550fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f01b8e0cbda20cd87244806b85b5ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb43a673cd36cd5fc16e42bc8ac39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f65be4e870cf1a368baf7e310a5f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51297bb9f06657de6fdd14376ff38361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b79d15073b0692f7dfe7a39ac573e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480807a924bed458963969e11358421d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83a9d856b972f34783d22644a97487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efdee4d8190d29669f1a1a7aba56d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c22fa1fd9b67be4db603734007225589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea4e7a83f5f3b14ded737462dea865590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593374da19f2cb56919cbe437e5e2c9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad76781724f0a33f841384c289e61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88409458f9382297fa73d5eadc34c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad997b9d5a5d9de201688a7e651fba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345cef0d7185ce8ed1767e2137e26e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926bfee12f1dfca5c557911d4770b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3df27e2d9d50bf05fd67824b45f764597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d51f04ccf4ab637c6d596615b4e06598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c41ce97168ea9835aa47d915ba4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfad70369295ee5c821d90ea0af35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe16c51bfa764396cf3ab7d0885f4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee4537d7f60a8982f1f3910e8f4a5d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a2122a72ba1bb990886d1f745106e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222d326370e438b40080a3b5bca5356604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1b3c4e66b3981d39c1142a37f072e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8aa9d3aed84a0945c79d0764c8235606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998655c2030b1d5a7b2cd267bcf21a43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834298aa93334ee90c38e4b29785bf4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8d1ea4bc48900081367c1c5405fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351adaeef4bdfc95f6cd1c7151e6c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af668b03b2b37184a03103a9822cc696611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a043312db16244a10148692aa97f44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed25580ead4e95a38ba254f0126768613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d4e4af8e35ddfa528ca705c40959a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8270090c5c00961a44e0717d7486e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff9e3e7df466d87d4becb0a2e1e900616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09067c9a8e88466d1ae69c984eecf3eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963402f266e8ce77629a74f38e2c62c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03fdfc9fba6f28ee06173d9152a8ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449d276880cc773e074ca899f283283620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605c7dc2fedfbd2c10c7ff459a2863621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d4ea718059d6a852399670a5112a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642de786c6f0c5852f464a25353c2ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ed55e05f11dd7d1a1e7f3e74e6ed6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbe8c8aa35dfd5d764207ef07b733b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de400abaa4f6ae6ea7bf7ec9c74a6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed6915fd5b54ed01de1f147038de9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c8cba4210c976d586e43da0d7f95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7981d35f0875c1b9c499cab58b62a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c83038a634b47ee9208e9f75e523630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc7bf585c476ca83adc11bf263179631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d049ffbaedbe289d83bc98c63dea2f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f47f8e456032d9246d6f3c80adf9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2ae534d46c3221eaccdbafe60b744634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a96e7d4f9561892f6daccc0b8b66e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba22857e165ddfe272db98dac22d7b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d6cd49e3c289842c7935ca127dada637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19c19ca44b0782045e9e9a87ecbac8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a45d7d396acbcce78f4df30a7735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96210f0a98919f8c4ea2a2ae00991e75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b60ae7d1454edad1035f3396cc2fed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca527280908e03f77f09add88e461273642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef7a4e5056d8d126a95199c7030677643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bf7493034a9fb333397bb2c64eaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab669731ba176d62f328b75b3e6c0b1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cd89aa8980f9db946c089073c3cc6646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f2b8b423390604c1474cf7892b2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2bcea7c6f2576e7007ed5cc2f25842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d0c5f0e33cba12d1ff773f0441e3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa3df94965e947fe09e8bfa7f162cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b8cd68a711b9b7707785ad490f7ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4858ef5739d8b4f93e366f46d934f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe236a54e1f44ef183d19acc442dea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac51eae2c75fc33b90903100ccacb898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844601bd2c40c2a8f8f6e4cb65cbead9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660c4c7a107bf7fbeb8995489a22a7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f713c6a3881c4a6eda07eeebaa8d5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33e9b88ba595c5f51e99113320c92512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427acdcede8d1a6f22d1cf474955e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979349f6df8f09aca91cbbd2fe34d5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a76038bfa053c1909f2387122a97a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb74f717af7021dcc1c5095106ec716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183602cf6edb2cf67604b6f93acf7b6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cca0228af6652dd7e861b703c825d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855138fc469a7ca7f638ab4568f000019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07e5175d5fbd673ebb59895d29530820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f4c34e5c3083db79ec194c7d67f9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd79755da6039e6caaa408e6f72d9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a4bcb53b6404680334de34a71f6c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e065a54eac9bd73682cfe80e2b3ac224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895a628703c43febeece43472c72fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba920e8552998f22a9c5aa8585fd68d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a88a734df6d18a5dd775e0709796b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e794136b03b6a63d1e89d524a518f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f167a8edb3ac24cce991a60ffac7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c6de8ff9b5396201b3ecf201e9e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c08f001b7b9bb02a36a4dea0cd1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a94b52c41b5cc8db32cf23bf6151f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a263f3453f5879ab4bf47f914af9c1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6442c9c32a1bb2e98e60e510fef4ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc87d93d10e8604ce422fe37af35035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d432ae1084979b4c23191149dc2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa91de8ffd6df012312a03a3e9bc337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1eecd574dd267cecd9353c608c13d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911f91309c90e356958ba2f737f829539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efade2fde1c014ff2e88c1411b0cb4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22eb96f8d996a546bfce28cc73e2f9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab114e88651cba62a63043fcccefb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cf94d75a61c5d3e1c87f63d6956dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47566bc682dfba9892ce2533d57f9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e0ae9e4bcc2ae71e81388d81634445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b3457e02e8cc5a4d6c95ee10d8b3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812b020236ea357b1f61a94db26df647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328671b638062bbc37c95830e20399b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900fdc01dad247d79e6b2803b822c0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182f54198dc34681a3f77719731501a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e35243e5e65e35eaadae6b31d323f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1456fa266418aef8f3f8e4ca2bfba2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb41e9e929ed6e5bfca846496a44353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e020fb7a0dbbf77262ad4e00a52f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf870d34411f9d3d4a1eb4f098a97455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb63719cf8c79215c9bc0da5a7f5c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3b7b3728138fd308389b205c30db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ff5c3d4c0b42f59a6a98d24c717b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf18970ffda7baa9c0041c29ff38559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8ed016f71858ccba79f19cefcb74c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fa454cdcf94df8d3d76b7ebe7985961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ced73b6ca60c34110db87ca322a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eeecf464893f1bb692699c528638763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e097cbb38261c05db5975b83ec20c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b5c7e70981e93bbca7af83c95c05e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61208179a7eec5d118991f4df79e8b6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46694c5334a6a721b4ea1d9cdd28dba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc11df64b8c2c8b5734264a92b5341768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a26c961aa8e378eba38e8e042a84ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86c4a9249bec48714948b14d6bf8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbba2d4a3d808c64d7aaeea2182cb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712430b996c58c8e96e4b36957a8ec4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99092865659eb21856f7fdadf0636ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b514b00baf2fdde4d55960a098c7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda678520887358c1ecf30e352d66a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a37f885e1f4d59c0cf75b4babe16076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8f92bf6030bb92291fb3b2dc877377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce2d106abaf6084db5e6ba61179d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab43011a92c20c9c85fdd26227f5e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1275927fca87d86b950056a952ee8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6083d985ac0cfd5d5ae901ad549f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcada660b7249c4d529ac23067bc436982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce6fb7ab00ba54ef83bccb2059a6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe27db9a1188be98933dac5d0dfbbde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210ef6d2a7166872c6a097a388ecf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6af9d6d993c59e8b0acda32606f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1de445e3554c6af0b86e15ab5c45e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f823153ba93194e79e5be5f3733a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52617a386cb0572cb0bde32674cb02489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65618e3cfc44f628b342816bfb8c2e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714fde8f2402f1b5c6e2c22f67241e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ebe03cc70aeab44da33d2ed7df35d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed4220dc2fa64d991829fedc0d97a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4afbd835551f33b5c86673da5d6fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703854f199e51604556bfa8c452db65c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1861073f6a1513b251248b54b51a2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6325c089d0738529838285ca81a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c350e3096d19adabbfe1364da7cdf298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25496f0ecba39599c8caed1199387d2999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12b4c3de10570a46a32424fb9415b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e9edd7cb18aa472ab9d4bc8173201101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d885a281413c08d5b98acf1c57e37a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cd387b803925634881131a81035c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde61dd24d0f8fc74a2cd0eb932bfb7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712534aaa3bd7391181cd3bef48fa8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d800e44a0835c6f31f50f2dd5b505106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ae33e15390ab5067186604e27e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ce59bad3dbb295d6619207a4c69c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb99729cd5f79d1a49bb5facebcb524109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab6b939aae6c67499f375a84f685a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a327acd78cd2ddb8a5c4ad17321b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a12e0e6398ccfdf37bcf88a3c4366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84db203b8fafa824f459566ccc72a52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc80b9c00a94c297693e0a2518987114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e2ed2702b79079638f37d7e331921115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f267af66d3398b8db614a359940b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067c02009236511e7c156e02518f7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3810114a84abae4ee31de06f8383a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa516045509f32f249b44a9473012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8e8b965452b5a61291f8de5f404d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0300b0bfd19d52af21be66522e71d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08b37dddb925e506d36fe15a1054ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcfc1ea03a119acbf6b1d51340fdec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4070a805913646f60bb5303d860dda8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0069ecfaf223301adcd70374cc25c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d1039b2de13995b7489ca04a54f94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5649d5464384fbbfab5def55a7f21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f07975a9b4552732c1f2efb955d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461251f3f81f2cdb928cb7e9b2de6089129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464a739b718dcb7d3f6f8a22f1b8ac7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7b95c6c2ea4a46886898311cbe048131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f407ec1f50b4b1938c622e73645d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e030a8ac0c5ff0104b1664ddf0f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ea003b1cbb2d7a730ba63cd74bfd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7577c8a6cc4c19bdd6fec92fa0317135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b85716f05e42a67cbad0f57a6690d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e10d50030b81fcf568c557daefcef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88145ce2cca698d3efb02acf16343a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c83da9c0241a42b8540814d38e3498139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac10acbe858f37d99d0dfeb4f4e01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9049c2454ca13d6535e78ff9dbbc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e0f9d53ff822dba56cdc62568fbf2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b273121c4bc365f8994b2b93aca42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96897d2018b1763e20967210d79964144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18964e66458b850eaa390065e65068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990581c2923acc73424236e8755b8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483308d4cdfa427d46136a7df56ba3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5c2a4e7d0361fbdf6e892234fdf19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8f5ad0749c4778f43ef221e14f653149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038774a1ca5338b65359e5ea54d27a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40d67a2244fe93df094adc84e0fcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c1edb59762545300850f70002f7d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778888a3fcf31f92bb76ad4ab7ee5f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209cbd07c40150e49230e8a6cc20dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd29f5873bce6796f8d533acf3d4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeadd4c04d607110d6c78467790ae74156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f2a41460cc6d74785dadf8ed16c90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b59f43d8f774dd0e13c92ef8f3dcd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dba37752ef5a5673ecd7e8e50050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd077db27266282c1d376c8f2b369160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59a385e2aa08d12ea5d5fca77b1524161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b0a6d1e5ff3d1b8b7d7c38f237b49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed77e87d2c4413c083200995ec28f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e4f14d8b37db361935d5574546e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16a9539f1f72427036e9bb8a26a2d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4a9eb779bc980b583a2dfe953962166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ae94358bfd23ce0944e29a50b7808167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21049147aa1a18baf60eff221a1fda168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712be99a11182a4bbbb72faf1a35c9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e0ca973baaf581de8cfead2f152f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526674a7262c7dfc344a348b2f49733171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150c81c8e988a5d7e2028c9530be02f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660f513128400d24560e376b154f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d902447758d208818db22ac32df1bf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d0b116158fe0ebddc75cf2e3371e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e234b1fe491ec95ce1753de240d1df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b10e88b01cfe3edbcec7a061a9a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d10d7689cc91e88b119960d41e552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ce261abe8dc75202de0cf5fb00f2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330f9711ebc94958f9aad81b1ad553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504983422c2ddf5af5fd96eeb62054f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40467cc5ac9fdd62c05686247fb176182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc5c2f02c35fa496925bcc8f1947a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3093bb4b783e8b3e9345a28e1ab9037184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd0389ad54d4137b99f58978bec32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0cdfed55b9152b222389c5d17990186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bac34f375faa5f2383fa2749490c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9866b6fd6582b1ddc5bf847412624188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64036c05d7e3b689e5c23ea96d117e5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e458ae17fe32049182e5dcbb245ef57190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d2e1ea4a795c4a63672fb1e77656191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de60079bab33e966694f2099f2223192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c6c3c286cc31ce56d1a678624680193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d491b2fa260b863eda4564ef33f52194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b343d7ab13e52901b36f57bf3a08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0d9ef7cd7e9d679f56c23f135a9db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe3e2caf5bc1f8b1758de4cdd616c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170afeac9c48a69ec4c1d45af2477148198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a05a31260b7485619bc9a2bd0fd76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b265b30420d17bd5a6af7ee6e944f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987a0176f781953906c98f5c0ce9974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f73c447cab9f453248919a3ebce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c999e73aadbcab6591de07f76db5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789053cf6493aef0290e50118c385dd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31c69d8228ac970de28400d6ce492205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd788cf96a9bce552ad144ca16e17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aaf9265c3f8c943adf364c0ef701a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825cb1d0f2021e950e0377ff2bb8928208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074001ecfc5d095bcb5b5fb6b972fda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87aeb67c82d0d9be1bfff8d28f9f55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd6a31d24209fadddae792cb556511211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e44a5ea39d2e0938a30c350a2896212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9ef95c88f9525e224fbf3410fb84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89714374311740db15c11c1f36574e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b2a99ddf894f3c86f65f886de839215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba74892aea386b4506607873e73753216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f0bbb825b8930f2d070d0eb0bcbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630b9e3d50641ca4a68f862f6818dca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca39e60acefd04ad6e601d5d8025e5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2aa522a7f0e207e5f7ec44ba07767220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ecb41dc82bc9fc3935639a0edf748221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496249d7e3037061082bea5eda9083222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2225fe7b1f692297755c1bacb6d20f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff070645d511303d91c9c1d02f438a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0dcd84c919ce7c2c28856ec1ad84c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b236c11e79ebd18b7b32a8ff4cf2103226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94da8a123c57b4cbef8eb55b5eda88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3cc40892694c15d07c3912e50507f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0942d38bdcb6f306fc52b88da5bee4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47e4414a1e042b2fb98bd2d8f0727e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df59b94fa9aefa606ee011a00e4ac5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31670ece2dcbc3116906321d4475a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4205fffab8673b694ffbf294a5e5d49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b447053cc53163be30fbfe44437aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcfad5105928a3bdb1b5a936cf5c63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012da6dc8321d1a0cf643056032ef5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc58ec51fb5f45b9844887a74f187237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de5a173a5d2f41a6447ee99e4b236a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b4bbd2c9a6e45b5e899e5bfb0612b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dbe6f007df052ee3a451dec4ccb6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6544d6ac34884ffd08adf772d31d54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8b053ffe28135611548b6d3c490b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b57d506bb7c5c2a9a35f1225fa807243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d03b7957a22a843c6725e254cbf56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997e44baf40f9e436c78b8afe38f56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340111a4f3896b4b60ded9ffea001d49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dded2628a6e2e7a618ee5d56b69583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829ef2e60b9a2d448b2f660aa8ae2c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e28b99e97a0cbdacc64d7103ecc05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9bb241b289c7e71249593c39b5130250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b382369a4345d326f63b91132b1bb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f5e4708a7772f0c94cdcf9b4737a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255cdac92791bd36449df27bcec2957253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bea6088c486e68e565aae46e5f608254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ab146deca211fdf47125c2e5ee2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081c74af637f7875dce6db3d636c08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88190703c590849e0cb7371b272bae52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1ce3ae4e3a50ce5ebda32132e327258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cb638ccc1a95eb6b12be1a6dadc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d0d7eb3660ca08a9bbaaa98e8b86d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602dbff53f9a2e2b0dedff4d4c9bdf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe1334bcb4267881eda4083c100c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2069073f00ea66335c1fc947af8ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c246500745ddce386d8c7a0b35c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc23f2dba814db3f1685e9b2c7c459265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13245702b23d37c40e95c50f41c362a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e9326280d334fb8c84aa5eeed164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15de691cd179eb5c67701362445a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952fb717c4c362021e28f8a85491ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8999886ca5520178b2ab46c92cd80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4782810a96f14f9640130195d2fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ea52a7537ae5a60e0c0f0222f908e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a1ee97748116d63733886ebc9f08d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506233a98982c1786f80e4a164e6201274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364fa096c3aa9a2b67c059303bc0187275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c77c580369e1e09cd6ec51b5b7838276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2473b69af9ee3e649d476194adbf9c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2b9d03fb1edf3658bf5d970ccfa1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7acf1cbc521265ab896f8debdb4880279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071110e8adc594eb12cc1afd57ee9d45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b74b0fa9cf03848c1658c253782e2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0751673c72d06b2caef5a821f721e7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1fac4b466e8a0e2da9c89948a0a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de83a32e5cacb2e68096bd4914dbcfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6efbb07482002a190424400c08ba3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff6fe3aa85edfe3e6b39a96aed957e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0cdab290f05b79ebf26e3e5717dd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d82c4f5a319c79361172c1ac9466c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b82fad54884cbd3b3ce0fa606e5da6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb00de8d9643276fc2e7208108a9d56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f26e75ddc087c042e622cccf88669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742948e44cb5b5b6f1a5435118bf7f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c11f5a08968d81436081f868e64ac5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe705d7f09cd8c8ccbefb9fe70bc21b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f536ed85a9df18719e3f680a5cfc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabcc0cd3f4341fec0ab7f188555a23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f8e969fd57a769c01d9101b91d7fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb770d599cb2609a77ad054f0b1f6e8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260796e1bbc070c55ac25f465a8c81f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a19e3bf001d6b955747505f9be7a2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de90bcd6e4c3a907efdb730a6654d83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b28de536fe806c4c0f1e9c0b43e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba09dc8904cdea3b8626422f2caa214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ae1689a523414086fce25049b2b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b15bf32b37d7d3b8ece62f3d2c0b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9087e42673978f76c3b68d9d95814306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a7fafd08886df5a8cbfed3d6b8edd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cd2da63f28df866abbf03c6054b61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b5b183339051961712e26aa08d84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaefd31f7383fc5c934238234149c5f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ca81baae281ae85c83177ce056fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70525f524ff3b864e1754516c62029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca499125093db90128042e297d29a761313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68f781e6259260b185a59f31b5c8a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f524228c50011e3c66607266f6c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d20549f434e41bd6a6b6a5cc2a97a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3d4ae2f4f25dd863b4a0d6b6a2ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c7929c24f87fd7445221700762c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd71d0c9a05f80f55c9b2a54402c88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb471e910837574d7b87ee2d0bafbd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cd59500f33b3b30b3c117b87f1d69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4e9b1e7658fe0da8cba1ef364427322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40440f432d06c2c3f6dae8dbd3867e44323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a3bd2a0d69162e47069f554222b50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd95075f479d516710b8897eda80fc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d15d050516e7777d42a027935f9a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471e4f89179f3ca36f29ea7dfaa2ffa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02658ec5ec96632c6697fd35dea6a62328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550578bbfc8f22cbc97b4874aadc2f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a331fb36244bafcecb4a1fb470c113330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f3e198237403c6c3ef7571440963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ffdf8d842f4ded0841320ffee2d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb92582045c01ffa78b9ed507be931a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9076f9ad4be08ac926d53910d796c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7bd4cc3a8985810066ab60f60c742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09099fd8b4de39392cbc15b052156b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d39f1294f9cbc5a32764149f1fe9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc7ee4ff9a467671303a16233b9f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e012db5ee958283110a612957879339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc419782bdc285a4c22ecc839a14b9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d11b8b7473370c0c5a6372c99f25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bac8815be1328f35fc5605f225350342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4c54f7c95c133a7e04321e218db29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0c58825317016c8e1aa5bccf41475344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b4bbd33739813c0e2e63aca64af36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875c3717309513d8b7bf1bd0738d570346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62212c496a5a3fb80b5f8e2f14600d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fc2f3d6131618d4c7e941ee17b5b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac52e1e218b78cb0457c6f9bc5bd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3284af5c62efe185c8c7ef153b08b47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428fe4204ce6e71c7070c39236784e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308f77a08e8b1213354d7f2295e8f5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1f318b05447fd7a557126b4c94f43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30e644b414b3b9abfdf14d68570560354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef198463c863f96cb12acaea533c64c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c77b61dc23ff024d2a7ff5d28700356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea929c011513d30623c4a24558e2f674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85274cf17d5fd26683940a391e5daeb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceab4cc551b181d7d7d26759a178a20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a238a7065d851610229f24e60888420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9081cfce102fa00518b288b844192fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e616ca19f33e0f0cf16f71b6a405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fb2af1e6ba435e6154d5f10adc29f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905e51e248f92e27052d6626046e834364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8c4b556a4256f47545bfe6f0f6062365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a360c41f34f40a2009417fe48f1cb9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16479de03a10514f8f678b5acae80b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede932fc082bf63df0846aeff529104368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbb03308c6a59d35301fb8b451b8d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd2875e0b52969cf04408b43a0bd41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8987c9d5da65c37f914ac95306d9d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d36ba451c4056f786babff967209372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa00e43955d718f113762d9dcfc1fea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5799f680cb777eef8fbaefebb74ad3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb712f8b28ae84a2e1f61157eceb8a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e7257bf3b25781ad3bd7da879490f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561369da532430c4b0abd3875e70164377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97d560496a31868ffce45b2189eea1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf63f8f1aa9ba93e56796378a0803379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ea47b70cf16697e79def59419dde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc20bfbf617c73dc64be5e77e1bfd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21135741fe960bf33e798eefc60519bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0dbb3848912b3b36e8a1cfd6a0792383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9922b2db7e245056aad725e72afad5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07104b7c2fc0bc1bfdb069013f788f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eafaa632dc637d2d8761617b389e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afcfb447500e9d4193abf2b784dae4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e944b5e29984dfc0a9df6429561858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431d35a245c79c26a7aa7ac178ac6fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00e136b01e99f2782749d752bf0ae0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f3fd76ba24575755805bd1e92b4f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad8362d80a29addb936c242af6b57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081929ce93c264737bf163c8b812723393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6229677dfdd34d6aae6456e77237394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc14ee1a426003d8be5fbe6c4b0832395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0943e2d08ebb7225263c77ab7d07c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c391dcc75cd887e6d382a227b5ebf41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b1ba1251aa64c5f78611238512ffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391ed076bf1bbc958d0069091d02d73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753d33f0f2e91db56ba45f48e987247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7be6dd0bfba79acb57c70556e1d953401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f958e0fbe8fbe28c829c7f27e769b2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513baae27d4918b102fb3a1a63e3d8cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865e832bc44383d32517c6e5e7f51d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0187b92caa70ca65e634a65be37d7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779800958fdce2b55e862fb3ddc1af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae39c07be58457ab1440e954d0f5b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed8aff7310e15c160c99eb099659b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863acb86b4b0ff2a49ebca7276fb347409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafd0b27bd9dcd3c8e9813955ee88c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8454c4d712ed18c12e39dacd17e1eb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e94726eb1e46c6e33116126d9294b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d41e73edf6363581d6da962d9491a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5302519e22ef4665bf65768000d8018414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed089e41c969ecf2831d60831aa31f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf468d9154fc4f7d549f099dbacca5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a45162081a8906940f2ad9a4d72ad1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ebf7f4fa24dfa8b1ba83a5cf1d3b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c127143eb074cabed630a1673c1ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1b8bc8d5c99692b2ddc0c94837768420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca26ef8addf457b7cb5c54af2ce08a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce013faa74a072bd5ddc0648fba324422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd5f358a27192d3cb0979c951c54a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42629a8da9713f057753f9c4913e616c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff7e20fdec1d3cd0a7135da1735d26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2f6bf33d149a78a8302c308abb02426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5246bb9dc468de6e4d10a8eb9d06f17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddada2c41209a85c038ea2435f7da1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9957abc2bed9901e6e5e982b82ec795429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327354dfe0090fa0bcdc63ca21c0f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a48677d493349e5a37dedbf5a2fc90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92decba955975f317b0c6cc0bf3b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dbbb0d91361adb483408ad081d592433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367cfe908cfaae025785d76a49a1ad8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da700fce3263685c9eeefbd185a493a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47d29cbbde7a8a764361e36ed30630436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e513a1a051243dfabbd6b404e9ad84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c5ab0747bc43018e21b352353e4c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b712c9a94475f98135a7fb5e5ebe693439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24fd168aa33799bcffb359b3c687a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5bef56c9c85ede4ae10c8e0920efd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd97fbb5f6abc6f604eb98f5511381442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835ebac73400b8703bd967dcaca187443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cab9eb6aa274ee899e2071a1fe646444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f051c8df05aaddef55c736ffeb861b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c07c1e7eb48f700e3f85da1a0147d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1434c3548e58c7725e540acdff5e7ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779046585e16046ba6f45b6d1587aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233e1e8897e0707cd43d19127f1558449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a31b817fe4f09afb175e22e2415a63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e0e20d06341ca48b33d769f92b810451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca28fca5442bf54048ce2f9865fc1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43e7ac019c240432a3c8e0a9aa3552453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62039b03aa1acc9c6cbde8f0ec7c7721454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a835db2fc95e5d6936a47cc95ed17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909d91d9ac89a45c8b5b8ee420bf85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923011355a37cf42e95c5e93b6b60f16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094f403f11f59c058c88284b21edcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30930c25f115bd8bbd492c5018e54b4a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49087325b286b765dee389bc1ef1cd2a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129b029f540e78518df01156764912461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c45cbed2e412484742085cbdd6ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4987b5d4dbb404a1ff5443158c6d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159c04ab384601caf98f732c117f2a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7c528d68a335fea491c8cac47d14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8ceea7f7a775d72a87628897dbda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4ceed2aeaf523e1357bc74e9f5a98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5871373b9ceafd5a5406071ff6556a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdf0b9f7976b0ed3cfb4f22c49e4bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce829e14e6183bf78470f3da2c3fe2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242c3c9fa528b7bd41615529718f8f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aeaf3fc74a9929e160b919fd8a705472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311d75fe98073be8a2250b54e00c563473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf9690b3c5e632ddfc45285dcc293a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9164539c9c7e8fe2bab7c8964f12221475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01070aa63a7f641f2b012d7ad7228ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875db2c61a8288330451c07fd214b36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65f5d19a89bb5f26c8b948f030a473478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09577ccfa7dd803d7d00ec5773f7be39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9cdf295bf207997f91d870b5770e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a618812628f42a631ce5cde55febd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c05951dd33dd71f39c7ec0569b88a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac513536c08d406f746e90b423edb2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba59bfe5566c934a02e08f51a76638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d54b4051f718d35d2ac237def9e7ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd86caafca8f9a154ae6454e3ea1451486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270706017fbb29ae9e4dd7144d59e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212029ed38bcbf6cc669874cae85845c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0ec3308307f54bce036c3aaf26e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171d54955bb67fb3dcc7738c4daadef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63577b7a3b07da499a4d960a65f77e55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4cd3e243ee94a88bf05dd391b02b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d961d63ce3a15d0f0c4f17cd15e19d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc2068234d8d9e6a656cc5b8efe487494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54353353b1c4872554a796665285835495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928a3a37b385eb3290608a930d2f083496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b898f7adb58e4c1a7dbc10fd5981497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238a43ca2c4a298dc12a297257ac122498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776edf2a7d7503e65e4068d7e2bbcdc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b24286252f076ca5d242be7554c25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab40915d525f1ad450a7c30141e2437501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6da4361accb2dd72b5b6bc067254d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72199fd5bab6aad91a2c63f55e9e3acd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca3ad79c327b92cf2e48d3e5b45c4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3a62f95403873e65e7ec892d2d293505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b782c12093e2b1054240d8b9a8bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1279c1a25ebd85290b337ac4af60e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ab30aab2fdc2d9c89a5e6dd0a836508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa2a795de387bf3b36db38576ce431509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479742f4878b4370fbb05f9ac394c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d64a26ef8c90e9e5d82b8b18bd49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38265f96576291c6857f5297ccfd1840512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d57ae11115941e85eb577c340f2bc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0f7023e427b32e353e6f1a854241514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2eaff679b14cb43ae2c46d55bcc95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e1a1673f80803753213f0d00ff59a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466f097b7760cde5adb0ba0b7f74c9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844e0d81ffebdd83692d3e1cbd9e0b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1f0c18cd953c69003d86f2f1ffddb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d004ae4a9f71a92d123bf266f442520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bebf43a47a7dea0aa43e6d9a8566e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c2fe3fd6c0367c25c4040b9e190e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0cdb242159b4efd0be330b6dd151a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f730c0f6e3b9ae56b8d7eb35a7ab3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273283b48cf833bc6a14ce6551a6421a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639f03367b4688b136881e5fb7d20a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aae8be2958cb6f79ca725e3c6c2a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c3e6ee0ce1a3f711c8047fe1115e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1f317d9da71c2c6a7682cd6e524c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0866945e504c0aacd8d3c5449519619530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ded9c7824e01db5cc3dc2777bc8a01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046fce926277265d872a52fea784984532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e88b34f02b9226ec377c1d19eb94d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681394a201617f757f720eff5f2c673534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73659880a02566da55655ad501ff82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9341f3f0a22687bc3d5f73c833fd6d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc162ab557082c77dae6ec1b1fe24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c512f21711be791921002bbc3996f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c6b8c43682daaa55007e88778c723539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ec17efb7012e2075c410ee82852f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e80795ed726a598a367feb11ced82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf202139649fe86231545385f16bb85542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb04de79eaf2c545700adb83c37bd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432931a724523b7633e1bbc7fc9ca1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2111c56291ce903a06cdc2bd3a54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722a4bb032db5983a2538c33ad64342546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8abb7e2caf6aa11ba34a656ddf281547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b25b7b7db7768371762ac66cc9d421548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e58b1602b003c92e296939402358549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da792b1c99c805cf72eef638c5308550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76639d44cc62ddaee37bf7aeb7aa342551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e69f49d1992aacea352c0d5defa0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d36e1e5fb6074d7a75afb8e0da0e41553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593f54b62ff45071c11741fa8e697d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f662647937debe1c97476a0a43964555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd7cdc95edb1af11b9b3e0adbdb81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3cc331ed6a92aa9f3596a651c3fe9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860713d2f00fec010873441ad17c5c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe6c0ddcafda25664ef2807cc5aa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e519254b537399facd54f6f78aa0a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c88e46f34316288e158b65bf53d0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430df5df3fee278404e5112868c4911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59c04fd29ebf9c85b684e074dc2c6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6f54830decc3ba7661cf85dd742b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de0de1a1849eca5ebc7848b29ac8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9afa34c82fc04afd06605633891ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d172c218fde0e442c11c44f1ac7f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44787c994f768c1d0862dff8184f2574568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748919b5d05b9a12c86bbf4ca1ac54d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf8f3695cf62fb7f1be37647ea6f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb247de1dd009392941617345d1af7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23be50e72e92dfc5729da4c3c07ac1e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762bc0f92915deb7207d157cf8be101573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7bff612fe03931350fe640a6346ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d07df09122ed364bedbb1e036ab787575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c4e041855bf5b4acb3dc307111adb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ad01e0e0ee6f25d785d66c983541c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574fc858dbb9aa204ba4b235e14422578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bd970184d978ce79daa2f6a5cf8ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef8445409e269cb266ba58e629a59c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce573103e704793fb133c97ca3e25eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a14e19a92414859e2a8e2800b226e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960785b089bb2c2c4da46f998b540ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8cb85b0b6155f89d54ad640e1b610584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07e0a475f2496233e00c76c6b8d4c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3758ecf28e705a0c7af1838d6018a7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7ebd79f25855eddf28a0772922f06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb59b2c71227dd209f81ad6275993588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e795de06f3d02db8fa996c289fdc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69052e42fc6279807011c18d78ebd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab954412559e23c08b7969827717745591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e77fc76ab81a49bf2fdf75a429f6d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822e89bbdeab8567fe5b89d8a3e3aec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaad1010e018ae18d2a96297407716594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a04e02ea1fbbb4eb93f7b11668e61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafbb9d210d0b7e02a0539a8d7529bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d4e7a1a22be3205233ff24c49a597597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ab473c627e6053c04fad283eb497598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd315dab3f0280e255a4208499fd7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e1f863d74c0491d058851835ebd44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf03ef370d7fa2acc3ed092e7554d3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d46299d8d6157035f22de360bd0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a5d5b5dc54e10c6d0b7ab60e8b63603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d743e0b4a2953b0030c3082e4a3d4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a365aae2633adf764ca6368bf7175605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0409231068afdf1d6cfd904558d55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4ae20cf078636bbd8789fa128cf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5314a343cafe009d6cfc4ce515a4952608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ccf8d34aaaba518358b8b503133ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a8ce4300679d82e02d870ea1c7f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc547b6bcda3e0b08bd737ebc94c9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8314c2cbcb6004bcf134521ad8ff29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3e56a17987482f084a973726a7961613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e76eb51699fabbff84966f459906d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e341062a4a788dd883105a039df8292615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b65b83a273f71aa4ea9deb13862842616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f7af90c303c5a967032766188a861617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ac9cf0a4124a31d570d148b2accb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4adca67f1e674c1e5ea59c2375622619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8dc2fd905c989661b587edd80e0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b73c6e6110d3cf531cab2e030d26b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf418374eef505ec4666d42d0ff0af03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0795fba7cd60f8bae378c06ebf5e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b84e7cfe4347a600a6e9894f95e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27181520e9966c538c01c2574655a2de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622e6bf8b5ad0591011a7900a121d79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c5aca38cb4c3841f0e36f1da12df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3883fbf06f7c5727525180d903d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae3d84a92c297a8f2e2c782261bd50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbe0b8cb67a874717035a234d3d1ab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3fe7eab9bb6807a0e3e6bf55f192631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795144b0ffe621d1aa5ccb44461a6e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6772a0da9d7941c6ed4a254abe26dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5082e2709c213c9fd125cc796bb036634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c61c25e6a4a6fabce9c8cf28d5f9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fafcbc54f0b63805f5e2c8c3acda57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7a48f0bff4270fbe860f67938517637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c473365cab9447d6bde7765396ca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215ab981aae78d04dcc6f96c52f5b0d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c07ab72d8d9567fc29da141c7df8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f608646d3e00277098961e926c9b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339877efacde884ca83d234f2ec2fd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d030fc6bd86ceb89eb96c11c72592643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f90ddf10560e618256f88fed23ad4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb89547e1b6ba722c251b48c85c512d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c468872909310f0dda5cd9201dfb6a646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -27293,1998 +27290,1994 @@
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>26656</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
         <v>534</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>19.06</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>24102</v>
       </c>
-      <c r="D241" s="0" t="s">
+      <c r="D241" s="0"/>
+      <c r="E241" s="0" t="s">
         <v>536</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>28.11</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24103</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>539</v>
-      </c>
-[...1 lines deleted...]
-        <v>540</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>32.56</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>24104</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>37.25</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17370</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>2.41</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>17371</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>9.91</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17486</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>3.4</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>17487</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>8.710000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>24290</v>
       </c>
       <c r="D248" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E248" s="0" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>2.3</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>24291</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>557</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>2.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>24292</v>
       </c>
       <c r="D250" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E250" s="0" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>3.91</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>24293</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>2.25</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>24294</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>2.83</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>24295</v>
       </c>
       <c r="D253" s="0"/>
       <c r="E253" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F253" s="0"/>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>3.91</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>24296</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>1.85</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>24297</v>
       </c>
       <c r="D255" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E255" s="0" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>2.06</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>24299</v>
       </c>
       <c r="D256" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="E256" s="0" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>1.56</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>24300</v>
       </c>
       <c r="D257" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="E257" s="0" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>1.99</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>24301</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>2.06</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>24302</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>2.63</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>24303</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>4.29</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>24304</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>8.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>24298</v>
       </c>
       <c r="D262" s="0"/>
       <c r="E262" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F262" s="0"/>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>5.57</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>24305</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E263" s="0" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>5.08</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>17489</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>4.2</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>24306</v>
       </c>
       <c r="D265" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E265" s="0" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>3.42</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>24307</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.67</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>24308</v>
       </c>
       <c r="D267" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E267" s="0" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>468</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>1.47</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>26741</v>
       </c>
       <c r="D268" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E268" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>360</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>10.52</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>26741</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>10.52</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>26742</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>6.52</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>26743</v>
       </c>
       <c r="D271" s="0" t="s">
+        <v>611</v>
+      </c>
+      <c r="E271" s="0" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>7.05</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26744</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>8.31</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26745</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26746</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>620</v>
-      </c>
-[...1 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>19.13</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26752</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>7.1</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26755</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>6.7</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26754</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>13.93</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26753</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>102.12</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>17493</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>631</v>
-      </c>
-[...1 lines deleted...]
-        <v>632</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>14.64</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>17494</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>12.69</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>24327</v>
       </c>
       <c r="D281" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E281" s="0" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>1.4</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>24342</v>
       </c>
       <c r="D282" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E282" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>2.11</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>24343</v>
       </c>
       <c r="D283" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E283" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E283" s="0" t="s">
+      <c r="F283" s="0" t="s">
         <v>643</v>
-      </c>
-[...1 lines deleted...]
-        <v>644</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>1.81</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>24344</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>2.51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>24345</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>3.22</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>17561</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E286" s="0" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>8.109999999999999</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>26762</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>40.25</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>26763</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>9.359999999999999</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>24349</v>
       </c>
       <c r="D289" s="0"/>
       <c r="E289" s="0" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="F289" s="0"/>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>4.39</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>24350</v>
       </c>
       <c r="D290" s="0"/>
       <c r="E290" s="0" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="F290" s="0"/>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>24351</v>
       </c>
       <c r="D291" s="0"/>
       <c r="E291" s="0" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="F291" s="0"/>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>3.22</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>24353</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>665</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>1.91</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>24354</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>1.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
         <v>24355</v>
       </c>
       <c r="D294" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E294" s="0" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>2.14</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>24356</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>672</v>
-      </c>
-[...1 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>2.25</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>24357</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>676</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>2.73</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>24358</v>
       </c>
       <c r="D297" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E297" s="0" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>3.13</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>24359</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>3.42</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>24352</v>
       </c>
       <c r="D299" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E299" s="0" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>2.35</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>19393</v>
       </c>
       <c r="D300" s="0"/>
       <c r="E300" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F300" s="0"/>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>0.63</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>24360</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>1.37</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>17563</v>
       </c>
       <c r="D302" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E302" s="0" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.98</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>22104</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.26</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>24376</v>
       </c>
       <c r="D304" s="0"/>
       <c r="E304" s="0" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="F304" s="0"/>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>3.61</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>19431</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F305" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>1.52</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
         <v>19432</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="E306" s="0" t="s">
         <v>702</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F306" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
         <v>1.52</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
         <v>26808</v>
       </c>
       <c r="D307" s="0"/>
       <c r="E307" s="0" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
         <v>7.75</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>24419</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>707</v>
-      </c>
-[...1 lines deleted...]
-        <v>708</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>56.78</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>26815</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E309" s="0" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
         <v>8.83</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>26815</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F310" s="0" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
         <v>8.83</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
         <v>26825</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>716</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
         <v>7.81</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
         <v>26825</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>157</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
         <v>7.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
         <v>24481</v>
       </c>
       <c r="D313" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E313" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
         <v>6.84</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
         <v>24509</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
         <v>6.23</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
         <v>24510</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
         <v>10.03</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
         <v>24511</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
         <v>15.4</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>24522</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
         <v>11.41</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
         <v>24534</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
         <v>16.34</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>19497</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
         <v>1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
         <v>26905</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
         <v>7.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
         <v>24537</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>737</v>
-      </c>
-[...1 lines deleted...]
-        <v>738</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
         <v>28.39</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
         <v>26934</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
         <v>29.42</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
         <v>18380</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>357</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
         <v>9.94</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>29943</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>745</v>
-      </c>
-[...1 lines deleted...]
-        <v>746</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>30</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
         <v>81.09999999999999</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>