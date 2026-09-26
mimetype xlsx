--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -2308,51 +2308,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f668fa3112960365383abb4fa9e841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcd08c49d9c2cd350200c77d68baf22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4a166463d7a2ffe110fc10f1b3ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5df90beec86b86ee3cdfa6def2ece24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371b7bed050b87a6a5c9078ce2f8c5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60bd5d144f88330ab980b2a0a46cf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d02ddc26b87ee69e1c9893ba13a9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59757c929d0c73ce80074e01e0fc71418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d0708587de7f5db137811f16e20b49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470afbc35f5276eea6b238dd793aa99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eaded1ac63ec2a30c539d0dbf685e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb08047a96fb491be0bc003219940b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b10a40cb1eb5a5d328b873aae3c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a34b2d5f93ce8169336ccc147da4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a55581e316e96280e40a4d3745a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce019c5be34ced7c5bea5b00f8c3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6fc74a0c4d0a7b7276d4cd2303ebe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9b9c67b145d0ecdfa750ce6c4cdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc657409762940a8e60c5e537b8a1a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe250f13ad94d2dc39074927835851220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0cd218bb717687e2cea24a912388e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d224942afbe5704a490d6233b933c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a527df4b0ae359620a6368dab72aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9efa0738ebbdc64cd2efdb86e0e8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf00f8b05a9accfbcedbdb0387d04825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395b2528ed4c5124c33695eb149014f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102f37bf74cf4b0f23f57f3d8680b4027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db23d9fc32591a25d8d4edc56f0e7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60e0518b4b231c50a620eaeccad94029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b59ff42668024b9e6b165c575737130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62f13265f2772af4a941edddaba33731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eca2f12f89c870ce46c3d5f8be20232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b475dea1990623296c1ddfe4465533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0283b5190b6767e2cb8dbc32d827c1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba431600b5c8b530bbe5bab83320bff835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566a436ec9dc4b45e32c974fcd5359336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc066e3f738d9e20b7120046ff3a088637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e694f8ac701bddeb6b3b13b084fd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a1ceddc3dce7a244f1340466d92d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb486fa7ea7912ac11f7c4d268f4d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e19e38e3ec629e89740028b23c38241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155971e02a845966cc09d19b174515a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edab5289718bfea27af8886c4d27b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e2f86f704613feaf284e869ce83e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ccb20918c5ac98f612a91cf3d77b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74e2f1514c8eb647672744c462e6f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76565afb1ce639adc7955e68db71ef6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e87081946eaf9fc8135675f5f300a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ebc8166d6c1b7582e10820123681d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d512653847df2fea919516f1082b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c9e9184928c5c35ebea050fd2b73151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa068fac2a798a6e70f65c488ac64c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53c5013e10441a3dce9751460eb6c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f4cd761522369df3f0e706866c6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf738b02414e5778b2cb970f2f8d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2bd48e8ceebd2b308318b9ff5c7b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b562eab13a6067eb0a4d47f823f0a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19cff0b2115616747017e14fb3472f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1adf631607b873d6698dbe482ca8059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa4b6170b275b63ae8fe30bf70d5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7b75eefc043c7b45734931175704161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94cc70a2c26202ad3f05b98e2877c762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2de9bf23d782f43eb610d36bacbf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb62700468099044132bd4feda42fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaa387873175db8cc45d91577df61665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7c03f117ad6f3a91cbf6c6810775a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975a61145e7694b7d93bb1b9bcf238067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ef957ba57b9b95b6cdf4ce26ee2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9ea126f767f20f6622b9275870bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c76df8f35566a27399a834668f22cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa223eee51b496a96a9fe0989b875071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5d5d553a3b5452798748788fe6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5f0c48ae6370564e9325be4b6ee3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903033c2255297300b928012a10970c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb674fa1fbbb107b1fbeddd825b7aca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053c134c88cdb6b296a54cdbcbbd2dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc47342b297e3d77b593d6e1b8389777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddfc7ac539b93d5c27301c55b516d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d14c11852f0dd1e0334c4fab08ce4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3c581889a68076b9dc152c8d1e9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4efa30079f68a233fded3fa18cde81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0890fb85e548ba87df4d0a23ea8bdc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc812cc2b3f43cf51740b51b64af583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f0504759711050dae3b7d1d724cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec026b73a015e82413b7f203c59b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325faa7b69201a79609315f3c6b4ca7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989db2f78ef2f637cab0dfe8083fb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3f131d113461605d48dbc3c30809f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47b0568668dbc81237af244d2ab26089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa31d9d386a583f53a87bf772cd3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa7837cc8f77c992966288165c15e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee40aef15e03b06f62fdf7bb0b27f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5454e231e5fc95a85058a359dd4d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347921c079dfe9d05dd492ff28ce62194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d10051b7741e93218d9266b45aea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b8943c1a15ecc984d66969fd8467d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747bb05456ac9b004a6caea5f82c3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d18b87e78801a5438cc6335b1f892498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02799bcb525473c879c007b45b614f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45610adbb63672eb488a23840ec8b0c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b401fccb8901ff1567a0e4cc99752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05311d93c273f26f5184c216a677d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8c608ee95b859e56fc974351b1cd6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb18ebfcf28de8e924a3408e67f672104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7b360f7bb76e332e5795ba3b8f36e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5585c6a5891267daf52d106baf491cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eb85ddd3c20cc093044a4bdc24c16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30bbb7d4544bad4250fe1a0f9c04c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810475cb98b97f32798ef4f61f427960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e2f1a8ae4069f483103ff0c8fd8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd8edb03dfbd383427812bfb923c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba69b4cc07705432ceeaf8885ba0fae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d839ace8d8f3f3f630b48959ed46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe44dee40ca14711d7646b173a52b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697383c6eca0731ea36be8b20171ffbf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16381981b42d6e549e81c5ddb50283116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eefc07944decaaef3b42226bc52b8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc53482fa5c0fba4429f5122327839a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790a3024b68fd607fcb1fee608b0b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394e889d1d48fab2169185f525d2d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baaa38959bc386a22fde82f188b01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34cc08713f449e6fff74853e7b287b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46857594f3eea8a27700f26a041a3a5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59496e3a6d88cc69189e7c28e6754ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3aa2228a85eb3c751e0d1e5d4178f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f9019c9a51320f7b29aca1c5949b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ca90f6f28eda3014b9ed4ca638daa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e46d55afc97a0269bf42185274de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47344d242464ceb6560a1b42984be309129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbccd865db56e47024d4782e2ed60c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fb3f1826a80537c89fa6af2dd7ede131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a594cf59e6d0b6dd3d84257e18ca9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8bb9e640bd3b85b96469ae6e6f906133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa84fd2ef55c321d4f93235e69bf7c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e2f6137b59ac648e7e9598ce833b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fbaedaaa176cc684247a26db9c227136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbc8ebba117afa938080b4fc525fa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a651e99b2cb163fdc5ba5f4c8b057a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05735fbb69b7b1f4707c373b6ca801d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee2ea0297014f816ceecdccd5334da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4bc7680f1a246a93a3b326cb7b80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbff56393e04d430c0e86c9ba826e08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18996be1401e7620aa932287dc2dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80829d072e7c1b3b32864590cae290144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1c3d00bec0fc95945d5049ca495d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23751cd3d1465ab927bab3ac3517af60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e738db51670a7d28fb9c524db340b4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac510b572bbd69104117507906141b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15078349c785469fb3de4a22d377c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6eb2fbf4b204e6aee7685be7712ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea92be22918e911e0d6b421d3b6b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca6682fea687f681038b8addc1635c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa329891546c863093d5881e1babe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582ff416e87dc4ed52007092e870c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61d803b69a03fb3a1e37d9ec1dcccb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37877a9a54cb64c77db887099b6cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c066f084e59ef87699ecd19b4e59e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb6fddb9a47a45072dca633e732598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3916c2258a2c0c29cecc604e69cab23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f870cec68ef927a5c189ba95ce25daf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841eed4a9dfe4b09fed1bea3be574b83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829253bcb8f2f5eaf4b95a5d06c71015162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c65a2cf7ef6e91d689cd29d3128ab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719da7eb99ae249a33df90eb65338a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6547fc196a1e9273dcf747083d0b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98010ea637a21f943a6b3f6b49d924ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a56f15a75b09b940c224a725955a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab5cb5e97df7fbfbd54bb87c8cd88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3eac68d544bda0280baecf5de848169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7d6bda2ec7b0604816c94aa9a2df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c575a0a71d818d95dc9ed06acf97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf38905efc88584c86bdcd63d097d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f3a3c40ff6c10f2b8d5da5b62d2c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb8c846f6ffa3b8b13c6d9644580de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582071f7697df459d10bb3813129c43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e857d527a980060d8ae460a813072176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf682dadca31a6665544f21b6556f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4beea997c79b18735e1d3d1801bd88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c687ed982be82e0b86142a578e1d89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206411449cc50a2a4086e07d6df88148180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abc3a07460b3e35410aaee49ef9a30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3887678814979382fa5b85de8a4765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84a0b2e93e17ea950eef56bc94ef5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b3dd8f86ded6ef1843bc7a3854566184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7ff5cd8f0d3f8683fdc2fcad385b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9bfa25875d9c950f838a85bd580c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cf7359dcf76d411c0ffc20bf12055187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635ec6adbcc4f678c245c4b7e03a456188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0659312adb4f549005f9a9a1a6eb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca35b8c4e890550e35d9a8c04f0923190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29e00f64992e9bbdf7c34282912043191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d78cc32674cbc401564ca75115237e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019e831be4164fdbe44fc3d652b0dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424735f0078d07c7f72b794b54eb383194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3c58050efca1d8599ac1ac2a1ff0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ddebbfb21da00f4e2bed428dcccdf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742c71038de2ddcd51b921e3ab1dad9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370b14b84b1dfae2409b69d36779e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4506d8769e3fc7f71f634d6b87865b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14997d2040b83b6c01ae521f26d95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699d0898e703ed34a96a199571688b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c9f8f9202020e9358400a6451115202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab78959fa045d4e1feea8ae97d010b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2fa9b37c161818f017ea6f73debd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2632544d454a3cfd3cd1f3734ceb2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c11703f5c93a63bd72f4213399a39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9818165ff8c0df1ec2433e033d6695207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993dbfc4f5368fb284d0b0063f5316c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb3edffbd48582060b76d847aac4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967d5838634412234df1edf62fc4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e240cd26ea1e66141de632f2e19c590211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36a3c5a20b4780b661477deaf014b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1207f57b53ad712639cc46f198b0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4ca7bb9e0a8a6c7261e3e2b917b68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f146382cc9d0112e42927adf4cd48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c083748e4ca8a3109ec28f54c8c0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008348718b711e97b86d3277d45bcc92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ac61a90bcbbd7a4275865e3e5b333218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8267ce7c350caae84749b163e899f6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00a7a738af68b87ad87e4246f8bb5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f8bc4c693dd20e4ac5f6e970176c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719723397c0275450eff96cc256092222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8e12b00d97320d2c86fbd9234ca11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a443983604c807a07eaa5002b30bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0bdcc3b8f9fa640247fbc785bebf3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c3f40479ee861838aa9a3077f47d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c96936911d7341ba768fef9dc0720227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2636fb2da9f2376842aeec7b2f958f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e83d48c407eee2c92107c0ff9b731229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ace6662eb8da7fdfbba7ce89909a8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a902753e44b6cdea51341a3375fce9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024ee72a2c3084c22c5e641647fe8f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8112c99a3e0bd4d92b8263e48cde657233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02152d7bf87b4e394d328c58734f0e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daa25be0626da94646b3fa75007773235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975633e03745daa8783923ac118da6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e4bfe554bcfbe94bba5fce8eff30b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699444a69c7c5f9916231ca9b6b3580238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2aaf38062b4b4b5257bb301f9f535239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402698bb43e1a57bd9d41aaec35c2004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1336d01d3936fa9e338082fe8bca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40a6160554305115502a1a5c99fa9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91502d519129b68dc859806ca494f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4c6f68ae07c094a9c2edfd082aac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631125fdc30a556caae2663c5a00771245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032cb8444cc4cdd7c8fa11a8b53c95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215755d09a1ae60efaeb627bf219d049247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8c0bb72add54f962f33382bfcd103248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fb4c962889e20b3542f417b5efe90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681acd4fcc49737f9076c0f44c7009c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1d604517095edcad1301dc3ec5a1e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0894fae14d6046db9dbd10e862b71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fbc50725fedc0017308889616ea2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dbef725fc44ede6b74d7e5ee9504b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d7eebb11ce001ae8ed6d9553ec157255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc82ee43f352d76d84d3be4972458256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602e27e6140949a4096ab288600c3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787710aaa3057c00f09f19ef3153dd4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7152854f1cfcfa153ff9c56ef90e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3259d5ce1a041f9540bd0585fbd9f4f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38748b31ba3af1dd17c2527d6d76965a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae7f29569961860e18ed8a31811970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602713e4edd974a77d8c38b814174f6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9348e1e119c2ed68e0b0e2e94e820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0dd264fe8420dd71393d84e91e8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93772d0584c22421ef95dd8d2594ad5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620553a85de53bd13482cd840431e46e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d759a05d63d3dc7ccfe8f5689b83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b43ce96c1d9255eae456e6e1b1e14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526f765c548dc7dee070b1d7a69a7ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e7862c4f7745749841da975b6f081271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7cfd9dea426e6eee5ef5fad392e41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461ed962c60218dcdc12e48727fa9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb1323c329da97dd06595ae47407d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32af8d57562eefa539d1b3c6d3671275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc377a62c7cc8410fd057485c038155e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c03dfb91a4dfd75029fc0dfd8f67a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0f5260fe47174fcb65af1e7bcb1bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd7962b4aa06d9982db450da49a85a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33efb45af50cf9faa91dc193f302bb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80876075e1a39ed01fb2ab196c15326281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3b5615e6f88520673c67ca650bda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb9e417fd0004c87ae57a0a010cc4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421e5a830a4608b84d36847f1f73043284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b94be5f2b0abcd9d649e3f19ef0905285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617180af0ab900fbb63ebf76d6866bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf3022a3ec428417250a011c35db4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8532b436cb74031ffbab4831efa46eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074e0ca2330eaeeac5bd7a65a68561289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc24431b6bd38b3d2c4e3c4e358204c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54d982797978e43bd36489cc8ea034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aadc93a8f61a3663e3f8c0d0977d75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0ab99ec622cd904663aad0cfa967293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a63cdb9a98f15692ac3d374ee09b10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abfd2f31052d5959865c835783f1bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5862306831c31017ff1741a19e7ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cf6581f9ff92a854dd604c93dff0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b9656bd124200d111b3caeca9a4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7052e150ffbfc08b333c41c2105a23a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191fafce9470aac2307616f9f013f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc87ad777271410d0ed51ede343316e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1322e33f193c6f3ac68eb77dff71d4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4aae8a73b9345ab43168f8b4fa50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23cde97eb7309a95d58b85ff7a1ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a9a5dddb0283bee62804be912495b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95892672618326b991312b93a4d735b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23d05e1ebfb291fad3d54ec82ab27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cc48f09f9b76686df9bba4ad1e1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffbab4576aee50cfbd6522b78e3246309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75cc1cec685eddb1f35387a547ada8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cf8c23f7227f728dc701782d73c74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b63dee715fc725753abe4420ebc7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89d83bfce46d2f93e8735672311cb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae61af336d96ab9199639a3874bd0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f549f80fc3e805d3ef3873edca175ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931e4d2b0bc0fd75426b438980c8e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa321a6ec06a389f7d1db2386a9ae6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db31c326e705cbbc8de889621ff01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779c7e7be93937f5671c627227523e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe6c99b4bd049acd777ce362473aec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0e05e1bca338fdccdae766194c8ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea5f70aa1bad4db7f43932b49dc3d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc44a19f9b6cfa865cecbadec61e710323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8497c30f8c40faf7b61422b8b995161324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef11d6ca172fe285d79f87c10402a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959259ed0f3dca2d193ecbeafde0f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675a4c1c8426d5042a331d8ccc8ebc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007313b105c3a8c7868b69e38646bdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec54512ca0ca6eca96bd14dc7cfaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d7d80549ef3a3199927394b07c7fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea5f69d44304009701fec5b03a197b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf34ee54e3954822ef8856648bd367332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f93a6b7c6caa92afa15400eb605b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8371ced7532a276badc759cfa7238a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db947f0498c856d71c10b685a4081335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2cf00f64363383494732d65acf99e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26e0be009fd1a6b596b67c9228a61337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3f9816df449f718d3a98109ec7c4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0034c625761c44f770cd280e3e357339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e3af2ab05c42220b4a2bac7455df3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8e6d546cd60fec4304434dcb4ba5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a61a77bc962f3d3deab6a061eff8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a99c6f35969658743ca215dbe95f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ba59537d5866426ecccf37e72af0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161917eeaf4706e573d4ef053c089c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb091e6723afb7f283a144007b6cffc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93f27fb5568d2fd42c16dd8d4dfd20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15af213a67d14770aa1185bbd648702348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89905c86187334620f0af44dfb470349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69121c5c0be2389cf79d518e150a9797350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b04ced8ac1378f539a4b5c676df9b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ba38e456ee3253d0a658766cfe3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d222e25fac7d1c3c49845bdf18369e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb32e565d464c79a5f283eb09c06c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2331baca01d5274f9e63209d1b749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee31c842f156198f965b21727bd1da9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107c49667ffe5306c611b5272c8b0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad596727d3bcc7862a1664aab30cc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70102daf5a4b44cc2862309b54b2767359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde09d62e7a180d50e6278906afe56b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b698cc7c78060518e5aead81754b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54b8bc92de7208204a495dd7b495f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54988f977954506b717587ec934f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc594d343ab7760dc7d06793f5f21364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5c2cdc8da3008560622122f3e8ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e9382fce63306032f8009ebe5b0ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eaa296a833796c87af0771b41ae9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98d305fd0feb03356cc0445771fd05368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ebaa7ac8906b723426f6a9120030e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef24c24620622c21fa57f21e070219370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a0cada69436dd6b178c6f9afb30c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204f6db30c08d6643e9b1ed57e3213e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b59cbadd1edc05af121e01e8d5b974373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b9cd263c29240018c0cb64ce9611374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bbc303d54029db89444b1a1d28e46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c05ca5ce84a35782f61c0e08bf18ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd74ce34da3f610df652009423fa8c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335496c007fe0f542026dfb4354abca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3019a6311889c078f1fe624acddaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89fb8d65ad3e014aeaba940cd572b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04957212680a1ebbb65c68e95515304f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488a710991c5c4cc247e1fd3a19de2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df22fb8c2f0b4b5fd90c6bf4fdc39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2cb66da1efb3845cfcf038f0d2002384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224bb7ceec59d2ce32dac4e8ce6fab4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157fcdaf58246b0f6d4cda2551b386386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5934287ff0e8622aec331594cd190387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696783f8cbbde3fa91620bbb4cf7e7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56bd609df803cfa72a0376784f5d44389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0cf619f3391c317f267df1adebedc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268974090604e7d3f8b5d4988d9113c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79f4f915008c345ca63581d0696b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f552b8b7a7d7e9d72146ac69f6e271393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dff18f2b37304df8ba156bbbcee1f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfc51bf616f721e00f5855d45cde75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c00dc9a8e5dbe999e1019f199991dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac936f8e20838f33c204483821336c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff4f0404d53f83312133151408f23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2a3023205eb08ce7170a14200489399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e763f13e25a2627eb8f69f2f4344f22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5cbbca48afecc3b2b36ada4b62b9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b739c6aa3203375b53a3df153041ed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766475d643816bf47a6c03545391255b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af4f2faa22276ac73e2e2c701b178404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92662cdcb536ef7aef5df0f833851672405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765f27d45356f43740c52b0efd1054406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677baf88f4e3243353ebba4ec606ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb926bf5d0641c5c48a7120467569d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425206cfff9590bbeaebac1543c43bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491654e489a855ba17f9b35a3da8028410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa361e01a83ff3a4f8a34ea843e428411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc52a3d29900ebaeffa6718690e742412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f43b7d2044707bc14b92c3faa650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6cc987f15ca41fc845a6165ba9762414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed467291c580ae79b54c182021bf54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49036ea543575359a46ca783336255416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7656438c5b62be5c36d660d505d0e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a77f63336380e87b72cebe3abd869418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2323c860b941ed97498e4e374b1a735419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5adcf35706285376969ac82b70143420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d5a58d041a8c0ef1506c912a5b15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c61dcb7d00c9dd2cf7d1b5a3c12d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb9d87d0eda4f1634a9223f4e8cdea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04843b559d9374dd37b54e9722f0591424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db91cf672f7fffdc3654727f3a35a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cb2d96e6f1a764414a9f58002fe12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eccd4fea3de06e283219b57392c265427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f877ba7dd974da46e5ae44bb873ccbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31982481eb1c02ee3271212eddf5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd2ffa70f7a9e8f074bf2f80009266430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268cc32a165a49c19f24f906943f019431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa383dca3d0eb100399156bb6aed20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1486acb1ec7b434a5579c477880bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a1ed22fec342edbc61c9b377abcf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48ceed445842b29aaba58fc892ab7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d87e81949b993d9b7331f200479a7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde768a0411c4ea46bb8974362ba7ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3161193440ab365323e724acfa316438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26117ec1f20018b2b304fdd44f9ec473439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a778c48a294a4070b2d7fbbb945e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891af532cd0afa0e61880496d6b4f09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc2bad6f3861a8a7a65de3d738b178442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04205d47b160e11d9fe31c69bfc4ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99942408dcd643c9172c7cf6542218f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d2d487224593f6d1c5219ab02b75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb9cb66ae549b939b9ddde6e8fc9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce6e39b08fb7173475a69073f07a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e022e36029c0000ae5b6cd910c750448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fbfe9a58b81046d63dc590feb5ab1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161952fb6662114a49085b10f3cefac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18368b54bc6f769185a432b6e8f30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d9c7df210d9d0142a29ca60880f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10645760ef54fbff7a3181d6dd7d6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b60f2e4592ff2050e8b61b65d1c38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41478bf0c82c385ccedbf2dac967c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268de9b7b2e6cbd900d1ee0e96321ceb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486812d307345e8c4008f210da0d9eab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c2743c06dc996da8d777d4778fab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be582ef579513b6583fdaeff3a682c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8b0eaf1ef1d63fa5afefac6dd064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af0af004af99e69d6dade61a7933b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d49935d955da848f9efead5924e69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b41d3bfec4abbbb0c03a0065277e3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37fda8e1db41715bd63fd3cb428a2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915bb563ba338666b9ba39ebcc0b208465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0285e7696874f0153c752f076e9f005466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f8f6eb4b4183b9e2021b424d982a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfc151d3c9285970c6ca91fae6d24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d9c78f74d97193ae0c352dbc540d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878f7842147eec16e254d076a510d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf48399a3a7216490daf24fb2bc9184471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e88b6beecd553c1b54f79196120d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b963549cd4288a832a7602d1a49eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433f1bf7f5a2798c6e88faa6317730b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0ab79c91d0d7dc437c2ae2ba9063475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1e23a30dd9db886384fb6da53408476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fef1630e918f751eee18401a1b1b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c8695f745be0c8be4aeb70f883020478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97c3b174c7c0b884407f1ef68d631a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f521c5e4ed8f67122f516e5610d1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709e3c9278f839ff46c585fbbffa39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a41beec6bd911a9532e5e835ad1773482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbdd3234ee448e0bacd846d04e5b18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004e3ac0e1b134240173037da9177d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ccd1ee42cadcbcd7b72f4045916e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473aa392f668b75c5bbd774886d1ae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae8460696486b6853bc22680c5fa3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11763f2f36b02bd0b73e9ebf7e52e3d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f5396230c49ad3458e4b867d3b51f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd92b1eabc474646ce52676fa7a6fc7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d237c48bfe4ba2199773b9dbdce1de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244fdb35d45eeff37a5858357e5058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d9aef760223b709ef2d41f600aca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ffe081dfc5d8ea31446fb7d8ac099494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c613b565473388bf028daaf301fc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a3112ac0137c7150a62884fd88bbd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea3891ee43b5fcdf019a9174f0dc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e52a4a01b38b83fcabcf382c383b98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e921fe01c6a0f20dd59ac963a79d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40490e45aefcd199a8bd5c553c42f8ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09146a9558c8d7b96c25c80b2d466c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3306377acf709a471add04d53f5c3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dd4f70e3dd1dcf326502844d178c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a393533a8fcf2ee2a65a1048a4a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d6b50dbbc0b24d2820b5da80109af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfb002ce03618e7f37db7c085c3e67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce7541162ba4bbd8f6ba080b33c706507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb81f21bac24415d4d47053275485d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707a5e41272e01cd19ee78e34abaadf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798794bdb2a0062abae18ea2f7682aa3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae2900a478dec0cd3549178e293169511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c77399bbfe47a95a0b1d18d09b5af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e4ba9b030c2663242b24ea09c2340513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2368541a673a8a5a849b525ea71c1fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edee7a5a95d89c6addf289438ecacf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482825d45fd6cfc896cba370f7aaa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc84b05ae7ebe796d5043d63d33d49b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a223f2a1af327287257d657c7037211518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba686ff10596b05293e0dfab8aa283519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a6e1e5272fa537f6eee6d11f248dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a2aae2694dc0e5d714e0b3d7893c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54e57db3ae0bdba8ebbc1c23568c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ca4e6123bfd95c94f01be16a9eecb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a978387de50add7352270d7fd01c56524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d890cb8f39ce55e9fff8b881acfc141525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d686bba5d78a6a65df2953362d7b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc68f0758ffdae9bd04b70e7b2f2e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472df56aefa9ba642d1ab08634a804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c46cb9247b26f8c9839d16bfb8d3dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d14d74c3449ce1514c10da4534a55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee7625b750a2da561ed55b6ecf0b48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fb8073a19c0902720fb958ed0e7a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c251ee19db9f176017f7787bb0c0ac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97996d52f9da738f526571b573c8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc17e1e7151878ed383d579a84de5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afab3a1fd80c622e560ca2cc08da84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b0f8a886745aa01a555715ad495d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fee9079aa9c59d455a7e8cc92a0f60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7458e8ac3439e3ba4d258bc312bbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958cfefef8e84f35d00c6e32e608e13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1273afa5762fe311bfab47735bb9a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9298c22837bda78f8cb9b2137c0bb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033043076f93b83477c57fcba3dac63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966663ac322d9ed460578e11e3dd90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58479f26f3c022b9722e915fa51cd051545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36b5aaea8266053a965472d1545021546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d6b0bfab7194ea5c488e81ddc111547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd850dcefefbaf5d90102f41456dac59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b11916e44100ba925b2cf81d28c193549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca1f6c4ae222bde68ad64fdcb6b08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a75d1378c43692102a05abd66c1ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020c309b813806dbfd080d20ba6d83e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4713fcf82b34129a20a0d1560e1dfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687347f8faaa1feb5e17c5b26f1a580554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1645c07b00244242c347f4c125ce9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9778742e38da3b2eee14d1755cdf17c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b0d7450fad2f2a0357c3f051f8cd9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41986e2552daf6d6e5aad07bb2d8a18558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ee7f00232ac3abe80148ec002167559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bf31f19d476c9e28c53645093e935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a99961139f093960d9f1a606aba87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86742eef863e12e2ec7ab3b42c0d2396562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07587dd98eb246e1fe9e8b9cf5afb6fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbadaa5541dbc20d4a7e5bec8687062564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6b7087ac2f50f3c71690f7988148a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1402960c7474ed7cb02021b3a9d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730b5a844f70ca6857ab00e1c5f297567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb8f1f82659e55c59d1d4a08242882568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e009f2806ac7fcd87f1949fde8cd75569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59443845108cbd06157b43f4a2ace16f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa826c5c5e1331cf31ed4deca4ecec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d77e0c426b5525b0b8b7c1a6a311572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48e36c989048d7097f22dab1d292d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac184b4896f810a399d696097a0217574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de67a97fdec12de765406a49ad1e32e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7610a2c47ba417a2d778b52d351cd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c726c8eac635e5eefdc1174d5d3c15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025b4169e97bdcf2a1d27e260054c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91b305acc3f2594dc2fe66c32de8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fb37af1bae7106209f4f45c5a6db2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e512a1fa468405755270dd4a59e7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679ec999e8318e74b497ed171af41ea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157f36e8f7b2a0713127c3ac6bbdf6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03494456e2116fd2bcb811c485b464584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd943a9480086d9c143f78c0fa3fb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f8f1034f9e800fe9ae2176591c66e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c5197078e95fcb06f145ff6de3acb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75859cf93a2de3d087a6f5546a78e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57523e13c6639bc01a466f6085721095589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8adc0123f4e48a4cd23f101cdc53b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2767d18ce7a4ddf3758a1abd9b60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f6c4cb01724f8fa78b9a56a14d73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7ddba3472bc3b9b2ec592be260f55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2907bc37df3305779ad700e5d81f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7632c4e0c081f2d3212a71364aef5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c789014f95d020d53551884bd76cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b8eda72c0bce819da77c8d58b919597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e36f0ce0347b822a484c3a6f4fc63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54b253874cccec1d2e0c86fb7e406c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526c99ca3fcc272a40f6ad61fa4e2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524913f25aa8e82f94803f7f68be90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b40356dd74ad9b715f70a09008ffa7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a4c88c3a165fac5e689cf6d88365d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5177b2d39194c859de1659e9a8ac3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c663e232630038b14fd337dcc65b260605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24848906198f2404196ea354f52674606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16a67a542f43b56d34800495fe83d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d72316c5e0fa1c052dc1e96aa6f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e27a243f26853c7b3b738cdf69483609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa796e2109cacfaf91951d38243a2a95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308287d384aeb0451994401aa9c1faa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c15fbacff090b2bc4b92c4f8e976f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328fe325b8efba6b23b7d2c07d3da522613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167121ad6256b4d1ca36f88b78a689f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e04f6839a9241937bf3e1f5dfa39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb84ed27dcfcc1d6f8f41edd4dca87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46bec34c29e495373eed4ed5d26d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c32b7456d8a66feddd15dfd837e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca391fac61f33aa09a64420f09b2d98e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45b0dfae03151122e6eede48d41f24620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8138fdaad8ea5bcdee89febc1294621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f7895ac2e90d293e6bddedf07e228622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142f9123c3c1f1bfc76c2097a6c7de0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461b233aa22033a0cdabe17486f8125624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7b5a251c6d1975e8798ad780dfbc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4574c1ae8dd67ae4deb27d3870bb1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be35da6e896c2c880e3c4d4f4f2c32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91647740496f2caf4c5d8cbaa8004d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672f254952b07a507edda75cf8694b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35b20d9a16d828b337d874d7c65ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c791897cc01fb07aa1c8a3af8a970c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ddad28ee84295af8b8f5977f6503632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2433028a9216c72aadffb16e35b5cf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740822db86377ad7858e3063529f3d9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6024518f3b31a0cea373c844bb435a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42194440618394b22e2f4e4a71d19a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b9371c09c0a3aef94e882ef612e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecd1412c4ca702f91bbb7c59972e4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e728d412a9de79d79e73b2bebbc2d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14f36411430b576e6cc45f35682d1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaddb9ed2969459328ab3497a20962641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b7cf23a4af6e0d002a75ff3e67ef9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309a13776be0c2b932c4fe6d51dd256643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cac136cfbeb2a3fe9b27a442e38c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfc692e79b7d33f6670b33d065a6c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc8c3023b466f59f38fcda64a5eea646.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797890440ab05035caec81169a34981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e335b6cfcf8995f7cf0bc93784e5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140d1c48fc66248d844a8672a1593ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc939f52b89d56bf205e2ed85f05bc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9039e35d842dad8f3155de012df065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939596ffd33785bb837574f06aa4c386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d61932445b8468dd7fc473c10fad427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ec6a41bf08de923e0d2676f3e7da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6cf9a7e19771b652a3e9aac94904c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221d772e47f020c51dc0f3569b640510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b48dded8a2f81691b23ea5fddfcd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b87ca33566b9375b3d8af18969d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3a0491f106cc6a0f52e3dab8d397613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0157125ad9c5a773eef27cd417e81414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0908e6e94b1f0a9245a7ddb1e543e5115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c8775453b087d14c6f4c2cb3ce6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c86eb67fc4d6bc446d2b229360899017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62be3ad0f1054338b7576f3610668718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526bf4271acd72708feb449724af46819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80321c7a5d2f4e526060b7446a2ff5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faca3dc0bb2d309bff45bb8c23733821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87e5bff15fa75ac54ec59a0e9f327622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883554d54dd89e1e31c23c764940597723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47009f0aead0f0c18f0a6b44844c24a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552b8b73b4f7c7a9c057191854c807225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f79be13ce49ceddff6feb53eb6f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6663853451df21221e0dea0b28931227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aab0b2bdf5af8f9da5bc52591439a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643cb42b2e4758c3db1889bbf9fd4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d6042118d8fb106a459ed896a522030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b2f0d6946884e0bc095d8f7ad26ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec511ccef6c70d026199ee195cefc2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faad4d251f23fe96d70e3d38a2c47233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab22e41b0a98d3626be8ba50cd5c20334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd67c171584ad7bb0e914c951336635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d89bea743c5dc36f90c3f82f560ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6bbc667bc565b17db55e661bb269537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c711bb43c56dd797d40027b0f44c7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e43ffa322c138bad346910b3da416a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca7e6971235626e4f84bde7f7020d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0bc7cf97d94bef74833e154178a5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14f4fb73710d550fcc88fbfa0facf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7d3968d998a2fd760e83c71aa01243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854918bea6ad07c4b3da354f3a4e95a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ef546dd54c94f6babecab88a7af2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a61cbe473e240710f25ac438fd7ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab523b9f8b8c66e13b5c6e4d9cebe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e0cb42ec61e4d3cbe12f94e0320648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fbf47bab7dc256922cd5339eff14e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc39416589b43e390cd14fc45fa41b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83303f5210d0ad50efeafcfe7d8e6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185676bd32ac1272b00beebd307cb6852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac10adf5a3cfc131824150c6fcae68553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfd075494701d91b6455b02cafb87754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136dab9461599885405afcbe599702c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aed7c3d99b42bccb22097445f5aed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd03ed0aefda20583d563e90e813f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77666e96b2e5b64e4b70a5dba2a0d7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8455473d76c17680793f6dfa04e09cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34ad5418b1f6964a5deb4dbe3b954f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82354469b349c6d46f04421f0adac361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c114bd1d0f5f231e0e270a1c744904b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c1080ee5a635558d8bc94b22d9da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140abfb21c4911e5fa949cb30a1a1eab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d3e6684d3e184f2bf36cbd37deb8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddcbd2de7444e593f1fe583e743f4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91805c63d74f863aa4eb052912b95467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ebeae030e8ee64b73b2de805f11ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc5448017ef1b9a91be47eb691129e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeb1f91d38adfd24139a8b28ce4be870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db46152f827caad2ddff82c4c73ca171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ab75131e9929f59cd0732508fd58772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a5e0f68df0dab402c49939ffa10b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf500bc0263677136f4579b10c4e03a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6ae3c2b78257dc1f779ff69050a0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f70ee340c75f7797d4094cc4ea2d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a77daf10a5fe9e09053668baa5cd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d95f45eb2ae70c5d7732779075622578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51dc26673d0adbc8c847aac08dd34579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d458740d3dc95f08097c047316a68cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007441094881f738e1ef4fbacee80bf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711eb0881ef0f88fb1063b153210e0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975264f273ec2ba2becb9b326adb9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d328c26b3acf580300c1d0c0caa40a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4d34433587f05158bb19945aa100285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332902aab0825da7d37f2cf426053eb186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd0745e50763343c2f6f40a7b7fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054252093a09146f7a761b44e1d1d06988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be13098df8260ab02e7f3c4c63ebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075107acd1002f3d2e70b10b41b10edf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0099f311a5145f07acdde1afea10191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd645fdf88dbacade8a957638f94ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597b693fde8cba5b434ccc391f1547693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3a77b95311e140d464f712699f0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0674b4fd9d80470a4fd5fcc0a0bd3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03698b4e15047607748d6a61b85e02796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f175d22ec4a33d3fa616a8cdec18f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b03fc13607801900d49eeb0f769798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebe2cd8373df9b3a0f7a4fe948732299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326ef14719c5a5f7226f6a9c4da8ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dff8886e2d82c903f28e0872f13adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd5bb431c1347247fd4cbc51f81b9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2358b7534ba07c03b5dbc4198cf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4b1e2ecde1efb41739960c9beb1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a21ee23d0012cfaeca1010679fb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1afae61a5363b81cec953032aed78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf88b26a52d0b000d4b4a5f24bca0e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d229953b79909929066279ae166332108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca809e4f055c429970213cd0a1359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f91494eff578f64943bbeb2fe1905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344807ff4ea446289fe4884afa32edd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c6545a94daa8f330e6525447ae041112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba309d874740e7f6b4b5484401a8a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3e903abc1de20f4e949194099372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e1fce0e322f3004dce2965a1a2bdc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c922d2c6f69833f8ae69361dbf134ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c000f1265dc8a369e2e34c79af6ad2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb758c4fae7ed10598e949311ff4be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bf2e7f8b9bcdec7b80a90032ef4aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459196d5c568545c37fc874e4912556e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220da742ccb2dd9091d1ad121d3a2dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d2f7c6fc39482a4dca499840f896b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada2eda9d4380cda7aced1a9e5146d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e184e4e0d6614ad9f67e97d02575137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076160ad1b8b25df41c52f9ea036c524125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831ab0bfabbc688b7e50b52f5c48daa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6f03744e06ce1e41f3dbbb3bbf240127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eac98cd10ef24ef8bc0f1f3d56f41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404d70c8ab83bdb97bdd00c0114c1c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cebd7e0d6d48658a0e76bdf0d91144130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023962662284f235a8d6edbced4ca1be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596ffbe824d44828fca2cc412cf73a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66465b1282c8165bd87442d1321356133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede785a329a77dec7059089e9d191f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf22970c2edb80d9337b9373d0cde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb91ab44a1ab5281b0565f0f62a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fbcc04b16c8461273f494cb5b648c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10a6b453e8f67fb68610aafbd6451138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5753066674d8702a9688adad697e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3a7feda3fdf07a3d8c3f4a47472f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e498dd39634c5f87835527c958336e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee6d3e9dab1134d82cc7f84a8d099142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8343acf483d87bdc2c9d4ff096c51fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde230af369f85a73d56fae9681556d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9278cfba0d0e4cbe7bb746b0438cb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965998769513275fec4614c4514053f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc054752d3117284a770917d8d3c293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7608a93d8d90cc42721504c0bd480c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70d5479f4e0025f840254c1a81f0dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16d75b485362e008bfeb5264b04087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aec80699e711673c34e87771df4e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6530ff69106f6fc2fcdbc55456705c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae339cb4abc98e8cdfc85d1f88d6da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac9f802b45ed6a1aa1959b880df5d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5ca5478dd8cdd8374747809fcd47155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d84c9d0b2c590e4fdb8f8768053dc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25d8e4c961191ef731811ae727769157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba505d34e92f00d19d412b892ec5f722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017a90222ee570efee82ac57355c03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce37f1ab1567e02e75af985ecbafd26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249bd95a267e31f5a11a6fc070458c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b71c4aeb974465c0ecc5c884f5cb11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3b646cb905274715bf726d695721163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4b380cf2bbe66b31b4391e25ea05a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d677e75dd876f04f1e3135687ef80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2257a8531604da8a1b27a69ce10a738166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ecacc0fc91edda0a37ec9d02c248167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a03194861536c0df98fda548b00286168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5611c0c652dda6f1cc7a9e81d7798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a21f5a11431b66af9fdcd15f1b72f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c045c07767ae6a45eaf303921d1aba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac3a191d14d1eb6c7a7a69a258a1b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484369eaa0d5f9511563aaa9d1d8c81173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907b1d2fd396f49f4ceec31f02b9d7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c424627bfeca7794a3ce33229aa82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d566823a764ebc4ff64dcd406e1ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf507f2dd81350144b7d80c97ea14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf827259df74fa65af54eaae42fec2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b6d82bc9a7aa08432a4cbb2bec1bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae082902029ea850689de6a3567137180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f896c46f5332020e58c4f8cc6c165181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f270d237346324879790909e8a3fd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b93ecded565004d786ae2e340ffe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ba1a2023519cfd401c607506ac38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac012a23a688751ae7cc28d455a9cb9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51099dac3aa3a9157e1038fadefec7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980bbd58b831cafbf6b6c51ccd6fa0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0020ce68f9a5addcb606790835a13c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b9e5c0b6ac1be0baeaa8895b61ed1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca96098cebffc6483fb81431ee4b9f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47239357d9b511b89b8437a80d2456191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556154aada05530ffe6d7a6807a0cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f969a89baa65934399ad9af10761ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b84f7f4bb2194c02662cb0b33bdae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bdfd5c7ae4cf442c615344dafb3b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e258ec7cf1460872414cc31ae8a76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda633684f8fdb032c009ff9f65d51197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e587dd8d61a4fb0aca68184da74c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad978d79cd263880155845c466b81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb4c073c979bde984b006049928142200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862b9679e869fbdf9f597a72591416f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9f5bd751eb45640e02d2c2861aa1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9793126c5e7631a341b27c0be791203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51ed9e8e68bdeb4c1de20d4c72a16b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c731e3414f0f527c9bf2272eae0b0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0c74c495d5403df843ffa2a9445c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001642184ce54e2a3c2df82ac3608d67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9ce77bd1c7adc601f021918ae9c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f766ac11a9ad6d6ab57cb3446a948209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eed527cbc76bd00f863a580195d1d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a877cf022f6d02e4dd0453d48643a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83442af17710fdede0049a25774d24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e2bbc7e6c1422cba8c14bf49b2e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc0ed6321f5e7982eded15eae5a415214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ca0c33a3a84dc007d288e98eb7f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5716911b7198a755da2a544b84957a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ca6ebf1739421288db4b0a55a70f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d83d66b550624df0a64ea28c579b5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e07cc2a211e9827c04d9c8a19fb7fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c21a0c5d2c31688f77dd6490e66aec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548781c576b0a89125a7774dc4d9484221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec1549d2fdf7dcb93eae8035bc15ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489a9f4c048a1126389fdec521f51a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6139716a98e428480397cc9dd4fad6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b133c817ab5b35d03598f49ed820cfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532016b6e7b6ead276dc9b7b6c939186226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56ba97203f4bc808f5eea177255da4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba7fe6eb13099a917a461876499634228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924df0b7ac33a9012e913b77af7767a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc8eae742abdebb19f299c8eef7523230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce0d50429ee60df95682d3494ef8af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c362c1bdaef28d2a66da63433678232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59e38b87782bcb47190ca188e25304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a62f25e5f9b23e1023162f21330ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e627c41c7d394a4dccf4931f63711235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004742ec348dd7aa0cbeebf74c3e2df2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106a5e227642bc8f9d54f9e49b354e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d2fa8fc3d727544c763d71fd7f544238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6714e460cae8dbe8bdb72331ce0a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ff5478c45659b67771882387b1518240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929afa693232ff1c0f1004afbd57fb16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bba3ef7340935054c8a7239ad8b51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773de146c96de5a81e99e8eb49b2eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca8c0bd68029143d27e83dd6726d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee324524dab6122958093fe1663ef72f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6f5e162de2fa3e8796b6e3dcce5c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197a7402b0a3bd5c85331eb909d2d0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1440e3a1d6c3924743a37be6a66db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4329c2dfccba6c557a22452fdd88249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef92d2f12a829192c5c12146073cfd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5446ba74624310a9feea5fbd5ed1ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf9fd837454dfd0378d9d3e62b1dfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ee928fa6a3e61cd0964bf8874c7eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a352ecc2614a0da4d0f8a0aa61ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b7be77a19569ada617dc113090216255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750f877ba8eebf82d75d1584ff307e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c3120e0715d73550e3eb70c80b3c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e0894665800d477f64a1d3d177d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6455d20bd38a2dd137aa742f1e2feee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02038568c327a2d7b582c6dd59728896260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2bbe2db2c411385ce52d0a69331c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb46ee5e7f5f42df1d2a1798e4265d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb96afbf7429c7b1be916dcbcacc22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656954d99ae9ebe02c7076a758b0994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa90af362edec178c879bc5e3da84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd56f69b9a89afe67d04014ccb3c38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c148f60dd199d37613439a6148d6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f7214808780068c6bde0806dd7ac8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440ce91ac21e019cfcf8c067877ab08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7f5aae0a16b7e9cea1718f505422270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ff4d0b18acd5572ead570f6c74959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3581826c784d522d982f76b99a1596272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af123974cb9f5a9e32e4a7df6bdd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986da5565a3d2bdbfdef13e3d03fd560274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0c7dc83e461130766a0e8d5cf6651275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2924340877a038b1f684f7d8b88278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0363d0f2aa6748d5a27fc96bec25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e11920399d3302097a35606a57834c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5047d8e55762ec9c1cbb295026045b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b19ffbab22735d8ab08db34c5af12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f2834218b05c53b2815aea07467a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a789cc218d853ced965bb5f4c8d429d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f770ed016e7a13d598ab95f10721e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00138c2ed3f0aa0d1fd265ac94ab9736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebee3ee8f8932e0a2826ab9518acc3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcf3f440406d9d9b98d2b0992fb34f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11440a807fe59983e84f3cc17d516d55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ee394b6cd3d4d174b3506b4466ca3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e60668d8c80170e814abd950774ee2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103ee82d0795151f1b77fe7aa4b205c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32891fab3785fb21be7f44e7d4a93d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b49249855537f8ac3652c865c0b0d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85fc2faebff76049284a15e788e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257424514045b92644e6a7042413800294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b62f0274df50ddf2f05bec0b57e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27a98c9fadd3a830db7f90e8446955296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72173f2eea47de844eba22cb7c327fdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36932f32dab01f339e7e2f0fa7822228298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e53c5a74a5633cfec19f2c3ee4908299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d21444b3092228f706947f8a0f628300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f1fc588cda369501cbbb6324e4c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca38e1698ba491e26db876ac3e90c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33702db5dfedf42c95a1348e098afc18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e466c12fa60bb5840a7ae034a1c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8227d928130c8d6ae0a7d7357a098d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7ede2e1856c6f9e4ca020b10f3452306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f098cf060ff99ae7fcb995b956d7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07271d386771480fe001e7f92302781308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaaccb1ba4e03dd1d35b6cae364df9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe35e7850d96c1f24ac17190c6899310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c1df8229c4290a2b236db69cfd5d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6122c5d226ee96c136c8e2e1fe45928312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e8609153b3a38cdf16bd440793b2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803830baa7f91ada9f6965af110629c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ef4e39412ef223c1a9c35a097a82315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1bbe242af57f88df8551d571da2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125666935a23cec6605a4f62176ebe7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c673f2aa72bedb5be0a2bccbb7ec0ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc3c858452f37acee516e7584dea54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596c8433f51065c7b2cffc78709de84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ad0742c48c90a021f88cbce6b942321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97507b53017e9f843cb68799576b52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e2c6afee806fb128060b1cf5eb8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edbbb016cb7c643535acbca0386eb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e2360a61a7202f8317e01f7d288bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80319deb7c34f6cd1a47959e7fc58fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f2db5efde345e9b7cb05d4bb6880327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9e822fb0e1a6163b690248df3143328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1d245623239827f6cfab14a2cd095329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4226ebf4e6a4dce67a70b0e891eacf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c446a528f0220a7caa4219628801e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762803899ef0e80d7f553a467c959c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf9954c88dafd04fd46442bc8f49f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a5ee4365503826aa39d725fba9ace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bbe76bf2b620bb9999e9021129320335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226a7ef1f1946095ffb8797ed7349a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510877638dbe389d9bf6881c61fe196337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419bc810986f2f189f083e072e28f9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a13851bf504b6d6e6bf18f0a7bd8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd1778bf2435c0fb74332b37be7af9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d355b4bba672c5f2ec603fb984dfc4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fb5b89c059e96e55016fe82bc42c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dc550c02c85a0056e91d05f05f9e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236658188a07f46f6f14390a71f63235344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744c000e750c6d916c3d8f591033abd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51eede110c43b3b28ce0ebb1144e1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a033b55620ba86be80ff5141f9746ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7dc8077fc607db0b94dbc69624e24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e6ebd45f47eb45d8a04490ea43faa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4957791fff147e51fd87d8e3284c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35db8bc247b215dd13c5cce624da241351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c74bf595a3d4b5fc0c6fd362ce632352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b059b51871cf01e14fde63a03525e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d233e9cf9502ebfb235f9cd45f3d315354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a6fa844ebb13bc8e0c7f8836de85f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587bfac69e2aceeff48e6169939b60b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f044a6b45b8c9861e1af6ab0ab4a11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2198bcc242b65513f39685de4a5d784358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60bd1a36d197554b12597665854c02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918864501a060b1ccc1a5714ac714889360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081b3f47b2f4ef384eb1ae1c094583c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5cb1756791f020bcf8b35a40d76b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47a5cca7aeba031c6f07f634772f0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f959550c0033aa9d4c90baa0996eb4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b416b3c22fd2d6993a33e7f20ea5d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218ab0a29bc9b8d8acddb176d3560e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f45bc63b0b082d3e8a932af1e2f5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca2f1b77e728a2323fbac12a3b82e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8097c9043e3e84ad3898b7ecfcd11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde0de6ed7144a59fe8cbb969bd86d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df9b9f4dafb587450a2362aa473d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3084f29039cc20b7514803d4ed96b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66de21c426c96e7e9006217afcda44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a97fc811776dffa335a85eee62fbc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c0b0041a845f5c0c1a0d20b1e105375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd07a9215908065ac12ad96bbea67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2de91fee9bdbedcb1f23c23f7d52d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ef664f3185ec4f00734f2c8395a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44419e02f71d3ebce2c6aa349d01706f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e22207764ba56417cc045d87788d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315cd3805d732cb762a119ef0179400381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f613e05ce4ca33855e086bdd48ad56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af7d045492f3ce0ac73eb688459495383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe1304e9f31a25e2ebf6b6bec1e02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea975fcb5c53bebf070e1721cf5eebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286cef0eaf72c6a95ab1bbb7b12af5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623afa0a73e1ce770afabd865a7ba8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265728241486f8437b080ede97895dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0142475b730daa823c0d227c70f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fbac7ba1d0d5b2fda0a6a3c9b9259390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fceadcb66c5ba378bca81f2c9aa407391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf0453c640db5ca409ba467e53bf59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f7c4699f526a2da2419db0df26309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3beec4d6f0c625afee2785d9cf075394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129e47de0883b6cf08b2aced1b79ba3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426683f56a709d153f53cd53ad37b1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252881c7c0bf33790bbc3e587be3bb85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3bad73971c03a421ec08de4092c1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154718d78fd34079734541efbfe8262a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0917eca675af0c23fe8d782a6cdaf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21823d243067599e331e3f16f69c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24517a482720ae6231d61d8d04f21c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0412a4d85d46c7fc54448e3a2099e26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99edcff0e7a8ffbb49d5280e94c14dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ce6b4b7cf6a816b79c3dc0600b9b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f7710242ab369a7fbde200226ba3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970865efd968a5f249bf99175f2a27c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d50d6f76f5923f66613909d5411bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ffbf30dcf53023b42aa676e0a31a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc190061ec1e47470c624b02cc6340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95221e5545fe252945177a8160f0755c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea161403ff814255c10b576c438510c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b489ba32fdbc7d1b988a76206c7ffe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1106f0e01a07ca43ed94252d560545414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210dea2f6c8a8c2a6f06c44e90afa9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2654045d179890647760677e7644416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050e7efef5d569daa801f34d161e87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3b576b59d94e3d31d5c953137c052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993701a3fbca8d64ad5a4d5f87c0e691419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5ca4039930801a4b43f19d303c327420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e45f2711956f71ace8147ec8cf3a1e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695524fd28c00ef906b13363dc840ffc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e9e740e28f8ae7978991cf7c48f1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e4b3a313e549a9f95b9129131f598424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78697e9e60fa30661a3246f6c1458425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941f17a13cdb8179b7191214b84d2bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08818a60509210f81ba17462925739cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75905e4375572b00418e19c2dcd51a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df495188f3dc87e2390149c7419b7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889006bcf729aeeaebc9926da3093c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383f9c87a99e68f6cbb8b259796b26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ccaf65623cd510b6bee8b909978c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10f225e0c8d41d3bf595c0454e163433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce21776b63e22ed16d823d82fb70c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7c2a2f72dba8baddede60a3f3073435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7db02d3781cc010f984f34b485c98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1dab056f22031aab9fc7cfd6d4296437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636cbd2b3d62361cfa5116e440ead60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0957f33b2955041477dfc7c79b40a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4adcd7ff005d9f3e6dcb6e0e14d36f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef7a146176d8d85a7e82ebe8249d99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771214213457bb89eabe8dce1c8c589442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73a07ea803e518c46abaf37338607443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988c449b13a5251223428467ed6cf8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485761eee9e72fb8432d6296fcd44109445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706887547dad9d97ef1525c901186f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef0136f467f204a528bb4fbec2d67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e64a85ff2903d4620317ec659e80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce5420d32aba8d46375a250c64d0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c398e13f16f37eac6e0ac74564de2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e3ed1407dac62a0f4e51b7788aaae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44cf535442677102805d1e12250c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401fa08dc3c80049466ce6bd630a497453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5340f363d05ef59317f9817474695454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db04fe25cbb5e54217603db2a759bfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e49c90d3f1d2348cb6c3cd1d73f72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525884abc91578577f5f712fc2aa6e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0054901f2404f323feca833690bf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c02b92e7a27204177f8212088950d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f9578169ca52ed3e5cb344dc7404460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a4e1c8624a56260db0a61d5209e3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb4f5e6fe4be3bc60f324cf6213bce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d3ec67ad65ca5b09cad7e816ae82c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c49b9855dcfea4ddf9bede69f8dac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d532c6f3bd4fccd2ec9e0c7c042b3e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389ed13d05f3c739c9892682041661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1d88115df28a3e5111be956f1c6f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57041aa6915a14af912b9424014d4bea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f6eb152b98bec0dc9f0b715a3478469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a31868a7ec0e7469add514b7ea957470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c090501ffbd683ad16aa3896d7e07471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905f182e71ca254220173aebecef27c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945e8b7dfafe6409af1f24739f031b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ffea0c33a1e1711923b6b10d96042474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ca9a1437b2b0a21884b174697910475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560922e0d260a5d63428a155f2fdb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8f316ec8a33de15fd6cd34836395477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ca251c95dffa9b168e672b106d20478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c9a60502d29ae5877c6c957c80af9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879e4c34004c88d0e4427fe383f4f0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ed36136b5a4c6f9e04719e0d600c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38c49d114f715239df5c599bad99b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3be7328a66c948bc189c6f62c8cf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8b5aa7e38e1ec11aa7993178c879f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd7cfa1e20a81c50d070365cea4526485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a44a24e0d1dd66540ce59ba72f7bbc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23755520575d979a7983dac0ac2b5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba8f9f09a1f2ece971d3b8088fcfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce4b5184ccfafe251866fbe6a840a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75e3b47cb494b1fab6f51d109236f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d6f12c688b3b204b953e9c08620d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e496f1310ed4448b1eb391f663a6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1c625abc6fd051c83e1520574e977493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f683db5d43a6920f14fcd0aeda8d53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cd677a55d21a829257e8d98c06737495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be927d525c069e0863434f86009dd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da3d866300132823cb60b16207db6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246476251677656124cd8ae071a11685498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e332e07500964929404adf80fdfd8f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87091ce786fbbeb9eaa4bab69ec001f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6b1a4b1d37de7b8956bcf2affea12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3396ad2798164cb6d4db756ea9f13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45dbc1fb45d66943adb79c7da0b843503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1a3db8638f0dea697fd4b3f8c40f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084057c27503c6f029005e5a38b9c8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c8a382cf53455b2370d77af8be4fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050beec9dac1421fa58aa697ba9335507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dd9df8890a521d27bf4c18ff64727508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ba0e7652f67ceff98c4a9b6251e4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0d116606785de7b1c478c903febe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db79f7bc0262290cb67ad82f6c694511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3e69668e337d3fb069a53d91cf0b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c98695a8609d48243272519bf59f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f02b9b3a736e0be8ac3e118279ae7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a47a3f591b03608da876fee565da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6ca5580e250990213017f5c685335516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e10431c72c5bda9ed65f9060d6ffff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369861cc452e6341e416b4b9132fc96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95acbe952599aefcad6366c656342a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad7a0cab8131cd5716fefc2e0330b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72441dd125dc44f05369133b2437a17d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da49fb28994219421d067289ff05045522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87e992c9d1e5b077aa8e0ad9876761523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b444a50f460987668b2e0bfa58d7800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0bd8124dce714e8cccf32ad4e6a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a13daebdcb172a00dde3a20cb634f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0fcae1729c4af7249f0d1491ebc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85de8da67a84686dda5b1a5f8df33e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d62e61878b7a484003b918eced485529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f605b12d71d661fb125fbd2228fdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbcbaae326425d899f5edcb307e3a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc6bbcf5405e78091f5f0073209a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a855acedd487b3e2ab6925fd46207b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293991265f852cb3bcf84444f66a2ea8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b7cb608ab72996aad60811a4cb9ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a530a21297f7d4ce43627cd14240c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239376c36e9a2348eb95f5f9ebe34edf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64a0e2da9282ce42e6beb847e7dfa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf133d4124a65508aed28f4157206d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e473e80c529321d95468b93eed6d572540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326afbe35a9250b5162dded0d704d51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfffdc01717680f71709165d80fb7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6fe5078eceec05312f1409ae47752543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e950e8d4fbbc1d638998a1511586544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37493c2b33b543c9fd7b613509ec4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94717941da1de95c3f26a0ced9430f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083d82653e76852c35b0ce6c7504c31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115895a3d913fdab20deb5f8a2266929548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9216e9a256ae81901c5ac297243d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0ced6b803e8bf306e50352fb80318550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b62444a3cf596531a18aea28a65c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cac71650afbd363c631a7ef14f45b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454807501e0d98a4299e38f671be2c4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec946b8e809beb9e3488fcb4e5aaa022554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af21b0c0a4db87d85495fded22d7ee1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a60eb9ee8e3159e830e9bd587fae37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e549f6b497d8e4e83d4228afb26b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf45534d887268635c92a9e98a1130558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4131008d0a2f804f27c9c865fafb6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba38d8a049b23e9351d1152122aa355560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca5bb009349c9fc8b0cdea2e7c06cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e7dce833924fa364ec984105037c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d090ba033498977a6f12a85d3c05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed67cd8c06c10a5f4e9fc9c0388969564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96612f9fd737a2c007709a80438549a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1d9d66dc47879705815feadb30d96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b3a18baffd009b1d5bf140ececfd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcce8ef84fdfd088e6776fe3527f94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe192e36b55abab730105959a437b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e0eeb53bb07389ce7e005b0a7fa48570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ffead1bdaa67b8fe1e41a0407ef32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8aa588ea00bdcb928626a1186e950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d702e52bc13685c1d77b3dcab8218573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb1ad6a59eac263fdbd70c2bdeb0ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7c973596abc09bd06f9fd0cb2b8d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325eeb60b9df65c7cbcf72d796f997576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfce87b0eac93748faf9ee185647a13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85e169d0ea002703144462ad6faff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c2cb59e7c977bee48dcff38d8a9e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885cc632e5324415a9963462041c81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b12a3bb1ace3dcdefbee87ce1ab16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58f7431cab46156b707eabddbf04b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b655f2f45b14eaa72a5df36c7173583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcffeab7b07420e6dcf00bcc7ef5b98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5057e4ef2f418a49c70ebdca45626585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78882aa6f594e12c78712648c7ae3f68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00896ef48aeeeedd697a2a4d5d4646587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9349bd9a32b8679a6df72beb828e986588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a7892d766eef51cb6a810d12132d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e6447beae3e3b72b25de4b69c9473590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05174c1f0dc749e141f17ef0744d4439591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf6454df1fda03548a3980a3f34bec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36727525d180b55c31cf4a016a7b95593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db5eceeb7940f4eac0983fd580920594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c163257678b6a1d98a24e59c70405e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10567cb96947bbbd628520c91d053d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60938b39887b261467aec8f6007ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ddb703c2e10d6e4a6f3dec14c0447598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8227b0450f7b109c8de89d72f23999599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111b17dff640bd1bab6b807f73f8041600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501a063a86e0358bb5c8f72bc1b8b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94590a85dca0fd9a6e0ff1224ba30d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a500108876b3d61314411b1f7fa08e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a7a609c2314bce4691319b22ba12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667a64ed82565338ed7dd38246ea12605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cfc14567af494b49ea9c24a93117e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb681cee7a3d08eb7016c6fc1e040607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4415717ae8aef6ceb3023ae2b513608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2d2b247c1d6ea0e36ed9e70154c1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a5b05239cb4b6b76117d3a5c69e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe1e132ab945ce193d44334deaeec0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5df905b843e1ce520398c8aebf011612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda9b076f4e8839f936bf148171b93613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015e52cbbb032c60010c84322e38a3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4035de3651a25f4a10f7d13012e79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532c2781c66eeca730c6e884b9458e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def082056264748b5400c88f4deb9ad5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265505b7125ae27bb65acd4c0e1fcd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26955f35eb1651a1043b13a48cde3f3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608317cc47268e910c984a2775bdd38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae937c2b241bec48873928fdb0858c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68dfcfdad3b0f2b622c5105f0481bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40495b9fad11567e18fa68275458f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292aca63be1277942532205e3f3c572624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea381443b37c5cf120d4ce02716030625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc72b0c89d54f463bb5a6818e179b60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a0263279fddeb3ee4edfa9cba3331627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bcd680a73f3c8ea772f25caa84e3b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25dcefda992060adad51e4a137e89f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6c155c9ca011b9dbc87a683f9778630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b07d19f0492178846d3b833b0287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d180ecf6b91ccd6369fab3f7c53f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e6f5224dddb6a6c3a0019cf1668c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599eeccc2a55e92c51d4c1caae56126f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d32d6702a346bf2a949eb465eb36635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add430d9d69bee520d108d23ca5ffda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85c5a0800f7365df5edd98f3a6fe4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7920daa5f12a71b5e834f7cd1667aaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddaf39f8e4a14f204c5c70fda9bbf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5c9bb9c340c172e932dbdce01a89d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638055a56569b00d6a472151b9089e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8b210dd903771419fb42717147b33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80d296c93dc8ae63e9ec366e946439643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fef01117cc550ebd5f06c3694da1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f6dc746c691baa8713f1b6af43bf6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87635264c22177bad4df3212d46ad073646.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>